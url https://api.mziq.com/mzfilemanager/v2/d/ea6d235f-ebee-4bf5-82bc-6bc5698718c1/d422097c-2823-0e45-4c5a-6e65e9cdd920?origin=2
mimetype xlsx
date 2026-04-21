--- v1 (2026-01-21)
+++ v2 (2026-04-21)
@@ -1,292 +1,30502 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr codeName="EstaPastaDeTrabalho" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\Comercial\Operações Comerciais\5. Analise CReg\CREG Site\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{21F3CF40-B5A2-46F5-B494-07BF9436E0F4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E575ED92-BC70-4E40-A20A-F384E5D43FCA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" tabRatio="944" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="944" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Quadro-Resumo | ATGás" sheetId="8" r:id="rId1"/>
+    <sheet name="CReg_Template_Site (2)" sheetId="10" r:id="rId1"/>
+    <sheet name="CReg_Template_Site" sheetId="9" r:id="rId2"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Quadro-Resumo | ATGás'!$A$1:$V$42</definedName>
+    <definedName name="\0">#N/A</definedName>
+    <definedName name="\4">#N/A</definedName>
+    <definedName name="\4AA">#N/A</definedName>
+    <definedName name="\4AB">#N/A</definedName>
+    <definedName name="\4CA">#N/A</definedName>
+    <definedName name="\4CB">#N/A</definedName>
+    <definedName name="\4D1A">#N/A</definedName>
+    <definedName name="\4D1B">#N/A</definedName>
+    <definedName name="\4D2A">#N/A</definedName>
+    <definedName name="\4D2B">#N/A</definedName>
+    <definedName name="\4E1A">#N/A</definedName>
+    <definedName name="\4E1B">#N/A</definedName>
+    <definedName name="\4E2A">#N/A</definedName>
+    <definedName name="\4E2B">#N/A</definedName>
+    <definedName name="\4GA">#N/A</definedName>
+    <definedName name="\4GB">#N/A</definedName>
+    <definedName name="\4HA">#N/A</definedName>
+    <definedName name="\4HB">#N/A</definedName>
+    <definedName name="\4LA">#N/A</definedName>
+    <definedName name="\4LB">#N/A</definedName>
+    <definedName name="\4TA">#N/A</definedName>
+    <definedName name="\4TB">#N/A</definedName>
+    <definedName name="\5BA">#N/A</definedName>
+    <definedName name="\5BB">#N/A</definedName>
+    <definedName name="\6BA">#N/A</definedName>
+    <definedName name="\6BB">#N/A</definedName>
+    <definedName name="\6CA">#N/A</definedName>
+    <definedName name="\6CB">#N/A</definedName>
+    <definedName name="\6LA">#N/A</definedName>
+    <definedName name="\6LB">#N/A</definedName>
+    <definedName name="\7AA">#N/A</definedName>
+    <definedName name="\7AB">#N/A</definedName>
+    <definedName name="\85A">#N/A</definedName>
+    <definedName name="\85B">#N/A</definedName>
+    <definedName name="\8BA">#N/A</definedName>
+    <definedName name="\8BB">#N/A</definedName>
+    <definedName name="\8FA">#N/A</definedName>
+    <definedName name="\8FB">#N/A</definedName>
+    <definedName name="\8TA">#N/A</definedName>
+    <definedName name="\8TB">#N/A</definedName>
+    <definedName name="\8VA">#N/A</definedName>
+    <definedName name="\8VB">#N/A</definedName>
+    <definedName name="\A">#REF!</definedName>
+    <definedName name="\B">#REF!</definedName>
+    <definedName name="\BUKI">#N/A</definedName>
+    <definedName name="\c">#N/A</definedName>
+    <definedName name="\d">#REF!</definedName>
+    <definedName name="\e">#REF!</definedName>
+    <definedName name="\f">#REF!</definedName>
+    <definedName name="\g">#N/A</definedName>
+    <definedName name="\h">#N/A</definedName>
+    <definedName name="\i">#N/A</definedName>
+    <definedName name="\j">#N/A</definedName>
+    <definedName name="\k">#N/A</definedName>
+    <definedName name="\l">#N/A</definedName>
+    <definedName name="\m">#N/A</definedName>
+    <definedName name="\n">#REF!</definedName>
+    <definedName name="\o">#N/A</definedName>
+    <definedName name="\P">#REF!</definedName>
+    <definedName name="\Q">#REF!</definedName>
+    <definedName name="\s">#N/A</definedName>
+    <definedName name="\SUMMARY">#REF!</definedName>
+    <definedName name="\t">#N/A</definedName>
+    <definedName name="\u">#N/A</definedName>
+    <definedName name="\v">#REF!</definedName>
+    <definedName name="\W">#REF!</definedName>
+    <definedName name="\x">#N/A</definedName>
+    <definedName name="\y">#N/A</definedName>
+    <definedName name="\z">#N/A</definedName>
+    <definedName name="_">#N/A</definedName>
+    <definedName name="_?">#N/A</definedName>
+    <definedName name="_????????" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_????????" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="__????????" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="__????????" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="___________NEW2" localSheetId="0">{"'RATEIO RECEITA BRUTA'!$B$77:$C$106"}</definedName>
+    <definedName name="___________NEW2">{"'RATEIO RECEITA BRUTA'!$B$77:$C$106"}</definedName>
+    <definedName name="______R3_t">#N/A</definedName>
+    <definedName name="______x2" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="______x2">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_____arq1" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_____arq1">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_____r" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_____r">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_____v1" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_____v1">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_____x1" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_____x1">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_____x10" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_____x10">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_____x11" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_____x11">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_____x12" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="_____x12" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="_____x13" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_____x13">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_____x2" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_____x2">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_____x20" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="_____x20" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="_____x3" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_____x3">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_____x4" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_____x4">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_____x5" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_____x5">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_____x6" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="_____x6" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="_____x7" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_____x7">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_____x8" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_____x8">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="____a1" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="____a1" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="____arq1" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="____arq1">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="____bro1" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="____bro1" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="____bro2" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="____bro2" hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="____f" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="____f" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="____P6" localSheetId="0" hidden="1">{"SUM ALL YR",#N/A,FALSE,"SUM ALL YR";"sum01",#N/A,FALSE,"SUM 01";"sumM2",#N/A,FALSE,"SUM M2";"sum02",#N/A,FALSE,"SUM 02";"sum03",#N/A,FALSE,"SUM 03";"sum04",#N/A,FALSE,"SUM 04";"sum05",#N/A,FALSE,"SUM 05"}</definedName>
+    <definedName name="____P6" hidden="1">{"SUM ALL YR",#N/A,FALSE,"SUM ALL YR";"sum01",#N/A,FALSE,"SUM 01";"sumM2",#N/A,FALSE,"SUM M2";"sum02",#N/A,FALSE,"SUM 02";"sum03",#N/A,FALSE,"SUM 03";"sum04",#N/A,FALSE,"SUM 04";"sum05",#N/A,FALSE,"SUM 05"}</definedName>
+    <definedName name="____r" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="____r" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="____sn2" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="____sn2" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="____v1" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="____v1">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="____x1" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="____x1">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="____x10" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="____x10">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="____x11" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="____x11">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="____x12" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="____x12" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="____x13" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="____x13">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="____x20" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="____x20" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="____x3" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="____x3">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="____x4" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="____x4">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="____x5" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="____x5">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="____x6" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="____x6" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="____x7" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="____x7">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="____x8" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="____x8">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="___a1" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="___a1" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="___bar1" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="___bar1" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="___bro1" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="___bro1" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="___bro2" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="___bro2" hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="___f" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="___f" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="___Fl4" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"ET-CAPA";#N/A,#N/A,FALSE,"ET-PAG1";#N/A,#N/A,FALSE,"ET-PAG2";#N/A,#N/A,FALSE,"ET-PAG3";#N/A,#N/A,FALSE,"ET-PAG4";#N/A,#N/A,FALSE,"ET-PAG5"}</definedName>
+    <definedName name="___Fl4" hidden="1">{#N/A,#N/A,FALSE,"ET-CAPA";#N/A,#N/A,FALSE,"ET-PAG1";#N/A,#N/A,FALSE,"ET-PAG2";#N/A,#N/A,FALSE,"ET-PAG3";#N/A,#N/A,FALSE,"ET-PAG4";#N/A,#N/A,FALSE,"ET-PAG5"}</definedName>
+    <definedName name="___LI8200">#REF!</definedName>
+    <definedName name="___MEN1">#REF!</definedName>
+    <definedName name="___MEN2">#REF!</definedName>
+    <definedName name="___MEN3">#REF!</definedName>
+    <definedName name="___MEN4">#REF!</definedName>
+    <definedName name="___P6" localSheetId="0" hidden="1">{"SUM ALL YR",#N/A,FALSE,"SUM ALL YR";"sum01",#N/A,FALSE,"SUM 01";"sumM2",#N/A,FALSE,"SUM M2";"sum02",#N/A,FALSE,"SUM 02";"sum03",#N/A,FALSE,"SUM 03";"sum04",#N/A,FALSE,"SUM 04";"sum05",#N/A,FALSE,"SUM 05"}</definedName>
+    <definedName name="___P6" hidden="1">{"SUM ALL YR",#N/A,FALSE,"SUM ALL YR";"sum01",#N/A,FALSE,"SUM 01";"sumM2",#N/A,FALSE,"SUM M2";"sum02",#N/A,FALSE,"SUM 02";"sum03",#N/A,FALSE,"SUM 03";"sum04",#N/A,FALSE,"SUM 04";"sum05",#N/A,FALSE,"SUM 05"}</definedName>
+    <definedName name="___r" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="___r" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="___RE1">#REF!</definedName>
+    <definedName name="___RE10">#REF!</definedName>
+    <definedName name="___RE11">#REF!</definedName>
+    <definedName name="___RE12">#REF!</definedName>
+    <definedName name="___RE2">#REF!</definedName>
+    <definedName name="___RE3">#REF!</definedName>
+    <definedName name="___RE4">#REF!</definedName>
+    <definedName name="___RE5">#REF!</definedName>
+    <definedName name="___RE6">#REF!</definedName>
+    <definedName name="___RE7">#REF!</definedName>
+    <definedName name="___RE8">#REF!</definedName>
+    <definedName name="___RE9">#REF!</definedName>
+    <definedName name="___sn2" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="___sn2" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="___x2" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="___x2">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="___xlfn.IFERROR">#NAME?</definedName>
+    <definedName name="___xlfn.RTD">#NAME?</definedName>
+    <definedName name="__123Graph_A" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_A1本当たりの長" hidden="1">#N/A</definedName>
+    <definedName name="__123Graph_AANIDRO" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_AGRAPH1" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_AHIALCOOL" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_AHIDRATADO" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_AINDMES" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_AMERC" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_ARECENT" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_ARESFIN" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_ASACAS" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_AUSS" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_AWAX" hidden="1">#N/A</definedName>
+    <definedName name="__123Graph_Aｼｰﾘﾝｸﾞ" hidden="1">#N/A</definedName>
+    <definedName name="__123Graph_A上塗り" hidden="1">#N/A</definedName>
+    <definedName name="__123Graph_A中研ぎ" hidden="1">#N/A</definedName>
+    <definedName name="__123Graph_A優劣分岐" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_A利益線図" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_A回収推移" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_A地区別" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_A所要稼働ｸﾞﾗﾌ" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_A燃料別" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_A簡易比較図" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_A追加利率" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_B" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_BDPVSQA" hidden="1">#N/A</definedName>
+    <definedName name="__123Graph_BGRAPH1" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_BINDMES" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_BMERC" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_BRECENT" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_BRESFIN" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_Bｼｰﾘﾝｸﾞ" hidden="1">#N/A</definedName>
+    <definedName name="__123Graph_B優劣分岐" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_B利益線図" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_B回収推移" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_B地区別" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_B所要稼働ｸﾞﾗﾌ" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_B燃料別" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_B簡易比較図" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_C" hidden="1">#N/A</definedName>
+    <definedName name="__123Graph_CDPVSQA" hidden="1">#N/A</definedName>
+    <definedName name="__123Graph_CGRAPH1" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_CINDMES" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_CMERC" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_CRECENT" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_CRESFIN" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_C優劣分岐" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_C地区別" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_C燃料別" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_C簡易比較図" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_C追加利率" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_D" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_DINDMES" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_DRECENT" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_D優劣分岐" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_D利益線図" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_D回収推移" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_D地区別" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_D燃料別" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_D簡易比較図" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_E" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_ERECENT" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_E優劣分岐" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_E利益線図" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_E地区別" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_E簡易比較図" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_F" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_F優劣分岐" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_F地区別" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_LBL_A" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_LBL_A燃料別" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_LBL_A追加利率" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_LBL_B" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_LBL_B燃料別" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_LBL_B簡易比較図" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_LBL_C燃料別" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_LBL_C簡易比較図" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_LBL_C追加利率" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_LBL_D燃料別" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_LBL_D簡易比較図" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_LBL_E簡易比較図" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_LBL_F簡易比較図" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_X" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_X1本当たりの長" hidden="1">#N/A</definedName>
+    <definedName name="__123Graph_XANIDRO" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_XHIALCOOL" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_XHIDRATADO" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_XINDMES" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_XMERC" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_XRESFIN" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_XSACAS" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_XUSS" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_XWAX" hidden="1">#N/A</definedName>
+    <definedName name="__123Graph_Xｼｰﾘﾝｸﾞ" hidden="1">#N/A</definedName>
+    <definedName name="__123Graph_X上塗り" hidden="1">#N/A</definedName>
+    <definedName name="__123Graph_X中研ぎ" hidden="1">#N/A</definedName>
+    <definedName name="__123Graph_X優劣分岐" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_X利益線図" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_X回収推移" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_X地区別" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_X所要稼働ｸﾞﾗﾌ" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_X燃料別" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_X簡易比較図" hidden="1">#REF!</definedName>
+    <definedName name="__123Graph_X追加利率" hidden="1">#REF!</definedName>
+    <definedName name="__A3" localSheetId="0">{#N/A,#N/A,FALSE,"단축1";#N/A,#N/A,FALSE,"단축2";#N/A,#N/A,FALSE,"단축3";#N/A,#N/A,FALSE,"장축";#N/A,#N/A,FALSE,"4WD"}</definedName>
+    <definedName name="__A3">{#N/A,#N/A,FALSE,"단축1";#N/A,#N/A,FALSE,"단축2";#N/A,#N/A,FALSE,"단축3";#N/A,#N/A,FALSE,"장축";#N/A,#N/A,FALSE,"4WD"}</definedName>
+    <definedName name="__a4" localSheetId="0" hidden="1">{"SCH54",#N/A,FALSE,"upside";"SCH55",#N/A,FALSE,"upside"}</definedName>
+    <definedName name="__a4" hidden="1">{"SCH54",#N/A,FALSE,"upside";"SCH55",#N/A,FALSE,"upside"}</definedName>
+    <definedName name="__aa1" localSheetId="0" hidden="1">{"RES-2001",#N/A,FALSE,"BL2000";"A1-2001",#N/A,FALSE,"BL2000";"A2-2001",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="__aa1" hidden="1">{"RES-2001",#N/A,FALSE,"BL2000";"A1-2001",#N/A,FALSE,"BL2000";"A2-2001",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="__arq1" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="__arq1">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="__bar1" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="__bar1" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="__Brz1">#REF!</definedName>
+    <definedName name="__Brz2">#REF!</definedName>
+    <definedName name="__cif5">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="__DAT1">#REF!</definedName>
+    <definedName name="__DAT10">#REF!</definedName>
+    <definedName name="__DAT11">#REF!</definedName>
+    <definedName name="__DAT12">#REF!</definedName>
+    <definedName name="__DAT13">#REF!</definedName>
+    <definedName name="__DAT15">#REF!</definedName>
+    <definedName name="__DAT16">#REF!</definedName>
+    <definedName name="__DAT18">#REF!</definedName>
+    <definedName name="__DAT19">#REF!</definedName>
+    <definedName name="__DAT2">#REF!</definedName>
+    <definedName name="__DAT21">#REF!</definedName>
+    <definedName name="__DAT22">#REF!</definedName>
+    <definedName name="__DAT24">#REF!</definedName>
+    <definedName name="__DAT25">#REF!</definedName>
+    <definedName name="__DAT27">#REF!</definedName>
+    <definedName name="__DAT28">#REF!</definedName>
+    <definedName name="__DAT3">#REF!</definedName>
+    <definedName name="__DAT30">#REF!</definedName>
+    <definedName name="__DAT31">#REF!</definedName>
+    <definedName name="__DAT33">#REF!</definedName>
+    <definedName name="__DAT34">#REF!</definedName>
+    <definedName name="__DAT36">#REF!</definedName>
+    <definedName name="__DAT37">#REF!</definedName>
+    <definedName name="__DAT39">#REF!</definedName>
+    <definedName name="__DAT4">#REF!</definedName>
+    <definedName name="__DAT40">#REF!</definedName>
+    <definedName name="__DAT42">#REF!</definedName>
+    <definedName name="__DAT43">#REF!</definedName>
+    <definedName name="__DAT45">#REF!</definedName>
+    <definedName name="__DAT46">#REF!</definedName>
+    <definedName name="__DAT47">#REF!</definedName>
+    <definedName name="__DAT5">#REF!</definedName>
+    <definedName name="__DAT6">#REF!</definedName>
+    <definedName name="__DAT7">#REF!</definedName>
+    <definedName name="__DAT8">#REF!</definedName>
+    <definedName name="__DAT9">#REF!</definedName>
+    <definedName name="__DRE0700" localSheetId="0">{"'PXR_6500'!$A$1:$I$124"}</definedName>
+    <definedName name="__DRE0700">{"'PXR_6500'!$A$1:$I$124"}</definedName>
+    <definedName name="__E1" localSheetId="0" hidden="1">{"Controle de Saldos",#N/A,FALSE,"Controle Saldos";"Controle de Saldos Diferidos",#N/A,FALSE,"Controle Saldos";"Ajustes da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Cálculo da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Demonstração Base Negativa da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Ajustes do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Cálculo do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Prejuízos Fiscais",#N/A,FALSE,"Controle Saldos";"Cálculo por Estimativa",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Recolhimentos",#N/A,FALSE,"Controle Saldos";"Programa de Alimentação ao Trabalhador",#N/A,FALSE,"Controle Saldos";"Compensação de Impostos e Contribuições",#N/A,FALSE,"Controle Saldos"}</definedName>
+    <definedName name="__E1" hidden="1">{"Controle de Saldos",#N/A,FALSE,"Controle Saldos";"Controle de Saldos Diferidos",#N/A,FALSE,"Controle Saldos";"Ajustes da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Cálculo da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Demonstração Base Negativa da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Ajustes do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Cálculo do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Prejuízos Fiscais",#N/A,FALSE,"Controle Saldos";"Cálculo por Estimativa",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Recolhimentos",#N/A,FALSE,"Controle Saldos";"Programa de Alimentação ao Trabalhador",#N/A,FALSE,"Controle Saldos";"Compensação de Impostos e Contribuições",#N/A,FALSE,"Controle Saldos"}</definedName>
+    <definedName name="__E21" localSheetId="0" hidden="1">{"Despesas Diferidas Indedutíveis de 1998",#N/A,FALSE,"Impressão"}</definedName>
+    <definedName name="__E21" hidden="1">{"Despesas Diferidas Indedutíveis de 1998",#N/A,FALSE,"Impressão"}</definedName>
+    <definedName name="__f" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="__f" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="__F1">#REF!</definedName>
+    <definedName name="__FDS_HYPERLINK_TOGGLE_STATE__">"ON"</definedName>
+    <definedName name="__FDS_UNIQUE_RANGE_ID_GENERATOR_COUNTER" hidden="1">1</definedName>
+    <definedName name="__FDS_USED_FOR_REUSING_RANGE_IDS_RECYCLE" localSheetId="0" hidden="1">{1}</definedName>
+    <definedName name="__FDS_USED_FOR_REUSING_RANGE_IDS_RECYCLE" hidden="1">{1}</definedName>
+    <definedName name="__Fl4" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"ET-CAPA";#N/A,#N/A,FALSE,"ET-PAG1";#N/A,#N/A,FALSE,"ET-PAG2";#N/A,#N/A,FALSE,"ET-PAG3";#N/A,#N/A,FALSE,"ET-PAG4";#N/A,#N/A,FALSE,"ET-PAG5"}</definedName>
+    <definedName name="__Fl4" hidden="1">{#N/A,#N/A,FALSE,"ET-CAPA";#N/A,#N/A,FALSE,"ET-PAG1";#N/A,#N/A,FALSE,"ET-PAG2";#N/A,#N/A,FALSE,"ET-PAG3";#N/A,#N/A,FALSE,"ET-PAG4";#N/A,#N/A,FALSE,"ET-PAG5"}</definedName>
+    <definedName name="__GTO1">#REF!</definedName>
+    <definedName name="__GTO2">#REF!</definedName>
+    <definedName name="__H1">#REF!</definedName>
+    <definedName name="__Ht_Data_Spc_Version_Spc_1" hidden="1">"01._Spc_Current_Spc_Data_Spc_Version"</definedName>
+    <definedName name="__Ht_Data_Spc_Version_Spc_2" hidden="1">"02._Spc_Previous_Spc_Year_Spc_Data_Spc_Version"</definedName>
+    <definedName name="__Ht_Data_Spc_Version_Spc_3" hidden="1">"03._Spc_Most_Spc_recent_Spc_Budget_Spc_Version"</definedName>
+    <definedName name="__Ht_Data_Spc_Version_Spc_4" hidden="1">"04._Spc_Target_Spc_Data_Spc_version_Spc_for_Spc_Quarter_Hyp_to_Hyp_go"</definedName>
+    <definedName name="__Ht_Data_Spc_Version_Spc_5" hidden="1">"02b._Spc_Previous_Spc_Year_Spc_Current_Spc_volume_Spc_Version"</definedName>
+    <definedName name="__Ht_Data_Spc_Version_Spc_6" hidden="1">"03b._Spc_Most_Spc_recent_Spc_budget_Spc_Current_Spc_volume_Spc_version"</definedName>
+    <definedName name="__Ht_Data_Spc_Version_Spc_7" hidden="1">"01b._Spc_Current_Spc_volume_Spc_Data_Spc_Version"</definedName>
+    <definedName name="__Ht_Data_Spc_Version_Spc_8" hidden="1">"04b._Spc_Target_Spc_Volume_Spc_version_Spc_for_Spc_Quarter_Hyp_to_Hyp_go"</definedName>
+    <definedName name="__Ht_Period_Spc_1" hidden="1">"05._Spc_Current_Spc_Month"</definedName>
+    <definedName name="__Ht_Period_Spc_2" hidden="1">"07._Spc_All_Spc_months_Spc_in_Spc_YTD"</definedName>
+    <definedName name="__Ht_Period_Spc_3" hidden="1">"06._Spc_All_Spc_months_Spc_in_Spc_current_Spc_Quarter"</definedName>
+    <definedName name="__Ht_Region_Spc_1" hidden="1">"18._Spc_Select_Spc_your_Spc_region"</definedName>
+    <definedName name="__Ht_USD_Spc_Month_Spc_1?" hidden="1">"12._Spc_Financials_Spc_Month"</definedName>
+    <definedName name="__Ht_USD_Spc_Quarter_Spc_1?" hidden="1">"13._Spc_Financials_Spc_Quarter"</definedName>
+    <definedName name="__Ht_USD_Spc_YTD_Spc_1?" hidden="1">"14._Spc_Financials_Spc_YTD"</definedName>
+    <definedName name="__Ht_Variance_Spc_Description_Spc_1" hidden="1">"08._Spc_Variance_Spc_Description_Spc_vs._Spc_Actual"</definedName>
+    <definedName name="__Ht_Variance_Spc_Description_Spc_2" hidden="1">"9._Spc_Variance_Spc_Description_Spc_vs._Spc_Budget"</definedName>
+    <definedName name="__Ht_Variance_Spc_Description_Spc_3" hidden="1">"10._Spc_OCI_Spc_tracking_Spc_Variance_Spc_Description_Spc_1"</definedName>
+    <definedName name="__Ht_Variance_Spc_Description_Spc_4" hidden="1">"11._Spc_OCI_Spc_tracking_Spc_Variance_Spc_Description_Spc_2"</definedName>
+    <definedName name="__Ht_Volume_Spc_Month_Spc_1?" hidden="1">"15._Spc_Volume_Spc_Month"</definedName>
+    <definedName name="__Ht_Volume_Spc_Quarter_Spc_1?" hidden="1">"16._Spc_Volume_Spc_Quarter"</definedName>
+    <definedName name="__Ht_Volume_Spc_YTD_Spc_1?" hidden="1">"17._Spc_Volume_Spc_YTD"</definedName>
+    <definedName name="__imp2">#REF!</definedName>
+    <definedName name="__IntlFixup" hidden="1">TRUE</definedName>
+    <definedName name="__KKK1" hidden="1">#REF!</definedName>
+    <definedName name="__KKK2" hidden="1">#REF!</definedName>
+    <definedName name="__LI8200">#REF!</definedName>
+    <definedName name="__MEN1">#REF!</definedName>
+    <definedName name="__MEN2">#REF!</definedName>
+    <definedName name="__MEN3">#REF!</definedName>
+    <definedName name="__MEN4">#REF!</definedName>
+    <definedName name="__NAT30">#REF!</definedName>
+    <definedName name="__nu2">#REF!</definedName>
+    <definedName name="__nu3">#REF!</definedName>
+    <definedName name="__nu4">#REF!</definedName>
+    <definedName name="__nu5">#REF!</definedName>
+    <definedName name="__nu6">#REF!</definedName>
+    <definedName name="__nu7">#REF!</definedName>
+    <definedName name="__nu8">#REF!</definedName>
+    <definedName name="__P6" localSheetId="0" hidden="1">{"SUM ALL YR",#N/A,FALSE,"SUM ALL YR";"sum01",#N/A,FALSE,"SUM 01";"sumM2",#N/A,FALSE,"SUM M2";"sum02",#N/A,FALSE,"SUM 02";"sum03",#N/A,FALSE,"SUM 03";"sum04",#N/A,FALSE,"SUM 04";"sum05",#N/A,FALSE,"SUM 05"}</definedName>
+    <definedName name="__P6" hidden="1">{"SUM ALL YR",#N/A,FALSE,"SUM ALL YR";"sum01",#N/A,FALSE,"SUM 01";"sumM2",#N/A,FALSE,"SUM M2";"sum02",#N/A,FALSE,"SUM 02";"sum03",#N/A,FALSE,"SUM 03";"sum04",#N/A,FALSE,"SUM 04";"sum05",#N/A,FALSE,"SUM 05"}</definedName>
+    <definedName name="__r" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="__r">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="__RE1">#REF!</definedName>
+    <definedName name="__RE10">#REF!</definedName>
+    <definedName name="__RE11">#REF!</definedName>
+    <definedName name="__RE12">#REF!</definedName>
+    <definedName name="__RE2">#REF!</definedName>
+    <definedName name="__RE3">#REF!</definedName>
+    <definedName name="__RE4">#REF!</definedName>
+    <definedName name="__RE5">#REF!</definedName>
+    <definedName name="__RE6">#REF!</definedName>
+    <definedName name="__RE7">#REF!</definedName>
+    <definedName name="__RE8">#REF!</definedName>
+    <definedName name="__RE9">#REF!</definedName>
+    <definedName name="__res2">#REF!</definedName>
+    <definedName name="__RES96">#REF!</definedName>
+    <definedName name="__SCH109">#REF!</definedName>
+    <definedName name="__SCH85">#REF!</definedName>
+    <definedName name="__SCH86">#REF!</definedName>
+    <definedName name="__sec2">#REF!</definedName>
+    <definedName name="__ŠUŠÇ__">#N/A</definedName>
+    <definedName name="__td2">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="__tp2">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="__un2">#REF!</definedName>
+    <definedName name="__v1" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="__v1">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="__VEC20">#REF!</definedName>
+    <definedName name="__wa1">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="__wa2">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="__wa3">#REF!</definedName>
+    <definedName name="__wa4">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="__wa5">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="__woa1">#REF!</definedName>
+    <definedName name="__woa2">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="__WRF1">#REF!</definedName>
+    <definedName name="__x1" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="__x1">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="__x10" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="__x10">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="__x11" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="__x11">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="__x12" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="__x12" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="__x13" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="__x13">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="__x2" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="__x2">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="__x20" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="__x20" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="__x3" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="__x3">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="__x4" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="__x4">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="__x5" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="__x5">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="__x6" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="__x6" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="__x7" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="__x7">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="__x8" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="__x8">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="__xlfn.BAHTTEXT" hidden="1">#NAME?</definedName>
+    <definedName name="__xlfn.IFERROR">#NAME?</definedName>
+    <definedName name="__xlfn.RTD">#NAME?</definedName>
+    <definedName name="_0">#N/A</definedName>
+    <definedName name="_0_">#N/A</definedName>
+    <definedName name="_001___83">#REF!</definedName>
+    <definedName name="_014gs">#N/A</definedName>
+    <definedName name="_014hf">#N/A</definedName>
+    <definedName name="_054__90">#REF!</definedName>
+    <definedName name="_1">#REF!</definedName>
+    <definedName name="_1_">#N/A</definedName>
+    <definedName name="_1_???" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_1_???" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_1__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20110699&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20110699&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1_123Grap" hidden="1">#REF!</definedName>
+    <definedName name="_10">#REF!</definedName>
+    <definedName name="_10_???" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_10_???" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_10_?_?_?" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_10_?_?_?" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_10__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_10__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_100__123Graph_Xｸﾞﾗﾌ_ጻ" hidden="1">#N/A</definedName>
+    <definedName name="_100__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_100__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1000__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1000__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1001__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1001__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1002__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1002__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1003__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1003__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1004__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1004__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1005__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1005__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1006__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1006__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1007__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1007__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1008__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1008__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1009__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1009__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_101__123Graph_X角度曲線_M" hidden="1">#N/A</definedName>
+    <definedName name="_101__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_101__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1010__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1010__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1011__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1011__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1012__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1012__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1013__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1013__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1014__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1014__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1015__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1015__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1016__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1016__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1017__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1017__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1018__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1018__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1019__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1019__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_102__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_102__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_102_0__1">#N/A</definedName>
+    <definedName name="_1020__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1020__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1021__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1021__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1022__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1022__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1023__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1023__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1024__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1024__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1025__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1025__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1026__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1026__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1027__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1027__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1028__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1028__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1029__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1029__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_103__123Graph_XT_UP" hidden="1">#N/A</definedName>
+    <definedName name="_103__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_103__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1030__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1030__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1031__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1031__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1032__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1032__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1033__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1033__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1034__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1034__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1035__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1035__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1036__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1036__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1037__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1037__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1038__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1038__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1039__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1039__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_104_">#N/A</definedName>
+    <definedName name="_104__123Graph_XU_C" hidden="1">#N/A</definedName>
+    <definedName name="_104__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_104__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1040__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1040__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1041__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1041__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1042__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1042__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1043__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1043__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1044__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1044__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1045__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1045__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1046__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1046__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1047__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1047__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1048__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1048__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1049__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1049__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_105__123Graph_Xｸﾞﾗﾌ_1" hidden="1">#N/A</definedName>
+    <definedName name="_105__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_105__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1050__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1050__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1051__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1051__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1052__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1052__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1053__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1053__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1054__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1054__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1055__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1055__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1056__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1056__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1057__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1057__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1058__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1058__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1059__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1059__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_106__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_106__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_106_0">#N/A</definedName>
+    <definedName name="_1060__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1060__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1061__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1061__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1062__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1062__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1063__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1063__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1064__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1064__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1065__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1065__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1066__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1066__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1067__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1067__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1068__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1068__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1069__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1069__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_107__123Graph_Xｸﾞﾗﾌ_3" hidden="1">#N/A</definedName>
+    <definedName name="_107__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_107__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1070__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1070__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1071__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1071__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1072__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20090399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1072__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20090399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1073__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1073__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1074__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1074__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1075__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1075__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1076__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1076__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1077__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1077__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1078__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1078__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1079__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1079__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_108__123Graph_Xｸﾞﾗﾌ_4" hidden="1">#N/A</definedName>
+    <definedName name="_108__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_108__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1080__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1080__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1081__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1081__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1082__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1082__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1083__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1083__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1084__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1084__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1085__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1085__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1086__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1086__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1087__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1087__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1088__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1088__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1089__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1089__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_109__123Graph_Xｸﾞﾗﾌ_5" hidden="1">#N/A</definedName>
+    <definedName name="_109__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_109__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_109¶ŠUŠÇ—">#N/A</definedName>
+    <definedName name="_1090__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1090__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1091__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1091__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1092__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1092__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1093__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1093__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1094__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1094__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1095__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1095__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1096__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1096__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1097__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1097__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1098__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1098__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1099__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1099__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_10A">#REF!</definedName>
+    <definedName name="_10HOLAMBRA">#REF!</definedName>
+    <definedName name="_11">#REF!</definedName>
+    <definedName name="_11__123Graph_AT_UP" hidden="1">#REF!</definedName>
+    <definedName name="_11__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_11__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_110__123Graph_XU_C" hidden="1">#REF!</definedName>
+    <definedName name="_110__123Graph_Xｸﾞﾗﾌ_ጻ" hidden="1">#N/A</definedName>
+    <definedName name="_110__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_110__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1100__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1100__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1101__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1101__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1102__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1102__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1103__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1103__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1104__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1104__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1105__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1105__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1106__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1106__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1107__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1107__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1108__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1108__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1109__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1109__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_111">#REF!</definedName>
+    <definedName name="_111__123Graph_X角度曲線_M" hidden="1">#N/A</definedName>
+    <definedName name="_111__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_111__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1110__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1110__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1111">#REF!</definedName>
+    <definedName name="_1111__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1111__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_11111">#REF!</definedName>
+    <definedName name="_111111">#REF!</definedName>
+    <definedName name="_1111110000">#REF!</definedName>
+    <definedName name="_111112">#REF!</definedName>
+    <definedName name="_1111120000">#REF!</definedName>
+    <definedName name="_111119">#REF!</definedName>
+    <definedName name="_1111191">#REF!</definedName>
+    <definedName name="_1111191000">#REF!</definedName>
+    <definedName name="_1112">#REF!</definedName>
+    <definedName name="_1112__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1112__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_11121">#REF!</definedName>
+    <definedName name="_111211">#REF!</definedName>
+    <definedName name="_1112110000">#REF!</definedName>
+    <definedName name="_111212">#REF!</definedName>
+    <definedName name="_1112120000">#REF!</definedName>
+    <definedName name="_111213">#REF!</definedName>
+    <definedName name="_1112130000">#REF!</definedName>
+    <definedName name="_11122">#REF!</definedName>
+    <definedName name="_1112200000">#REF!</definedName>
+    <definedName name="_1113">#REF!</definedName>
+    <definedName name="_1113__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1113__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_11131">#REF!</definedName>
+    <definedName name="_1113100000">#REF!</definedName>
+    <definedName name="_111311">#REF!</definedName>
+    <definedName name="_1113110">#REF!</definedName>
+    <definedName name="_1113110100">#REF!</definedName>
+    <definedName name="_1113110200">#REF!</definedName>
+    <definedName name="_111312">#REF!</definedName>
+    <definedName name="_1113120">#REF!</definedName>
+    <definedName name="_1113120100">#REF!</definedName>
+    <definedName name="_1113120200">#REF!</definedName>
+    <definedName name="_111313">#REF!</definedName>
+    <definedName name="_1113130000">#REF!</definedName>
+    <definedName name="_11132">#REF!</definedName>
+    <definedName name="_1113200000">#REF!</definedName>
+    <definedName name="_111321">#REF!</definedName>
+    <definedName name="_1113210">#REF!</definedName>
+    <definedName name="_1113210100">#REF!</definedName>
+    <definedName name="_1113210200">#REF!</definedName>
+    <definedName name="_111322">#REF!</definedName>
+    <definedName name="_1113220">#REF!</definedName>
+    <definedName name="_1113220100">#REF!</definedName>
+    <definedName name="_1113220200">#REF!</definedName>
+    <definedName name="_111323">#REF!</definedName>
+    <definedName name="_1113230000">#REF!</definedName>
+    <definedName name="_1114">#REF!</definedName>
+    <definedName name="_1114__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1114__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_11141">#REF!</definedName>
+    <definedName name="_111411">#REF!</definedName>
+    <definedName name="_1114110000">#REF!</definedName>
+    <definedName name="_111419">#REF!</definedName>
+    <definedName name="_1114190000">#REF!</definedName>
+    <definedName name="_11142">#REF!</definedName>
+    <definedName name="_1114200000">#REF!</definedName>
+    <definedName name="_1115__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1115__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1116__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1116__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1117__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1117__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1118__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1118__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1119__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1119__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_112">#REF!</definedName>
+    <definedName name="_112__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_112__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_112_0__1">#N/A</definedName>
+    <definedName name="_112_0_0Print_A">#N/A</definedName>
+    <definedName name="_1120__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1120__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1121">#REF!</definedName>
+    <definedName name="_1121__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1121__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_11211">#REF!</definedName>
+    <definedName name="_112111">#REF!</definedName>
+    <definedName name="_1121111">#REF!</definedName>
+    <definedName name="_1121111110">#REF!</definedName>
+    <definedName name="_1121111120">#REF!</definedName>
+    <definedName name="_1121111210">#REF!</definedName>
+    <definedName name="_1121111300">#REF!</definedName>
+    <definedName name="_1121112">#REF!</definedName>
+    <definedName name="_1121112110">#REF!</definedName>
+    <definedName name="_1121112910">#REF!</definedName>
+    <definedName name="_1121112920">#REF!</definedName>
+    <definedName name="_1121112990">#REF!</definedName>
+    <definedName name="_1121113">#REF!</definedName>
+    <definedName name="_1121113100">#REF!</definedName>
+    <definedName name="_1121113200">#REF!</definedName>
+    <definedName name="_1121113310">#REF!</definedName>
+    <definedName name="_1121113320">#REF!</definedName>
+    <definedName name="_1121113800">#REF!</definedName>
+    <definedName name="_1121113900">#REF!</definedName>
+    <definedName name="_1121114">#REF!</definedName>
+    <definedName name="_1121114100">#REF!</definedName>
+    <definedName name="_1121114200">#REF!</definedName>
+    <definedName name="_1121115">#REF!</definedName>
+    <definedName name="_1121115100">#REF!</definedName>
+    <definedName name="_1121115200">#REF!</definedName>
+    <definedName name="_1121119">#REF!</definedName>
+    <definedName name="_1121119111">#REF!</definedName>
+    <definedName name="_1121119112">#REF!</definedName>
+    <definedName name="_1121119113">#REF!</definedName>
+    <definedName name="_1121119114">#REF!</definedName>
+    <definedName name="_1121119115">#REF!</definedName>
+    <definedName name="_1121119121">#REF!</definedName>
+    <definedName name="_1121119122">#REF!</definedName>
+    <definedName name="_1121119150">#REF!</definedName>
+    <definedName name="_1121119160">#REF!</definedName>
+    <definedName name="_1121119170">#REF!</definedName>
+    <definedName name="_1121119180">#REF!</definedName>
+    <definedName name="_112112">#REF!</definedName>
+    <definedName name="_1121121">#REF!</definedName>
+    <definedName name="_1121121110">#REF!</definedName>
+    <definedName name="_1121121120">#REF!</definedName>
+    <definedName name="_1121121130">#REF!</definedName>
+    <definedName name="_1121121140">#REF!</definedName>
+    <definedName name="_1121121150">#REF!</definedName>
+    <definedName name="_1121121210">#REF!</definedName>
+    <definedName name="_1121121220">#REF!</definedName>
+    <definedName name="_1121121310">#REF!</definedName>
+    <definedName name="_1121121320">#REF!</definedName>
+    <definedName name="_1121121331">#REF!</definedName>
+    <definedName name="_1121121332">#REF!</definedName>
+    <definedName name="_1121121333">#REF!</definedName>
+    <definedName name="_1121121334">#REF!</definedName>
+    <definedName name="_1121121411">#REF!</definedName>
+    <definedName name="_1121121412">#REF!</definedName>
+    <definedName name="_1121121413">#REF!</definedName>
+    <definedName name="_1121121421">#REF!</definedName>
+    <definedName name="_1121121422">#REF!</definedName>
+    <definedName name="_1121121510">#REF!</definedName>
+    <definedName name="_1121121710">#REF!</definedName>
+    <definedName name="_1121121720">#REF!</definedName>
+    <definedName name="_1121121730">#REF!</definedName>
+    <definedName name="_1121121810">#REF!</definedName>
+    <definedName name="_1121121910">#REF!</definedName>
+    <definedName name="_1121121920">#REF!</definedName>
+    <definedName name="_1121121930">#REF!</definedName>
+    <definedName name="_1121121940">#REF!</definedName>
+    <definedName name="_1121121950">#REF!</definedName>
+    <definedName name="_1121121990">#REF!</definedName>
+    <definedName name="_1121122">#REF!</definedName>
+    <definedName name="_1121122110">#REF!</definedName>
+    <definedName name="_1121122121">#REF!</definedName>
+    <definedName name="_1121122122">#REF!</definedName>
+    <definedName name="_1121122123">#REF!</definedName>
+    <definedName name="_1121122130">#REF!</definedName>
+    <definedName name="_1121122210">#REF!</definedName>
+    <definedName name="_1121122240">#REF!</definedName>
+    <definedName name="_1121122320">#REF!</definedName>
+    <definedName name="_1121122330">#REF!</definedName>
+    <definedName name="_1121122340">#REF!</definedName>
+    <definedName name="_1121122350">#REF!</definedName>
+    <definedName name="_1121122360">#REF!</definedName>
+    <definedName name="_1121122370">#REF!</definedName>
+    <definedName name="_1121122380">#REF!</definedName>
+    <definedName name="_1121122391">#REF!</definedName>
+    <definedName name="_1121122392">#REF!</definedName>
+    <definedName name="_1121122410">#REF!</definedName>
+    <definedName name="_1121122420">#REF!</definedName>
+    <definedName name="_1121122510">#REF!</definedName>
+    <definedName name="_1121122520">#REF!</definedName>
+    <definedName name="_1121122610">#REF!</definedName>
+    <definedName name="_1121123">#REF!</definedName>
+    <definedName name="_1121123000">#REF!</definedName>
+    <definedName name="_112113">#REF!</definedName>
+    <definedName name="_1121130">#REF!</definedName>
+    <definedName name="_1121130000">#REF!</definedName>
+    <definedName name="_1121130100">#REF!</definedName>
+    <definedName name="_1121130200">#REF!</definedName>
+    <definedName name="_112119">#REF!</definedName>
+    <definedName name="_1121190">#REF!</definedName>
+    <definedName name="_1121190000">#REF!</definedName>
+    <definedName name="_11212">#REF!</definedName>
+    <definedName name="_112121">#REF!</definedName>
+    <definedName name="_1121213">#REF!</definedName>
+    <definedName name="_1121213100">#REF!</definedName>
+    <definedName name="_1121213900">#REF!</definedName>
+    <definedName name="_1121215">#REF!</definedName>
+    <definedName name="_1121215100">#REF!</definedName>
+    <definedName name="_1121215900">#REF!</definedName>
+    <definedName name="_11213">#REF!</definedName>
+    <definedName name="_1121300000">#REF!</definedName>
+    <definedName name="_11218">#REF!</definedName>
+    <definedName name="_112181">#REF!</definedName>
+    <definedName name="_1121810000">#REF!</definedName>
+    <definedName name="_112182">#REF!</definedName>
+    <definedName name="_1121820000">#REF!</definedName>
+    <definedName name="_112183">#REF!</definedName>
+    <definedName name="_1121831">#REF!</definedName>
+    <definedName name="_1121831110">#REF!</definedName>
+    <definedName name="_1121831120">#REF!</definedName>
+    <definedName name="_1121831900">#REF!</definedName>
+    <definedName name="_112189">#REF!</definedName>
+    <definedName name="_1121890000">#REF!</definedName>
+    <definedName name="_11219">#REF!</definedName>
+    <definedName name="_112191">#REF!</definedName>
+    <definedName name="_1121911">#REF!</definedName>
+    <definedName name="_1121911000">#REF!</definedName>
+    <definedName name="_1121911100">#REF!</definedName>
+    <definedName name="_1121911200">#REF!</definedName>
+    <definedName name="_1121911300">#REF!</definedName>
+    <definedName name="_1121912">#REF!</definedName>
+    <definedName name="_1121912000">#REF!</definedName>
+    <definedName name="_1122">#REF!</definedName>
+    <definedName name="_1122__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1122__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_11221">#REF!</definedName>
+    <definedName name="_112211">#REF!</definedName>
+    <definedName name="_1122111">#REF!</definedName>
+    <definedName name="_1122111100">#REF!</definedName>
+    <definedName name="_1122111200">#REF!</definedName>
+    <definedName name="_1122112">#REF!</definedName>
+    <definedName name="_1122112100">#REF!</definedName>
+    <definedName name="_1122112200">#REF!</definedName>
+    <definedName name="_1122118">#REF!</definedName>
+    <definedName name="_1122118100">#REF!</definedName>
+    <definedName name="_1122118200">#REF!</definedName>
+    <definedName name="_112212">#REF!</definedName>
+    <definedName name="_1122121">#REF!</definedName>
+    <definedName name="_1122121100">#REF!</definedName>
+    <definedName name="_1122121200">#REF!</definedName>
+    <definedName name="_112213">#REF!</definedName>
+    <definedName name="_1122131">#REF!</definedName>
+    <definedName name="_1122131100">#REF!</definedName>
+    <definedName name="_1122131200">#REF!</definedName>
+    <definedName name="_112215">#REF!</definedName>
+    <definedName name="_1122151">#REF!</definedName>
+    <definedName name="_1122151100">#REF!</definedName>
+    <definedName name="_1122151200">#REF!</definedName>
+    <definedName name="_1122158">#REF!</definedName>
+    <definedName name="_1122158100">#REF!</definedName>
+    <definedName name="_1122158200">#REF!</definedName>
+    <definedName name="_112216">#REF!</definedName>
+    <definedName name="_1122161">#REF!</definedName>
+    <definedName name="_1122161110">#REF!</definedName>
+    <definedName name="_1122161120">#REF!</definedName>
+    <definedName name="_1122161130">#REF!</definedName>
+    <definedName name="_1122161210">#REF!</definedName>
+    <definedName name="_1122161220">#REF!</definedName>
+    <definedName name="_1122162">#REF!</definedName>
+    <definedName name="_1122162110">#REF!</definedName>
+    <definedName name="_1122162120">#REF!</definedName>
+    <definedName name="_1122168">#REF!</definedName>
+    <definedName name="_1122168110">#REF!</definedName>
+    <definedName name="_1122168120">#REF!</definedName>
+    <definedName name="_1122168130">#REF!</definedName>
+    <definedName name="_1122168210">#REF!</definedName>
+    <definedName name="_1122168220">#REF!</definedName>
+    <definedName name="_11222">#REF!</definedName>
+    <definedName name="_1122200100">#REF!</definedName>
+    <definedName name="_11223">#REF!</definedName>
+    <definedName name="_1122300100">#REF!</definedName>
+    <definedName name="_1122300200">#REF!</definedName>
+    <definedName name="_1122300300">#REF!</definedName>
+    <definedName name="_11224">#REF!</definedName>
+    <definedName name="_112241">#REF!</definedName>
+    <definedName name="_1122410000">#REF!</definedName>
+    <definedName name="_11225">#REF!</definedName>
+    <definedName name="_112251">#REF!</definedName>
+    <definedName name="_1122510000">#REF!</definedName>
+    <definedName name="_112252">#REF!</definedName>
+    <definedName name="_1122521">#REF!</definedName>
+    <definedName name="_1122521100">#REF!</definedName>
+    <definedName name="_1122521200">#REF!</definedName>
+    <definedName name="_11229">#REF!</definedName>
+    <definedName name="_112291">#REF!</definedName>
+    <definedName name="_1122911">#REF!</definedName>
+    <definedName name="_1122911100">#REF!</definedName>
+    <definedName name="_112292">#REF!</definedName>
+    <definedName name="_1122920000">#REF!</definedName>
+    <definedName name="_1123">#REF!</definedName>
+    <definedName name="_1123__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1123__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_11231">#REF!</definedName>
+    <definedName name="_112311">#REF!</definedName>
+    <definedName name="_1123111">#REF!</definedName>
+    <definedName name="_1123111110">#REF!</definedName>
+    <definedName name="_1123111120">#REF!</definedName>
+    <definedName name="_1123111121">#REF!</definedName>
+    <definedName name="_1123111122">#REF!</definedName>
+    <definedName name="_1123111123">#REF!</definedName>
+    <definedName name="_1123111130">#REF!</definedName>
+    <definedName name="_1123111140">#REF!</definedName>
+    <definedName name="_1123111150">#REF!</definedName>
+    <definedName name="_1123111160">#REF!</definedName>
+    <definedName name="_1123111170">#REF!</definedName>
+    <definedName name="_1123111181">#REF!</definedName>
+    <definedName name="_1123111182">#REF!</definedName>
+    <definedName name="_1123111190">#REF!</definedName>
+    <definedName name="_1123111210">#REF!</definedName>
+    <definedName name="_1123112">#REF!</definedName>
+    <definedName name="_1123112100">#REF!</definedName>
+    <definedName name="_1123112200">#REF!</definedName>
+    <definedName name="_1123112300">#REF!</definedName>
+    <definedName name="_1123112400">#REF!</definedName>
+    <definedName name="_1123112500">#REF!</definedName>
+    <definedName name="_1123112600">#REF!</definedName>
+    <definedName name="_1123112800">#REF!</definedName>
+    <definedName name="_1123112900">#REF!</definedName>
+    <definedName name="_1123113">#REF!</definedName>
+    <definedName name="_1123113100">#REF!</definedName>
+    <definedName name="_1123113200">#REF!</definedName>
+    <definedName name="_1123114">#REF!</definedName>
+    <definedName name="_1123114100">#REF!</definedName>
+    <definedName name="_1123114110">#REF!</definedName>
+    <definedName name="_1123114111">#REF!</definedName>
+    <definedName name="_1123114112">#REF!</definedName>
+    <definedName name="_1123114200">#REF!</definedName>
+    <definedName name="_1123114300">#REF!</definedName>
+    <definedName name="_1123114400">#REF!</definedName>
+    <definedName name="_1123114500">#REF!</definedName>
+    <definedName name="_1123114610">#REF!</definedName>
+    <definedName name="_1123114620">#REF!</definedName>
+    <definedName name="_1123114700">#REF!</definedName>
+    <definedName name="_1123114900">#REF!</definedName>
+    <definedName name="_1123115">#REF!</definedName>
+    <definedName name="_1123115100">#REF!</definedName>
+    <definedName name="_1123115200">#REF!</definedName>
+    <definedName name="_1123115300">#REF!</definedName>
+    <definedName name="_1123116">#REF!</definedName>
+    <definedName name="_1123116100">#REF!</definedName>
+    <definedName name="_1123116200">#REF!</definedName>
+    <definedName name="_1123116300">#REF!</definedName>
+    <definedName name="_1123116400">#REF!</definedName>
+    <definedName name="_1123116500">#REF!</definedName>
+    <definedName name="_1123116600">#REF!</definedName>
+    <definedName name="_1123116700">#REF!</definedName>
+    <definedName name="_1123116800">#REF!</definedName>
+    <definedName name="_1123116900">#REF!</definedName>
+    <definedName name="_1123117">#REF!</definedName>
+    <definedName name="_1123117000">#REF!</definedName>
+    <definedName name="_1123118">#REF!</definedName>
+    <definedName name="_1123118000">#REF!</definedName>
+    <definedName name="_1123119">#REF!</definedName>
+    <definedName name="_1123119000">#REF!</definedName>
+    <definedName name="_112312">#REF!</definedName>
+    <definedName name="_1123121">#REF!</definedName>
+    <definedName name="_1123121100">#REF!</definedName>
+    <definedName name="_1123121900">#REF!</definedName>
+    <definedName name="_1123122">#REF!</definedName>
+    <definedName name="_1123122100">#REF!</definedName>
+    <definedName name="_1123122200">#REF!</definedName>
+    <definedName name="_1123123">#REF!</definedName>
+    <definedName name="_1123123000">#REF!</definedName>
+    <definedName name="_1123124">#REF!</definedName>
+    <definedName name="_1123124100">#REF!</definedName>
+    <definedName name="_1123124200">#REF!</definedName>
+    <definedName name="_1123125">#REF!</definedName>
+    <definedName name="_1123125100">#REF!</definedName>
+    <definedName name="_1123125200">#REF!</definedName>
+    <definedName name="_1123126">#REF!</definedName>
+    <definedName name="_1123126000">#REF!</definedName>
+    <definedName name="_1123127">#REF!</definedName>
+    <definedName name="_1123127100">#REF!</definedName>
+    <definedName name="_1123127200">#REF!</definedName>
+    <definedName name="_1123127300">#REF!</definedName>
+    <definedName name="_1123127400">#REF!</definedName>
+    <definedName name="_1123127500">#REF!</definedName>
+    <definedName name="_1123127510">#REF!</definedName>
+    <definedName name="_1123127520">#REF!</definedName>
+    <definedName name="_1123127530">#REF!</definedName>
+    <definedName name="_1123127540">#REF!</definedName>
+    <definedName name="_1123127550">#REF!</definedName>
+    <definedName name="_1123127600">#REF!</definedName>
+    <definedName name="_1123128">#REF!</definedName>
+    <definedName name="_1123128000">#REF!</definedName>
+    <definedName name="_1123129">#REF!</definedName>
+    <definedName name="_1123129100">#REF!</definedName>
+    <definedName name="_1123129200">#REF!</definedName>
+    <definedName name="_1123129300">#REF!</definedName>
+    <definedName name="_1123129500">#REF!</definedName>
+    <definedName name="_1123129600">#REF!</definedName>
+    <definedName name="_1123129810">#REF!</definedName>
+    <definedName name="_1123129820">#REF!</definedName>
+    <definedName name="_1123129830">#REF!</definedName>
+    <definedName name="_1123129900">#REF!</definedName>
+    <definedName name="_112313">#REF!</definedName>
+    <definedName name="_1123131">#REF!</definedName>
+    <definedName name="_1123131100">#REF!</definedName>
+    <definedName name="_1123131200">#REF!</definedName>
+    <definedName name="_1123131500">#REF!</definedName>
+    <definedName name="_1123131600">#REF!</definedName>
+    <definedName name="_1123131900">#REF!</definedName>
+    <definedName name="_112314">#REF!</definedName>
+    <definedName name="_1123141">#REF!</definedName>
+    <definedName name="_1123141000">#REF!</definedName>
+    <definedName name="_1123149">#REF!</definedName>
+    <definedName name="_1123149000">#REF!</definedName>
+    <definedName name="_112315">#REF!</definedName>
+    <definedName name="_1123151">#REF!</definedName>
+    <definedName name="_1123151100">#REF!</definedName>
+    <definedName name="_1123151200">#REF!</definedName>
+    <definedName name="_1123151300">#REF!</definedName>
+    <definedName name="_1123151400">#REF!</definedName>
+    <definedName name="_1123151500">#REF!</definedName>
+    <definedName name="_1123151600">#REF!</definedName>
+    <definedName name="_1123151700">#REF!</definedName>
+    <definedName name="_1123151900">#REF!</definedName>
+    <definedName name="_112317">#REF!</definedName>
+    <definedName name="_1123170000">#REF!</definedName>
+    <definedName name="_112319">#REF!</definedName>
+    <definedName name="_1123191">#REF!</definedName>
+    <definedName name="_1123191000">#REF!</definedName>
+    <definedName name="_1123192">#REF!</definedName>
+    <definedName name="_1123192000">#REF!</definedName>
+    <definedName name="_1123193">#REF!</definedName>
+    <definedName name="_1123193000">#REF!</definedName>
+    <definedName name="_1123194">#REF!</definedName>
+    <definedName name="_1123194000">#REF!</definedName>
+    <definedName name="_1123195">#REF!</definedName>
+    <definedName name="_1123195000">#REF!</definedName>
+    <definedName name="_1123196">#REF!</definedName>
+    <definedName name="_1123196100">#REF!</definedName>
+    <definedName name="_1123196200">#REF!</definedName>
+    <definedName name="_1123196300">#REF!</definedName>
+    <definedName name="_1123196410">#REF!</definedName>
+    <definedName name="_1123196420">#REF!</definedName>
+    <definedName name="_1123196520">#REF!</definedName>
+    <definedName name="_1123196600">#REF!</definedName>
+    <definedName name="_1123196700">#REF!</definedName>
+    <definedName name="_1123196900">#REF!</definedName>
+    <definedName name="_1123199">#REF!</definedName>
+    <definedName name="_1123199000">#REF!</definedName>
+    <definedName name="_11232">#REF!</definedName>
+    <definedName name="_112321">#REF!</definedName>
+    <definedName name="_1123210000">#REF!</definedName>
+    <definedName name="_112322">#REF!</definedName>
+    <definedName name="_1123220000">#REF!</definedName>
+    <definedName name="_1123220100">#REF!</definedName>
+    <definedName name="_1123220200">#REF!</definedName>
+    <definedName name="_1123220300">#REF!</definedName>
+    <definedName name="_1123220400">#REF!</definedName>
+    <definedName name="_1123220700">#REF!</definedName>
+    <definedName name="_1123220900">#REF!</definedName>
+    <definedName name="_112323">#REF!</definedName>
+    <definedName name="_1123230000">#REF!</definedName>
+    <definedName name="_112324">#REF!</definedName>
+    <definedName name="_1123240000">#REF!</definedName>
+    <definedName name="_112325">#REF!</definedName>
+    <definedName name="_1123250000">#REF!</definedName>
+    <definedName name="_112326">#REF!</definedName>
+    <definedName name="_1123260000">#REF!</definedName>
+    <definedName name="_112327">#REF!</definedName>
+    <definedName name="_1123270000">#REF!</definedName>
+    <definedName name="_11233">#REF!</definedName>
+    <definedName name="_112331">#REF!</definedName>
+    <definedName name="_1123311">#REF!</definedName>
+    <definedName name="_1123311000">#REF!</definedName>
+    <definedName name="_1123312">#REF!</definedName>
+    <definedName name="_1123312000">#REF!</definedName>
+    <definedName name="_1123313">#REF!</definedName>
+    <definedName name="_1123313000">#REF!</definedName>
+    <definedName name="_1123319">#REF!</definedName>
+    <definedName name="_1123319000">#REF!</definedName>
+    <definedName name="_112332">#REF!</definedName>
+    <definedName name="_1123320000">#REF!</definedName>
+    <definedName name="_11235">#REF!</definedName>
+    <definedName name="_112351">#REF!</definedName>
+    <definedName name="_1123510000">#REF!</definedName>
+    <definedName name="_1123520000">#REF!</definedName>
+    <definedName name="_11239">#REF!</definedName>
+    <definedName name="_112391">#REF!</definedName>
+    <definedName name="_1123910100">#REF!</definedName>
+    <definedName name="_1123910200">#REF!</definedName>
+    <definedName name="_1123910300">#REF!</definedName>
+    <definedName name="_1123910400">#REF!</definedName>
+    <definedName name="_1123910510">#REF!</definedName>
+    <definedName name="_1123910600">#REF!</definedName>
+    <definedName name="_1123910900">#REF!</definedName>
+    <definedName name="_112392">#REF!</definedName>
+    <definedName name="_1123920000">#REF!</definedName>
+    <definedName name="_112393">#REF!</definedName>
+    <definedName name="_1123930000">#REF!</definedName>
+    <definedName name="_112394">#REF!</definedName>
+    <definedName name="_1123940000">#REF!</definedName>
+    <definedName name="_112399">#REF!</definedName>
+    <definedName name="_1123990000">#REF!</definedName>
+    <definedName name="_1124">#REF!</definedName>
+    <definedName name="_1124__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1124__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_11241">#REF!</definedName>
+    <definedName name="_1124100000">#REF!</definedName>
+    <definedName name="_11242">#REF!</definedName>
+    <definedName name="_1124200000">#REF!</definedName>
+    <definedName name="_11249">#REF!</definedName>
+    <definedName name="_1124900000">#REF!</definedName>
+    <definedName name="_1125">#REF!</definedName>
+    <definedName name="_1125__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1125__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_11251">#REF!</definedName>
+    <definedName name="_1125100000">#REF!</definedName>
+    <definedName name="_11252">#REF!</definedName>
+    <definedName name="_1125200000">#REF!</definedName>
+    <definedName name="_1126">#REF!</definedName>
+    <definedName name="_1126__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1126__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_11261">#REF!</definedName>
+    <definedName name="_1126100000">#REF!</definedName>
+    <definedName name="_1127">#REF!</definedName>
+    <definedName name="_1127__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1127__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_11271">#REF!</definedName>
+    <definedName name="_112711">#REF!</definedName>
+    <definedName name="_1127111">#REF!</definedName>
+    <definedName name="_1127111000">#REF!</definedName>
+    <definedName name="_1127119">#REF!</definedName>
+    <definedName name="_1127119000">#REF!</definedName>
+    <definedName name="_112714">#REF!</definedName>
+    <definedName name="_1127140000">#REF!</definedName>
+    <definedName name="_11274">#REF!</definedName>
+    <definedName name="_1127400000">#REF!</definedName>
+    <definedName name="_11275">#REF!</definedName>
+    <definedName name="_112751">#REF!</definedName>
+    <definedName name="_1127511">#REF!</definedName>
+    <definedName name="_1127511000">#REF!</definedName>
+    <definedName name="_1127512">#REF!</definedName>
+    <definedName name="_1127512000">#REF!</definedName>
+    <definedName name="_1127519">#REF!</definedName>
+    <definedName name="_1127519000">#REF!</definedName>
+    <definedName name="_112753">#REF!</definedName>
+    <definedName name="_1127530000">#REF!</definedName>
+    <definedName name="_1128__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1128__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1129">#REF!</definedName>
+    <definedName name="_1129__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1129__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_11291">#REF!</definedName>
+    <definedName name="_1129100000">#REF!</definedName>
+    <definedName name="_11292">#REF!</definedName>
+    <definedName name="_112921">#REF!</definedName>
+    <definedName name="_1129210000">#REF!</definedName>
+    <definedName name="_11293">#REF!</definedName>
+    <definedName name="_1129300000">#REF!</definedName>
+    <definedName name="_11294">#REF!</definedName>
+    <definedName name="_1129400000">#REF!</definedName>
+    <definedName name="_11298">#REF!</definedName>
+    <definedName name="_112981">#REF!</definedName>
+    <definedName name="_1129811">#REF!</definedName>
+    <definedName name="_1129811100">#REF!</definedName>
+    <definedName name="_1129811200">#REF!</definedName>
+    <definedName name="_1129819">#REF!</definedName>
+    <definedName name="_1129819000">#REF!</definedName>
+    <definedName name="_11299">#REF!</definedName>
+    <definedName name="_112991">#REF!</definedName>
+    <definedName name="_1129911">#REF!</definedName>
+    <definedName name="_1129911000">#REF!</definedName>
+    <definedName name="_1129912">#REF!</definedName>
+    <definedName name="_1129912000">#REF!</definedName>
+    <definedName name="_1129919">#REF!</definedName>
+    <definedName name="_1129919000">#REF!</definedName>
+    <definedName name="_112992">#REF!</definedName>
+    <definedName name="_1129921">#REF!</definedName>
+    <definedName name="_1129921000">#REF!</definedName>
+    <definedName name="_1129922">#REF!</definedName>
+    <definedName name="_1129922000">#REF!</definedName>
+    <definedName name="_1129923">#REF!</definedName>
+    <definedName name="_1129923000">#REF!</definedName>
+    <definedName name="_1129924">#REF!</definedName>
+    <definedName name="_1129924000">#REF!</definedName>
+    <definedName name="_1129925">#REF!</definedName>
+    <definedName name="_1129925000">#REF!</definedName>
+    <definedName name="_112993">#REF!</definedName>
+    <definedName name="_1129931">#REF!</definedName>
+    <definedName name="_1129931000">#REF!</definedName>
+    <definedName name="_1129932">#REF!</definedName>
+    <definedName name="_1129932000">#REF!</definedName>
+    <definedName name="_112994">#REF!</definedName>
+    <definedName name="_1129941">#REF!</definedName>
+    <definedName name="_1129941100">#REF!</definedName>
+    <definedName name="_1129941900">#REF!</definedName>
+    <definedName name="_1129942">#REF!</definedName>
+    <definedName name="_1129942100">#REF!</definedName>
+    <definedName name="_1129942900">#REF!</definedName>
+    <definedName name="_1129943">#REF!</definedName>
+    <definedName name="_1129943000">#REF!</definedName>
+    <definedName name="_1129944">#REF!</definedName>
+    <definedName name="_1129944000">#REF!</definedName>
+    <definedName name="_1129945">#REF!</definedName>
+    <definedName name="_1129945000">#REF!</definedName>
+    <definedName name="_112995">#REF!</definedName>
+    <definedName name="_1129950000">#REF!</definedName>
+    <definedName name="_112996">#REF!</definedName>
+    <definedName name="_1129960000">#REF!</definedName>
+    <definedName name="_112997">#REF!</definedName>
+    <definedName name="_1129971">#REF!</definedName>
+    <definedName name="_1129971000">#REF!</definedName>
+    <definedName name="_1129979">#REF!</definedName>
+    <definedName name="_1129979000">#REF!</definedName>
+    <definedName name="_112999">#REF!</definedName>
+    <definedName name="_1129991">#REF!</definedName>
+    <definedName name="_1129991000">#REF!</definedName>
+    <definedName name="_1129992">#REF!</definedName>
+    <definedName name="_1129992000">#REF!</definedName>
+    <definedName name="_1129994">#REF!</definedName>
+    <definedName name="_1129994000">#REF!</definedName>
+    <definedName name="_1129999">#REF!</definedName>
+    <definedName name="_1129999000">#REF!</definedName>
+    <definedName name="_113">#REF!</definedName>
+    <definedName name="_113__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_113__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_113_0_0PRINT_AREA">#N/A</definedName>
+    <definedName name="_1130__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1130__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1131">#REF!</definedName>
+    <definedName name="_1131__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1131__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1131000000">#REF!</definedName>
+    <definedName name="_1132">#REF!</definedName>
+    <definedName name="_1132__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1132__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1132000000">#REF!</definedName>
+    <definedName name="_1133">#REF!</definedName>
+    <definedName name="_1133__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1133__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1133000000">#REF!</definedName>
+    <definedName name="_1134">#REF!</definedName>
+    <definedName name="_1134__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1134__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1134000000">#REF!</definedName>
+    <definedName name="_1135">#REF!</definedName>
+    <definedName name="_1135__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1135__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1135000000">#REF!</definedName>
+    <definedName name="_1136">#REF!</definedName>
+    <definedName name="_1136__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1136__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1136000000">#REF!</definedName>
+    <definedName name="_1137">#REF!</definedName>
+    <definedName name="_1137__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1137__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_11371">#REF!</definedName>
+    <definedName name="_1137100">#REF!</definedName>
+    <definedName name="_1137100100">#REF!</definedName>
+    <definedName name="_1138__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1138__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1139">#REF!</definedName>
+    <definedName name="_1139__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1139__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1139000000">#REF!</definedName>
+    <definedName name="_114_">#N/A</definedName>
+    <definedName name="_114__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_114__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1140__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1140__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1141__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1141__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1142__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1142__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1143__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1143__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1144__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1144__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1145__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1145__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1146__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1146__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1147__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1147__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1148__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1148__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1149__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1149__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_115__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_115__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1150__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1150__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1151__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1151__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1152__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1152__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1153__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1153__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1154__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1154__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1155__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1155__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1156__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1156__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1157__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1157__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1158__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1158__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1159__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1159__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_116__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_116__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_116_0">#N/A</definedName>
+    <definedName name="_1160__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1160__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1161__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1161__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1162__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1162__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1163__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1163__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1164__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1164__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1165__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1165__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1166__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1166__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1167__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1167__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1168__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1168__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1169__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1169__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_117__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_117__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1170__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1170__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1171__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1171__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1172__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1172__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1173__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1173__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1174__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1174__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1175__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1175__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1176__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1176__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1177__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1177__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1178__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1178__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1179__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1179__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_118__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_118__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1180__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1180__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1181__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1181__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1182__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1182__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1183__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1183__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1184__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1184__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1185__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1185__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1186__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1186__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1187__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1187__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1188__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1188__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1189__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1189__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_119__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_119__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_119¶ŠUŠÇ—">#N/A</definedName>
+    <definedName name="_1190__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1190__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1191__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1191__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1192__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1192__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1193__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1193__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1194__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1194__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1195__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1195__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1196__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1196__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1197__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1197__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1198__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1198__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1199__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1199__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_11A">#REF!</definedName>
+    <definedName name="_12">#REF!</definedName>
+    <definedName name="_12_?_?_?" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_12_?_?_?" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_12__123Graph_AU_C" hidden="1">#REF!</definedName>
+    <definedName name="_12__123Graph_BCHART_111" hidden="1">#REF!</definedName>
+    <definedName name="_12__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20111299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_12__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20111299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_12_0Print_A">#REF!</definedName>
+    <definedName name="_120__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_120__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1200__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1200__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1201__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1201__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1202__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1202__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1203__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1203__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1204__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1204__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1205__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1205__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1206__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1206__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1207__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1207__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1208__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1208__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1209__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1209__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_121">#REF!</definedName>
+    <definedName name="_121__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_121__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1210__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1210__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1211__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1211__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1212">#REF!</definedName>
+    <definedName name="_1212__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1212__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_12121">#REF!</definedName>
+    <definedName name="_121211">#REF!</definedName>
+    <definedName name="_1212111">#REF!</definedName>
+    <definedName name="_1212111000">#REF!</definedName>
+    <definedName name="_1212112">#REF!</definedName>
+    <definedName name="_1212112000">#REF!</definedName>
+    <definedName name="_1212118">#REF!</definedName>
+    <definedName name="_1212118000">#REF!</definedName>
+    <definedName name="_121212">#REF!</definedName>
+    <definedName name="_1212121">#REF!</definedName>
+    <definedName name="_1212121000">#REF!</definedName>
+    <definedName name="_121215">#REF!</definedName>
+    <definedName name="_1212151">#REF!</definedName>
+    <definedName name="_1212151000">#REF!</definedName>
+    <definedName name="_1212158">#REF!</definedName>
+    <definedName name="_1212158100">#REF!</definedName>
+    <definedName name="_1212158900">#REF!</definedName>
+    <definedName name="_121216">#REF!</definedName>
+    <definedName name="_1212161">#REF!</definedName>
+    <definedName name="_1212161100">#REF!</definedName>
+    <definedName name="_1212161200">#REF!</definedName>
+    <definedName name="_1212168">#REF!</definedName>
+    <definedName name="_1212168100">#REF!</definedName>
+    <definedName name="_1212168200">#REF!</definedName>
+    <definedName name="_12122">#REF!</definedName>
+    <definedName name="_121221">#REF!</definedName>
+    <definedName name="_1212210100">#REF!</definedName>
+    <definedName name="_12123">#REF!</definedName>
+    <definedName name="_1212300100">#REF!</definedName>
+    <definedName name="_1212300200">#REF!</definedName>
+    <definedName name="_1212300300">#REF!</definedName>
+    <definedName name="_1212300900">#REF!</definedName>
+    <definedName name="_12124">#REF!</definedName>
+    <definedName name="_121241">#REF!</definedName>
+    <definedName name="_1212410000">#REF!</definedName>
+    <definedName name="_121249">#REF!</definedName>
+    <definedName name="_1212490000">#REF!</definedName>
+    <definedName name="_12129">#REF!</definedName>
+    <definedName name="_1212900000">#REF!</definedName>
+    <definedName name="_1213">#REF!</definedName>
+    <definedName name="_1213__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1213__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_12131">#REF!</definedName>
+    <definedName name="_121311">#REF!</definedName>
+    <definedName name="_1213111">#REF!</definedName>
+    <definedName name="_1213111000">#REF!</definedName>
+    <definedName name="_1213111100">#REF!</definedName>
+    <definedName name="_1213111200">#REF!</definedName>
+    <definedName name="_1213111300">#REF!</definedName>
+    <definedName name="_1213111400">#REF!</definedName>
+    <definedName name="_1213111500">#REF!</definedName>
+    <definedName name="_1213112">#REF!</definedName>
+    <definedName name="_1213112100">#REF!</definedName>
+    <definedName name="_1213112200">#REF!</definedName>
+    <definedName name="_1213112300">#REF!</definedName>
+    <definedName name="_1213112400">#REF!</definedName>
+    <definedName name="_1213112500">#REF!</definedName>
+    <definedName name="_1213113">#REF!</definedName>
+    <definedName name="_1213113000">#REF!</definedName>
+    <definedName name="_121313">#REF!</definedName>
+    <definedName name="_1213131">#REF!</definedName>
+    <definedName name="_1213131000">#REF!</definedName>
+    <definedName name="_1213132">#REF!</definedName>
+    <definedName name="_1213132000">#REF!</definedName>
+    <definedName name="_1213133">#REF!</definedName>
+    <definedName name="_1213133000">#REF!</definedName>
+    <definedName name="_1213134">#REF!</definedName>
+    <definedName name="_1213134000">#REF!</definedName>
+    <definedName name="_12133">#REF!</definedName>
+    <definedName name="_121331">#REF!</definedName>
+    <definedName name="_1213310000">#REF!</definedName>
+    <definedName name="_1213311">#REF!</definedName>
+    <definedName name="_1213311000">#REF!</definedName>
+    <definedName name="_1213312">#REF!</definedName>
+    <definedName name="_1213312000">#REF!</definedName>
+    <definedName name="_1213319">#REF!</definedName>
+    <definedName name="_1213319000">#REF!</definedName>
+    <definedName name="_121332">#REF!</definedName>
+    <definedName name="_1213320000">#REF!</definedName>
+    <definedName name="_121333">#REF!</definedName>
+    <definedName name="_1213330000">#REF!</definedName>
+    <definedName name="_121334">#REF!</definedName>
+    <definedName name="_1213340000">#REF!</definedName>
+    <definedName name="_121335">#REF!</definedName>
+    <definedName name="_1213350000">#REF!</definedName>
+    <definedName name="_121336">#REF!</definedName>
+    <definedName name="_1213360000">#REF!</definedName>
+    <definedName name="_121337">#REF!</definedName>
+    <definedName name="_1213370000">#REF!</definedName>
+    <definedName name="_121339">#REF!</definedName>
+    <definedName name="_1213390000">#REF!</definedName>
+    <definedName name="_12134">#REF!</definedName>
+    <definedName name="_121341">#REF!</definedName>
+    <definedName name="_1213410">#REF!</definedName>
+    <definedName name="_1213410000">#REF!</definedName>
+    <definedName name="_12139">#REF!</definedName>
+    <definedName name="_121391">#REF!</definedName>
+    <definedName name="_1213910000">#REF!</definedName>
+    <definedName name="_121399">#REF!</definedName>
+    <definedName name="_1213990000">#REF!</definedName>
+    <definedName name="_1214">#REF!</definedName>
+    <definedName name="_1214__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1214__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_12141">#REF!</definedName>
+    <definedName name="_1214100000">#REF!</definedName>
+    <definedName name="_12142">#REF!</definedName>
+    <definedName name="_1214200000">#REF!</definedName>
+    <definedName name="_12143">#REF!</definedName>
+    <definedName name="_1214300000">#REF!</definedName>
+    <definedName name="_1215__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1215__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1216__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1216__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1217__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1217__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1218__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1218__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1219">#REF!</definedName>
+    <definedName name="_1219__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1219__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_12199">#REF!</definedName>
+    <definedName name="_121999">#REF!</definedName>
+    <definedName name="_1219990000">#REF!</definedName>
+    <definedName name="_122__123Graph_Xグラフ_2" hidden="1">#REF!</definedName>
+    <definedName name="_122__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_122__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_122_0_0Print_A">#N/A</definedName>
+    <definedName name="_122_0Print_A">#N/A</definedName>
+    <definedName name="_1220__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1220__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1221__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1221__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1222__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1222__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1223__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1223__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1224__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1224__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1225__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1225__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1226__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1226__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1227__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1227__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1228__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1228__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1229__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1229__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_123__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_123__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_123_0_0PRINT_AREA">#N/A</definedName>
+    <definedName name="_123_0PRINT_AREA">#N/A</definedName>
+    <definedName name="_1230__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1230__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1231__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1231__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1232__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1232__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1233__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1233__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1234__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1234__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1235__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1235__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1236__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1236__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1237__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1237__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1238__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1238__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1239__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1239__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_124__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_124__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1240__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1240__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1241__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1241__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1242__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1242__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1243__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1243__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1244__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1244__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1245__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1245__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1246__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1246__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1247__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1247__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1248__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1248__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1249__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1249__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_125__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_125__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1250__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1250__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1251__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1251__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1252__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1252__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1253__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1253__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1254__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1254__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1255__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1255__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1256__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1256__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1257__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1257__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1258__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1258__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1259__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1259__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_126__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_126__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1260__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1260__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1261__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1261__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1262__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1262__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1263__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1263__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1264__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1264__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1265__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1265__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1266__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1266__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1267__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1267__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1268__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1268__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1269__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1269__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_127__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_127__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1270__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1270__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1271__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1271__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1272__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1272__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1273__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1273__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1274__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1274__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1275__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1275__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1276__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1276__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1277__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1277__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1278__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1278__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1279__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1279__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_128__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_128__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1280__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1280__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1281__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1281__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1282__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1282__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1283__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1283__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1284__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1284__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1285__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1285__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1286__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1286__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1287__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1287__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1288__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1288__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1289__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1289__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_129__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_129__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1290__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1290__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1291__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1291__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1292__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1292__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1293__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1293__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1294__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1294__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1295__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1295__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1296__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1296__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1297__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1297__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1298__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1298__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1299__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1299__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_12A">#REF!</definedName>
+    <definedName name="_13__123Graph_Aグラフ_2" hidden="1">#REF!</definedName>
+    <definedName name="_13__123Graph_BCHART_112" hidden="1">#REF!</definedName>
+    <definedName name="_13__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_13__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_130__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_130__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1300__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1300__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1301__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1301__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1302__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1302__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1303__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1303__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1304__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1304__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1305__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1305__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1306__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1306__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1307__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1307__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1308__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1308__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1309__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1309__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_131__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_131__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1310__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1310__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1311__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1311__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1312__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1312__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1313__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1313__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1314__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1314__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1315__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1315__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1316__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1316__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1317__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1317__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1318__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1318__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1319__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1319__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_132__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_132__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_132_0Print_A">#N/A</definedName>
+    <definedName name="_1320__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1320__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1321__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1321__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1322__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1322__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1323__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1323__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1324__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1324__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1325__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1325__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1326__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1326__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1327__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1327__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1328__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1328__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1329__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1329__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_133__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_133__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_133_0PRINT_AREA">#N/A</definedName>
+    <definedName name="_1330__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1330__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1331__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1331__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1332__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1332__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1333__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1333__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1334__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1334__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1335__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1335__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1336__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1336__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1337__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1337__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1338__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1338__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1339__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1339__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_134__123Graph_X角度曲線_M" hidden="1">#REF!</definedName>
+    <definedName name="_134__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_134__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1340__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1340__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1341__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1341__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1342__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1342__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1343__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1343__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1344__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1344__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1345__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1345__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1346__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1346__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1347__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1347__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1348__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1348__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1349__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1349__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_135__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_135__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1350__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1350__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1351__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1351__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1352__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1352__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1353__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1353__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1354__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1354__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1355__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1355__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1356__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1356__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1357__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1357__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1358__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1358__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1359__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1359__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_136__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_136__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1360__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1360__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1361__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1361__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1362__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1362__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1363__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1363__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1364__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1364__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1365__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1365__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1366__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1366__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1367__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1367__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1368__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1368__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1369__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1369__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_137__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_137__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1370__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1370__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1371__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1371__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1372__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1372__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1373__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1373__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1374__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1374__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1375__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1375__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1376__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1376__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1377__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1377__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1378__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1378__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1379__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1379__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_138__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_138__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1380__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1380__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1381__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1381__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1382__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1382__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1383__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1383__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1384__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1384__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1385__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1385__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1386__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1386__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1387__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1387__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1388__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1388__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1389__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1389__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_139__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_139__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1390__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1390__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1391__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1391__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1392__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1392__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1393__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1393__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1394__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1394__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1395__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1395__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1396__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1396__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1397__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1397__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1398__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1398__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1399__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1399__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_14">#REF!</definedName>
+    <definedName name="_14__123Graph_A角度曲線_M" hidden="1">#REF!</definedName>
+    <definedName name="_14__123Graph_BCHART_26" hidden="1">#REF!</definedName>
+    <definedName name="_14__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20111299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_14__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20111299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_140__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_140__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1400__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1400__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1401__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1401__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1402__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1402__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1403__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1403__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1404__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1404__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1405__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1405__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1406__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1406__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1407__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1407__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1408__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1408__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1409__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1409__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_141">#REF!</definedName>
+    <definedName name="_141__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_141__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1410__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1410__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1411">#REF!</definedName>
+    <definedName name="_1411__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1411__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_14112">#REF!</definedName>
+    <definedName name="_141121">#REF!</definedName>
+    <definedName name="_1411211">#REF!</definedName>
+    <definedName name="_1411211100">#REF!</definedName>
+    <definedName name="_1411211200">#REF!</definedName>
+    <definedName name="_1411212">#REF!</definedName>
+    <definedName name="_1411212100">#REF!</definedName>
+    <definedName name="_1411212200">#REF!</definedName>
+    <definedName name="_1411219">#REF!</definedName>
+    <definedName name="_1411219100">#REF!</definedName>
+    <definedName name="_1411219200">#REF!</definedName>
+    <definedName name="_141129">#REF!</definedName>
+    <definedName name="_1411290000">#REF!</definedName>
+    <definedName name="_14113">#REF!</definedName>
+    <definedName name="_141131">#REF!</definedName>
+    <definedName name="_1411311">#REF!</definedName>
+    <definedName name="_1411311100">#REF!</definedName>
+    <definedName name="_1411311200">#REF!</definedName>
+    <definedName name="_1411311210">#REF!</definedName>
+    <definedName name="_1411311220">#REF!</definedName>
+    <definedName name="_1411311230">#REF!</definedName>
+    <definedName name="_1411311300">#REF!</definedName>
+    <definedName name="_1411311310">#REF!</definedName>
+    <definedName name="_1411311320">#REF!</definedName>
+    <definedName name="_1411311330">#REF!</definedName>
+    <definedName name="_1411311400">#REF!</definedName>
+    <definedName name="_1411311500">#REF!</definedName>
+    <definedName name="_1411311600">#REF!</definedName>
+    <definedName name="_1411311700">#REF!</definedName>
+    <definedName name="_1411311800">#REF!</definedName>
+    <definedName name="_1411311900">#REF!</definedName>
+    <definedName name="_1411313">#REF!</definedName>
+    <definedName name="_1411313100">#REF!</definedName>
+    <definedName name="_1411313200">#REF!</definedName>
+    <definedName name="_1411313300">#REF!</definedName>
+    <definedName name="_1411313900">#REF!</definedName>
+    <definedName name="_1411319">#REF!</definedName>
+    <definedName name="_1411319000">#REF!</definedName>
+    <definedName name="_1411319100">#REF!</definedName>
+    <definedName name="_1411319200">#REF!</definedName>
+    <definedName name="_1412__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1412__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1413">#REF!</definedName>
+    <definedName name="_1413__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1413__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1413000000">#REF!</definedName>
+    <definedName name="_1414__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1414__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1415">#REF!</definedName>
+    <definedName name="_1415__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1415__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_14151">#REF!</definedName>
+    <definedName name="_1415100000">#REF!</definedName>
+    <definedName name="_14152">#REF!</definedName>
+    <definedName name="_1415200000">#REF!</definedName>
+    <definedName name="_14153">#REF!</definedName>
+    <definedName name="_1415300000">#REF!</definedName>
+    <definedName name="_14154">#REF!</definedName>
+    <definedName name="_1415400000">#REF!</definedName>
+    <definedName name="_14155">#REF!</definedName>
+    <definedName name="_1415500000">#REF!</definedName>
+    <definedName name="_14159">#REF!</definedName>
+    <definedName name="_141591">#REF!</definedName>
+    <definedName name="_1415910000">#REF!</definedName>
+    <definedName name="_141592">#REF!</definedName>
+    <definedName name="_1415920000">#REF!</definedName>
+    <definedName name="_141593">#REF!</definedName>
+    <definedName name="_1415930000">#REF!</definedName>
+    <definedName name="_141594">#REF!</definedName>
+    <definedName name="_1415940000">#REF!</definedName>
+    <definedName name="_141595">#REF!</definedName>
+    <definedName name="_1415950000">#REF!</definedName>
+    <definedName name="_1416__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1416__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1417__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1417__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1418__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1418__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1419">#REF!</definedName>
+    <definedName name="_1419__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1419__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_14191">#REF!</definedName>
+    <definedName name="_141911">#REF!</definedName>
+    <definedName name="_1419111">#REF!</definedName>
+    <definedName name="_1419111000">#REF!</definedName>
+    <definedName name="_1419112">#REF!</definedName>
+    <definedName name="_1419112000">#REF!</definedName>
+    <definedName name="_1419113">#REF!</definedName>
+    <definedName name="_1419113000">#REF!</definedName>
+    <definedName name="_1419119">#REF!</definedName>
+    <definedName name="_1419119000">#REF!</definedName>
+    <definedName name="_142">#REF!</definedName>
+    <definedName name="_142__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_142__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1420__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1420__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1421">#REF!</definedName>
+    <definedName name="_1421__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1421__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_14211">#REF!</definedName>
+    <definedName name="_142111">#REF!</definedName>
+    <definedName name="_1421110000">#REF!</definedName>
+    <definedName name="_142112">#REF!</definedName>
+    <definedName name="_1421120000">#REF!</definedName>
+    <definedName name="_14212">#REF!</definedName>
+    <definedName name="_142121">#REF!</definedName>
+    <definedName name="_1421211">#REF!</definedName>
+    <definedName name="_1421211000">#REF!</definedName>
+    <definedName name="_1421212">#REF!</definedName>
+    <definedName name="_1421212000">#REF!</definedName>
+    <definedName name="_142122">#REF!</definedName>
+    <definedName name="_1421222">#REF!</definedName>
+    <definedName name="_1421222100">#REF!</definedName>
+    <definedName name="_1421222110">#REF!</definedName>
+    <definedName name="_1421222120">#REF!</definedName>
+    <definedName name="_1421222130">#REF!</definedName>
+    <definedName name="_1421222200">#REF!</definedName>
+    <definedName name="_1421222300">#REF!</definedName>
+    <definedName name="_1421223">#REF!</definedName>
+    <definedName name="_1421223100">#REF!</definedName>
+    <definedName name="_1421223200">#REF!</definedName>
+    <definedName name="_1421223300">#REF!</definedName>
+    <definedName name="_14213">#REF!</definedName>
+    <definedName name="_142131">#REF!</definedName>
+    <definedName name="_1421310000">#REF!</definedName>
+    <definedName name="_14214">#REF!</definedName>
+    <definedName name="_142141">#REF!</definedName>
+    <definedName name="_1421410000">#REF!</definedName>
+    <definedName name="_142142">#REF!</definedName>
+    <definedName name="_1421421">#REF!</definedName>
+    <definedName name="_1421421000">#REF!</definedName>
+    <definedName name="_1421423">#REF!</definedName>
+    <definedName name="_1421423000">#REF!</definedName>
+    <definedName name="_142143">#REF!</definedName>
+    <definedName name="_1421431">#REF!</definedName>
+    <definedName name="_1421431000">#REF!</definedName>
+    <definedName name="_1421433">#REF!</definedName>
+    <definedName name="_1421433000">#REF!</definedName>
+    <definedName name="_142144">#REF!</definedName>
+    <definedName name="_1421440000">#REF!</definedName>
+    <definedName name="_142146">#REF!</definedName>
+    <definedName name="_1421460000">#REF!</definedName>
+    <definedName name="_14215">#REF!</definedName>
+    <definedName name="_142151">#REF!</definedName>
+    <definedName name="_1421510000">#REF!</definedName>
+    <definedName name="_142152">#REF!</definedName>
+    <definedName name="_1421520000">#REF!</definedName>
+    <definedName name="_142154">#REF!</definedName>
+    <definedName name="_1421540000">#REF!</definedName>
+    <definedName name="_142159">#REF!</definedName>
+    <definedName name="_1421590000">#REF!</definedName>
+    <definedName name="_14217">#REF!</definedName>
+    <definedName name="_1421700000">#REF!</definedName>
+    <definedName name="_14218">#REF!</definedName>
+    <definedName name="_1421800000">#REF!</definedName>
+    <definedName name="_14219">#REF!</definedName>
+    <definedName name="_1421900">#REF!</definedName>
+    <definedName name="_1421900100">#REF!</definedName>
+    <definedName name="_1421900110">#REF!</definedName>
+    <definedName name="_1421900120">#REF!</definedName>
+    <definedName name="_1421900130">#REF!</definedName>
+    <definedName name="_1421900140">#REF!</definedName>
+    <definedName name="_1421900200">#REF!</definedName>
+    <definedName name="_1421900210">#REF!</definedName>
+    <definedName name="_1421900220">#REF!</definedName>
+    <definedName name="_1421900230">#REF!</definedName>
+    <definedName name="_1421900240">#REF!</definedName>
+    <definedName name="_1421900300">#REF!</definedName>
+    <definedName name="_1421900310">#REF!</definedName>
+    <definedName name="_1421900320">#REF!</definedName>
+    <definedName name="_1421900330">#REF!</definedName>
+    <definedName name="_1421900340">#REF!</definedName>
+    <definedName name="_1421900410">#REF!</definedName>
+    <definedName name="_1421900420">#REF!</definedName>
+    <definedName name="_1421900430">#REF!</definedName>
+    <definedName name="_1421900440">#REF!</definedName>
+    <definedName name="_1421900510">#REF!</definedName>
+    <definedName name="_1421900520">#REF!</definedName>
+    <definedName name="_1421900530">#REF!</definedName>
+    <definedName name="_1421900540">#REF!</definedName>
+    <definedName name="_1421900610">#REF!</definedName>
+    <definedName name="_1421900620">#REF!</definedName>
+    <definedName name="_1421900630">#REF!</definedName>
+    <definedName name="_1421900640">#REF!</definedName>
+    <definedName name="_1421900710">#REF!</definedName>
+    <definedName name="_1421900720">#REF!</definedName>
+    <definedName name="_1421900730">#REF!</definedName>
+    <definedName name="_1421900740">#REF!</definedName>
+    <definedName name="_1421900910">#REF!</definedName>
+    <definedName name="_1421900920">#REF!</definedName>
+    <definedName name="_1421900930">#REF!</definedName>
+    <definedName name="_1421900940">#REF!</definedName>
+    <definedName name="_1422__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1422__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1423">#REF!</definedName>
+    <definedName name="_1423__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1423__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_14231">#REF!</definedName>
+    <definedName name="_1423100000">#REF!</definedName>
+    <definedName name="_14239">#REF!</definedName>
+    <definedName name="_142391">#REF!</definedName>
+    <definedName name="_1423910000">#REF!</definedName>
+    <definedName name="_142392">#REF!</definedName>
+    <definedName name="_1423920000">#REF!</definedName>
+    <definedName name="_1423920100">#REF!</definedName>
+    <definedName name="_1423920200">#REF!</definedName>
+    <definedName name="_1423920300">#REF!</definedName>
+    <definedName name="_142399">#REF!</definedName>
+    <definedName name="_1423990000">#REF!</definedName>
+    <definedName name="_1424">#REF!</definedName>
+    <definedName name="_1424__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1424__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_14241">#REF!</definedName>
+    <definedName name="_142411">#REF!</definedName>
+    <definedName name="_1424110000">#REF!</definedName>
+    <definedName name="_142412">#REF!</definedName>
+    <definedName name="_1424120000">#REF!</definedName>
+    <definedName name="_142419">#REF!</definedName>
+    <definedName name="_1424190000">#REF!</definedName>
+    <definedName name="_14242">#REF!</definedName>
+    <definedName name="_1424200000">#REF!</definedName>
+    <definedName name="_14243">#REF!</definedName>
+    <definedName name="_142439">#REF!</definedName>
+    <definedName name="_1424390000">#REF!</definedName>
+    <definedName name="_14244">#REF!</definedName>
+    <definedName name="_1424400000">#REF!</definedName>
+    <definedName name="_14245">#REF!</definedName>
+    <definedName name="_142451">#REF!</definedName>
+    <definedName name="_1424511">#REF!</definedName>
+    <definedName name="_1424511000">#REF!</definedName>
+    <definedName name="_1424512">#REF!</definedName>
+    <definedName name="_1424512000">#REF!</definedName>
+    <definedName name="_1424519">#REF!</definedName>
+    <definedName name="_1424519000">#REF!</definedName>
+    <definedName name="_14249">#REF!</definedName>
+    <definedName name="_1424900000">#REF!</definedName>
+    <definedName name="_1425__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1425__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1426__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1426__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1427__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1427__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1428__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1428__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1429">#REF!</definedName>
+    <definedName name="_1429__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1429__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_14291">#REF!</definedName>
+    <definedName name="_142911">#REF!</definedName>
+    <definedName name="_1429110000">#REF!</definedName>
+    <definedName name="_1429110100">#REF!</definedName>
+    <definedName name="_1429110210">#REF!</definedName>
+    <definedName name="_1429110220">#REF!</definedName>
+    <definedName name="_142912">#REF!</definedName>
+    <definedName name="_1429120000">#REF!</definedName>
+    <definedName name="_1429120100">#REF!</definedName>
+    <definedName name="_1429120210">#REF!</definedName>
+    <definedName name="_1429120220">#REF!</definedName>
+    <definedName name="_14292">#REF!</definedName>
+    <definedName name="_142921">#REF!</definedName>
+    <definedName name="_1429211">#REF!</definedName>
+    <definedName name="_1429211000">#REF!</definedName>
+    <definedName name="_1429211100">#REF!</definedName>
+    <definedName name="_1429211210">#REF!</definedName>
+    <definedName name="_1429211220">#REF!</definedName>
+    <definedName name="_1429212">#REF!</definedName>
+    <definedName name="_1429212000">#REF!</definedName>
+    <definedName name="_1429212100">#REF!</definedName>
+    <definedName name="_1429212210">#REF!</definedName>
+    <definedName name="_1429212220">#REF!</definedName>
+    <definedName name="_142922">#REF!</definedName>
+    <definedName name="_1429222">#REF!</definedName>
+    <definedName name="_1429222100">#REF!</definedName>
+    <definedName name="_1429222110">#REF!</definedName>
+    <definedName name="_1429222120">#REF!</definedName>
+    <definedName name="_1429222130">#REF!</definedName>
+    <definedName name="_1429222200">#REF!</definedName>
+    <definedName name="_1429222210">#REF!</definedName>
+    <definedName name="_1429222220">#REF!</definedName>
+    <definedName name="_1429222300">#REF!</definedName>
+    <definedName name="_1429223">#REF!</definedName>
+    <definedName name="_1429223100">#REF!</definedName>
+    <definedName name="_1429223200">#REF!</definedName>
+    <definedName name="_1429223300">#REF!</definedName>
+    <definedName name="_14293">#REF!</definedName>
+    <definedName name="_142931">#REF!</definedName>
+    <definedName name="_1429310000">#REF!</definedName>
+    <definedName name="_1429310100">#REF!</definedName>
+    <definedName name="_1429310210">#REF!</definedName>
+    <definedName name="_1429310220">#REF!</definedName>
+    <definedName name="_14294">#REF!</definedName>
+    <definedName name="_142942">#REF!</definedName>
+    <definedName name="_1429421">#REF!</definedName>
+    <definedName name="_1429421000">#REF!</definedName>
+    <definedName name="_1429423">#REF!</definedName>
+    <definedName name="_1429423000">#REF!</definedName>
+    <definedName name="_142943">#REF!</definedName>
+    <definedName name="_1429431">#REF!</definedName>
+    <definedName name="_1429431000">#REF!</definedName>
+    <definedName name="_1429433">#REF!</definedName>
+    <definedName name="_1429433000">#REF!</definedName>
+    <definedName name="_142944">#REF!</definedName>
+    <definedName name="_1429440000">#REF!</definedName>
+    <definedName name="_142946">#REF!</definedName>
+    <definedName name="_1429460000">#REF!</definedName>
+    <definedName name="_14295">#REF!</definedName>
+    <definedName name="_142951">#REF!</definedName>
+    <definedName name="_1429510000">#REF!</definedName>
+    <definedName name="_1429510100">#REF!</definedName>
+    <definedName name="_1429510210">#REF!</definedName>
+    <definedName name="_1429510220">#REF!</definedName>
+    <definedName name="_142952">#REF!</definedName>
+    <definedName name="_1429520000">#REF!</definedName>
+    <definedName name="_1429520100">#REF!</definedName>
+    <definedName name="_1429520210">#REF!</definedName>
+    <definedName name="_1429520220">#REF!</definedName>
+    <definedName name="_142954">#REF!</definedName>
+    <definedName name="_1429540000">#REF!</definedName>
+    <definedName name="_1429540100">#REF!</definedName>
+    <definedName name="_1429540210">#REF!</definedName>
+    <definedName name="_1429540220">#REF!</definedName>
+    <definedName name="_142959">#REF!</definedName>
+    <definedName name="_1429590000">#REF!</definedName>
+    <definedName name="_1429590100">#REF!</definedName>
+    <definedName name="_1429590210">#REF!</definedName>
+    <definedName name="_1429590220">#REF!</definedName>
+    <definedName name="_14298">#REF!</definedName>
+    <definedName name="_1429800000">#REF!</definedName>
+    <definedName name="_1429800100">#REF!</definedName>
+    <definedName name="_1429800210">#REF!</definedName>
+    <definedName name="_1429800220">#REF!</definedName>
+    <definedName name="_14299">#REF!</definedName>
+    <definedName name="_1429900110">#REF!</definedName>
+    <definedName name="_1429900120">#REF!</definedName>
+    <definedName name="_1429900210">#REF!</definedName>
+    <definedName name="_1429900220">#REF!</definedName>
+    <definedName name="_143__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_143__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1430__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1430__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1431__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1431__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1432__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1432__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1433__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1433__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1434__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1434__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1435__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1435__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1436__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1436__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1437__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1437__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1438__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1438__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1439__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1439__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_144__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_144__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1440__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1440__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1441__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1441__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1442__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1442__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1443__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1443__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1444__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1444__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1445__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1445__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1446__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1446__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1447__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1447__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1448__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1448__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1449__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1449__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_145__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_145__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1450__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1450__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1451__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1451__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1452__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1452__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1453__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1453__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1454__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1454__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1455__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1455__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1456__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1456__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1457__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1457__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1458__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1458__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1459__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1459__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_146__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_146__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_146_0">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="_1460__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1460__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1461__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1461__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1462__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1462__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1463__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1463__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1464__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1464__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1465__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1465__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1466__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1466__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1467__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1467__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1468__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1468__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1469__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1469__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_147__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_147__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1470__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1470__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1471__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1471__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1472__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1472__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1473__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1473__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1474__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1474__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1475__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1475__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1476__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1476__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1477__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1477__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1478__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1478__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1479__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1479__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_148__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_148__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1480__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1480__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1481__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1481__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1482__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1482__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1483__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1483__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1484__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1484__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1485__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1485__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1486__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1486__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1487__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1487__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1488__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1488__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1489__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1489__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_149__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_149__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1490__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1490__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1491__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1491__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1492__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1492__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1493__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1493__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1494__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1494__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1495__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1495__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1496__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1496__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1497__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1497__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1498__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1498__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1499__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1499__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_15__123Graph_Bグラフ_2" hidden="1">#REF!</definedName>
+    <definedName name="_15__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_15__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_150__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_150__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1500__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1500__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1501__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1501__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1502__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1502__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1503__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1503__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1504__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1504__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1505__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1505__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1506__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1506__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1507__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1507__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1508__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1508__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1509__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1509__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_151__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_151__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1510__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1510__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1511__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1511__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1512__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1512__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1513__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1513__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1514__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1514__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1515__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1515__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1516__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1516__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1517__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1517__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1518__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1518__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1519__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1519__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_152__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_152__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1520__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1520__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1521__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1521__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1522__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1522__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1523__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1523__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1524__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1524__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1525__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1525__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1526__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1526__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1527__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1527__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1528__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1528__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1529__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1529__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_153__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_153__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1530__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1530__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1531__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1531__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1532__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1532__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1533__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1533__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1534__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1534__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1535__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1535__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1536__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1536__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1537__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1537__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1538__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1538__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1539__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1539__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_154__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_154__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1540__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1540__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1541__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1541__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1542__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1542__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1543__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1543__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1544__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1544__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1545__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1545__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1546__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1546__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1547__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1547__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1548__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1548__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1549__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1549__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_155__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_155__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1550__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1550__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1551__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1551__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1552__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1552__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1553__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1553__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1554__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1554__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1555__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1555__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1556__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1556__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1557__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1557__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1558__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1558__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1559__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1559__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_156__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_156__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1560__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1560__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1561__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1561__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1562__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1562__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1563__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1563__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1564__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1564__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1565__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1565__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1566__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1566__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1567__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1567__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1568__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1568__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1569__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1569__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_157__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_157__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1570__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1570__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1571__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1571__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1572__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1572__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1573__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1573__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1574__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1574__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1575__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1575__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1576__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1576__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1577__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20090399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1577__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20090399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1578__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1578__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1579__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1579__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_158__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_158__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_158_0_0Print_A">#REF!</definedName>
+    <definedName name="_1580__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1580__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1581__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1581__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1582__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1582__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1583__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1583__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1584__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1584__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1585__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1585__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1586__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1586__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1587__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1587__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1588__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1588__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1589__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1589__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_159__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_159__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1590__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1590__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1591__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1591__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1592__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1592__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1593__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1593__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1594__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1594__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1595__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1595__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1596__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1596__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1597__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1597__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1598__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1598__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1599__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1599__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_16__123Graph_XT_UP" hidden="1">#REF!</definedName>
+    <definedName name="_16__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_16__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_160__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_160__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1600__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1600__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1601__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1601__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1602__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1602__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1603__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1603__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1604__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1604__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1605__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1605__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1606__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1606__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1607__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1607__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1608__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1608__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1609__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1609__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_161__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_161__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1610__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1610__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1611__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1611__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1612__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1612__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1613__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1613__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1614__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1614__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1615__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1615__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1616__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1616__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1617__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1617__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1618__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1618__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1619__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1619__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_162__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_162__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1620__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1620__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1621__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1621__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1622__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1622__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1623__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1623__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1624__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1624__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1625__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1625__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1626__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1626__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1627__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1627__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1628__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1628__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1629__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1629__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_163__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_163__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1630__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1630__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1631__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1631__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1632__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1632__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1633__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1633__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1634__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1634__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1635__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1635__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1636__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1636__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1637__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1637__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1638__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1638__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1639__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1639__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_164__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_164__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1640__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1640__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1641__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1641__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1642__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1642__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1643__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1643__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1644__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1644__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1645__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1645__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1646__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1646__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1647__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1647__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1648__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1648__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1649__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1649__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_165__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_165__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1650__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1650__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1651__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1651__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1652__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1652__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1653__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1653__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1654__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1654__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1655__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1655__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1656__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1656__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1657__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1657__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1658__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1658__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1659__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1659__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_166__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_166__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1660__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1660__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1661__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1661__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1662__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1662__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1663__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1663__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1664__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1664__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1665__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1665__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1666__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1666__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1667__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1667__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1668__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1668__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1669__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1669__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_167__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_167__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1670__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1670__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1671__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1671__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1672__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1672__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1673__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1673__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1674__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1674__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1675__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1675__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1676__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1676__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1677__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1677__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1678__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1678__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1679__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1679__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_168__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_168__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1680__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1680__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1681__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1681__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1682__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1682__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1683__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1683__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1684__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1684__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1685__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1685__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1686__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1686__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1687__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1687__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1688__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1688__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1689__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1689__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_169__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_169__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1690__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1690__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1691__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1691__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1692__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1692__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1693__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1693__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1694__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1694__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1695__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1695__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1696__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1696__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1697__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1697__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1698__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1698__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1699__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1699__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_17__123Graph_XU_C" hidden="1">#REF!</definedName>
+    <definedName name="_17__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_17__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_170__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_170__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_170_0_0PRINT_AREA">#REF!</definedName>
+    <definedName name="_1700__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1700__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1701__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1701__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1702__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1702__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1703__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1703__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1704__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1704__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1705__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1705__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1706__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1706__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1707__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1707__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1708__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1708__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1709__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1709__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_171__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_171__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1710__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1710__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1711__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1711__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1712__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1712__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1713__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1713__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1714__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1714__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1715__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1715__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1716__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1716__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1717__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1717__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1718__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1718__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1719__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1719__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_172__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_172__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1720__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1720__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1721__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1721__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1722__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1722__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1723__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1723__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1724__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1724__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1725__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1725__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1726__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1726__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1727__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1727__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1728__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1728__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1729__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1729__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_173__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_173__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1730__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1730__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1731__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1731__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1732__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1732__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1733__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1733__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1734__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1734__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1735__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1735__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1736__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1736__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1737__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1737__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1738__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1738__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1739__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1739__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_174__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_174__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1740__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1740__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1741__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1741__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1742__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1742__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1743__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1743__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1744__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1744__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1745__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1745__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1746__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1746__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1747__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1747__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1748__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1748__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1749__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1749__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_175__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_175__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1750__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1750__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1751__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1751__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1752__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1752__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1753__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1753__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1754__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1754__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1755__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1755__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1756__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1756__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1757__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1757__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1758__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1758__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1759__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1759__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_176__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_176__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1760__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1760__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1761__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1761__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1762__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1762__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1763__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1763__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1764__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1764__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1765__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1765__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1766__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1766__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1767__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1767__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1768__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1768__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1769__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1769__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_177__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_177__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1770__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1770__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1771__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1771__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1772__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1772__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1773__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1773__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1774__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1774__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1775__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1775__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1776__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1776__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1777__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1777__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1778__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1778__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1779__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1779__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_178__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_178__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1780__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1780__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1781__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1781__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1782__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1782__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1783__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1783__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1784__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1784__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1785__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1785__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1786__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1786__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1787__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1787__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1788__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1788__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1789__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1789__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_179__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_179__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1790__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1790__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1791__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1791__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1792__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1792__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1793__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1793__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1794__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1794__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1795__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1795__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1796__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1796__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1797__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1797__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1798__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1798__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1799__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1799__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_18__123Graph_Xグラフ_2" hidden="1">#REF!</definedName>
+    <definedName name="_18__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20120399&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_18__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20120399&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_180__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_180__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1800__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1800__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1801__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1801__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1802__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1802__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1803__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1803__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1804__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1804__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1805__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1805__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1806__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1806__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1807__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1807__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1808__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1808__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1809__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1809__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_181__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_181__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1810__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1810__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1811__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1811__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1812__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1812__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1813__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1813__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1814__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1814__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1815__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1815__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1816__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1816__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1817__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1817__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1818__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1818__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1819__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1819__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_182__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_182__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_182_0Crite">#REF!</definedName>
+    <definedName name="_1820__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1820__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1821__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1821__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1822__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1822__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1823__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1823__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1824__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1824__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1825__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1825__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1826__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1826__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1827__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1827__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1828__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1828__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1829__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1829__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_183__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_183__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1830__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1830__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1831__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1831__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1832__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1832__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1833__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1833__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1834__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1834__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1835__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1835__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1836__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1836__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1837__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1837__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1838__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1838__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1839__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1839__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_184__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_184__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_184_16_?_?_?" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_184_16_?_?_?" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_1840__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1840__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1841__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1841__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1842__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1842__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1843__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1843__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1844__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1844__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1845__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1845__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1846__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1846__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1847__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1847__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1848__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1848__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1849__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1849__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_185__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_185__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1850__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1850__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1851__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1851__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1852__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1852__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1853__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1853__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1854__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1854__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1855__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1855__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1856__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1856__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1857__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1857__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1858__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1858__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1859__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1859__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_186__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_186__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1860__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1860__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1861__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1861__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1862__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1862__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1863__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1863__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1864__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1864__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1865__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1865__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1866__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1866__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1867__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1867__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1868__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1868__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1869__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1869__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_187__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_187__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1870__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1870__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1871__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1871__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1872__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1872__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1873__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1873__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1874__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1874__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1875__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1875__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1876__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1876__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1877__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1877__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1878__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1878__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1879__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1879__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_188__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_188__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1880__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1880__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1881__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1881__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1882__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1882__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1883__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1883__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1884__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1884__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1885__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1885__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1886__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1886__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1887__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1887__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1888__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1888__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1889__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1889__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_189__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_189__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1890__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1890__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1891__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1891__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1892__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1892__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1893__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1893__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1894__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1894__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1895__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1895__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1896__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1896__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1897__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1897__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1898__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1898__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1899__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1899__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_19">#REF!</definedName>
+    <definedName name="_19_????er1i">#N/A</definedName>
+    <definedName name="_19__123Graph_CCHART_111" hidden="1">#REF!</definedName>
+    <definedName name="_19__123Graph_X角度曲線_M" hidden="1">#REF!</definedName>
+    <definedName name="_19__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_19__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_190__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_190__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1900__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1900__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1901__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1901__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1902__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1902__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1903__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1903__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1904__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1904__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1905__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1905__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1906__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1906__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1907__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1907__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1908__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1908__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1909__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1909__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_191__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_191__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1910__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1910__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1911__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1911__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1912__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1912__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1913__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1913__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1914__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1914__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1915__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1915__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1916__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1916__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1917__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1917__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1918__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1918__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1919__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1919__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_192__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_192__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1920__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1920__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1921__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1921__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1922__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1922__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1923__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1923__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1924__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1924__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1925__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1925__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1926__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1926__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1927__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1927__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1928__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1928__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1929__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1929__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_193__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_193__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1930__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1930__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1931__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1931__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1932__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1932__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1933__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1933__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1934__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1934__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1935__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1935__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1936__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1936__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1937__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1937__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1938__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1938__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1939__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1939__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_194__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_194__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_194_0Criteria">#REF!</definedName>
+    <definedName name="_1940__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1940__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1941__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1941__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1942__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1942__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1943__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1943__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1944__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1944__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1945__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1945__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1946__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1946__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1947__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1947__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1948__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1948__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1949__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1949__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_195__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_195__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1950__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1950__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1951__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1951__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1952__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1952__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1953__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1953__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1954__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1954__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1955__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1955__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1956__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1956__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1957__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1957__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1958__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1958__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1959__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1959__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_196__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_196__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1960__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1960__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1961__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1961__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1962__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1962__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1963__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1963__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1964__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1964__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1965__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1965__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1966__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1966__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1967__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1967__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1968__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1968__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1969__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1969__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_197__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_197__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1970__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1970__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1971__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1971__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1972__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1972__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1973__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1973__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1974__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1974__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1975__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1975__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1976__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1976__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1977__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1977__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1978__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1978__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1979__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1979__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_198__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_198__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1980__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1980__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1981__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1981__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1982__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1982__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1983__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1983__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1984__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1984__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1985__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1985__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1986__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1986__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1987__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1987__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1988__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1988__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1989__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1989__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_199__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_199__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1990">#REF!</definedName>
+    <definedName name="_1990__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1990__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1990000000">#REF!</definedName>
+    <definedName name="_1991__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1991__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1992__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1992__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1993__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1993__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1994__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1994__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1995__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1995__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1996__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1996__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1997__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1997__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1998__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1998__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1999__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1999__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_1A">#REF!</definedName>
+    <definedName name="_1PAC基">#N/A</definedName>
+    <definedName name="_1PAC工">#N/A</definedName>
+    <definedName name="_1PAC標">#N/A</definedName>
+    <definedName name="_1Print_A">#REF!</definedName>
+    <definedName name="_1Q">#REF!</definedName>
+    <definedName name="_2">#REF!</definedName>
+    <definedName name="_2_????" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_2_????" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_2__123Graph_ACHART_111" hidden="1">#REF!</definedName>
+    <definedName name="_2__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2_0__123Grap" hidden="1">#REF!</definedName>
+    <definedName name="_20_">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="_20_????" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_20_????" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_20_????er1i">#N/A</definedName>
+    <definedName name="_20_????T_AR">#N/A</definedName>
+    <definedName name="_20__123Graph_CCHART_112" hidden="1">#REF!</definedName>
+    <definedName name="_20__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20120399&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_20__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20120399&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_200__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_200__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2000__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2000__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2001__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2001__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2002__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2002__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2003__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2003__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2004__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2004__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2005__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2005__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2006__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2006__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2007__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2007__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2008__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2008__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2009__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2009__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_201__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_201__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2010__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2010__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2011__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2011__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2012__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2012__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2013__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2013__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2014__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2014__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2015__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2015__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2016__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2016__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2017__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2017__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2018__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2018__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2019__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2019__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_202__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_202__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2020__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2020__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2021__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2021__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2022__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2022__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2023__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2023__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2024__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2024__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2025__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2025__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2026__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2026__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2027__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2027__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2028__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2028__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2029__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2029__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_203__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_203__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2030__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2030__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2031__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2031__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2032__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2032__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2033__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2033__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2034__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2034__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2035__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2035__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2036__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2036__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2037__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2037__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2038__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2038__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2039__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2039__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_204__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_204__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2040__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2040__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2041__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2041__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2042__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2042__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2043__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2043__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2044__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2044__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2045__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2045__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2046__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2046__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2047__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2047__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2048__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2048__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2049__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2049__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_205__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_205__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2050__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2050__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2051__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2051__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2052__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2052__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2053__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2053__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2054__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2054__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2055__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2055__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2056__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2056__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2057__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2057__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2058__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2058__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2059__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2059__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_206__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_206__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_206_0Extr">#REF!</definedName>
+    <definedName name="_2060__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2060__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2061__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2061__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2062__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2062__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2063__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2063__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2064__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2064__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2065__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2065__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2066__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2066__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2067__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2067__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2068__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2068__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2069__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2069__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_207__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_207__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2070__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2070__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2071__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2071__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2072__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2072__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2073__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2073__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2074__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2074__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2075__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2075__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2076__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2076__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2077__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2077__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2078__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2078__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2079__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2079__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_208__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_208__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2080__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2080__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2081__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2081__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2082__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20090399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2082__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20090399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2083__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2083__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2084__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2084__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2085__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2085__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2086__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2086__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2087__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2087__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2088__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2088__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2089__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2089__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_209__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_209__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2090__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2090__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2091__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2091__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2092__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2092__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2093__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2093__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2094__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2094__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2095__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2095__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2096__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2096__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2097__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2097__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2098__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2098__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2099__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2099__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_21">#REF!</definedName>
+    <definedName name="_21_????T_AR">#N/A</definedName>
+    <definedName name="_21__123Graph_CCHART_26" hidden="1">#REF!</definedName>
+    <definedName name="_21__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_21__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_210__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_210__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2100__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2100__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2101__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2101__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2102__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2102__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2103__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2103__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2104__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2104__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2105__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2105__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2106__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2106__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2107__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2107__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2108__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2108__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2109__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2109__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_211">#REF!</definedName>
+    <definedName name="_211__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_211__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2110__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2110__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2111">#REF!</definedName>
+    <definedName name="_2111__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2111__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_21111">#REF!</definedName>
+    <definedName name="_2111100000">#REF!</definedName>
+    <definedName name="_21112">#REF!</definedName>
+    <definedName name="_2111200000">#REF!</definedName>
+    <definedName name="_21113">#REF!</definedName>
+    <definedName name="_211131">#REF!</definedName>
+    <definedName name="_2111311">#REF!</definedName>
+    <definedName name="_2111311000">#REF!</definedName>
+    <definedName name="_2111312">#REF!</definedName>
+    <definedName name="_2111312100">#REF!</definedName>
+    <definedName name="_2111312200">#REF!</definedName>
+    <definedName name="_2111313">#REF!</definedName>
+    <definedName name="_2111313100">#REF!</definedName>
+    <definedName name="_2111313200">#REF!</definedName>
+    <definedName name="_2111314">#REF!</definedName>
+    <definedName name="_2111314000">#REF!</definedName>
+    <definedName name="_211135">#REF!</definedName>
+    <definedName name="_2111350100">#REF!</definedName>
+    <definedName name="_2111350200">#REF!</definedName>
+    <definedName name="_211136">#REF!</definedName>
+    <definedName name="_2111360000">#REF!</definedName>
+    <definedName name="_211137">#REF!</definedName>
+    <definedName name="_2111370000">#REF!</definedName>
+    <definedName name="_211138">#REF!</definedName>
+    <definedName name="_2111380000">#REF!</definedName>
+    <definedName name="_211139">#REF!</definedName>
+    <definedName name="_2111390100">#REF!</definedName>
+    <definedName name="_2111390200">#REF!</definedName>
+    <definedName name="_21114">#REF!</definedName>
+    <definedName name="_211141">#REF!</definedName>
+    <definedName name="_2111410000">#REF!</definedName>
+    <definedName name="_211142">#REF!</definedName>
+    <definedName name="_2111420100">#REF!</definedName>
+    <definedName name="_2111420200">#REF!</definedName>
+    <definedName name="_211144">#REF!</definedName>
+    <definedName name="_2111440000">#REF!</definedName>
+    <definedName name="_211149">#REF!</definedName>
+    <definedName name="_2111490000">#REF!</definedName>
+    <definedName name="_21115">#REF!</definedName>
+    <definedName name="_2111500000">#REF!</definedName>
+    <definedName name="_21116">#REF!</definedName>
+    <definedName name="_2111600000">#REF!</definedName>
+    <definedName name="_21118">#REF!</definedName>
+    <definedName name="_211181">#REF!</definedName>
+    <definedName name="_2111810000">#REF!</definedName>
+    <definedName name="_211182">#REF!</definedName>
+    <definedName name="_2111820000">#REF!</definedName>
+    <definedName name="_21119">#REF!</definedName>
+    <definedName name="_211191">#REF!</definedName>
+    <definedName name="_2111910000">#REF!</definedName>
+    <definedName name="_211192">#REF!</definedName>
+    <definedName name="_2111921">#REF!</definedName>
+    <definedName name="_2111921100">#REF!</definedName>
+    <definedName name="_2111921200">#REF!</definedName>
+    <definedName name="_2111922">#REF!</definedName>
+    <definedName name="_2111922000">#REF!</definedName>
+    <definedName name="_2111923">#REF!</definedName>
+    <definedName name="_2111923000">#REF!</definedName>
+    <definedName name="_2111924">#REF!</definedName>
+    <definedName name="_2111924100">#REF!</definedName>
+    <definedName name="_2111924200">#REF!</definedName>
+    <definedName name="_2111924300">#REF!</definedName>
+    <definedName name="_2111924400">#REF!</definedName>
+    <definedName name="_2111924500">#REF!</definedName>
+    <definedName name="_211193">#REF!</definedName>
+    <definedName name="_2111930">#REF!</definedName>
+    <definedName name="_2111930000">#REF!</definedName>
+    <definedName name="_211194">#REF!</definedName>
+    <definedName name="_2111940">#REF!</definedName>
+    <definedName name="_2111940000">#REF!</definedName>
+    <definedName name="_211195">#REF!</definedName>
+    <definedName name="_2111950">#REF!</definedName>
+    <definedName name="_2111950000">#REF!</definedName>
+    <definedName name="_211196">#REF!</definedName>
+    <definedName name="_2111960">#REF!</definedName>
+    <definedName name="_2111960000">#REF!</definedName>
+    <definedName name="_211197">#REF!</definedName>
+    <definedName name="_2111970000">#REF!</definedName>
+    <definedName name="_211199">#REF!</definedName>
+    <definedName name="_2111990000">#REF!</definedName>
+    <definedName name="_2112">#REF!</definedName>
+    <definedName name="_2112__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2112__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_21121">#REF!</definedName>
+    <definedName name="_211211">#REF!</definedName>
+    <definedName name="_2112111">#REF!</definedName>
+    <definedName name="_2112111100">#REF!</definedName>
+    <definedName name="_2112111110">#REF!</definedName>
+    <definedName name="_2112111120">#REF!</definedName>
+    <definedName name="_2112111200">#REF!</definedName>
+    <definedName name="_2112111300">#REF!</definedName>
+    <definedName name="_2112111900">#REF!</definedName>
+    <definedName name="_2112112">#REF!</definedName>
+    <definedName name="_2112112000">#REF!</definedName>
+    <definedName name="_2112113">#REF!</definedName>
+    <definedName name="_2112113000">#REF!</definedName>
+    <definedName name="_2112114">#REF!</definedName>
+    <definedName name="_2112114000">#REF!</definedName>
+    <definedName name="_2112115">#REF!</definedName>
+    <definedName name="_2112115000">#REF!</definedName>
+    <definedName name="_2112116">#REF!</definedName>
+    <definedName name="_2112116000">#REF!</definedName>
+    <definedName name="_2112117">#REF!</definedName>
+    <definedName name="_2112117100">#REF!</definedName>
+    <definedName name="_2112117200">#REF!</definedName>
+    <definedName name="_2112117300">#REF!</definedName>
+    <definedName name="_2112117400">#REF!</definedName>
+    <definedName name="_2112117500">#REF!</definedName>
+    <definedName name="_2112117900">#REF!</definedName>
+    <definedName name="_2112118">#REF!</definedName>
+    <definedName name="_2112118110">#REF!</definedName>
+    <definedName name="_2112118210">#REF!</definedName>
+    <definedName name="_2112118220">#REF!</definedName>
+    <definedName name="_2112118300">#REF!</definedName>
+    <definedName name="_2112119">#REF!</definedName>
+    <definedName name="_2112119100">#REF!</definedName>
+    <definedName name="_211212">#REF!</definedName>
+    <definedName name="_2112121">#REF!</definedName>
+    <definedName name="_2112121000">#REF!</definedName>
+    <definedName name="_2112122">#REF!</definedName>
+    <definedName name="_2112122000">#REF!</definedName>
+    <definedName name="_2112123">#REF!</definedName>
+    <definedName name="_2112123000">#REF!</definedName>
+    <definedName name="_2112124">#REF!</definedName>
+    <definedName name="_2112124000">#REF!</definedName>
+    <definedName name="_2112125">#REF!</definedName>
+    <definedName name="_2112125000">#REF!</definedName>
+    <definedName name="_2112125100">#REF!</definedName>
+    <definedName name="_2112125200">#REF!</definedName>
+    <definedName name="_2112125300">#REF!</definedName>
+    <definedName name="_2112125400">#REF!</definedName>
+    <definedName name="_2112126">#REF!</definedName>
+    <definedName name="_2112126000">#REF!</definedName>
+    <definedName name="_211213">#REF!</definedName>
+    <definedName name="_2112130000">#REF!</definedName>
+    <definedName name="_2112130100">#REF!</definedName>
+    <definedName name="_2112130200">#REF!</definedName>
+    <definedName name="_211219">#REF!</definedName>
+    <definedName name="_2112190000">#REF!</definedName>
+    <definedName name="_21122">#REF!</definedName>
+    <definedName name="_211221">#REF!</definedName>
+    <definedName name="_2112211">#REF!</definedName>
+    <definedName name="_2112211000">#REF!</definedName>
+    <definedName name="_2112212">#REF!</definedName>
+    <definedName name="_2112212000">#REF!</definedName>
+    <definedName name="_2112213">#REF!</definedName>
+    <definedName name="_2112213000">#REF!</definedName>
+    <definedName name="_2112214">#REF!</definedName>
+    <definedName name="_2112214000">#REF!</definedName>
+    <definedName name="_2112215">#REF!</definedName>
+    <definedName name="_2112215000">#REF!</definedName>
+    <definedName name="_2112216">#REF!</definedName>
+    <definedName name="_2112216000">#REF!</definedName>
+    <definedName name="_2112217">#REF!</definedName>
+    <definedName name="_2112217000">#REF!</definedName>
+    <definedName name="_2112219">#REF!</definedName>
+    <definedName name="_2112219000">#REF!</definedName>
+    <definedName name="_2113">#REF!</definedName>
+    <definedName name="_2113__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2113__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_21131">#REF!</definedName>
+    <definedName name="_211311">#REF!</definedName>
+    <definedName name="_2113111">#REF!</definedName>
+    <definedName name="_2113111000">#REF!</definedName>
+    <definedName name="_2113112">#REF!</definedName>
+    <definedName name="_2113112100">#REF!</definedName>
+    <definedName name="_2113112200">#REF!</definedName>
+    <definedName name="_2113113">#REF!</definedName>
+    <definedName name="_2113113000">#REF!</definedName>
+    <definedName name="_211312">#REF!</definedName>
+    <definedName name="_2113120000">#REF!</definedName>
+    <definedName name="_211313">#REF!</definedName>
+    <definedName name="_2113130000">#REF!</definedName>
+    <definedName name="_21132">#REF!</definedName>
+    <definedName name="_2113200000">#REF!</definedName>
+    <definedName name="_2113200100">#REF!</definedName>
+    <definedName name="_2113200200">#REF!</definedName>
+    <definedName name="_211329">#REF!</definedName>
+    <definedName name="_2113290300">#REF!</definedName>
+    <definedName name="_21133">#REF!</definedName>
+    <definedName name="_2113300000">#REF!</definedName>
+    <definedName name="_21134">#REF!</definedName>
+    <definedName name="_2113400100">#REF!</definedName>
+    <definedName name="_2113400200">#REF!</definedName>
+    <definedName name="_2113400210">#REF!</definedName>
+    <definedName name="_2113400220">#REF!</definedName>
+    <definedName name="_2113400300">#REF!</definedName>
+    <definedName name="_21135">#REF!</definedName>
+    <definedName name="_2113500000">#REF!</definedName>
+    <definedName name="_21136">#REF!</definedName>
+    <definedName name="_211361">#REF!</definedName>
+    <definedName name="_2113610000">#REF!</definedName>
+    <definedName name="_2113611">#REF!</definedName>
+    <definedName name="_2113611000">#REF!</definedName>
+    <definedName name="_2113612">#REF!</definedName>
+    <definedName name="_2113612000">#REF!</definedName>
+    <definedName name="_211362">#REF!</definedName>
+    <definedName name="_2113620100">#REF!</definedName>
+    <definedName name="_2113620200">#REF!</definedName>
+    <definedName name="_21137">#REF!</definedName>
+    <definedName name="_211371">#REF!</definedName>
+    <definedName name="_2113710000">#REF!</definedName>
+    <definedName name="_211372">#REF!</definedName>
+    <definedName name="_2113720100">#REF!</definedName>
+    <definedName name="_2113720200">#REF!</definedName>
+    <definedName name="_2113720300">#REF!</definedName>
+    <definedName name="_211379">#REF!</definedName>
+    <definedName name="_2113790000">#REF!</definedName>
+    <definedName name="_21139">#REF!</definedName>
+    <definedName name="_211391">#REF!</definedName>
+    <definedName name="_2113910000">#REF!</definedName>
+    <definedName name="_211392">#REF!</definedName>
+    <definedName name="_2113920000">#REF!</definedName>
+    <definedName name="_2113920100">#REF!</definedName>
+    <definedName name="_2113920200">#REF!</definedName>
+    <definedName name="_2113920300">#REF!</definedName>
+    <definedName name="_211393">#REF!</definedName>
+    <definedName name="_2113930000">#REF!</definedName>
+    <definedName name="_211394">#REF!</definedName>
+    <definedName name="_2113940000">#REF!</definedName>
+    <definedName name="_211396">#REF!</definedName>
+    <definedName name="_2113960000">#REF!</definedName>
+    <definedName name="_211399">#REF!</definedName>
+    <definedName name="_2113990000">#REF!</definedName>
+    <definedName name="_2114">#REF!</definedName>
+    <definedName name="_2114__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2114__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_21141">#REF!</definedName>
+    <definedName name="_211411">#REF!</definedName>
+    <definedName name="_2114111">#REF!</definedName>
+    <definedName name="_2114111100">#REF!</definedName>
+    <definedName name="_2114111200">#REF!</definedName>
+    <definedName name="_2114112">#REF!</definedName>
+    <definedName name="_2114112100">#REF!</definedName>
+    <definedName name="_2114112200">#REF!</definedName>
+    <definedName name="_2114118">#REF!</definedName>
+    <definedName name="_2114118100">#REF!</definedName>
+    <definedName name="_2114118200">#REF!</definedName>
+    <definedName name="_211412">#REF!</definedName>
+    <definedName name="_2114121">#REF!</definedName>
+    <definedName name="_2114121110">#REF!</definedName>
+    <definedName name="_2114121120">#REF!</definedName>
+    <definedName name="_2114121130">#REF!</definedName>
+    <definedName name="_2114121190">#REF!</definedName>
+    <definedName name="_2114121211">#REF!</definedName>
+    <definedName name="_2114121212">#REF!</definedName>
+    <definedName name="_2114121221">#REF!</definedName>
+    <definedName name="_2114121222">#REF!</definedName>
+    <definedName name="_2114121231">#REF!</definedName>
+    <definedName name="_2114122">#REF!</definedName>
+    <definedName name="_2114122100">#REF!</definedName>
+    <definedName name="_2114122210">#REF!</definedName>
+    <definedName name="_2114122220">#REF!</definedName>
+    <definedName name="_21142">#REF!</definedName>
+    <definedName name="_211421">#REF!</definedName>
+    <definedName name="_2114211">#REF!</definedName>
+    <definedName name="_2114211110">#REF!</definedName>
+    <definedName name="_2114213">#REF!</definedName>
+    <definedName name="_2114213110">#REF!</definedName>
+    <definedName name="_2114213120">#REF!</definedName>
+    <definedName name="_2114213210">#REF!</definedName>
+    <definedName name="_2114218">#REF!</definedName>
+    <definedName name="_2114218110">#REF!</definedName>
+    <definedName name="_211422">#REF!</definedName>
+    <definedName name="_2114221">#REF!</definedName>
+    <definedName name="_2114221110">#REF!</definedName>
+    <definedName name="_2114221120">#REF!</definedName>
+    <definedName name="_2114221210">#REF!</definedName>
+    <definedName name="_2114221220">#REF!</definedName>
+    <definedName name="_2114221230">#REF!</definedName>
+    <definedName name="_2114221241">#REF!</definedName>
+    <definedName name="_2114221242">#REF!</definedName>
+    <definedName name="_2114222">#REF!</definedName>
+    <definedName name="_2114222110">#REF!</definedName>
+    <definedName name="_2114222120">#REF!</definedName>
+    <definedName name="_2114222210">#REF!</definedName>
+    <definedName name="_2114222220">#REF!</definedName>
+    <definedName name="_2114222230">#REF!</definedName>
+    <definedName name="_2114222241">#REF!</definedName>
+    <definedName name="_2114222242">#REF!</definedName>
+    <definedName name="_2114223">#REF!</definedName>
+    <definedName name="_2114223100">#REF!</definedName>
+    <definedName name="_2114223210">#REF!</definedName>
+    <definedName name="_2114223220">#REF!</definedName>
+    <definedName name="_2114223230">#REF!</definedName>
+    <definedName name="_2114223240">#REF!</definedName>
+    <definedName name="_211429">#REF!</definedName>
+    <definedName name="_2114290000">#REF!</definedName>
+    <definedName name="_21143">#REF!</definedName>
+    <definedName name="_2114300100">#REF!</definedName>
+    <definedName name="_2114300210">#REF!</definedName>
+    <definedName name="_2114300220">#REF!</definedName>
+    <definedName name="_21149">#REF!</definedName>
+    <definedName name="_2114900000">#REF!</definedName>
+    <definedName name="_2115">#REF!</definedName>
+    <definedName name="_2115__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2115__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_21151">#REF!</definedName>
+    <definedName name="_211511">#REF!</definedName>
+    <definedName name="_2115110000">#REF!</definedName>
+    <definedName name="_211519">#REF!</definedName>
+    <definedName name="_2115190000">#REF!</definedName>
+    <definedName name="_21152">#REF!</definedName>
+    <definedName name="_211521">#REF!</definedName>
+    <definedName name="_2115210000">#REF!</definedName>
+    <definedName name="_211522">#REF!</definedName>
+    <definedName name="_2115221">#REF!</definedName>
+    <definedName name="_2115221000">#REF!</definedName>
+    <definedName name="_2115222">#REF!</definedName>
+    <definedName name="_2115222100">#REF!</definedName>
+    <definedName name="_2115222200">#REF!</definedName>
+    <definedName name="_2115222800">#REF!</definedName>
+    <definedName name="_2115222900">#REF!</definedName>
+    <definedName name="_211523">#REF!</definedName>
+    <definedName name="_2115231">#REF!</definedName>
+    <definedName name="_2115231100">#REF!</definedName>
+    <definedName name="_2115231200">#REF!</definedName>
+    <definedName name="_2115231300">#REF!</definedName>
+    <definedName name="_211524">#REF!</definedName>
+    <definedName name="_2115240100">#REF!</definedName>
+    <definedName name="_2115240200">#REF!</definedName>
+    <definedName name="_211526">#REF!</definedName>
+    <definedName name="_2115260000">#REF!</definedName>
+    <definedName name="_211527">#REF!</definedName>
+    <definedName name="_2115270000">#REF!</definedName>
+    <definedName name="_211529">#REF!</definedName>
+    <definedName name="_2115291">#REF!</definedName>
+    <definedName name="_2115291100">#REF!</definedName>
+    <definedName name="_2115291200">#REF!</definedName>
+    <definedName name="_2115291300">#REF!</definedName>
+    <definedName name="_2115291400">#REF!</definedName>
+    <definedName name="_2115291500">#REF!</definedName>
+    <definedName name="_2115291900">#REF!</definedName>
+    <definedName name="_2115292">#REF!</definedName>
+    <definedName name="_2115292000">#REF!</definedName>
+    <definedName name="_2115292100">#REF!</definedName>
+    <definedName name="_2115292200">#REF!</definedName>
+    <definedName name="_2115293">#REF!</definedName>
+    <definedName name="_2115293000">#REF!</definedName>
+    <definedName name="_2115299">#REF!</definedName>
+    <definedName name="_2115299000">#REF!</definedName>
+    <definedName name="_21153">#REF!</definedName>
+    <definedName name="_211531">#REF!</definedName>
+    <definedName name="_2115311">#REF!</definedName>
+    <definedName name="_2115311000">#REF!</definedName>
+    <definedName name="_2115312">#REF!</definedName>
+    <definedName name="_2115312000">#REF!</definedName>
+    <definedName name="_2115313">#REF!</definedName>
+    <definedName name="_2115313000">#REF!</definedName>
+    <definedName name="_2115314">#REF!</definedName>
+    <definedName name="_2115314000">#REF!</definedName>
+    <definedName name="_2115315">#REF!</definedName>
+    <definedName name="_2115315100">#REF!</definedName>
+    <definedName name="_2115315200">#REF!</definedName>
+    <definedName name="_2115316">#REF!</definedName>
+    <definedName name="_2115316100">#REF!</definedName>
+    <definedName name="_2115316200">#REF!</definedName>
+    <definedName name="_2115317">#REF!</definedName>
+    <definedName name="_2115317000">#REF!</definedName>
+    <definedName name="_2115318">#REF!</definedName>
+    <definedName name="_2115318100">#REF!</definedName>
+    <definedName name="_2115319">#REF!</definedName>
+    <definedName name="_2115319100">#REF!</definedName>
+    <definedName name="_2115319200">#REF!</definedName>
+    <definedName name="_2115319300">#REF!</definedName>
+    <definedName name="_2115319900">#REF!</definedName>
+    <definedName name="_211532">#REF!</definedName>
+    <definedName name="_2115321">#REF!</definedName>
+    <definedName name="_2115321110">#REF!</definedName>
+    <definedName name="_2115321210">#REF!</definedName>
+    <definedName name="_2115321310">#REF!</definedName>
+    <definedName name="_2115321400">#REF!</definedName>
+    <definedName name="_2115321510">#REF!</definedName>
+    <definedName name="_2115322">#REF!</definedName>
+    <definedName name="_2115322000">#REF!</definedName>
+    <definedName name="_2115323">#REF!</definedName>
+    <definedName name="_2115323000">#REF!</definedName>
+    <definedName name="_2115324">#REF!</definedName>
+    <definedName name="_2115324000">#REF!</definedName>
+    <definedName name="_2115329">#REF!</definedName>
+    <definedName name="_2115329000">#REF!</definedName>
+    <definedName name="_211533">#REF!</definedName>
+    <definedName name="_2115330000">#REF!</definedName>
+    <definedName name="_211534">#REF!</definedName>
+    <definedName name="_2115340000">#REF!</definedName>
+    <definedName name="_21154">#REF!</definedName>
+    <definedName name="_211541">#REF!</definedName>
+    <definedName name="_2115410000">#REF!</definedName>
+    <definedName name="_211542">#REF!</definedName>
+    <definedName name="_2115420000">#REF!</definedName>
+    <definedName name="_211543">#REF!</definedName>
+    <definedName name="_2115430000">#REF!</definedName>
+    <definedName name="_211544">#REF!</definedName>
+    <definedName name="_2115440000">#REF!</definedName>
+    <definedName name="_211545">#REF!</definedName>
+    <definedName name="_2115450000">#REF!</definedName>
+    <definedName name="_211546">#REF!</definedName>
+    <definedName name="_2115460000">#REF!</definedName>
+    <definedName name="_211547">#REF!</definedName>
+    <definedName name="_2115471">#REF!</definedName>
+    <definedName name="_2115471000">#REF!</definedName>
+    <definedName name="_2115472">#REF!</definedName>
+    <definedName name="_2115472000">#REF!</definedName>
+    <definedName name="_21159">#REF!</definedName>
+    <definedName name="_211591">#REF!</definedName>
+    <definedName name="_2115910">#REF!</definedName>
+    <definedName name="_2115910000">#REF!</definedName>
+    <definedName name="_211599">#REF!</definedName>
+    <definedName name="_2115990000">#REF!</definedName>
+    <definedName name="_2116">#REF!</definedName>
+    <definedName name="_2116__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2116__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_21161">#REF!</definedName>
+    <definedName name="_211611">#REF!</definedName>
+    <definedName name="_2116110000">#REF!</definedName>
+    <definedName name="_211619">#REF!</definedName>
+    <definedName name="_2116190100">#REF!</definedName>
+    <definedName name="_2116190200">#REF!</definedName>
+    <definedName name="_21164">#REF!</definedName>
+    <definedName name="_2116400000">#REF!</definedName>
+    <definedName name="_21167">#REF!</definedName>
+    <definedName name="_2116700100">#REF!</definedName>
+    <definedName name="_2116700900">#REF!</definedName>
+    <definedName name="_2117">#REF!</definedName>
+    <definedName name="_2117__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2117__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_21171">#REF!</definedName>
+    <definedName name="_211711">#REF!</definedName>
+    <definedName name="_2117110000">#REF!</definedName>
+    <definedName name="_211713">#REF!</definedName>
+    <definedName name="_2117131">#REF!</definedName>
+    <definedName name="_2117131000">#REF!</definedName>
+    <definedName name="_2117132">#REF!</definedName>
+    <definedName name="_2117132000">#REF!</definedName>
+    <definedName name="_2117133">#REF!</definedName>
+    <definedName name="_2117133000">#REF!</definedName>
+    <definedName name="_211719">#REF!</definedName>
+    <definedName name="_2117190000">#REF!</definedName>
+    <definedName name="_21172">#REF!</definedName>
+    <definedName name="_211721">#REF!</definedName>
+    <definedName name="_2117210000">#REF!</definedName>
+    <definedName name="_211723">#REF!</definedName>
+    <definedName name="_2117231">#REF!</definedName>
+    <definedName name="_2117231000">#REF!</definedName>
+    <definedName name="_2117232">#REF!</definedName>
+    <definedName name="_2117232000">#REF!</definedName>
+    <definedName name="_2117233">#REF!</definedName>
+    <definedName name="_2117233000">#REF!</definedName>
+    <definedName name="_211729">#REF!</definedName>
+    <definedName name="_2117290000">#REF!</definedName>
+    <definedName name="_2118">#REF!</definedName>
+    <definedName name="_2118__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2118__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_21181">#REF!</definedName>
+    <definedName name="_2118100000">#REF!</definedName>
+    <definedName name="_211811">#REF!</definedName>
+    <definedName name="_2118110000">#REF!</definedName>
+    <definedName name="_211812">#REF!</definedName>
+    <definedName name="_2118120000">#REF!</definedName>
+    <definedName name="_211813">#REF!</definedName>
+    <definedName name="_2118130000">#REF!</definedName>
+    <definedName name="_211814">#REF!</definedName>
+    <definedName name="_2118140000">#REF!</definedName>
+    <definedName name="_211815">#REF!</definedName>
+    <definedName name="_2118150000">#REF!</definedName>
+    <definedName name="_21182">#REF!</definedName>
+    <definedName name="_2118200000">#REF!</definedName>
+    <definedName name="_21183">#REF!</definedName>
+    <definedName name="_2118300100">#REF!</definedName>
+    <definedName name="_2118300200">#REF!</definedName>
+    <definedName name="_21184">#REF!</definedName>
+    <definedName name="_2118400000">#REF!</definedName>
+    <definedName name="_21185">#REF!</definedName>
+    <definedName name="_2118500000">#REF!</definedName>
+    <definedName name="_21186">#REF!</definedName>
+    <definedName name="_2118600000">#REF!</definedName>
+    <definedName name="_21187">#REF!</definedName>
+    <definedName name="_2118700000">#REF!</definedName>
+    <definedName name="_2118700100">#REF!</definedName>
+    <definedName name="_2118700200">#REF!</definedName>
+    <definedName name="_2118700300">#REF!</definedName>
+    <definedName name="_21188">#REF!</definedName>
+    <definedName name="_2118800000">#REF!</definedName>
+    <definedName name="_21189">#REF!</definedName>
+    <definedName name="_2118900100">#REF!</definedName>
+    <definedName name="_2119">#REF!</definedName>
+    <definedName name="_2119__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2119__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_21191">#REF!</definedName>
+    <definedName name="_211911">#REF!</definedName>
+    <definedName name="_2119110000">#REF!</definedName>
+    <definedName name="_211912">#REF!</definedName>
+    <definedName name="_2119120000">#REF!</definedName>
+    <definedName name="_2119120100">#REF!</definedName>
+    <definedName name="_2119120200">#REF!</definedName>
+    <definedName name="_2119120300">#REF!</definedName>
+    <definedName name="_2119120400">#REF!</definedName>
+    <definedName name="_2119120700">#REF!</definedName>
+    <definedName name="_2119120900">#REF!</definedName>
+    <definedName name="_211913">#REF!</definedName>
+    <definedName name="_2119130000">#REF!</definedName>
+    <definedName name="_211914">#REF!</definedName>
+    <definedName name="_2119140000">#REF!</definedName>
+    <definedName name="_211915">#REF!</definedName>
+    <definedName name="_2119150000">#REF!</definedName>
+    <definedName name="_211916">#REF!</definedName>
+    <definedName name="_2119160000">#REF!</definedName>
+    <definedName name="_211917">#REF!</definedName>
+    <definedName name="_2119170000">#REF!</definedName>
+    <definedName name="_211919">#REF!</definedName>
+    <definedName name="_2119190000">#REF!</definedName>
+    <definedName name="_21192">#REF!</definedName>
+    <definedName name="_211921">#REF!</definedName>
+    <definedName name="_2119210000">#REF!</definedName>
+    <definedName name="_211922">#REF!</definedName>
+    <definedName name="_2119220000">#REF!</definedName>
+    <definedName name="_211923">#REF!</definedName>
+    <definedName name="_2119230000">#REF!</definedName>
+    <definedName name="_211925">#REF!</definedName>
+    <definedName name="_2119250000">#REF!</definedName>
+    <definedName name="_211929">#REF!</definedName>
+    <definedName name="_2119290000">#REF!</definedName>
+    <definedName name="_21193">#REF!</definedName>
+    <definedName name="_211931">#REF!</definedName>
+    <definedName name="_2119311">#REF!</definedName>
+    <definedName name="_2119311000">#REF!</definedName>
+    <definedName name="_2119312">#REF!</definedName>
+    <definedName name="_2119312100">#REF!</definedName>
+    <definedName name="_2119319">#REF!</definedName>
+    <definedName name="_2119319000">#REF!</definedName>
+    <definedName name="_21194">#REF!</definedName>
+    <definedName name="_211941">#REF!</definedName>
+    <definedName name="_2119410000">#REF!</definedName>
+    <definedName name="_211942">#REF!</definedName>
+    <definedName name="_2119420000">#REF!</definedName>
+    <definedName name="_211943">#REF!</definedName>
+    <definedName name="_2119430000">#REF!</definedName>
+    <definedName name="_211944">#REF!</definedName>
+    <definedName name="_2119440000">#REF!</definedName>
+    <definedName name="_21195">#REF!</definedName>
+    <definedName name="_2119500">#REF!</definedName>
+    <definedName name="_2119500100">#REF!</definedName>
+    <definedName name="_2119500200">#REF!</definedName>
+    <definedName name="_2119500900">#REF!</definedName>
+    <definedName name="_211951">#REF!</definedName>
+    <definedName name="_2119510000">#REF!</definedName>
+    <definedName name="_211952">#REF!</definedName>
+    <definedName name="_2119520">#REF!</definedName>
+    <definedName name="_2119520000">#REF!</definedName>
+    <definedName name="_211953">#REF!</definedName>
+    <definedName name="_2119530000">#REF!</definedName>
+    <definedName name="_21196">#REF!</definedName>
+    <definedName name="_2119611">#REF!</definedName>
+    <definedName name="_2119611100">#REF!</definedName>
+    <definedName name="_2119611200">#REF!</definedName>
+    <definedName name="_2119612">#REF!</definedName>
+    <definedName name="_2119612000">#REF!</definedName>
+    <definedName name="_2119613">#REF!</definedName>
+    <definedName name="_2119613000">#REF!</definedName>
+    <definedName name="_21197">#REF!</definedName>
+    <definedName name="_2119700000">#REF!</definedName>
+    <definedName name="_21198">#REF!</definedName>
+    <definedName name="_211981">#REF!</definedName>
+    <definedName name="_2119811">#REF!</definedName>
+    <definedName name="_2119811100">#REF!</definedName>
+    <definedName name="_2119811200">#REF!</definedName>
+    <definedName name="_2119812">#REF!</definedName>
+    <definedName name="_2119812000">#REF!</definedName>
+    <definedName name="_2119813">#REF!</definedName>
+    <definedName name="_2119813100">#REF!</definedName>
+    <definedName name="_2119813200">#REF!</definedName>
+    <definedName name="_2119814">#REF!</definedName>
+    <definedName name="_2119814100">#REF!</definedName>
+    <definedName name="_2119814200">#REF!</definedName>
+    <definedName name="_2119815">#REF!</definedName>
+    <definedName name="_2119815000">#REF!</definedName>
+    <definedName name="_2119819">#REF!</definedName>
+    <definedName name="_2119819000">#REF!</definedName>
+    <definedName name="_211989">#REF!</definedName>
+    <definedName name="_2119890">#REF!</definedName>
+    <definedName name="_2119890000">#REF!</definedName>
+    <definedName name="_21199">#REF!</definedName>
+    <definedName name="_211991">#REF!</definedName>
+    <definedName name="_2119911">#REF!</definedName>
+    <definedName name="_2119911000">#REF!</definedName>
+    <definedName name="_2119919">#REF!</definedName>
+    <definedName name="_2119919000">#REF!</definedName>
+    <definedName name="_211992">#REF!</definedName>
+    <definedName name="_2119920000">#REF!</definedName>
+    <definedName name="_211993">#REF!</definedName>
+    <definedName name="_2119930000">#REF!</definedName>
+    <definedName name="_211994">#REF!</definedName>
+    <definedName name="_2119940200">#REF!</definedName>
+    <definedName name="_2119940900">#REF!</definedName>
+    <definedName name="_211995">#REF!</definedName>
+    <definedName name="_2119950000">#REF!</definedName>
+    <definedName name="_211996">#REF!</definedName>
+    <definedName name="_2119960000">#REF!</definedName>
+    <definedName name="_211997">#REF!</definedName>
+    <definedName name="_2119970000">#REF!</definedName>
+    <definedName name="_2119970100">#REF!</definedName>
+    <definedName name="_2119970200">#REF!</definedName>
+    <definedName name="_2119970300">#REF!</definedName>
+    <definedName name="_211999">#REF!</definedName>
+    <definedName name="_2119990000">#REF!</definedName>
+    <definedName name="_212__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_212__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2120__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2120__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2121__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2121__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2122__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2122__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2123__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2123__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2124__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2124__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2125__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2125__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2126__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2126__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2127__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2127__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2128__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2128__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2129__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2129__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_213__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_213__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2130__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2130__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2131__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2131__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2132__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2132__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2133__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2133__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2134__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2134__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2135__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2135__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2136__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2136__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2137__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2137__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2138__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2138__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2139__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2139__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_214__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_214__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2140__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2140__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2141__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2141__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2142__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2142__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2143__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2143__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2144__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2144__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2145__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2145__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2146__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2146__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2147__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2147__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2148__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2148__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2149__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2149__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_215__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_215__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2150__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2150__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2151__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2151__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2152__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2152__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2153__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2153__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2154__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2154__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2155__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2155__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2156__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2156__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2157__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2157__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2158__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2158__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2159__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2159__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_216__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_216__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2160__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2160__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2161__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2161__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2162__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2162__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2163__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2163__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2164__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2164__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2165__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2165__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2166__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2166__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2167__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2167__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2168__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2168__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2169__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2169__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_217__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_217__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2170__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2170__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2171__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2171__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2172__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2172__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2173__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2173__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2174__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2174__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2175__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2175__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2176__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2176__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2177__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2177__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2178__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2178__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2179__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2179__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_218__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_218__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_218_0Extract">#REF!</definedName>
+    <definedName name="_2180__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2180__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2181__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2181__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2182__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2182__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2183__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2183__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2184__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2184__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2185__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2185__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2186__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2186__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2187__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2187__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2188__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2188__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2189__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2189__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_219__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_219__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2190__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2190__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2191__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2191__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2192__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2192__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2193__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2193__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2194__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2194__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2195__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2195__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2196__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2196__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2197__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2197__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2198__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2198__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2199__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2199__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_219AT61_">#N/A</definedName>
+    <definedName name="_22">#REF!</definedName>
+    <definedName name="_22__123Graph_CCHART_30" hidden="1">#REF!</definedName>
+    <definedName name="_22__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20120399&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_22__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20120399&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_220__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_220__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2200__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2200__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2201__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2201__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2202__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2202__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2203__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2203__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2204__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2204__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2205__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2205__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2206__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2206__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2207__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2207__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2208__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2208__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2209__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2209__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_221">#REF!</definedName>
+    <definedName name="_221__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_221__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2210__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2210__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2211__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2211__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2212">#REF!</definedName>
+    <definedName name="_2212__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2212__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_22121">#REF!</definedName>
+    <definedName name="_2212100100">#REF!</definedName>
+    <definedName name="_2213">#REF!</definedName>
+    <definedName name="_2213__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2213__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_22131">#REF!</definedName>
+    <definedName name="_221311">#REF!</definedName>
+    <definedName name="_2213110100">#REF!</definedName>
+    <definedName name="_2213110200">#REF!</definedName>
+    <definedName name="_221312">#REF!</definedName>
+    <definedName name="_2213120000">#REF!</definedName>
+    <definedName name="_221313">#REF!</definedName>
+    <definedName name="_2213130000">#REF!</definedName>
+    <definedName name="_221314">#REF!</definedName>
+    <definedName name="_2213140000">#REF!</definedName>
+    <definedName name="_221315">#REF!</definedName>
+    <definedName name="_2213150000">#REF!</definedName>
+    <definedName name="_22132">#REF!</definedName>
+    <definedName name="_2213200000">#REF!</definedName>
+    <definedName name="_22133">#REF!</definedName>
+    <definedName name="_221333">#REF!</definedName>
+    <definedName name="_2213332">#REF!</definedName>
+    <definedName name="_2213332000">#REF!</definedName>
+    <definedName name="_2213333">#REF!</definedName>
+    <definedName name="_2213333000">#REF!</definedName>
+    <definedName name="_2213334">#REF!</definedName>
+    <definedName name="_2213334000">#REF!</definedName>
+    <definedName name="_22139">#REF!</definedName>
+    <definedName name="_221391">#REF!</definedName>
+    <definedName name="_2213910000">#REF!</definedName>
+    <definedName name="_221396">#REF!</definedName>
+    <definedName name="_2213960000">#REF!</definedName>
+    <definedName name="_221399">#REF!</definedName>
+    <definedName name="_2213990000">#REF!</definedName>
+    <definedName name="_2214">#REF!</definedName>
+    <definedName name="_2214__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2214__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_22141">#REF!</definedName>
+    <definedName name="_221411">#REF!</definedName>
+    <definedName name="_2214111">#REF!</definedName>
+    <definedName name="_2214111100">#REF!</definedName>
+    <definedName name="_2214111200">#REF!</definedName>
+    <definedName name="_2214112">#REF!</definedName>
+    <definedName name="_2214112100">#REF!</definedName>
+    <definedName name="_2214112200">#REF!</definedName>
+    <definedName name="_2214118">#REF!</definedName>
+    <definedName name="_2214118100">#REF!</definedName>
+    <definedName name="_2214118200">#REF!</definedName>
+    <definedName name="_221412">#REF!</definedName>
+    <definedName name="_2214121">#REF!</definedName>
+    <definedName name="_2214121110">#REF!</definedName>
+    <definedName name="_2214121120">#REF!</definedName>
+    <definedName name="_2214122">#REF!</definedName>
+    <definedName name="_2214122100">#REF!</definedName>
+    <definedName name="_2214124">#REF!</definedName>
+    <definedName name="_2214124100">#REF!</definedName>
+    <definedName name="_2214124200">#REF!</definedName>
+    <definedName name="_22142">#REF!</definedName>
+    <definedName name="_221421">#REF!</definedName>
+    <definedName name="_2214211">#REF!</definedName>
+    <definedName name="_2214211000">#REF!</definedName>
+    <definedName name="_2214213">#REF!</definedName>
+    <definedName name="_2214213000">#REF!</definedName>
+    <definedName name="_221422">#REF!</definedName>
+    <definedName name="_2214221">#REF!</definedName>
+    <definedName name="_2214221100">#REF!</definedName>
+    <definedName name="_2214221200">#REF!</definedName>
+    <definedName name="_2214221300">#REF!</definedName>
+    <definedName name="_2214222">#REF!</definedName>
+    <definedName name="_2214222100">#REF!</definedName>
+    <definedName name="_2214222200">#REF!</definedName>
+    <definedName name="_2214222300">#REF!</definedName>
+    <definedName name="_2214223">#REF!</definedName>
+    <definedName name="_2214223100">#REF!</definedName>
+    <definedName name="_2214223200">#REF!</definedName>
+    <definedName name="_2214223300">#REF!</definedName>
+    <definedName name="_2215">#REF!</definedName>
+    <definedName name="_2215__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2215__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_22153">#REF!</definedName>
+    <definedName name="_221534">#REF!</definedName>
+    <definedName name="_2215343">#REF!</definedName>
+    <definedName name="_2215343200">#REF!</definedName>
+    <definedName name="_2215343300">#REF!</definedName>
+    <definedName name="_2215343400">#REF!</definedName>
+    <definedName name="_2216__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2216__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2217">#REF!</definedName>
+    <definedName name="_2217__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2217__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_22171">#REF!</definedName>
+    <definedName name="_221711">#REF!</definedName>
+    <definedName name="_2217110000">#REF!</definedName>
+    <definedName name="_221713">#REF!</definedName>
+    <definedName name="_2217131">#REF!</definedName>
+    <definedName name="_2217131000">#REF!</definedName>
+    <definedName name="_2217132">#REF!</definedName>
+    <definedName name="_2217132000">#REF!</definedName>
+    <definedName name="_2217133">#REF!</definedName>
+    <definedName name="_2217133000">#REF!</definedName>
+    <definedName name="_221719">#REF!</definedName>
+    <definedName name="_2217190000">#REF!</definedName>
+    <definedName name="_22172">#REF!</definedName>
+    <definedName name="_221721">#REF!</definedName>
+    <definedName name="_2217210000">#REF!</definedName>
+    <definedName name="_221723">#REF!</definedName>
+    <definedName name="_2217231">#REF!</definedName>
+    <definedName name="_2217231000">#REF!</definedName>
+    <definedName name="_2217232">#REF!</definedName>
+    <definedName name="_2217232000">#REF!</definedName>
+    <definedName name="_2217233">#REF!</definedName>
+    <definedName name="_2217233000">#REF!</definedName>
+    <definedName name="_221729">#REF!</definedName>
+    <definedName name="_2217290000">#REF!</definedName>
+    <definedName name="_2218">#REF!</definedName>
+    <definedName name="_2218__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2218__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_22181">#REF!</definedName>
+    <definedName name="_221812">#REF!</definedName>
+    <definedName name="_2218120000">#REF!</definedName>
+    <definedName name="_22182">#REF!</definedName>
+    <definedName name="_2218200000">#REF!</definedName>
+    <definedName name="_2219">#REF!</definedName>
+    <definedName name="_2219__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2219__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_22191">#REF!</definedName>
+    <definedName name="_2219100000">#REF!</definedName>
+    <definedName name="_22192">#REF!</definedName>
+    <definedName name="_221921">#REF!</definedName>
+    <definedName name="_2219210000">#REF!</definedName>
+    <definedName name="_221922">#REF!</definedName>
+    <definedName name="_2219220000">#REF!</definedName>
+    <definedName name="_221923">#REF!</definedName>
+    <definedName name="_2219230000">#REF!</definedName>
+    <definedName name="_221929">#REF!</definedName>
+    <definedName name="_2219290000">#REF!</definedName>
+    <definedName name="_22193">#REF!</definedName>
+    <definedName name="_221931">#REF!</definedName>
+    <definedName name="_2219311">#REF!</definedName>
+    <definedName name="_2219311000">#REF!</definedName>
+    <definedName name="_2219319">#REF!</definedName>
+    <definedName name="_2219319000">#REF!</definedName>
+    <definedName name="_22194">#REF!</definedName>
+    <definedName name="_221941">#REF!</definedName>
+    <definedName name="_2219410000">#REF!</definedName>
+    <definedName name="_221942">#REF!</definedName>
+    <definedName name="_2219420000">#REF!</definedName>
+    <definedName name="_221943">#REF!</definedName>
+    <definedName name="_2219430000">#REF!</definedName>
+    <definedName name="_221944">#REF!</definedName>
+    <definedName name="_2219440000">#REF!</definedName>
+    <definedName name="_22197">#REF!</definedName>
+    <definedName name="_2219700000">#REF!</definedName>
+    <definedName name="_22199">#REF!</definedName>
+    <definedName name="_2219900000">#REF!</definedName>
+    <definedName name="_222__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_222__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2220__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2220__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2221__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2221__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2222__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2222__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2223__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2223__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2224__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2224__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2225__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2225__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2226__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2226__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2227__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2227__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2228__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2228__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2229__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2229__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_223__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_223__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2230__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2230__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2231__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2231__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2232__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2232__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2233__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2233__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2234__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2234__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2235__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2235__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2236__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2236__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2237__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2237__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2238__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2238__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2239__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2239__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_224__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_224__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2240__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2240__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2241__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2241__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2242__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2242__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2243__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2243__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2244__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2244__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2245__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2245__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2246__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2246__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2247__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2247__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2248__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2248__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2249__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2249__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_225__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_225__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2250__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2250__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2251__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2251__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2252__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2252__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2253__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2253__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2254__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2254__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2255__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2255__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2256__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2256__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2257__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2257__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2258__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2258__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2259__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2259__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_226__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_226__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2260__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2260__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2261__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2261__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2262__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2262__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2263__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2263__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2264__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2264__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2265__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2265__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2266__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2266__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2267__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2267__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2268__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2268__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2269__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2269__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_227__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_227__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2270__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2270__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2271__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2271__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2272__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2272__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2273__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2273__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2274__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2274__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2275__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2275__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2276__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2276__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2277__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2277__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2278__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2278__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2279__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2279__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_228__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_228__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2280__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2280__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2281__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2281__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2282__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2282__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2283__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2283__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2284__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2284__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2285__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2285__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2286__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2286__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2287__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2287__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2288__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2288__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2289__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2289__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_229__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_229__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2290__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2290__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2291__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2291__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2292__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2292__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2293__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2293__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2294__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2294__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2295__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2295__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2296__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2296__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2297__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2297__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2298__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2298__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2299__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2299__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_22AT61_">#N/A</definedName>
+    <definedName name="_23">#REF!</definedName>
+    <definedName name="_23_?Z???N?g">"?{?^?“ 22"</definedName>
+    <definedName name="_23__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_23__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_230__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_230__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2300__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2300__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2301__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2301__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2302__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2302__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2303__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2303__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2304__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2304__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2305__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2305__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2306__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2306__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2307__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2307__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2308__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2308__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2309__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2309__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_231">#REF!</definedName>
+    <definedName name="_231__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_231__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2310__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2310__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2311">#REF!</definedName>
+    <definedName name="_2311__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2311__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2311000000">#REF!</definedName>
+    <definedName name="_2312">#REF!</definedName>
+    <definedName name="_2312__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2312__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2312000000">#REF!</definedName>
+    <definedName name="_2313__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2313__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2314__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2314__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2315__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2315__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2316__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2316__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2317__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2317__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2318__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2318__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2319__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2319__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_232">#REF!</definedName>
+    <definedName name="_232__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_232__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2320__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2320__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2321">#REF!</definedName>
+    <definedName name="_2321__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2321__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2321000000">#REF!</definedName>
+    <definedName name="_2322__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2322__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2323__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2323__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2324__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2324__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2325__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2325__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2326__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2326__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2327__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2327__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2328__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2328__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2329__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2329__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_233__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_233__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2330__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2330__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2331__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2331__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2332__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2332__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2333__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2333__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2334__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2334__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2335__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2335__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2336__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2336__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2337__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2337__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2338__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2338__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2339__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2339__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_234__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_234__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2340__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2340__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2341__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2341__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2342__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2342__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2343__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2343__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2344__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2344__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2345__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2345__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2346__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2346__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2347__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2347__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2348__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2348__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2349__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2349__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_235__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_235__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2350__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2350__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2351__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2351__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2352__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2352__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2353__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2353__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2354__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2354__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2355__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2355__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2356__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2356__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2357__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2357__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2358__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2358__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2359__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2359__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_236__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_236__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2360__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2360__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2361__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2361__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2362__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2362__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2363__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2363__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2364__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2364__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2365__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2365__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2366__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2366__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2367__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2367__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2368__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2368__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2369__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2369__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_237__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_237__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2370__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2370__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2371__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2371__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2372__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2372__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2373__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2373__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2374__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2374__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2375__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2375__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2376__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2376__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2377__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2377__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2378__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2378__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2379__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2379__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_238__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_238__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2380__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2380__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2381__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2381__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2382__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2382__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2383__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2383__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2384__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2384__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2385__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2385__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2386__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2386__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2387__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2387__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2388__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2388__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2389__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2389__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_239__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_239__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2390__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2390__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2391__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2391__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2392__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2392__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2393__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2393__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2394__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2394__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2395__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2395__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2396__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2396__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2397__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2397__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2398__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2398__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2399__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2399__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_23AT61_">#N/A</definedName>
+    <definedName name="_24">#REF!</definedName>
+    <definedName name="_24__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20120699&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_24__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20120699&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_24_0PRINT_AREA">#REF!</definedName>
+    <definedName name="_240__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_240__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2400__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2400__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2401__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2401__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2402__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2402__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2403__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2403__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2404__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2404__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2405__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2405__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2406__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2406__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2407__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2407__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2408__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2408__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2409__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2409__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_241__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_241__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2410__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2410__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2411__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2411__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2412__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2412__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2413__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2413__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2414__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2414__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2415__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2415__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2416__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2416__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2417__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2417__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2418__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2418__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2419__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2419__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_242__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_242__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2420__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2420__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2421__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2421__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2422__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2422__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2423__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2423__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2424__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2424__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2425__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2425__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2426__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2426__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2427__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2427__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2428__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2428__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2429__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2429__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_243">#REF!</definedName>
+    <definedName name="_243__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_243__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2430__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2430__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2430000000">#REF!</definedName>
+    <definedName name="_2431__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2431__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2432__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2432__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2433__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2433__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2434__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2434__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2435__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2435__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2436__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2436__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2437__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2437__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2438__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2438__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2439__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2439__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_244">#REF!</definedName>
+    <definedName name="_244__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_244__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2440__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2440__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2441">#REF!</definedName>
+    <definedName name="_2441__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2441__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2441000000">#REF!</definedName>
+    <definedName name="_2442__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2442__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2443__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2443__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2444__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2444__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2445__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2445__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2446__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2446__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2447__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2447__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2448__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2448__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2449__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2449__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_245__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_245__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2450__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2450__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2451__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2451__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2452__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2452__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2453__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2453__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2454__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2454__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2455__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2455__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2456__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2456__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2457__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2457__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2458__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2458__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2459__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2459__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_246__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_246__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2460__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2460__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2461__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2461__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2462__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2462__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2463__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2463__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2464__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2464__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2465__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2465__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2466__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2466__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2467__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2467__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2468__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2468__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2469__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2469__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_247__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_247__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2470__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2470__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2471__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2471__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2472__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2472__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2473__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2473__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2474__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2474__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2475__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2475__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2476__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2476__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2477__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2477__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2478__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2478__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2479__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2479__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_248__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_248__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2480__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2480__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2481__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2481__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2482__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2482__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2483__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2483__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2484__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2484__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2485__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2485__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2486__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2486__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2487__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2487__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2488__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2488__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2489__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2489__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_249__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_249__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2490__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2490__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2491__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2491__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2492__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2492__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2493__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2493__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2494__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2494__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2495__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2495__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2496__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2496__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2497__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2497__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2498__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2498__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2499__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2499__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_24AT61_">#N/A</definedName>
+    <definedName name="_25">#REF!</definedName>
+    <definedName name="_25_????????" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_25_????????" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_25_?Z???N?g">"?{?^?“ 22"</definedName>
+    <definedName name="_25__123Graph_DCHART_112" hidden="1">#REF!</definedName>
+    <definedName name="_25__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_25__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_250__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_250__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2500__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2500__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2501__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2501__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2502__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2502__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2503__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2503__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2504__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2504__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2505__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2505__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2506__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2506__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2507__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2507__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2508__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2508__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2509__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2509__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_251">#REF!</definedName>
+    <definedName name="_251__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_251__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2510__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2510__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2511">#REF!</definedName>
+    <definedName name="_2511__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2511__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_25111">#REF!</definedName>
+    <definedName name="_2511100000">#REF!</definedName>
+    <definedName name="_25112">#REF!</definedName>
+    <definedName name="_2511200000">#REF!</definedName>
+    <definedName name="_25113">#REF!</definedName>
+    <definedName name="_2511300000">#REF!</definedName>
+    <definedName name="_2512">#REF!</definedName>
+    <definedName name="_2512__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2512__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2512000000">#REF!</definedName>
+    <definedName name="_2513__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2513__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2514__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2514__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2515__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2515__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2516__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2516__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2517__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2517__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2518__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2518__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2519__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2519__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_252">#REF!</definedName>
+    <definedName name="_252__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_252__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2520__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2520__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2521">#REF!</definedName>
+    <definedName name="_2521__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2521__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_25211">#REF!</definedName>
+    <definedName name="_252111">#REF!</definedName>
+    <definedName name="_2521110000">#REF!</definedName>
+    <definedName name="_252112">#REF!</definedName>
+    <definedName name="_2521120000">#REF!</definedName>
+    <definedName name="_25212">#REF!</definedName>
+    <definedName name="_252121">#REF!</definedName>
+    <definedName name="_2521210000">#REF!</definedName>
+    <definedName name="_25216">#REF!</definedName>
+    <definedName name="_2521600000">#REF!</definedName>
+    <definedName name="_25217">#REF!</definedName>
+    <definedName name="_252171">#REF!</definedName>
+    <definedName name="_2521710000">#REF!</definedName>
+    <definedName name="_252172">#REF!</definedName>
+    <definedName name="_2521720000">#REF!</definedName>
+    <definedName name="_25218">#REF!</definedName>
+    <definedName name="_252181">#REF!</definedName>
+    <definedName name="_2521811">#REF!</definedName>
+    <definedName name="_2521811100">#REF!</definedName>
+    <definedName name="_2521811910">#REF!</definedName>
+    <definedName name="_2521811920">#REF!</definedName>
+    <definedName name="_2521811930">#REF!</definedName>
+    <definedName name="_2521812">#REF!</definedName>
+    <definedName name="_2521812100">#REF!</definedName>
+    <definedName name="_2521812910">#REF!</definedName>
+    <definedName name="_2521812920">#REF!</definedName>
+    <definedName name="_2521812930">#REF!</definedName>
+    <definedName name="_252182">#REF!</definedName>
+    <definedName name="_2521821">#REF!</definedName>
+    <definedName name="_2521821000">#REF!</definedName>
+    <definedName name="_2521822">#REF!</definedName>
+    <definedName name="_2521822000">#REF!</definedName>
+    <definedName name="_25219">#REF!</definedName>
+    <definedName name="_252193">#REF!</definedName>
+    <definedName name="_2521930000">#REF!</definedName>
+    <definedName name="_252199">#REF!</definedName>
+    <definedName name="_2521990000">#REF!</definedName>
+    <definedName name="_2522">#REF!</definedName>
+    <definedName name="_2522__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2522__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_25221">#REF!</definedName>
+    <definedName name="_2522100000">#REF!</definedName>
+    <definedName name="_25229">#REF!</definedName>
+    <definedName name="_252291">#REF!</definedName>
+    <definedName name="_2522910000">#REF!</definedName>
+    <definedName name="_252292">#REF!</definedName>
+    <definedName name="_2522920000">#REF!</definedName>
+    <definedName name="_252293">#REF!</definedName>
+    <definedName name="_2522930000">#REF!</definedName>
+    <definedName name="_2523">#REF!</definedName>
+    <definedName name="_2523__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2523__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_25231">#REF!</definedName>
+    <definedName name="_2523100000">#REF!</definedName>
+    <definedName name="_25233">#REF!</definedName>
+    <definedName name="_252331">#REF!</definedName>
+    <definedName name="_2523310000">#REF!</definedName>
+    <definedName name="_2524__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2524__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2525__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2525__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2526__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2526__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2527__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2527__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2528__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2528__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2529__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2529__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_253">#REF!</definedName>
+    <definedName name="_253__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_253__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2530__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2530__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2531">#REF!</definedName>
+    <definedName name="_2531__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2531__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_25311">#REF!</definedName>
+    <definedName name="_2531100000">#REF!</definedName>
+    <definedName name="_253111">#REF!</definedName>
+    <definedName name="_2531110000">#REF!</definedName>
+    <definedName name="_253112">#REF!</definedName>
+    <definedName name="_2531120000">#REF!</definedName>
+    <definedName name="_253113">#REF!</definedName>
+    <definedName name="_2531130000">#REF!</definedName>
+    <definedName name="_253114">#REF!</definedName>
+    <definedName name="_2531140000">#REF!</definedName>
+    <definedName name="_25312">#REF!</definedName>
+    <definedName name="_2531200000">#REF!</definedName>
+    <definedName name="_25313">#REF!</definedName>
+    <definedName name="_253131">#REF!</definedName>
+    <definedName name="_2531310000">#REF!</definedName>
+    <definedName name="_253139">#REF!</definedName>
+    <definedName name="_2531391">#REF!</definedName>
+    <definedName name="_2531391000">#REF!</definedName>
+    <definedName name="_25314">#REF!</definedName>
+    <definedName name="_253141">#REF!</definedName>
+    <definedName name="_2531410000">#REF!</definedName>
+    <definedName name="_253149">#REF!</definedName>
+    <definedName name="_2531491">#REF!</definedName>
+    <definedName name="_2531491000">#REF!</definedName>
+    <definedName name="_2531492">#REF!</definedName>
+    <definedName name="_2531492000">#REF!</definedName>
+    <definedName name="_2531493">#REF!</definedName>
+    <definedName name="_2531493000">#REF!</definedName>
+    <definedName name="_25315">#REF!</definedName>
+    <definedName name="_2531500000">#REF!</definedName>
+    <definedName name="_25316">#REF!</definedName>
+    <definedName name="_2531600000">#REF!</definedName>
+    <definedName name="_2532">#REF!</definedName>
+    <definedName name="_2532__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2532__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2532000000">#REF!</definedName>
+    <definedName name="_2533__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2533__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2534__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2534__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2535__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2535__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2536__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2536__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2537__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2537__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2538__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2538__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2539__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2539__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_254">#REF!</definedName>
+    <definedName name="_254__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_254__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2540__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2540__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2541">#REF!</definedName>
+    <definedName name="_2541__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2541__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2541000000">#REF!</definedName>
+    <definedName name="_2542__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2542__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2543__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2543__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2544__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2544__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2545__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2545__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2546__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2546__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2547__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2547__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2548__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2548__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2549__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2549__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_255">#REF!</definedName>
+    <definedName name="_255__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_255__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2550__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2550__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2551__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2551__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2551000000">#REF!</definedName>
+    <definedName name="_2552__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2552__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2553__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2553__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2554__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2554__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2555__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2555__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2556__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2556__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2557__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2557__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2558__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2558__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2559__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2559__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_256__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_256__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2560__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2560__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2561__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2561__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2562__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2562__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2563__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2563__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2564__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2564__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2565__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2565__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2566__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2566__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2567__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2567__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2568__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2568__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2569__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2569__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_257__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_257__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2570__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2570__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2571__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2571__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2572__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2572__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2573__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2573__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2574__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2574__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2575__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2575__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2576__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2576__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2577__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2577__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2578__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2578__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2579__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2579__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_258__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_258__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2580__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2580__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2581__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2581__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2582__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2582__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2583__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2583__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2584__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2584__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2585__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2585__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2586__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2586__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2587__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20090399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2587__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20090399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2588__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2588__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2589__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2589__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_259__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_259__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2590__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2590__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2591__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2591__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2592__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2592__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2593__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2593__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2594__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2594__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2595__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2595__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2596__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2596__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2597__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2597__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2598__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2598__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2599__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2599__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_26_?_?_?" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_26_?_?_?" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_26__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_26__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_260__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_260__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2600__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2600__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2601__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2601__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2602__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2602__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2603__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2603__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2604__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2604__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2605__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2605__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2606__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2606__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2607__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2607__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2608__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2608__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2609__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2609__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_261__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_261__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2610__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2610__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2611__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2611__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2612__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2612__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2613__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2613__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2614__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2614__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2615__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2615__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2616__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2616__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2617__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2617__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2618__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2618__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2619__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2619__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_262__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_262__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2620__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2620__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2621__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2621__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2622__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2622__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2623__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2623__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2624__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2624__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2625__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2625__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2626__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2626__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2627__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2627__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2628__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2628__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2629__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2629__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_263__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_263__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2630__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2630__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2631__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2631__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2632__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2632__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2633__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2633__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2634__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2634__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2635__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2635__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2636__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2636__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2637__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2637__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2638__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2638__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2639__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2639__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_264__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_264__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2640__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2640__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2641__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2641__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2642__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2642__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2643__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2643__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2644__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2644__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2645__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2645__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2646__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2646__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2647__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2647__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2648__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2648__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2649__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2649__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_265__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_265__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2650__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2650__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2651__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2651__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2652__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2652__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2653__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2653__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2654__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2654__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2655__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2655__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2656__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2656__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2657__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2657__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2658__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2658__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2659__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2659__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_266__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_266__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2660__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2660__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2661__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2661__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2662__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2662__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2663__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2663__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2664__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2664__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2665__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2665__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2666__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2666__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2667__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2667__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2668__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2668__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2669__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2669__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_267__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_267__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2670__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2670__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2671__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2671__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2672__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2672__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2673__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2673__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2674__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2674__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2675__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2675__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2676__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2676__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2677__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2677__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2678__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2678__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2679__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2679__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_268__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_268__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2680__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2680__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2681__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2681__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2682__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2682__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2683__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2683__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2684__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2684__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2685__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2685__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2686__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2686__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2687__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2687__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2688__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2688__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2689__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2689__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_269__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_269__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2690__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2690__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2691__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2691__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2692__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2692__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2693__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2693__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2694__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2694__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2695__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2695__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2696__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2696__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2697__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2697__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2698__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2698__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2699__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2699__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_26Crite">#REF!</definedName>
+    <definedName name="_27__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_27__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_270__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_270__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2700__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2700__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2701__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2701__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2702__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2702__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2703__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2703__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2704__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2704__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2705__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2705__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2706__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2706__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2707__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2707__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2708__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2708__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2709__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2709__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_271__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_271__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2710__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2710__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2711__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2711__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2712__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2712__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2713__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2713__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2714__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2714__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2715__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2715__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2716__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2716__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2717__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2717__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2718__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2718__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2719__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2719__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_272__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_272__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2720__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2720__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2721__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2721__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2722__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2722__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2723__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2723__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2724__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2724__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2725__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2725__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2726__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2726__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2727__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2727__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2728__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2728__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2729__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2729__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_273__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_273__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2730__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2730__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2731__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2731__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2732__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2732__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2733__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2733__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2734__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2734__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2735__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2735__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2736__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2736__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2737__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2737__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2738__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2738__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2739__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2739__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_274__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_274__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2740__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2740__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2741__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2741__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2742__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2742__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2743__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2743__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2744__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2744__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2745__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2745__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2746__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2746__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2747__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2747__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2748__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2748__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2749__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2749__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_275__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_275__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2750__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2750__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2751__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2751__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2752__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2752__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2753__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2753__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2754__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2754__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2755__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2755__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2756__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2756__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2757__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2757__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2758__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2758__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2759__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2759__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_276__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_276__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2760__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2760__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2761__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2761__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2762__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2762__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2763__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2763__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2764__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2764__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2765__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2765__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2766__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2766__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2767__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2767__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2768__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2768__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2769__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2769__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_277__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_277__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2770__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2770__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2771__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2771__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2772__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2772__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2773__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2773__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2774__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2774__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2775__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2775__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2776__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2776__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2777__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2777__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2778__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2778__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2779__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2779__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_278__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_278__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2780__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2780__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2781__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2781__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2782__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2782__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2783__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2783__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2784__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2784__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2785__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2785__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2786__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2786__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2787__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2787__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2788__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2788__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2789__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2789__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_279__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_279__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2790__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2790__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2791__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2791__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2792__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2792__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2793__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2793__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2794__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2794__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2795__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2795__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2796__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2796__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2797__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2797__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2798__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2798__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2799__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2799__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_28__123Graph_XCHART_112" hidden="1">#REF!</definedName>
+    <definedName name="_28__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_28__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_280__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_280__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2800__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2800__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2801__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2801__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2802__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2802__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2803__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2803__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2804__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2804__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2805__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2805__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2806__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2806__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2807__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2807__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2808__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2808__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2809__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2809__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_281__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_281__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2810__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2810__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2811__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2811__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2812__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2812__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2813__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2813__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2814__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2814__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2815__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2815__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2816__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2816__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2817__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2817__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2818__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2818__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2819__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2819__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_282__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_282__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2820__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2820__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2821__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2821__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2822__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2822__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2823__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2823__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2824__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2824__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2825__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2825__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2826__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2826__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2827__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2827__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2828__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2828__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2829__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2829__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_283__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_283__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2830__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2830__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2831__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2831__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2832__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2832__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2833__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2833__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2834__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2834__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2835__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2835__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2836__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2836__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2837__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2837__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2838__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2838__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2839__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2839__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_284__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_284__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2840__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2840__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2841__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2841__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2842__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2842__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2843__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2843__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2844__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2844__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2845__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2845__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2846__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2846__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2847__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2847__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2848__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2848__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2849__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2849__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_285__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_285__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2850__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2850__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2851__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2851__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2852__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2852__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2853__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2853__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2854__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2854__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2855__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2855__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2856__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2856__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2857__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2857__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2858__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2858__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2859__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2859__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_286__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_286__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2860__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2860__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2861__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2861__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2862__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2862__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2863__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2863__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2864__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2864__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2865__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2865__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2866__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2866__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2867__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2867__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2868__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2868__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2869__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2869__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_287__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_287__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2870__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2870__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2871__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2871__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2872__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2872__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2873__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2873__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2874__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2874__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2875__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2875__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2876__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2876__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2877__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2877__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2878__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2878__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2879__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2879__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_288__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_288__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2880__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2880__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2881__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2881__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2882__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2882__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2883__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2883__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2884__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2884__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2885__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2885__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2886__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2886__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2887__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2887__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2888__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2888__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2889__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2889__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_289__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_289__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2890__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2890__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2891__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2891__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2892__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2892__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2893__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2893__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2894__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2894__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2895__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2895__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2896__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2896__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2897__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2897__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2898__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2898__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2899__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2899__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_28Criteria">#REF!</definedName>
+    <definedName name="_29">#REF!</definedName>
+    <definedName name="_29__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_29__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_290__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_290__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2900__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2900__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2901__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2901__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2902__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2902__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2903__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2903__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2904__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2904__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2905__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2905__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2906__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2906__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2907__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2907__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2908__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2908__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2909__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2909__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_291__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_291__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2910__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2910__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2911__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2911__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2912__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2912__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2913__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2913__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2914__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2914__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2915__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2915__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2916__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2916__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2917__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2917__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2918__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2918__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2919__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2919__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_292__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_292__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2920__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2920__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2921__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2921__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2922__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2922__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2923__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2923__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2924__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2924__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2925__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2925__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2926__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2926__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2927__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2927__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2928__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2928__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2929__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2929__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_293__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_293__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2930__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2930__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2931__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2931__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2932__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2932__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2933__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2933__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2934__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2934__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2935__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2935__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2936__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2936__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2937__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2937__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2938__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2938__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2939__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2939__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_294__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_294__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2940__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2940__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2941__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2941__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2942__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2942__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2943__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2943__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2944__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2944__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2945__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2945__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2946__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2946__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2947__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2947__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2948__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2948__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2949__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2949__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_295__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_295__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2950__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2950__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2951__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2951__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2952__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2952__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2953__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2953__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2954__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2954__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2955__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2955__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2956__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2956__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2957__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2957__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2958__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2958__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2959__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2959__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_296__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_296__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2960__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2960__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2961__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2961__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2962__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2962__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2963__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2963__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2964__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2964__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2965__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2965__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2966__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2966__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2967__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2967__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2968__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2968__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2969__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2969__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_297__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_297__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2970__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2970__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2971__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2971__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2972__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2972__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2973__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2973__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2974__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2974__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2975__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2975__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2976__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2976__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2977__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2977__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2978__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2978__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2979__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2979__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_298__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_298__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2980__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2980__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2981__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2981__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2982__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2982__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2983__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2983__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2984__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2984__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2985__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2985__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2986__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2986__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2987__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2987__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2988__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2988__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2989__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2989__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_299">#REF!</definedName>
+    <definedName name="_299__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_299__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2990__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2990__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2990000000">#REF!</definedName>
+    <definedName name="_2991__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2991__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2992__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2992__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2993__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2993__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2994__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2994__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2995__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2995__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2996__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2996__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2997__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2997__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2998__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2998__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2999__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_2999__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_29ﾏｸﾛ97_07_29_.NET表">#N/A</definedName>
+    <definedName name="_2A">#REF!</definedName>
+    <definedName name="_2PAC基">#N/A</definedName>
+    <definedName name="_2PAC工">#N/A</definedName>
+    <definedName name="_2PAC標">#N/A</definedName>
+    <definedName name="_2PRINT_AREA">#REF!</definedName>
+    <definedName name="_2Q">#REF!</definedName>
+    <definedName name="_3">#REF!</definedName>
+    <definedName name="_3_">#N/A</definedName>
+    <definedName name="_3_????????" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_3_????????" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_3__123Graph_ACHART_112" hidden="1">#REF!</definedName>
+    <definedName name="_3__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=42805T10&amp;VAR:RCODE=STLD&amp;VAR:SDATE=01/01/2007&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXS","HARE&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=42805T10&amp;VAR:RCODE=STLD&amp;VAR:SDATE=01/01/2007&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXS","HARE&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_30__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_30__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_300__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_300__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3000__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3000__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3001__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3001__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3002__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3002__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3003__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3003__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3004__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3004__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3005__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3005__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3006__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3006__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3007__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3007__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3008__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3008__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3009__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3009__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_301__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_301__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3010__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3010__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3011__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3011__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3012__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3012__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3013__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3013__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3014__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3014__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3015__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3015__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3016__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3016__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3017__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3017__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3018__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3018__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3019__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3019__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_302__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_302__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3020__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3020__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3021__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3021__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3022__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3022__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3023__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3023__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3024__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3024__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3025__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3025__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3026__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3026__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3027__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3027__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3028__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3028__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3029__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3029__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_303__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_303__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3030__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3030__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3031__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3031__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3032__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3032__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3033__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3033__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3034__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3034__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3035__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3035__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3036__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3036__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3037__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3037__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3038__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3038__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3039__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3039__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_304__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_304__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3040__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3040__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3041__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3041__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3042__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3042__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3043__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3043__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3044__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3044__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3045__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3045__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3046__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3046__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3047__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3047__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3048__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3048__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3049__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3049__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_305__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_305__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3050__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3050__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3051__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3051__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3052__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3052__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3053__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3053__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3054__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3054__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3055__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3055__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3056__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3056__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3057__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3057__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3058__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3058__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3059__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3059__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_306__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_306__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3060__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3060__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3061__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3061__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3062__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3062__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3063__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3063__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3064__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3064__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3065__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3065__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3066__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3066__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3067__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3067__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3068__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3068__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3069__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3069__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_307__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_307__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3070__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3070__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3071__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3071__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3072__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3072__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3073__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3073__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3074__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3074__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3075__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3075__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3076__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3076__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3077__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3077__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3078__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3078__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3079__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3079__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_308__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_308__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3080__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3080__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3081__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3081__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3082__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3082__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3083__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3083__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3084__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3084__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3085__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3085__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3086__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3086__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3087__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3087__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3088__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3088__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3089__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3089__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_309__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_309__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3090__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3090__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3091__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3091__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3092__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3092__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3093__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3093__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3094__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3094__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3095__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3095__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3096__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3096__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3097__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3097__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3098__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3098__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3099__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3099__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_30Extr">#REF!</definedName>
+    <definedName name="_30ﾏｸﾛ97_07_29_.PORTION">#N/A</definedName>
+    <definedName name="_31__123Graph_XCHART_30" hidden="1">#REF!</definedName>
+    <definedName name="_31__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_310">#REF!</definedName>
+    <definedName name="_310__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_310__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3100__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3100__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3101">#REF!</definedName>
+    <definedName name="_3101__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3101__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31011">#REF!</definedName>
+    <definedName name="_310111">#REF!</definedName>
+    <definedName name="_3101111">#REF!</definedName>
+    <definedName name="_3101111000">#REF!</definedName>
+    <definedName name="_310112">#REF!</definedName>
+    <definedName name="_3101121">#REF!</definedName>
+    <definedName name="_3101121000">#REF!</definedName>
+    <definedName name="_3101122">#REF!</definedName>
+    <definedName name="_3101122000">#REF!</definedName>
+    <definedName name="_3101123">#REF!</definedName>
+    <definedName name="_3101123000">#REF!</definedName>
+    <definedName name="_31012">#REF!</definedName>
+    <definedName name="_310121">#REF!</definedName>
+    <definedName name="_3101211">#REF!</definedName>
+    <definedName name="_3101211000">#REF!</definedName>
+    <definedName name="_3101212">#REF!</definedName>
+    <definedName name="_3101212000">#REF!</definedName>
+    <definedName name="_3101212100">#REF!</definedName>
+    <definedName name="_3101212200">#REF!</definedName>
+    <definedName name="_3101212300">#REF!</definedName>
+    <definedName name="_3101212400">#REF!</definedName>
+    <definedName name="_3101212500">#REF!</definedName>
+    <definedName name="_310122">#REF!</definedName>
+    <definedName name="_3101221">#REF!</definedName>
+    <definedName name="_3101221000">#REF!</definedName>
+    <definedName name="_3101222">#REF!</definedName>
+    <definedName name="_3101222000">#REF!</definedName>
+    <definedName name="_3101223">#REF!</definedName>
+    <definedName name="_3101223000">#REF!</definedName>
+    <definedName name="_3101224">#REF!</definedName>
+    <definedName name="_3101224000">#REF!</definedName>
+    <definedName name="_3101225">#REF!</definedName>
+    <definedName name="_3101225100">#REF!</definedName>
+    <definedName name="_3101225200">#REF!</definedName>
+    <definedName name="_3101225300">#REF!</definedName>
+    <definedName name="_3101225400">#REF!</definedName>
+    <definedName name="_3101225500">#REF!</definedName>
+    <definedName name="_3101226">#REF!</definedName>
+    <definedName name="_3101226100">#REF!</definedName>
+    <definedName name="_3101226900">#REF!</definedName>
+    <definedName name="_310123">#REF!</definedName>
+    <definedName name="_3101231">#REF!</definedName>
+    <definedName name="_3101231000">#REF!</definedName>
+    <definedName name="_3101232">#REF!</definedName>
+    <definedName name="_3101232000">#REF!</definedName>
+    <definedName name="_3101233">#REF!</definedName>
+    <definedName name="_3101233000">#REF!</definedName>
+    <definedName name="_3101234">#REF!</definedName>
+    <definedName name="_3101234000">#REF!</definedName>
+    <definedName name="_3101239">#REF!</definedName>
+    <definedName name="_3101239000">#REF!</definedName>
+    <definedName name="_310129">#REF!</definedName>
+    <definedName name="_3101290000">#REF!</definedName>
+    <definedName name="_31013">#REF!</definedName>
+    <definedName name="_310131">#REF!</definedName>
+    <definedName name="_3101310000">#REF!</definedName>
+    <definedName name="_310132">#REF!</definedName>
+    <definedName name="_3101320000">#REF!</definedName>
+    <definedName name="_310133">#REF!</definedName>
+    <definedName name="_3101330000">#REF!</definedName>
+    <definedName name="_310134">#REF!</definedName>
+    <definedName name="_3101340000">#REF!</definedName>
+    <definedName name="_310135">#REF!</definedName>
+    <definedName name="_3101350000">#REF!</definedName>
+    <definedName name="_310136">#REF!</definedName>
+    <definedName name="_3101360000">#REF!</definedName>
+    <definedName name="_310137">#REF!</definedName>
+    <definedName name="_3101370000">#REF!</definedName>
+    <definedName name="_310138">#REF!</definedName>
+    <definedName name="_3101380000">#REF!</definedName>
+    <definedName name="_310139">#REF!</definedName>
+    <definedName name="_3101390110">#REF!</definedName>
+    <definedName name="_3101390120">#REF!</definedName>
+    <definedName name="_3101390130">#REF!</definedName>
+    <definedName name="_3101390200">#REF!</definedName>
+    <definedName name="_3101390310">#REF!</definedName>
+    <definedName name="_3101390320">#REF!</definedName>
+    <definedName name="_3101390330">#REF!</definedName>
+    <definedName name="_3101390400">#REF!</definedName>
+    <definedName name="_31014">#REF!</definedName>
+    <definedName name="_310141">#REF!</definedName>
+    <definedName name="_3101411">#REF!</definedName>
+    <definedName name="_3101411100">#REF!</definedName>
+    <definedName name="_3101412">#REF!</definedName>
+    <definedName name="_3101412000">#REF!</definedName>
+    <definedName name="_3101413">#REF!</definedName>
+    <definedName name="_3101413000">#REF!</definedName>
+    <definedName name="_310142">#REF!</definedName>
+    <definedName name="_3101421">#REF!</definedName>
+    <definedName name="_3101421000">#REF!</definedName>
+    <definedName name="_3101422">#REF!</definedName>
+    <definedName name="_3101422000">#REF!</definedName>
+    <definedName name="_310149">#REF!</definedName>
+    <definedName name="_3101491">#REF!</definedName>
+    <definedName name="_3101491100">#REF!</definedName>
+    <definedName name="_3101491900">#REF!</definedName>
+    <definedName name="_3101492">#REF!</definedName>
+    <definedName name="_3101492100">#REF!</definedName>
+    <definedName name="_3101492200">#REF!</definedName>
+    <definedName name="_31015">#REF!</definedName>
+    <definedName name="_310151">#REF!</definedName>
+    <definedName name="_3101511">#REF!</definedName>
+    <definedName name="_3101511100">#REF!</definedName>
+    <definedName name="_31016">#REF!</definedName>
+    <definedName name="_310161">#REF!</definedName>
+    <definedName name="_3101611">#REF!</definedName>
+    <definedName name="_3101611300">#REF!</definedName>
+    <definedName name="_3101611400">#REF!</definedName>
+    <definedName name="_3101611900">#REF!</definedName>
+    <definedName name="_310162">#REF!</definedName>
+    <definedName name="_3101621">#REF!</definedName>
+    <definedName name="_3101621100">#REF!</definedName>
+    <definedName name="_3101621200">#REF!</definedName>
+    <definedName name="_3101621300">#REF!</definedName>
+    <definedName name="_3101621400">#REF!</definedName>
+    <definedName name="_3101621700">#REF!</definedName>
+    <definedName name="_3101621900">#REF!</definedName>
+    <definedName name="_3101622">#REF!</definedName>
+    <definedName name="_3101622100">#REF!</definedName>
+    <definedName name="_3101622200">#REF!</definedName>
+    <definedName name="_3101622300">#REF!</definedName>
+    <definedName name="_3101622400">#REF!</definedName>
+    <definedName name="_3101622500">#REF!</definedName>
+    <definedName name="_3101623">#REF!</definedName>
+    <definedName name="_3101623000">#REF!</definedName>
+    <definedName name="_310163">#REF!</definedName>
+    <definedName name="_3101631">#REF!</definedName>
+    <definedName name="_3101631100">#REF!</definedName>
+    <definedName name="_3101631200">#REF!</definedName>
+    <definedName name="_3101631300">#REF!</definedName>
+    <definedName name="_31018">#REF!</definedName>
+    <definedName name="_310181">#REF!</definedName>
+    <definedName name="_3101810000">#REF!</definedName>
+    <definedName name="_310182">#REF!</definedName>
+    <definedName name="_3101820000">#REF!</definedName>
+    <definedName name="_3102">#REF!</definedName>
+    <definedName name="_3102__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3102__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31021">#REF!</definedName>
+    <definedName name="_3102100000">#REF!</definedName>
+    <definedName name="_3102100100">#REF!</definedName>
+    <definedName name="_3102100200">#REF!</definedName>
+    <definedName name="_3102100300">#REF!</definedName>
+    <definedName name="_3102100400">#REF!</definedName>
+    <definedName name="_31022">#REF!</definedName>
+    <definedName name="_3102200000">#REF!</definedName>
+    <definedName name="_3102200100">#REF!</definedName>
+    <definedName name="_3102200200">#REF!</definedName>
+    <definedName name="_31023">#REF!</definedName>
+    <definedName name="_3102300">#REF!</definedName>
+    <definedName name="_3102300000">#REF!</definedName>
+    <definedName name="_3103">#REF!</definedName>
+    <definedName name="_3103__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3103__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31031">#REF!</definedName>
+    <definedName name="_310311">#REF!</definedName>
+    <definedName name="_3103110000">#REF!</definedName>
+    <definedName name="_3103110100">#REF!</definedName>
+    <definedName name="_3103110200">#REF!</definedName>
+    <definedName name="_3103110300">#REF!</definedName>
+    <definedName name="_310312">#REF!</definedName>
+    <definedName name="_3103120000">#REF!</definedName>
+    <definedName name="_3103120100">#REF!</definedName>
+    <definedName name="_3103120200">#REF!</definedName>
+    <definedName name="_3103120300">#REF!</definedName>
+    <definedName name="_310313">#REF!</definedName>
+    <definedName name="_3103130000">#REF!</definedName>
+    <definedName name="_310314">#REF!</definedName>
+    <definedName name="_3103141">#REF!</definedName>
+    <definedName name="_3103141100">#REF!</definedName>
+    <definedName name="_3103141200">#REF!</definedName>
+    <definedName name="_3103141900">#REF!</definedName>
+    <definedName name="_3103142">#REF!</definedName>
+    <definedName name="_3103142100">#REF!</definedName>
+    <definedName name="_3103142200">#REF!</definedName>
+    <definedName name="_3103143">#REF!</definedName>
+    <definedName name="_3103143000">#REF!</definedName>
+    <definedName name="_310315">#REF!</definedName>
+    <definedName name="_3103151">#REF!</definedName>
+    <definedName name="_3103151000">#REF!</definedName>
+    <definedName name="_3103159">#REF!</definedName>
+    <definedName name="_3103159000">#REF!</definedName>
+    <definedName name="_310316">#REF!</definedName>
+    <definedName name="_3103160100">#REF!</definedName>
+    <definedName name="_3103160200">#REF!</definedName>
+    <definedName name="_3103160300">#REF!</definedName>
+    <definedName name="_310317">#REF!</definedName>
+    <definedName name="_3103170000">#REF!</definedName>
+    <definedName name="_310318">#REF!</definedName>
+    <definedName name="_3103180000">#REF!</definedName>
+    <definedName name="_310319">#REF!</definedName>
+    <definedName name="_3103190000">#REF!</definedName>
+    <definedName name="_31032">#REF!</definedName>
+    <definedName name="_310321">#REF!</definedName>
+    <definedName name="_3103210110">#REF!</definedName>
+    <definedName name="_3103210120">#REF!</definedName>
+    <definedName name="_3103210200">#REF!</definedName>
+    <definedName name="_3103210300">#REF!</definedName>
+    <definedName name="_310322">#REF!</definedName>
+    <definedName name="_3103220000">#REF!</definedName>
+    <definedName name="_310323">#REF!</definedName>
+    <definedName name="_3103230100">#REF!</definedName>
+    <definedName name="_3103230200">#REF!</definedName>
+    <definedName name="_3103230300">#REF!</definedName>
+    <definedName name="_310324">#REF!</definedName>
+    <definedName name="_3103240000">#REF!</definedName>
+    <definedName name="_310325">#REF!</definedName>
+    <definedName name="_3103250000">#REF!</definedName>
+    <definedName name="_31033">#REF!</definedName>
+    <definedName name="_310331">#REF!</definedName>
+    <definedName name="_3103310100">#REF!</definedName>
+    <definedName name="_3103310200">#REF!</definedName>
+    <definedName name="_3103310300">#REF!</definedName>
+    <definedName name="_3103310400">#REF!</definedName>
+    <definedName name="_3103310500">#REF!</definedName>
+    <definedName name="_3103310510">#REF!</definedName>
+    <definedName name="_3103310600">#REF!</definedName>
+    <definedName name="_3103310700">#REF!</definedName>
+    <definedName name="_3103310800">#REF!</definedName>
+    <definedName name="_3103310900">#REF!</definedName>
+    <definedName name="_310332">#REF!</definedName>
+    <definedName name="_3103320100">#REF!</definedName>
+    <definedName name="_3103320200">#REF!</definedName>
+    <definedName name="_310333">#REF!</definedName>
+    <definedName name="_3103330">#REF!</definedName>
+    <definedName name="_3103330100">#REF!</definedName>
+    <definedName name="_3103330200">#REF!</definedName>
+    <definedName name="_3103330300">#REF!</definedName>
+    <definedName name="_3103330400">#REF!</definedName>
+    <definedName name="_3103330500">#REF!</definedName>
+    <definedName name="_310334">#REF!</definedName>
+    <definedName name="_3103340100">#REF!</definedName>
+    <definedName name="_310335">#REF!</definedName>
+    <definedName name="_3103350000">#REF!</definedName>
+    <definedName name="_31034">#REF!</definedName>
+    <definedName name="_310341">#REF!</definedName>
+    <definedName name="_3103410000">#REF!</definedName>
+    <definedName name="_310342">#REF!</definedName>
+    <definedName name="_3103420000">#REF!</definedName>
+    <definedName name="_310343">#REF!</definedName>
+    <definedName name="_3103430000">#REF!</definedName>
+    <definedName name="_310344">#REF!</definedName>
+    <definedName name="_3103440000">#REF!</definedName>
+    <definedName name="_31035">#REF!</definedName>
+    <definedName name="_310351">#REF!</definedName>
+    <definedName name="_3103511">#REF!</definedName>
+    <definedName name="_3103511110">#REF!</definedName>
+    <definedName name="_3103511120">#REF!</definedName>
+    <definedName name="_3103511200">#REF!</definedName>
+    <definedName name="_3103511300">#REF!</definedName>
+    <definedName name="_3103511900">#REF!</definedName>
+    <definedName name="_3103512">#REF!</definedName>
+    <definedName name="_3103512100">#REF!</definedName>
+    <definedName name="_3103512200">#REF!</definedName>
+    <definedName name="_3103512900">#REF!</definedName>
+    <definedName name="_310352">#REF!</definedName>
+    <definedName name="_3103521">#REF!</definedName>
+    <definedName name="_3103521000">#REF!</definedName>
+    <definedName name="_310353">#REF!</definedName>
+    <definedName name="_3103531">#REF!</definedName>
+    <definedName name="_3103531000">#REF!</definedName>
+    <definedName name="_31036">#REF!</definedName>
+    <definedName name="_310361">#REF!</definedName>
+    <definedName name="_3103611">#REF!</definedName>
+    <definedName name="_3103611000">#REF!</definedName>
+    <definedName name="_3103611100">#REF!</definedName>
+    <definedName name="_3103611200">#REF!</definedName>
+    <definedName name="_3103612">#REF!</definedName>
+    <definedName name="_3103612000">#REF!</definedName>
+    <definedName name="_310362">#REF!</definedName>
+    <definedName name="_3103621">#REF!</definedName>
+    <definedName name="_3103621000">#REF!</definedName>
+    <definedName name="_3103622">#REF!</definedName>
+    <definedName name="_3103622000">#REF!</definedName>
+    <definedName name="_3103623">#REF!</definedName>
+    <definedName name="_3103623000">#REF!</definedName>
+    <definedName name="_310369">#REF!</definedName>
+    <definedName name="_3103691">#REF!</definedName>
+    <definedName name="_3103691000">#REF!</definedName>
+    <definedName name="_31037">#REF!</definedName>
+    <definedName name="_310372">#REF!</definedName>
+    <definedName name="_3103720120">#REF!</definedName>
+    <definedName name="_3103720130">#REF!</definedName>
+    <definedName name="_3103720140">#REF!</definedName>
+    <definedName name="_3103720150">#REF!</definedName>
+    <definedName name="_3103720190">#REF!</definedName>
+    <definedName name="_3103720210">#REF!</definedName>
+    <definedName name="_3103720220">#REF!</definedName>
+    <definedName name="_3103720230">#REF!</definedName>
+    <definedName name="_3103720240">#REF!</definedName>
+    <definedName name="_3103720250">#REF!</definedName>
+    <definedName name="_3103720260">#REF!</definedName>
+    <definedName name="_3103720270">#REF!</definedName>
+    <definedName name="_3103720290">#REF!</definedName>
+    <definedName name="_310373">#REF!</definedName>
+    <definedName name="_3103730100">#REF!</definedName>
+    <definedName name="_3103730200">#REF!</definedName>
+    <definedName name="_3103730900">#REF!</definedName>
+    <definedName name="_310374">#REF!</definedName>
+    <definedName name="_3103740100">#REF!</definedName>
+    <definedName name="_3103740200">#REF!</definedName>
+    <definedName name="_31038">#REF!</definedName>
+    <definedName name="_3103800000">#REF!</definedName>
+    <definedName name="_310381">#REF!</definedName>
+    <definedName name="_3103810000">#REF!</definedName>
+    <definedName name="_310382">#REF!</definedName>
+    <definedName name="_3103820000">#REF!</definedName>
+    <definedName name="_31039">#REF!</definedName>
+    <definedName name="_310391">#REF!</definedName>
+    <definedName name="_3103910">#REF!</definedName>
+    <definedName name="_3103910100">#REF!</definedName>
+    <definedName name="_3103910200">#REF!</definedName>
+    <definedName name="_310392">#REF!</definedName>
+    <definedName name="_3103920100">#REF!</definedName>
+    <definedName name="_3103920200">#REF!</definedName>
+    <definedName name="_3103920300">#REF!</definedName>
+    <definedName name="_3103920400">#REF!</definedName>
+    <definedName name="_310393">#REF!</definedName>
+    <definedName name="_3103930000">#REF!</definedName>
+    <definedName name="_310394">#REF!</definedName>
+    <definedName name="_3103940100">#REF!</definedName>
+    <definedName name="_3103940110">#REF!</definedName>
+    <definedName name="_3103940120">#REF!</definedName>
+    <definedName name="_3103940130">#REF!</definedName>
+    <definedName name="_3103940200">#REF!</definedName>
+    <definedName name="_3103940210">#REF!</definedName>
+    <definedName name="_3103940220">#REF!</definedName>
+    <definedName name="_3103940230">#REF!</definedName>
+    <definedName name="_310395">#REF!</definedName>
+    <definedName name="_3103950000">#REF!</definedName>
+    <definedName name="_310396">#REF!</definedName>
+    <definedName name="_3103960000">#REF!</definedName>
+    <definedName name="_310397">#REF!</definedName>
+    <definedName name="_3103970000">#REF!</definedName>
+    <definedName name="_310398">#REF!</definedName>
+    <definedName name="_3103980100">#REF!</definedName>
+    <definedName name="_310399">#REF!</definedName>
+    <definedName name="_3103990100">#REF!</definedName>
+    <definedName name="_3103990200">#REF!</definedName>
+    <definedName name="_3103990300">#REF!</definedName>
+    <definedName name="_3103990400">#REF!</definedName>
+    <definedName name="_3103990900">#REF!</definedName>
+    <definedName name="_3104">#REF!</definedName>
+    <definedName name="_3104__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3104__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31041">#REF!</definedName>
+    <definedName name="_310411">#REF!</definedName>
+    <definedName name="_3104110100">#REF!</definedName>
+    <definedName name="_3104110200">#REF!</definedName>
+    <definedName name="_310412">#REF!</definedName>
+    <definedName name="_3104120100">#REF!</definedName>
+    <definedName name="_3104120200">#REF!</definedName>
+    <definedName name="_310413">#REF!</definedName>
+    <definedName name="_3104130100">#REF!</definedName>
+    <definedName name="_3104130200">#REF!</definedName>
+    <definedName name="_3104130300">#REF!</definedName>
+    <definedName name="_3104130400">#REF!</definedName>
+    <definedName name="_3104130500">#REF!</definedName>
+    <definedName name="_3104130600">#REF!</definedName>
+    <definedName name="_3104130700">#REF!</definedName>
+    <definedName name="_3104130800">#REF!</definedName>
+    <definedName name="_3104130900">#REF!</definedName>
+    <definedName name="_310414">#REF!</definedName>
+    <definedName name="_3104140100">#REF!</definedName>
+    <definedName name="_3104140200">#REF!</definedName>
+    <definedName name="_3104140900">#REF!</definedName>
+    <definedName name="_310415">#REF!</definedName>
+    <definedName name="_3104150000">#REF!</definedName>
+    <definedName name="_31042">#REF!</definedName>
+    <definedName name="_310421">#REF!</definedName>
+    <definedName name="_3104210110">#REF!</definedName>
+    <definedName name="_3104210115">#REF!</definedName>
+    <definedName name="_3104210120">#REF!</definedName>
+    <definedName name="_3104210125">#REF!</definedName>
+    <definedName name="_3104210130">#REF!</definedName>
+    <definedName name="_3104210135">#REF!</definedName>
+    <definedName name="_3104210140">#REF!</definedName>
+    <definedName name="_3104210145">#REF!</definedName>
+    <definedName name="_3104210150">#REF!</definedName>
+    <definedName name="_3104210155">#REF!</definedName>
+    <definedName name="_3104210160">#REF!</definedName>
+    <definedName name="_3104210165">#REF!</definedName>
+    <definedName name="_3104210190">#REF!</definedName>
+    <definedName name="_3104211">#REF!</definedName>
+    <definedName name="_3104211100">#REF!</definedName>
+    <definedName name="_3104211200">#REF!</definedName>
+    <definedName name="_3104211300">#REF!</definedName>
+    <definedName name="_3104211400">#REF!</definedName>
+    <definedName name="_3104212">#REF!</definedName>
+    <definedName name="_3104212100">#REF!</definedName>
+    <definedName name="_3104212200">#REF!</definedName>
+    <definedName name="_3104212300">#REF!</definedName>
+    <definedName name="_3104212400">#REF!</definedName>
+    <definedName name="_310422">#REF!</definedName>
+    <definedName name="_3104220110">#REF!</definedName>
+    <definedName name="_3104220115">#REF!</definedName>
+    <definedName name="_3104220118">#REF!</definedName>
+    <definedName name="_3104220120">#REF!</definedName>
+    <definedName name="_3104220125">#REF!</definedName>
+    <definedName name="_3104220130">#REF!</definedName>
+    <definedName name="_3104220135">#REF!</definedName>
+    <definedName name="_3104220140">#REF!</definedName>
+    <definedName name="_3104220145">#REF!</definedName>
+    <definedName name="_3104220150">#REF!</definedName>
+    <definedName name="_3104220155">#REF!</definedName>
+    <definedName name="_3104220165">#REF!</definedName>
+    <definedName name="_3104220166">#REF!</definedName>
+    <definedName name="_3104220170">#REF!</definedName>
+    <definedName name="_3104220190">#REF!</definedName>
+    <definedName name="_3104221">#REF!</definedName>
+    <definedName name="_3104221100">#REF!</definedName>
+    <definedName name="_3104221200">#REF!</definedName>
+    <definedName name="_3104221300">#REF!</definedName>
+    <definedName name="_3104221400">#REF!</definedName>
+    <definedName name="_310423">#REF!</definedName>
+    <definedName name="_3104230110">#REF!</definedName>
+    <definedName name="_3104230115">#REF!</definedName>
+    <definedName name="_3104230120">#REF!</definedName>
+    <definedName name="_3104230125">#REF!</definedName>
+    <definedName name="_3104230190">#REF!</definedName>
+    <definedName name="_3104231">#REF!</definedName>
+    <definedName name="_3104231100">#REF!</definedName>
+    <definedName name="_3104231200">#REF!</definedName>
+    <definedName name="_3104231300">#REF!</definedName>
+    <definedName name="_3104232">#REF!</definedName>
+    <definedName name="_3104232100">#REF!</definedName>
+    <definedName name="_3104232200">#REF!</definedName>
+    <definedName name="_3104232300">#REF!</definedName>
+    <definedName name="_3104232400">#REF!</definedName>
+    <definedName name="_3104233">#REF!</definedName>
+    <definedName name="_3104233100">#REF!</definedName>
+    <definedName name="_3104233200">#REF!</definedName>
+    <definedName name="_3104233300">#REF!</definedName>
+    <definedName name="_3104234">#REF!</definedName>
+    <definedName name="_3104234100">#REF!</definedName>
+    <definedName name="_3104234200">#REF!</definedName>
+    <definedName name="_3104234300">#REF!</definedName>
+    <definedName name="_3104235">#REF!</definedName>
+    <definedName name="_3104235100">#REF!</definedName>
+    <definedName name="_310424">#REF!</definedName>
+    <definedName name="_3104240111">#REF!</definedName>
+    <definedName name="_3104240112">#REF!</definedName>
+    <definedName name="_3104240113">#REF!</definedName>
+    <definedName name="_3104241">#REF!</definedName>
+    <definedName name="_3104241100">#REF!</definedName>
+    <definedName name="_3104241200">#REF!</definedName>
+    <definedName name="_3104242">#REF!</definedName>
+    <definedName name="_3104242100">#REF!</definedName>
+    <definedName name="_3104242200">#REF!</definedName>
+    <definedName name="_3104242300">#REF!</definedName>
+    <definedName name="_310425">#REF!</definedName>
+    <definedName name="_3104251">#REF!</definedName>
+    <definedName name="_3104251000">#REF!</definedName>
+    <definedName name="_3104251100">#REF!</definedName>
+    <definedName name="_3104251200">#REF!</definedName>
+    <definedName name="_3104251300">#REF!</definedName>
+    <definedName name="_3104251310">#REF!</definedName>
+    <definedName name="_3104251320">#REF!</definedName>
+    <definedName name="_3104251400">#REF!</definedName>
+    <definedName name="_3104251500">#REF!</definedName>
+    <definedName name="_3104251600">#REF!</definedName>
+    <definedName name="_3104251700">#REF!</definedName>
+    <definedName name="_3104251810">#REF!</definedName>
+    <definedName name="_3104251820">#REF!</definedName>
+    <definedName name="_3104251830">#REF!</definedName>
+    <definedName name="_3104252">#REF!</definedName>
+    <definedName name="_3104252100">#REF!</definedName>
+    <definedName name="_3104252200">#REF!</definedName>
+    <definedName name="_3104252300">#REF!</definedName>
+    <definedName name="_3104253">#REF!</definedName>
+    <definedName name="_3104253100">#REF!</definedName>
+    <definedName name="_3104253300">#REF!</definedName>
+    <definedName name="_3104253400">#REF!</definedName>
+    <definedName name="_3104254">#REF!</definedName>
+    <definedName name="_3104254000">#REF!</definedName>
+    <definedName name="_3104255">#REF!</definedName>
+    <definedName name="_3104255000">#REF!</definedName>
+    <definedName name="_3104255100">#REF!</definedName>
+    <definedName name="_3104255200">#REF!</definedName>
+    <definedName name="_3104255300">#REF!</definedName>
+    <definedName name="_3104256">#REF!</definedName>
+    <definedName name="_3104256100">#REF!</definedName>
+    <definedName name="_3104257">#REF!</definedName>
+    <definedName name="_3104257100">#REF!</definedName>
+    <definedName name="_3104257200">#REF!</definedName>
+    <definedName name="_3104257300">#REF!</definedName>
+    <definedName name="_3104257400">#REF!</definedName>
+    <definedName name="_3104259">#REF!</definedName>
+    <definedName name="_3104259000">#REF!</definedName>
+    <definedName name="_310426">#REF!</definedName>
+    <definedName name="_3104260">#REF!</definedName>
+    <definedName name="_3104260000">#REF!</definedName>
+    <definedName name="_310427">#REF!</definedName>
+    <definedName name="_3104270">#REF!</definedName>
+    <definedName name="_3104270000">#REF!</definedName>
+    <definedName name="_3104270100">#REF!</definedName>
+    <definedName name="_3104270200">#REF!</definedName>
+    <definedName name="_310428">#REF!</definedName>
+    <definedName name="_3104280100">#REF!</definedName>
+    <definedName name="_3104280200">#REF!</definedName>
+    <definedName name="_310429">#REF!</definedName>
+    <definedName name="_3104290100">#REF!</definedName>
+    <definedName name="_3104290200">#REF!</definedName>
+    <definedName name="_31043">#REF!</definedName>
+    <definedName name="_310431">#REF!</definedName>
+    <definedName name="_3104310000">#REF!</definedName>
+    <definedName name="_310432">#REF!</definedName>
+    <definedName name="_3104320100">#REF!</definedName>
+    <definedName name="_3104320200">#REF!</definedName>
+    <definedName name="_3104320300">#REF!</definedName>
+    <definedName name="_3104320400">#REF!</definedName>
+    <definedName name="_3104320500">#REF!</definedName>
+    <definedName name="_3104320900">#REF!</definedName>
+    <definedName name="_31044">#REF!</definedName>
+    <definedName name="_310441">#REF!</definedName>
+    <definedName name="_3104410">#REF!</definedName>
+    <definedName name="_3104410100">#REF!</definedName>
+    <definedName name="_3104410210">#REF!</definedName>
+    <definedName name="_3104410220">#REF!</definedName>
+    <definedName name="_310442">#REF!</definedName>
+    <definedName name="_3104420">#REF!</definedName>
+    <definedName name="_3104420100">#REF!</definedName>
+    <definedName name="_3104420210">#REF!</definedName>
+    <definedName name="_3104420220">#REF!</definedName>
+    <definedName name="_310443">#REF!</definedName>
+    <definedName name="_3104430">#REF!</definedName>
+    <definedName name="_3104430100">#REF!</definedName>
+    <definedName name="_3104430210">#REF!</definedName>
+    <definedName name="_3104430220">#REF!</definedName>
+    <definedName name="_310444">#REF!</definedName>
+    <definedName name="_3104440">#REF!</definedName>
+    <definedName name="_3104440100">#REF!</definedName>
+    <definedName name="_3104440200">#REF!</definedName>
+    <definedName name="_310445">#REF!</definedName>
+    <definedName name="_3104450">#REF!</definedName>
+    <definedName name="_3104450220">#REF!</definedName>
+    <definedName name="_3104450230">#REF!</definedName>
+    <definedName name="_3104450240">#REF!</definedName>
+    <definedName name="_310446">#REF!</definedName>
+    <definedName name="_3104460">#REF!</definedName>
+    <definedName name="_3104460100">#REF!</definedName>
+    <definedName name="_310447">#REF!</definedName>
+    <definedName name="_3104470">#REF!</definedName>
+    <definedName name="_3104470000">#REF!</definedName>
+    <definedName name="_310449">#REF!</definedName>
+    <definedName name="_3104490">#REF!</definedName>
+    <definedName name="_3104490000">#REF!</definedName>
+    <definedName name="_31045">#REF!</definedName>
+    <definedName name="_310451">#REF!</definedName>
+    <definedName name="_3104510100">#REF!</definedName>
+    <definedName name="_3104510200">#REF!</definedName>
+    <definedName name="_3105">#REF!</definedName>
+    <definedName name="_3105__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3105__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31051">#REF!</definedName>
+    <definedName name="_310511">#REF!</definedName>
+    <definedName name="_3105110000">#REF!</definedName>
+    <definedName name="_310512">#REF!</definedName>
+    <definedName name="_3105120000">#REF!</definedName>
+    <definedName name="_310513">#REF!</definedName>
+    <definedName name="_3105130000">#REF!</definedName>
+    <definedName name="_310514">#REF!</definedName>
+    <definedName name="_310515">#REF!</definedName>
+    <definedName name="_3105150000">#REF!</definedName>
+    <definedName name="_310516">#REF!</definedName>
+    <definedName name="_3105160000">#REF!</definedName>
+    <definedName name="_3105161000">#REF!</definedName>
+    <definedName name="_3105162000">#REF!</definedName>
+    <definedName name="_3105163000">#REF!</definedName>
+    <definedName name="_31052">#REF!</definedName>
+    <definedName name="_310521">#REF!</definedName>
+    <definedName name="_3105211">#REF!</definedName>
+    <definedName name="_3105211000">#REF!</definedName>
+    <definedName name="_3105212">#REF!</definedName>
+    <definedName name="_3105212000">#REF!</definedName>
+    <definedName name="_3105213">#REF!</definedName>
+    <definedName name="_3105213000">#REF!</definedName>
+    <definedName name="_310522">#REF!</definedName>
+    <definedName name="_3105221">#REF!</definedName>
+    <definedName name="_3105221000">#REF!</definedName>
+    <definedName name="_3105222">#REF!</definedName>
+    <definedName name="_3105222000">#REF!</definedName>
+    <definedName name="_3105223">#REF!</definedName>
+    <definedName name="_3105223000">#REF!</definedName>
+    <definedName name="_31053">#REF!</definedName>
+    <definedName name="_310531">#REF!</definedName>
+    <definedName name="_3105310000">#REF!</definedName>
+    <definedName name="_3106">#REF!</definedName>
+    <definedName name="_3106__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3106__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31061">#REF!</definedName>
+    <definedName name="_310611">#REF!</definedName>
+    <definedName name="_3106110100">#REF!</definedName>
+    <definedName name="_3106110200">#REF!</definedName>
+    <definedName name="_3106110300">#REF!</definedName>
+    <definedName name="_3106110400">#REF!</definedName>
+    <definedName name="_3106110900">#REF!</definedName>
+    <definedName name="_310612">#REF!</definedName>
+    <definedName name="_3106120100">#REF!</definedName>
+    <definedName name="_3106120200">#REF!</definedName>
+    <definedName name="_3106120300">#REF!</definedName>
+    <definedName name="_3106120400">#REF!</definedName>
+    <definedName name="_3106120900">#REF!</definedName>
+    <definedName name="_310613">#REF!</definedName>
+    <definedName name="_3106130000">#REF!</definedName>
+    <definedName name="_31062">#REF!</definedName>
+    <definedName name="_310621">#REF!</definedName>
+    <definedName name="_3106210100">#REF!</definedName>
+    <definedName name="_3106210200">#REF!</definedName>
+    <definedName name="_310622">#REF!</definedName>
+    <definedName name="_3106220000">#REF!</definedName>
+    <definedName name="_310623">#REF!</definedName>
+    <definedName name="_3106230000">#REF!</definedName>
+    <definedName name="_31063">#REF!</definedName>
+    <definedName name="_310631">#REF!</definedName>
+    <definedName name="_3106310100">#REF!</definedName>
+    <definedName name="_3106310200">#REF!</definedName>
+    <definedName name="_31067">#REF!</definedName>
+    <definedName name="_3106700100">#REF!</definedName>
+    <definedName name="_3106700900">#REF!</definedName>
+    <definedName name="_31069">#REF!</definedName>
+    <definedName name="_310691">#REF!</definedName>
+    <definedName name="_3106910000">#REF!</definedName>
+    <definedName name="_310692">#REF!</definedName>
+    <definedName name="_3106920000">#REF!</definedName>
+    <definedName name="_310693">#REF!</definedName>
+    <definedName name="_3106930000">#REF!</definedName>
+    <definedName name="_310694">#REF!</definedName>
+    <definedName name="_3106940000">#REF!</definedName>
+    <definedName name="_310695">#REF!</definedName>
+    <definedName name="_3106950000">#REF!</definedName>
+    <definedName name="_310699">#REF!</definedName>
+    <definedName name="_3106990000">#REF!</definedName>
+    <definedName name="_3107">#REF!</definedName>
+    <definedName name="_3107__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3107__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31071">#REF!</definedName>
+    <definedName name="_310711">#REF!</definedName>
+    <definedName name="_3107110100">#REF!</definedName>
+    <definedName name="_310712">#REF!</definedName>
+    <definedName name="_3107120100">#REF!</definedName>
+    <definedName name="_3107120200">#REF!</definedName>
+    <definedName name="_310713">#REF!</definedName>
+    <definedName name="_3107130000">#REF!</definedName>
+    <definedName name="_310714">#REF!</definedName>
+    <definedName name="_3107140000">#REF!</definedName>
+    <definedName name="_31072">#REF!</definedName>
+    <definedName name="_3107200100">#REF!</definedName>
+    <definedName name="_3107200200">#REF!</definedName>
+    <definedName name="_3107200300">#REF!</definedName>
+    <definedName name="_31073">#REF!</definedName>
+    <definedName name="_3107300000">#REF!</definedName>
+    <definedName name="_31074">#REF!</definedName>
+    <definedName name="_3107400000">#REF!</definedName>
+    <definedName name="_31075">#REF!</definedName>
+    <definedName name="_3107500000">#REF!</definedName>
+    <definedName name="_31076">#REF!</definedName>
+    <definedName name="_3107600000">#REF!</definedName>
+    <definedName name="_31077">#REF!</definedName>
+    <definedName name="_3107700000">#REF!</definedName>
+    <definedName name="_31079">#REF!</definedName>
+    <definedName name="_3107900100">#REF!</definedName>
+    <definedName name="_3107900200">#REF!</definedName>
+    <definedName name="_3107900300">#REF!</definedName>
+    <definedName name="_3107900400">#REF!</definedName>
+    <definedName name="_3107900500">#REF!</definedName>
+    <definedName name="_3107900600">#REF!</definedName>
+    <definedName name="_3107900610">#REF!</definedName>
+    <definedName name="_3107900620">#REF!</definedName>
+    <definedName name="_3107900630">#REF!</definedName>
+    <definedName name="_3107900640">#REF!</definedName>
+    <definedName name="_3107900700">#REF!</definedName>
+    <definedName name="_3107900800">#REF!</definedName>
+    <definedName name="_3107900900">#REF!</definedName>
+    <definedName name="_3108">#REF!</definedName>
+    <definedName name="_3108__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3108__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31081">#REF!</definedName>
+    <definedName name="_310811">#REF!</definedName>
+    <definedName name="_3108110000">#REF!</definedName>
+    <definedName name="_310812">#REF!</definedName>
+    <definedName name="_3108121">#REF!</definedName>
+    <definedName name="_3108121100">#REF!</definedName>
+    <definedName name="_3108121410">#REF!</definedName>
+    <definedName name="_3108121420">#REF!</definedName>
+    <definedName name="_3108121430">#REF!</definedName>
+    <definedName name="_3108121440">#REF!</definedName>
+    <definedName name="_3108121450">#REF!</definedName>
+    <definedName name="_3108121460">#REF!</definedName>
+    <definedName name="_3108121470">#REF!</definedName>
+    <definedName name="_3108121500">#REF!</definedName>
+    <definedName name="_3108121600">#REF!</definedName>
+    <definedName name="_3108121700">#REF!</definedName>
+    <definedName name="_3108121800">#REF!</definedName>
+    <definedName name="_3108122">#REF!</definedName>
+    <definedName name="_3108122100">#REF!</definedName>
+    <definedName name="_3108122200">#REF!</definedName>
+    <definedName name="_3108122300">#REF!</definedName>
+    <definedName name="_3108122900">#REF!</definedName>
+    <definedName name="_3108124">#REF!</definedName>
+    <definedName name="_3108124100">#REF!</definedName>
+    <definedName name="_3108124200">#REF!</definedName>
+    <definedName name="_3108124300">#REF!</definedName>
+    <definedName name="_3108125">#REF!</definedName>
+    <definedName name="_3108125000">#REF!</definedName>
+    <definedName name="_3108129">#REF!</definedName>
+    <definedName name="_3108129110">#REF!</definedName>
+    <definedName name="_3108129120">#REF!</definedName>
+    <definedName name="_3108129310">#REF!</definedName>
+    <definedName name="_3108129320">#REF!</definedName>
+    <definedName name="_3108129330">#REF!</definedName>
+    <definedName name="_3108129340">#REF!</definedName>
+    <definedName name="_3108129350">#REF!</definedName>
+    <definedName name="_3108129360">#REF!</definedName>
+    <definedName name="_3108129910">#REF!</definedName>
+    <definedName name="_3108129920">#REF!</definedName>
+    <definedName name="_310813">#REF!</definedName>
+    <definedName name="_3108130000">#REF!</definedName>
+    <definedName name="_310814">#REF!</definedName>
+    <definedName name="_3108140000">#REF!</definedName>
+    <definedName name="_310815">#REF!</definedName>
+    <definedName name="_3108150000">#REF!</definedName>
+    <definedName name="_310816">#REF!</definedName>
+    <definedName name="_3108160000">#REF!</definedName>
+    <definedName name="_310819">#REF!</definedName>
+    <definedName name="_3108191">#REF!</definedName>
+    <definedName name="_3108191000">#REF!</definedName>
+    <definedName name="_3108192">#REF!</definedName>
+    <definedName name="_3108192000">#REF!</definedName>
+    <definedName name="_3108193">#REF!</definedName>
+    <definedName name="_3108193000">#REF!</definedName>
+    <definedName name="_31082">#REF!</definedName>
+    <definedName name="_310821">#REF!</definedName>
+    <definedName name="_3108211">#REF!</definedName>
+    <definedName name="_3108211100">#REF!</definedName>
+    <definedName name="_3108211200">#REF!</definedName>
+    <definedName name="_3108212">#REF!</definedName>
+    <definedName name="_3108212000">#REF!</definedName>
+    <definedName name="_3108219">#REF!</definedName>
+    <definedName name="_3108219000">#REF!</definedName>
+    <definedName name="_310829">#REF!</definedName>
+    <definedName name="_3108290000">#REF!</definedName>
+    <definedName name="_31083">#REF!</definedName>
+    <definedName name="_310832">#REF!</definedName>
+    <definedName name="_3108320000">#REF!</definedName>
+    <definedName name="_31084">#REF!</definedName>
+    <definedName name="_310841">#REF!</definedName>
+    <definedName name="_3108410100">#REF!</definedName>
+    <definedName name="_31085">#REF!</definedName>
+    <definedName name="_310851">#REF!</definedName>
+    <definedName name="_3108510100">#REF!</definedName>
+    <definedName name="_31086">#REF!</definedName>
+    <definedName name="_3108600000">#REF!</definedName>
+    <definedName name="_31087">#REF!</definedName>
+    <definedName name="_3108700000">#REF!</definedName>
+    <definedName name="_31089">#REF!</definedName>
+    <definedName name="_310891">#REF!</definedName>
+    <definedName name="_3108910000">#REF!</definedName>
+    <definedName name="_310892">#REF!</definedName>
+    <definedName name="_3108920000">#REF!</definedName>
+    <definedName name="_310893">#REF!</definedName>
+    <definedName name="_3108930000">#REF!</definedName>
+    <definedName name="_310894">#REF!</definedName>
+    <definedName name="_3108940000">#REF!</definedName>
+    <definedName name="_310895">#REF!</definedName>
+    <definedName name="_3108950000">#REF!</definedName>
+    <definedName name="_310896">#REF!</definedName>
+    <definedName name="_3108960000">#REF!</definedName>
+    <definedName name="_310899">#REF!</definedName>
+    <definedName name="_3108990000">#REF!</definedName>
+    <definedName name="_3109">#REF!</definedName>
+    <definedName name="_3109__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3109__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31091">#REF!</definedName>
+    <definedName name="_310911">#REF!</definedName>
+    <definedName name="_3109110100">#REF!</definedName>
+    <definedName name="_3109110200">#REF!</definedName>
+    <definedName name="_3109110300">#REF!</definedName>
+    <definedName name="_3109110400">#REF!</definedName>
+    <definedName name="_3109110500">#REF!</definedName>
+    <definedName name="_3109110600">#REF!</definedName>
+    <definedName name="_3109110700">#REF!</definedName>
+    <definedName name="_310912">#REF!</definedName>
+    <definedName name="_3109121000">#REF!</definedName>
+    <definedName name="_311">#REF!</definedName>
+    <definedName name="_311__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_311__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3110__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3110__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3111">#REF!</definedName>
+    <definedName name="_3111__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3111__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31111">#REF!</definedName>
+    <definedName name="_311111">#REF!</definedName>
+    <definedName name="_3111111">#REF!</definedName>
+    <definedName name="_3111111000">#REF!</definedName>
+    <definedName name="_311112">#REF!</definedName>
+    <definedName name="_3111121">#REF!</definedName>
+    <definedName name="_3111121000">#REF!</definedName>
+    <definedName name="_3111122">#REF!</definedName>
+    <definedName name="_3111122000">#REF!</definedName>
+    <definedName name="_3111123">#REF!</definedName>
+    <definedName name="_3111123000">#REF!</definedName>
+    <definedName name="_31112">#REF!</definedName>
+    <definedName name="_311121">#REF!</definedName>
+    <definedName name="_3111211">#REF!</definedName>
+    <definedName name="_3111211000">#REF!</definedName>
+    <definedName name="_3111212">#REF!</definedName>
+    <definedName name="_3111212000">#REF!</definedName>
+    <definedName name="_3111212100">#REF!</definedName>
+    <definedName name="_3111212200">#REF!</definedName>
+    <definedName name="_3111212300">#REF!</definedName>
+    <definedName name="_3111212400">#REF!</definedName>
+    <definedName name="_3111212500">#REF!</definedName>
+    <definedName name="_311122">#REF!</definedName>
+    <definedName name="_3111221">#REF!</definedName>
+    <definedName name="_3111221000">#REF!</definedName>
+    <definedName name="_3111222">#REF!</definedName>
+    <definedName name="_3111222000">#REF!</definedName>
+    <definedName name="_3111223">#REF!</definedName>
+    <definedName name="_3111223000">#REF!</definedName>
+    <definedName name="_3111224">#REF!</definedName>
+    <definedName name="_3111224000">#REF!</definedName>
+    <definedName name="_3111225">#REF!</definedName>
+    <definedName name="_3111225100">#REF!</definedName>
+    <definedName name="_3111225200">#REF!</definedName>
+    <definedName name="_3111225300">#REF!</definedName>
+    <definedName name="_3111225400">#REF!</definedName>
+    <definedName name="_3111225500">#REF!</definedName>
+    <definedName name="_3111226">#REF!</definedName>
+    <definedName name="_3111226100">#REF!</definedName>
+    <definedName name="_3111226900">#REF!</definedName>
+    <definedName name="_311123">#REF!</definedName>
+    <definedName name="_3111231">#REF!</definedName>
+    <definedName name="_3111231000">#REF!</definedName>
+    <definedName name="_3111232">#REF!</definedName>
+    <definedName name="_3111232000">#REF!</definedName>
+    <definedName name="_3111233">#REF!</definedName>
+    <definedName name="_3111233000">#REF!</definedName>
+    <definedName name="_3111234">#REF!</definedName>
+    <definedName name="_3111234000">#REF!</definedName>
+    <definedName name="_3111239">#REF!</definedName>
+    <definedName name="_3111239000">#REF!</definedName>
+    <definedName name="_311129">#REF!</definedName>
+    <definedName name="_3111290000">#REF!</definedName>
+    <definedName name="_31113">#REF!</definedName>
+    <definedName name="_311131">#REF!</definedName>
+    <definedName name="_3111310000">#REF!</definedName>
+    <definedName name="_311132">#REF!</definedName>
+    <definedName name="_3111320000">#REF!</definedName>
+    <definedName name="_311133">#REF!</definedName>
+    <definedName name="_3111330000">#REF!</definedName>
+    <definedName name="_311134">#REF!</definedName>
+    <definedName name="_3111340000">#REF!</definedName>
+    <definedName name="_311135">#REF!</definedName>
+    <definedName name="_3111350000">#REF!</definedName>
+    <definedName name="_311136">#REF!</definedName>
+    <definedName name="_3111360000">#REF!</definedName>
+    <definedName name="_311137">#REF!</definedName>
+    <definedName name="_3111370000">#REF!</definedName>
+    <definedName name="_311138">#REF!</definedName>
+    <definedName name="_3111380000">#REF!</definedName>
+    <definedName name="_311139">#REF!</definedName>
+    <definedName name="_3111390110">#REF!</definedName>
+    <definedName name="_3111390120">#REF!</definedName>
+    <definedName name="_3111390130">#REF!</definedName>
+    <definedName name="_3111390200">#REF!</definedName>
+    <definedName name="_3111390310">#REF!</definedName>
+    <definedName name="_3111390320">#REF!</definedName>
+    <definedName name="_3111390330">#REF!</definedName>
+    <definedName name="_3111390400">#REF!</definedName>
+    <definedName name="_31114">#REF!</definedName>
+    <definedName name="_311141">#REF!</definedName>
+    <definedName name="_3111411">#REF!</definedName>
+    <definedName name="_3111411100">#REF!</definedName>
+    <definedName name="_3111412">#REF!</definedName>
+    <definedName name="_3111412000">#REF!</definedName>
+    <definedName name="_3111413">#REF!</definedName>
+    <definedName name="_3111413000">#REF!</definedName>
+    <definedName name="_311142">#REF!</definedName>
+    <definedName name="_3111421">#REF!</definedName>
+    <definedName name="_3111421000">#REF!</definedName>
+    <definedName name="_3111422">#REF!</definedName>
+    <definedName name="_3111422000">#REF!</definedName>
+    <definedName name="_311149">#REF!</definedName>
+    <definedName name="_3111491">#REF!</definedName>
+    <definedName name="_3111491100">#REF!</definedName>
+    <definedName name="_3111491900">#REF!</definedName>
+    <definedName name="_3111492">#REF!</definedName>
+    <definedName name="_3111492100">#REF!</definedName>
+    <definedName name="_3111492200">#REF!</definedName>
+    <definedName name="_31115">#REF!</definedName>
+    <definedName name="_311151">#REF!</definedName>
+    <definedName name="_3111511">#REF!</definedName>
+    <definedName name="_3111511100">#REF!</definedName>
+    <definedName name="_31116">#REF!</definedName>
+    <definedName name="_311161">#REF!</definedName>
+    <definedName name="_3111611">#REF!</definedName>
+    <definedName name="_3111611300">#REF!</definedName>
+    <definedName name="_3111611400">#REF!</definedName>
+    <definedName name="_3111611900">#REF!</definedName>
+    <definedName name="_311162">#REF!</definedName>
+    <definedName name="_3111621">#REF!</definedName>
+    <definedName name="_3111621100">#REF!</definedName>
+    <definedName name="_3111621200">#REF!</definedName>
+    <definedName name="_3111621300">#REF!</definedName>
+    <definedName name="_3111621400">#REF!</definedName>
+    <definedName name="_3111621700">#REF!</definedName>
+    <definedName name="_3111621900">#REF!</definedName>
+    <definedName name="_3111622">#REF!</definedName>
+    <definedName name="_3111622100">#REF!</definedName>
+    <definedName name="_3111622200">#REF!</definedName>
+    <definedName name="_3111622300">#REF!</definedName>
+    <definedName name="_3111622400">#REF!</definedName>
+    <definedName name="_3111622500">#REF!</definedName>
+    <definedName name="_3111623">#REF!</definedName>
+    <definedName name="_3111623000">#REF!</definedName>
+    <definedName name="_311163">#REF!</definedName>
+    <definedName name="_3111631">#REF!</definedName>
+    <definedName name="_3111631100">#REF!</definedName>
+    <definedName name="_3111631200">#REF!</definedName>
+    <definedName name="_3111631300">#REF!</definedName>
+    <definedName name="_31118">#REF!</definedName>
+    <definedName name="_311181">#REF!</definedName>
+    <definedName name="_3111810000">#REF!</definedName>
+    <definedName name="_311182">#REF!</definedName>
+    <definedName name="_3111820000">#REF!</definedName>
+    <definedName name="_3112">#REF!</definedName>
+    <definedName name="_3112__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3112__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31121">#REF!</definedName>
+    <definedName name="_3112100000">#REF!</definedName>
+    <definedName name="_3112100100">#REF!</definedName>
+    <definedName name="_3112100200">#REF!</definedName>
+    <definedName name="_3112100300">#REF!</definedName>
+    <definedName name="_3112100400">#REF!</definedName>
+    <definedName name="_31122">#REF!</definedName>
+    <definedName name="_3112200000">#REF!</definedName>
+    <definedName name="_3112200100">#REF!</definedName>
+    <definedName name="_3112200200">#REF!</definedName>
+    <definedName name="_31123">#REF!</definedName>
+    <definedName name="_3112300">#REF!</definedName>
+    <definedName name="_3112300000">#REF!</definedName>
+    <definedName name="_3113">#REF!</definedName>
+    <definedName name="_3113__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3113__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31131">#REF!</definedName>
+    <definedName name="_311311">#REF!</definedName>
+    <definedName name="_3113110000">#REF!</definedName>
+    <definedName name="_3113110100">#REF!</definedName>
+    <definedName name="_3113110200">#REF!</definedName>
+    <definedName name="_3113110300">#REF!</definedName>
+    <definedName name="_311312">#REF!</definedName>
+    <definedName name="_3113120000">#REF!</definedName>
+    <definedName name="_3113120100">#REF!</definedName>
+    <definedName name="_3113120200">#REF!</definedName>
+    <definedName name="_3113120300">#REF!</definedName>
+    <definedName name="_311313">#REF!</definedName>
+    <definedName name="_3113130000">#REF!</definedName>
+    <definedName name="_311314">#REF!</definedName>
+    <definedName name="_3113141">#REF!</definedName>
+    <definedName name="_3113141100">#REF!</definedName>
+    <definedName name="_3113141200">#REF!</definedName>
+    <definedName name="_3113141900">#REF!</definedName>
+    <definedName name="_3113142">#REF!</definedName>
+    <definedName name="_3113142100">#REF!</definedName>
+    <definedName name="_3113142200">#REF!</definedName>
+    <definedName name="_3113143">#REF!</definedName>
+    <definedName name="_3113143000">#REF!</definedName>
+    <definedName name="_311315">#REF!</definedName>
+    <definedName name="_3113151">#REF!</definedName>
+    <definedName name="_3113151000">#REF!</definedName>
+    <definedName name="_3113159">#REF!</definedName>
+    <definedName name="_3113159000">#REF!</definedName>
+    <definedName name="_311316">#REF!</definedName>
+    <definedName name="_3113160100">#REF!</definedName>
+    <definedName name="_3113160200">#REF!</definedName>
+    <definedName name="_3113160300">#REF!</definedName>
+    <definedName name="_311317">#REF!</definedName>
+    <definedName name="_3113170000">#REF!</definedName>
+    <definedName name="_311318">#REF!</definedName>
+    <definedName name="_3113180000">#REF!</definedName>
+    <definedName name="_311319">#REF!</definedName>
+    <definedName name="_3113190000">#REF!</definedName>
+    <definedName name="_31132">#REF!</definedName>
+    <definedName name="_311321">#REF!</definedName>
+    <definedName name="_3113210110">#REF!</definedName>
+    <definedName name="_3113210120">#REF!</definedName>
+    <definedName name="_3113210200">#REF!</definedName>
+    <definedName name="_3113210300">#REF!</definedName>
+    <definedName name="_311322">#REF!</definedName>
+    <definedName name="_3113220000">#REF!</definedName>
+    <definedName name="_311323">#REF!</definedName>
+    <definedName name="_3113230100">#REF!</definedName>
+    <definedName name="_3113230200">#REF!</definedName>
+    <definedName name="_3113230300">#REF!</definedName>
+    <definedName name="_311324">#REF!</definedName>
+    <definedName name="_3113240000">#REF!</definedName>
+    <definedName name="_311325">#REF!</definedName>
+    <definedName name="_3113250000">#REF!</definedName>
+    <definedName name="_31133">#REF!</definedName>
+    <definedName name="_311331">#REF!</definedName>
+    <definedName name="_3113310100">#REF!</definedName>
+    <definedName name="_3113310200">#REF!</definedName>
+    <definedName name="_3113310300">#REF!</definedName>
+    <definedName name="_3113310400">#REF!</definedName>
+    <definedName name="_3113310500">#REF!</definedName>
+    <definedName name="_3113310510">#REF!</definedName>
+    <definedName name="_3113310600">#REF!</definedName>
+    <definedName name="_3113310700">#REF!</definedName>
+    <definedName name="_3113310800">#REF!</definedName>
+    <definedName name="_3113310900">#REF!</definedName>
+    <definedName name="_311332">#REF!</definedName>
+    <definedName name="_3113320100">#REF!</definedName>
+    <definedName name="_3113320200">#REF!</definedName>
+    <definedName name="_311333">#REF!</definedName>
+    <definedName name="_3113330">#REF!</definedName>
+    <definedName name="_3113330100">#REF!</definedName>
+    <definedName name="_3113330200">#REF!</definedName>
+    <definedName name="_3113330300">#REF!</definedName>
+    <definedName name="_3113330400">#REF!</definedName>
+    <definedName name="_3113330500">#REF!</definedName>
+    <definedName name="_311334">#REF!</definedName>
+    <definedName name="_3113340100">#REF!</definedName>
+    <definedName name="_311335">#REF!</definedName>
+    <definedName name="_3113350000">#REF!</definedName>
+    <definedName name="_31134">#REF!</definedName>
+    <definedName name="_311341">#REF!</definedName>
+    <definedName name="_3113410000">#REF!</definedName>
+    <definedName name="_311342">#REF!</definedName>
+    <definedName name="_3113420000">#REF!</definedName>
+    <definedName name="_311343">#REF!</definedName>
+    <definedName name="_3113430000">#REF!</definedName>
+    <definedName name="_311344">#REF!</definedName>
+    <definedName name="_3113440000">#REF!</definedName>
+    <definedName name="_31135">#REF!</definedName>
+    <definedName name="_311351">#REF!</definedName>
+    <definedName name="_3113511">#REF!</definedName>
+    <definedName name="_3113511110">#REF!</definedName>
+    <definedName name="_3113511120">#REF!</definedName>
+    <definedName name="_3113511200">#REF!</definedName>
+    <definedName name="_3113511300">#REF!</definedName>
+    <definedName name="_3113511900">#REF!</definedName>
+    <definedName name="_3113512">#REF!</definedName>
+    <definedName name="_3113512100">#REF!</definedName>
+    <definedName name="_3113512200">#REF!</definedName>
+    <definedName name="_3113512900">#REF!</definedName>
+    <definedName name="_311352">#REF!</definedName>
+    <definedName name="_3113521">#REF!</definedName>
+    <definedName name="_3113521000">#REF!</definedName>
+    <definedName name="_311353">#REF!</definedName>
+    <definedName name="_3113531">#REF!</definedName>
+    <definedName name="_3113531000">#REF!</definedName>
+    <definedName name="_31136">#REF!</definedName>
+    <definedName name="_311361">#REF!</definedName>
+    <definedName name="_3113611">#REF!</definedName>
+    <definedName name="_3113611000">#REF!</definedName>
+    <definedName name="_3113611100">#REF!</definedName>
+    <definedName name="_3113611200">#REF!</definedName>
+    <definedName name="_3113612">#REF!</definedName>
+    <definedName name="_3113612000">#REF!</definedName>
+    <definedName name="_311362">#REF!</definedName>
+    <definedName name="_3113621">#REF!</definedName>
+    <definedName name="_3113621000">#REF!</definedName>
+    <definedName name="_3113622">#REF!</definedName>
+    <definedName name="_3113622000">#REF!</definedName>
+    <definedName name="_3113623">#REF!</definedName>
+    <definedName name="_3113623000">#REF!</definedName>
+    <definedName name="_311369">#REF!</definedName>
+    <definedName name="_3113691">#REF!</definedName>
+    <definedName name="_3113691000">#REF!</definedName>
+    <definedName name="_31137">#REF!</definedName>
+    <definedName name="_311372">#REF!</definedName>
+    <definedName name="_3113720120">#REF!</definedName>
+    <definedName name="_3113720130">#REF!</definedName>
+    <definedName name="_3113720140">#REF!</definedName>
+    <definedName name="_3113720150">#REF!</definedName>
+    <definedName name="_3113720190">#REF!</definedName>
+    <definedName name="_3113720210">#REF!</definedName>
+    <definedName name="_3113720220">#REF!</definedName>
+    <definedName name="_3113720230">#REF!</definedName>
+    <definedName name="_3113720240">#REF!</definedName>
+    <definedName name="_3113720250">#REF!</definedName>
+    <definedName name="_3113720260">#REF!</definedName>
+    <definedName name="_3113720270">#REF!</definedName>
+    <definedName name="_3113720290">#REF!</definedName>
+    <definedName name="_311373">#REF!</definedName>
+    <definedName name="_3113730100">#REF!</definedName>
+    <definedName name="_3113730200">#REF!</definedName>
+    <definedName name="_3113730900">#REF!</definedName>
+    <definedName name="_311374">#REF!</definedName>
+    <definedName name="_3113740100">#REF!</definedName>
+    <definedName name="_3113740200">#REF!</definedName>
+    <definedName name="_31138">#REF!</definedName>
+    <definedName name="_3113800000">#REF!</definedName>
+    <definedName name="_311381">#REF!</definedName>
+    <definedName name="_3113810000">#REF!</definedName>
+    <definedName name="_311382">#REF!</definedName>
+    <definedName name="_3113820000">#REF!</definedName>
+    <definedName name="_31139">#REF!</definedName>
+    <definedName name="_311391">#REF!</definedName>
+    <definedName name="_3113910">#REF!</definedName>
+    <definedName name="_3113910100">#REF!</definedName>
+    <definedName name="_3113910200">#REF!</definedName>
+    <definedName name="_311392">#REF!</definedName>
+    <definedName name="_3113920100">#REF!</definedName>
+    <definedName name="_3113920200">#REF!</definedName>
+    <definedName name="_3113920300">#REF!</definedName>
+    <definedName name="_3113920400">#REF!</definedName>
+    <definedName name="_311393">#REF!</definedName>
+    <definedName name="_3113930000">#REF!</definedName>
+    <definedName name="_311394">#REF!</definedName>
+    <definedName name="_3113940100">#REF!</definedName>
+    <definedName name="_3113940110">#REF!</definedName>
+    <definedName name="_3113940120">#REF!</definedName>
+    <definedName name="_3113940130">#REF!</definedName>
+    <definedName name="_3113940200">#REF!</definedName>
+    <definedName name="_3113940210">#REF!</definedName>
+    <definedName name="_3113940220">#REF!</definedName>
+    <definedName name="_3113940230">#REF!</definedName>
+    <definedName name="_311395">#REF!</definedName>
+    <definedName name="_3113950000">#REF!</definedName>
+    <definedName name="_311396">#REF!</definedName>
+    <definedName name="_3113960000">#REF!</definedName>
+    <definedName name="_311397">#REF!</definedName>
+    <definedName name="_3113970000">#REF!</definedName>
+    <definedName name="_311398">#REF!</definedName>
+    <definedName name="_3113980100">#REF!</definedName>
+    <definedName name="_311399">#REF!</definedName>
+    <definedName name="_3113990100">#REF!</definedName>
+    <definedName name="_3113990200">#REF!</definedName>
+    <definedName name="_3113990300">#REF!</definedName>
+    <definedName name="_3113990400">#REF!</definedName>
+    <definedName name="_3113990900">#REF!</definedName>
+    <definedName name="_3114">#REF!</definedName>
+    <definedName name="_3114__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3114__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31141">#REF!</definedName>
+    <definedName name="_311411">#REF!</definedName>
+    <definedName name="_3114110100">#REF!</definedName>
+    <definedName name="_3114110200">#REF!</definedName>
+    <definedName name="_311412">#REF!</definedName>
+    <definedName name="_3114120100">#REF!</definedName>
+    <definedName name="_3114120200">#REF!</definedName>
+    <definedName name="_311413">#REF!</definedName>
+    <definedName name="_3114130100">#REF!</definedName>
+    <definedName name="_3114130200">#REF!</definedName>
+    <definedName name="_3114130300">#REF!</definedName>
+    <definedName name="_3114130400">#REF!</definedName>
+    <definedName name="_3114130500">#REF!</definedName>
+    <definedName name="_3114130600">#REF!</definedName>
+    <definedName name="_3114130700">#REF!</definedName>
+    <definedName name="_3114130800">#REF!</definedName>
+    <definedName name="_3114130900">#REF!</definedName>
+    <definedName name="_311414">#REF!</definedName>
+    <definedName name="_3114140100">#REF!</definedName>
+    <definedName name="_3114140200">#REF!</definedName>
+    <definedName name="_3114140900">#REF!</definedName>
+    <definedName name="_311415">#REF!</definedName>
+    <definedName name="_3114150000">#REF!</definedName>
+    <definedName name="_31142">#REF!</definedName>
+    <definedName name="_311421">#REF!</definedName>
+    <definedName name="_3114210110">#REF!</definedName>
+    <definedName name="_3114210115">#REF!</definedName>
+    <definedName name="_3114210120">#REF!</definedName>
+    <definedName name="_3114210125">#REF!</definedName>
+    <definedName name="_3114210130">#REF!</definedName>
+    <definedName name="_3114210135">#REF!</definedName>
+    <definedName name="_3114210140">#REF!</definedName>
+    <definedName name="_3114210145">#REF!</definedName>
+    <definedName name="_3114210150">#REF!</definedName>
+    <definedName name="_3114210155">#REF!</definedName>
+    <definedName name="_3114210160">#REF!</definedName>
+    <definedName name="_3114210165">#REF!</definedName>
+    <definedName name="_3114210190">#REF!</definedName>
+    <definedName name="_3114211">#REF!</definedName>
+    <definedName name="_3114211100">#REF!</definedName>
+    <definedName name="_3114211200">#REF!</definedName>
+    <definedName name="_3114211300">#REF!</definedName>
+    <definedName name="_3114211400">#REF!</definedName>
+    <definedName name="_3114212">#REF!</definedName>
+    <definedName name="_3114212100">#REF!</definedName>
+    <definedName name="_3114212200">#REF!</definedName>
+    <definedName name="_3114212300">#REF!</definedName>
+    <definedName name="_3114212400">#REF!</definedName>
+    <definedName name="_311422">#REF!</definedName>
+    <definedName name="_3114220110">#REF!</definedName>
+    <definedName name="_3114220115">#REF!</definedName>
+    <definedName name="_3114220118">#REF!</definedName>
+    <definedName name="_3114220120">#REF!</definedName>
+    <definedName name="_3114220125">#REF!</definedName>
+    <definedName name="_3114220130">#REF!</definedName>
+    <definedName name="_3114220135">#REF!</definedName>
+    <definedName name="_3114220140">#REF!</definedName>
+    <definedName name="_3114220145">#REF!</definedName>
+    <definedName name="_3114220150">#REF!</definedName>
+    <definedName name="_3114220155">#REF!</definedName>
+    <definedName name="_3114220165">#REF!</definedName>
+    <definedName name="_3114220166">#REF!</definedName>
+    <definedName name="_3114220170">#REF!</definedName>
+    <definedName name="_3114220190">#REF!</definedName>
+    <definedName name="_3114221">#REF!</definedName>
+    <definedName name="_3114221100">#REF!</definedName>
+    <definedName name="_3114221200">#REF!</definedName>
+    <definedName name="_3114221300">#REF!</definedName>
+    <definedName name="_3114221400">#REF!</definedName>
+    <definedName name="_311423">#REF!</definedName>
+    <definedName name="_3114230110">#REF!</definedName>
+    <definedName name="_3114230115">#REF!</definedName>
+    <definedName name="_3114230120">#REF!</definedName>
+    <definedName name="_3114230125">#REF!</definedName>
+    <definedName name="_3114230190">#REF!</definedName>
+    <definedName name="_3114231">#REF!</definedName>
+    <definedName name="_3114231100">#REF!</definedName>
+    <definedName name="_3114231200">#REF!</definedName>
+    <definedName name="_3114231300">#REF!</definedName>
+    <definedName name="_3114232">#REF!</definedName>
+    <definedName name="_3114232100">#REF!</definedName>
+    <definedName name="_3114232200">#REF!</definedName>
+    <definedName name="_3114232300">#REF!</definedName>
+    <definedName name="_3114232400">#REF!</definedName>
+    <definedName name="_3114233">#REF!</definedName>
+    <definedName name="_3114233100">#REF!</definedName>
+    <definedName name="_3114233200">#REF!</definedName>
+    <definedName name="_3114233300">#REF!</definedName>
+    <definedName name="_3114234">#REF!</definedName>
+    <definedName name="_3114234100">#REF!</definedName>
+    <definedName name="_3114234200">#REF!</definedName>
+    <definedName name="_3114234300">#REF!</definedName>
+    <definedName name="_3114235">#REF!</definedName>
+    <definedName name="_3114235100">#REF!</definedName>
+    <definedName name="_311424">#REF!</definedName>
+    <definedName name="_3114240111">#REF!</definedName>
+    <definedName name="_3114240112">#REF!</definedName>
+    <definedName name="_3114240113">#REF!</definedName>
+    <definedName name="_3114241">#REF!</definedName>
+    <definedName name="_3114241100">#REF!</definedName>
+    <definedName name="_3114241200">#REF!</definedName>
+    <definedName name="_3114242">#REF!</definedName>
+    <definedName name="_3114242100">#REF!</definedName>
+    <definedName name="_3114242200">#REF!</definedName>
+    <definedName name="_3114242300">#REF!</definedName>
+    <definedName name="_311425">#REF!</definedName>
+    <definedName name="_3114251">#REF!</definedName>
+    <definedName name="_3114251000">#REF!</definedName>
+    <definedName name="_3114251100">#REF!</definedName>
+    <definedName name="_3114251200">#REF!</definedName>
+    <definedName name="_3114251300">#REF!</definedName>
+    <definedName name="_3114251310">#REF!</definedName>
+    <definedName name="_3114251320">#REF!</definedName>
+    <definedName name="_3114251400">#REF!</definedName>
+    <definedName name="_3114251500">#REF!</definedName>
+    <definedName name="_3114251600">#REF!</definedName>
+    <definedName name="_3114251700">#REF!</definedName>
+    <definedName name="_3114251810">#REF!</definedName>
+    <definedName name="_3114251820">#REF!</definedName>
+    <definedName name="_3114251830">#REF!</definedName>
+    <definedName name="_3114252">#REF!</definedName>
+    <definedName name="_3114252100">#REF!</definedName>
+    <definedName name="_3114252200">#REF!</definedName>
+    <definedName name="_3114252300">#REF!</definedName>
+    <definedName name="_3114253">#REF!</definedName>
+    <definedName name="_3114253100">#REF!</definedName>
+    <definedName name="_3114253300">#REF!</definedName>
+    <definedName name="_3114253400">#REF!</definedName>
+    <definedName name="_3114254">#REF!</definedName>
+    <definedName name="_3114254000">#REF!</definedName>
+    <definedName name="_3114255">#REF!</definedName>
+    <definedName name="_3114255000">#REF!</definedName>
+    <definedName name="_3114255100">#REF!</definedName>
+    <definedName name="_3114255200">#REF!</definedName>
+    <definedName name="_3114255300">#REF!</definedName>
+    <definedName name="_3114256">#REF!</definedName>
+    <definedName name="_3114256100">#REF!</definedName>
+    <definedName name="_3114257">#REF!</definedName>
+    <definedName name="_3114257100">#REF!</definedName>
+    <definedName name="_3114257200">#REF!</definedName>
+    <definedName name="_3114257300">#REF!</definedName>
+    <definedName name="_3114257400">#REF!</definedName>
+    <definedName name="_3114259">#REF!</definedName>
+    <definedName name="_3114259000">#REF!</definedName>
+    <definedName name="_311426">#REF!</definedName>
+    <definedName name="_3114260">#REF!</definedName>
+    <definedName name="_3114260000">#REF!</definedName>
+    <definedName name="_311427">#REF!</definedName>
+    <definedName name="_3114270">#REF!</definedName>
+    <definedName name="_3114270000">#REF!</definedName>
+    <definedName name="_3114270100">#REF!</definedName>
+    <definedName name="_3114270200">#REF!</definedName>
+    <definedName name="_311428">#REF!</definedName>
+    <definedName name="_3114280100">#REF!</definedName>
+    <definedName name="_3114280200">#REF!</definedName>
+    <definedName name="_311429">#REF!</definedName>
+    <definedName name="_3114290100">#REF!</definedName>
+    <definedName name="_3114290200">#REF!</definedName>
+    <definedName name="_31143">#REF!</definedName>
+    <definedName name="_311431">#REF!</definedName>
+    <definedName name="_3114310000">#REF!</definedName>
+    <definedName name="_311432">#REF!</definedName>
+    <definedName name="_3114320100">#REF!</definedName>
+    <definedName name="_3114320200">#REF!</definedName>
+    <definedName name="_3114320300">#REF!</definedName>
+    <definedName name="_3114320400">#REF!</definedName>
+    <definedName name="_3114320500">#REF!</definedName>
+    <definedName name="_3114320900">#REF!</definedName>
+    <definedName name="_31144">#REF!</definedName>
+    <definedName name="_311441">#REF!</definedName>
+    <definedName name="_3114410">#REF!</definedName>
+    <definedName name="_3114410100">#REF!</definedName>
+    <definedName name="_3114410210">#REF!</definedName>
+    <definedName name="_3114410220">#REF!</definedName>
+    <definedName name="_311442">#REF!</definedName>
+    <definedName name="_3114420">#REF!</definedName>
+    <definedName name="_3114420100">#REF!</definedName>
+    <definedName name="_3114420210">#REF!</definedName>
+    <definedName name="_3114420220">#REF!</definedName>
+    <definedName name="_311443">#REF!</definedName>
+    <definedName name="_3114430">#REF!</definedName>
+    <definedName name="_3114430100">#REF!</definedName>
+    <definedName name="_3114430210">#REF!</definedName>
+    <definedName name="_3114430220">#REF!</definedName>
+    <definedName name="_311444">#REF!</definedName>
+    <definedName name="_3114440">#REF!</definedName>
+    <definedName name="_3114440100">#REF!</definedName>
+    <definedName name="_3114440200">#REF!</definedName>
+    <definedName name="_311445">#REF!</definedName>
+    <definedName name="_3114450">#REF!</definedName>
+    <definedName name="_3114450220">#REF!</definedName>
+    <definedName name="_3114450230">#REF!</definedName>
+    <definedName name="_3114450240">#REF!</definedName>
+    <definedName name="_311446">#REF!</definedName>
+    <definedName name="_3114460">#REF!</definedName>
+    <definedName name="_3114460100">#REF!</definedName>
+    <definedName name="_311447">#REF!</definedName>
+    <definedName name="_3114470">#REF!</definedName>
+    <definedName name="_3114470000">#REF!</definedName>
+    <definedName name="_311449">#REF!</definedName>
+    <definedName name="_3114490">#REF!</definedName>
+    <definedName name="_3114490000">#REF!</definedName>
+    <definedName name="_31145">#REF!</definedName>
+    <definedName name="_311451">#REF!</definedName>
+    <definedName name="_3114510100">#REF!</definedName>
+    <definedName name="_3114510200">#REF!</definedName>
+    <definedName name="_3115">#REF!</definedName>
+    <definedName name="_3115__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3115__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31151">#REF!</definedName>
+    <definedName name="_311511">#REF!</definedName>
+    <definedName name="_3115110000">#REF!</definedName>
+    <definedName name="_311512">#REF!</definedName>
+    <definedName name="_3115120000">#REF!</definedName>
+    <definedName name="_311513">#REF!</definedName>
+    <definedName name="_3115130000">#REF!</definedName>
+    <definedName name="_311514">#REF!</definedName>
+    <definedName name="_311515">#REF!</definedName>
+    <definedName name="_3115150000">#REF!</definedName>
+    <definedName name="_311516">#REF!</definedName>
+    <definedName name="_3115160000">#REF!</definedName>
+    <definedName name="_3115161000">#REF!</definedName>
+    <definedName name="_3115162000">#REF!</definedName>
+    <definedName name="_3115163000">#REF!</definedName>
+    <definedName name="_31152">#REF!</definedName>
+    <definedName name="_311521">#REF!</definedName>
+    <definedName name="_3115211">#REF!</definedName>
+    <definedName name="_3115211000">#REF!</definedName>
+    <definedName name="_3115212">#REF!</definedName>
+    <definedName name="_3115212000">#REF!</definedName>
+    <definedName name="_3115213">#REF!</definedName>
+    <definedName name="_3115213000">#REF!</definedName>
+    <definedName name="_311522">#REF!</definedName>
+    <definedName name="_3115221">#REF!</definedName>
+    <definedName name="_3115221000">#REF!</definedName>
+    <definedName name="_3115222">#REF!</definedName>
+    <definedName name="_3115222000">#REF!</definedName>
+    <definedName name="_3115223">#REF!</definedName>
+    <definedName name="_3115223000">#REF!</definedName>
+    <definedName name="_31153">#REF!</definedName>
+    <definedName name="_311531">#REF!</definedName>
+    <definedName name="_3115310000">#REF!</definedName>
+    <definedName name="_3116">#REF!</definedName>
+    <definedName name="_3116__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3116__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31161">#REF!</definedName>
+    <definedName name="_311611">#REF!</definedName>
+    <definedName name="_3116110100">#REF!</definedName>
+    <definedName name="_3116110200">#REF!</definedName>
+    <definedName name="_3116110300">#REF!</definedName>
+    <definedName name="_3116110400">#REF!</definedName>
+    <definedName name="_3116110900">#REF!</definedName>
+    <definedName name="_311612">#REF!</definedName>
+    <definedName name="_3116120100">#REF!</definedName>
+    <definedName name="_3116120200">#REF!</definedName>
+    <definedName name="_3116120300">#REF!</definedName>
+    <definedName name="_3116120400">#REF!</definedName>
+    <definedName name="_3116120900">#REF!</definedName>
+    <definedName name="_311613">#REF!</definedName>
+    <definedName name="_3116130000">#REF!</definedName>
+    <definedName name="_31162">#REF!</definedName>
+    <definedName name="_311621">#REF!</definedName>
+    <definedName name="_3116210100">#REF!</definedName>
+    <definedName name="_3116210200">#REF!</definedName>
+    <definedName name="_311622">#REF!</definedName>
+    <definedName name="_3116220000">#REF!</definedName>
+    <definedName name="_311623">#REF!</definedName>
+    <definedName name="_3116230000">#REF!</definedName>
+    <definedName name="_31163">#REF!</definedName>
+    <definedName name="_311631">#REF!</definedName>
+    <definedName name="_3116310100">#REF!</definedName>
+    <definedName name="_3116310200">#REF!</definedName>
+    <definedName name="_31167">#REF!</definedName>
+    <definedName name="_3116700100">#REF!</definedName>
+    <definedName name="_3116700900">#REF!</definedName>
+    <definedName name="_31169">#REF!</definedName>
+    <definedName name="_311691">#REF!</definedName>
+    <definedName name="_3116910000">#REF!</definedName>
+    <definedName name="_311692">#REF!</definedName>
+    <definedName name="_3116920000">#REF!</definedName>
+    <definedName name="_311693">#REF!</definedName>
+    <definedName name="_3116930000">#REF!</definedName>
+    <definedName name="_311694">#REF!</definedName>
+    <definedName name="_3116940000">#REF!</definedName>
+    <definedName name="_311695">#REF!</definedName>
+    <definedName name="_3116950000">#REF!</definedName>
+    <definedName name="_311699">#REF!</definedName>
+    <definedName name="_3116990000">#REF!</definedName>
+    <definedName name="_3117">#REF!</definedName>
+    <definedName name="_3117__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3117__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31171">#REF!</definedName>
+    <definedName name="_311711">#REF!</definedName>
+    <definedName name="_3117110100">#REF!</definedName>
+    <definedName name="_311712">#REF!</definedName>
+    <definedName name="_3117120100">#REF!</definedName>
+    <definedName name="_3117120200">#REF!</definedName>
+    <definedName name="_311713">#REF!</definedName>
+    <definedName name="_3117130000">#REF!</definedName>
+    <definedName name="_311714">#REF!</definedName>
+    <definedName name="_3117140000">#REF!</definedName>
+    <definedName name="_31172">#REF!</definedName>
+    <definedName name="_3117200100">#REF!</definedName>
+    <definedName name="_3117200200">#REF!</definedName>
+    <definedName name="_3117200300">#REF!</definedName>
+    <definedName name="_31173">#REF!</definedName>
+    <definedName name="_3117300000">#REF!</definedName>
+    <definedName name="_31174">#REF!</definedName>
+    <definedName name="_3117400000">#REF!</definedName>
+    <definedName name="_31175">#REF!</definedName>
+    <definedName name="_3117500000">#REF!</definedName>
+    <definedName name="_31176">#REF!</definedName>
+    <definedName name="_3117600000">#REF!</definedName>
+    <definedName name="_31177">#REF!</definedName>
+    <definedName name="_3117700000">#REF!</definedName>
+    <definedName name="_31179">#REF!</definedName>
+    <definedName name="_3117900100">#REF!</definedName>
+    <definedName name="_3117900200">#REF!</definedName>
+    <definedName name="_3117900300">#REF!</definedName>
+    <definedName name="_3117900400">#REF!</definedName>
+    <definedName name="_3117900500">#REF!</definedName>
+    <definedName name="_3117900600">#REF!</definedName>
+    <definedName name="_3117900610">#REF!</definedName>
+    <definedName name="_3117900620">#REF!</definedName>
+    <definedName name="_3117900630">#REF!</definedName>
+    <definedName name="_3117900640">#REF!</definedName>
+    <definedName name="_3117900700">#REF!</definedName>
+    <definedName name="_3117900800">#REF!</definedName>
+    <definedName name="_3117900900">#REF!</definedName>
+    <definedName name="_3118">#REF!</definedName>
+    <definedName name="_3118__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3118__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31181">#REF!</definedName>
+    <definedName name="_311811">#REF!</definedName>
+    <definedName name="_3118110000">#REF!</definedName>
+    <definedName name="_311812">#REF!</definedName>
+    <definedName name="_3118121">#REF!</definedName>
+    <definedName name="_3118121100">#REF!</definedName>
+    <definedName name="_3118121410">#REF!</definedName>
+    <definedName name="_3118121420">#REF!</definedName>
+    <definedName name="_3118121430">#REF!</definedName>
+    <definedName name="_3118121440">#REF!</definedName>
+    <definedName name="_3118121450">#REF!</definedName>
+    <definedName name="_3118121460">#REF!</definedName>
+    <definedName name="_3118121470">#REF!</definedName>
+    <definedName name="_3118121500">#REF!</definedName>
+    <definedName name="_3118121600">#REF!</definedName>
+    <definedName name="_3118121700">#REF!</definedName>
+    <definedName name="_3118121800">#REF!</definedName>
+    <definedName name="_3118122">#REF!</definedName>
+    <definedName name="_3118122100">#REF!</definedName>
+    <definedName name="_3118122200">#REF!</definedName>
+    <definedName name="_3118122300">#REF!</definedName>
+    <definedName name="_3118122900">#REF!</definedName>
+    <definedName name="_3118124">#REF!</definedName>
+    <definedName name="_3118124100">#REF!</definedName>
+    <definedName name="_3118124200">#REF!</definedName>
+    <definedName name="_3118124300">#REF!</definedName>
+    <definedName name="_3118125">#REF!</definedName>
+    <definedName name="_3118125000">#REF!</definedName>
+    <definedName name="_3118129">#REF!</definedName>
+    <definedName name="_3118129110">#REF!</definedName>
+    <definedName name="_3118129120">#REF!</definedName>
+    <definedName name="_3118129310">#REF!</definedName>
+    <definedName name="_3118129320">#REF!</definedName>
+    <definedName name="_3118129330">#REF!</definedName>
+    <definedName name="_3118129340">#REF!</definedName>
+    <definedName name="_3118129350">#REF!</definedName>
+    <definedName name="_3118129360">#REF!</definedName>
+    <definedName name="_3118129910">#REF!</definedName>
+    <definedName name="_3118129920">#REF!</definedName>
+    <definedName name="_311813">#REF!</definedName>
+    <definedName name="_3118130000">#REF!</definedName>
+    <definedName name="_311814">#REF!</definedName>
+    <definedName name="_3118140000">#REF!</definedName>
+    <definedName name="_311815">#REF!</definedName>
+    <definedName name="_3118150000">#REF!</definedName>
+    <definedName name="_311816">#REF!</definedName>
+    <definedName name="_3118160000">#REF!</definedName>
+    <definedName name="_311819">#REF!</definedName>
+    <definedName name="_3118191">#REF!</definedName>
+    <definedName name="_3118191000">#REF!</definedName>
+    <definedName name="_3118192">#REF!</definedName>
+    <definedName name="_3118192000">#REF!</definedName>
+    <definedName name="_3118193">#REF!</definedName>
+    <definedName name="_3118193000">#REF!</definedName>
+    <definedName name="_31182">#REF!</definedName>
+    <definedName name="_311821">#REF!</definedName>
+    <definedName name="_3118211">#REF!</definedName>
+    <definedName name="_3118211100">#REF!</definedName>
+    <definedName name="_3118211200">#REF!</definedName>
+    <definedName name="_3118212">#REF!</definedName>
+    <definedName name="_3118212000">#REF!</definedName>
+    <definedName name="_3118219">#REF!</definedName>
+    <definedName name="_3118219000">#REF!</definedName>
+    <definedName name="_311829">#REF!</definedName>
+    <definedName name="_3118290000">#REF!</definedName>
+    <definedName name="_31183">#REF!</definedName>
+    <definedName name="_311832">#REF!</definedName>
+    <definedName name="_3118320000">#REF!</definedName>
+    <definedName name="_31184">#REF!</definedName>
+    <definedName name="_311841">#REF!</definedName>
+    <definedName name="_3118410100">#REF!</definedName>
+    <definedName name="_31185">#REF!</definedName>
+    <definedName name="_311851">#REF!</definedName>
+    <definedName name="_3118510100">#REF!</definedName>
+    <definedName name="_31186">#REF!</definedName>
+    <definedName name="_3118600000">#REF!</definedName>
+    <definedName name="_31187">#REF!</definedName>
+    <definedName name="_3118700000">#REF!</definedName>
+    <definedName name="_31189">#REF!</definedName>
+    <definedName name="_311891">#REF!</definedName>
+    <definedName name="_3118910000">#REF!</definedName>
+    <definedName name="_311892">#REF!</definedName>
+    <definedName name="_3118920000">#REF!</definedName>
+    <definedName name="_311893">#REF!</definedName>
+    <definedName name="_3118930000">#REF!</definedName>
+    <definedName name="_311894">#REF!</definedName>
+    <definedName name="_3118940000">#REF!</definedName>
+    <definedName name="_311895">#REF!</definedName>
+    <definedName name="_3118950000">#REF!</definedName>
+    <definedName name="_311896">#REF!</definedName>
+    <definedName name="_3118960000">#REF!</definedName>
+    <definedName name="_311899">#REF!</definedName>
+    <definedName name="_3118990000">#REF!</definedName>
+    <definedName name="_3119">#REF!</definedName>
+    <definedName name="_3119__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3119__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31191">#REF!</definedName>
+    <definedName name="_311911">#REF!</definedName>
+    <definedName name="_3119110100">#REF!</definedName>
+    <definedName name="_3119110200">#REF!</definedName>
+    <definedName name="_3119110300">#REF!</definedName>
+    <definedName name="_3119110400">#REF!</definedName>
+    <definedName name="_3119110500">#REF!</definedName>
+    <definedName name="_3119110600">#REF!</definedName>
+    <definedName name="_3119110700">#REF!</definedName>
+    <definedName name="_311912">#REF!</definedName>
+    <definedName name="_3119121000">#REF!</definedName>
+    <definedName name="_312">#REF!</definedName>
+    <definedName name="_312__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_312__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3120__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3120__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3121">#REF!</definedName>
+    <definedName name="_3121__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3121__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31211">#REF!</definedName>
+    <definedName name="_312111">#REF!</definedName>
+    <definedName name="_3121111">#REF!</definedName>
+    <definedName name="_3121111000">#REF!</definedName>
+    <definedName name="_312112">#REF!</definedName>
+    <definedName name="_3121121">#REF!</definedName>
+    <definedName name="_3121121000">#REF!</definedName>
+    <definedName name="_3121122">#REF!</definedName>
+    <definedName name="_3121122000">#REF!</definedName>
+    <definedName name="_3121123">#REF!</definedName>
+    <definedName name="_3121123000">#REF!</definedName>
+    <definedName name="_31212">#REF!</definedName>
+    <definedName name="_312121">#REF!</definedName>
+    <definedName name="_3121211">#REF!</definedName>
+    <definedName name="_3121211000">#REF!</definedName>
+    <definedName name="_3121212">#REF!</definedName>
+    <definedName name="_3121212000">#REF!</definedName>
+    <definedName name="_3121212100">#REF!</definedName>
+    <definedName name="_3121212200">#REF!</definedName>
+    <definedName name="_3121212300">#REF!</definedName>
+    <definedName name="_3121212400">#REF!</definedName>
+    <definedName name="_3121212500">#REF!</definedName>
+    <definedName name="_312122">#REF!</definedName>
+    <definedName name="_3121221">#REF!</definedName>
+    <definedName name="_3121221000">#REF!</definedName>
+    <definedName name="_3121222">#REF!</definedName>
+    <definedName name="_3121222000">#REF!</definedName>
+    <definedName name="_3121223">#REF!</definedName>
+    <definedName name="_3121223000">#REF!</definedName>
+    <definedName name="_3121224">#REF!</definedName>
+    <definedName name="_3121224000">#REF!</definedName>
+    <definedName name="_3121225">#REF!</definedName>
+    <definedName name="_3121225100">#REF!</definedName>
+    <definedName name="_3121225200">#REF!</definedName>
+    <definedName name="_3121225300">#REF!</definedName>
+    <definedName name="_3121225400">#REF!</definedName>
+    <definedName name="_3121225500">#REF!</definedName>
+    <definedName name="_3121226">#REF!</definedName>
+    <definedName name="_3121226100">#REF!</definedName>
+    <definedName name="_3121226900">#REF!</definedName>
+    <definedName name="_312123">#REF!</definedName>
+    <definedName name="_3121231">#REF!</definedName>
+    <definedName name="_3121231000">#REF!</definedName>
+    <definedName name="_3121232">#REF!</definedName>
+    <definedName name="_3121232000">#REF!</definedName>
+    <definedName name="_3121233">#REF!</definedName>
+    <definedName name="_3121233000">#REF!</definedName>
+    <definedName name="_3121234">#REF!</definedName>
+    <definedName name="_3121234000">#REF!</definedName>
+    <definedName name="_3121239">#REF!</definedName>
+    <definedName name="_3121239000">#REF!</definedName>
+    <definedName name="_312129">#REF!</definedName>
+    <definedName name="_3121290000">#REF!</definedName>
+    <definedName name="_31213">#REF!</definedName>
+    <definedName name="_312131">#REF!</definedName>
+    <definedName name="_3121310000">#REF!</definedName>
+    <definedName name="_312132">#REF!</definedName>
+    <definedName name="_3121320000">#REF!</definedName>
+    <definedName name="_312133">#REF!</definedName>
+    <definedName name="_3121330000">#REF!</definedName>
+    <definedName name="_312134">#REF!</definedName>
+    <definedName name="_3121340000">#REF!</definedName>
+    <definedName name="_312135">#REF!</definedName>
+    <definedName name="_3121350000">#REF!</definedName>
+    <definedName name="_312136">#REF!</definedName>
+    <definedName name="_3121360000">#REF!</definedName>
+    <definedName name="_312137">#REF!</definedName>
+    <definedName name="_3121370000">#REF!</definedName>
+    <definedName name="_312138">#REF!</definedName>
+    <definedName name="_3121380000">#REF!</definedName>
+    <definedName name="_312139">#REF!</definedName>
+    <definedName name="_3121390110">#REF!</definedName>
+    <definedName name="_3121390120">#REF!</definedName>
+    <definedName name="_3121390130">#REF!</definedName>
+    <definedName name="_3121390200">#REF!</definedName>
+    <definedName name="_3121390310">#REF!</definedName>
+    <definedName name="_3121390320">#REF!</definedName>
+    <definedName name="_3121390330">#REF!</definedName>
+    <definedName name="_3121390400">#REF!</definedName>
+    <definedName name="_31214">#REF!</definedName>
+    <definedName name="_312141">#REF!</definedName>
+    <definedName name="_3121411">#REF!</definedName>
+    <definedName name="_3121411100">#REF!</definedName>
+    <definedName name="_3121412">#REF!</definedName>
+    <definedName name="_3121412000">#REF!</definedName>
+    <definedName name="_3121413">#REF!</definedName>
+    <definedName name="_3121413000">#REF!</definedName>
+    <definedName name="_312142">#REF!</definedName>
+    <definedName name="_3121421">#REF!</definedName>
+    <definedName name="_3121421000">#REF!</definedName>
+    <definedName name="_3121422">#REF!</definedName>
+    <definedName name="_3121422000">#REF!</definedName>
+    <definedName name="_312149">#REF!</definedName>
+    <definedName name="_3121491">#REF!</definedName>
+    <definedName name="_3121491100">#REF!</definedName>
+    <definedName name="_3121491900">#REF!</definedName>
+    <definedName name="_3121492">#REF!</definedName>
+    <definedName name="_3121492100">#REF!</definedName>
+    <definedName name="_3121492200">#REF!</definedName>
+    <definedName name="_31215">#REF!</definedName>
+    <definedName name="_312151">#REF!</definedName>
+    <definedName name="_3121511">#REF!</definedName>
+    <definedName name="_3121511100">#REF!</definedName>
+    <definedName name="_31216">#REF!</definedName>
+    <definedName name="_312161">#REF!</definedName>
+    <definedName name="_3121611">#REF!</definedName>
+    <definedName name="_3121611300">#REF!</definedName>
+    <definedName name="_3121611400">#REF!</definedName>
+    <definedName name="_3121611900">#REF!</definedName>
+    <definedName name="_312162">#REF!</definedName>
+    <definedName name="_3121621">#REF!</definedName>
+    <definedName name="_3121621100">#REF!</definedName>
+    <definedName name="_3121621200">#REF!</definedName>
+    <definedName name="_3121621300">#REF!</definedName>
+    <definedName name="_3121621400">#REF!</definedName>
+    <definedName name="_3121621700">#REF!</definedName>
+    <definedName name="_3121621900">#REF!</definedName>
+    <definedName name="_3121622">#REF!</definedName>
+    <definedName name="_3121622100">#REF!</definedName>
+    <definedName name="_3121622200">#REF!</definedName>
+    <definedName name="_3121622300">#REF!</definedName>
+    <definedName name="_3121622400">#REF!</definedName>
+    <definedName name="_3121622500">#REF!</definedName>
+    <definedName name="_3121623">#REF!</definedName>
+    <definedName name="_3121623000">#REF!</definedName>
+    <definedName name="_312163">#REF!</definedName>
+    <definedName name="_3121631">#REF!</definedName>
+    <definedName name="_3121631100">#REF!</definedName>
+    <definedName name="_3121631200">#REF!</definedName>
+    <definedName name="_3121631300">#REF!</definedName>
+    <definedName name="_31218">#REF!</definedName>
+    <definedName name="_312181">#REF!</definedName>
+    <definedName name="_3121810000">#REF!</definedName>
+    <definedName name="_312182">#REF!</definedName>
+    <definedName name="_3121820000">#REF!</definedName>
+    <definedName name="_3122">#REF!</definedName>
+    <definedName name="_3122__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3122__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31221">#REF!</definedName>
+    <definedName name="_3122100000">#REF!</definedName>
+    <definedName name="_3122100100">#REF!</definedName>
+    <definedName name="_3122100200">#REF!</definedName>
+    <definedName name="_3122100300">#REF!</definedName>
+    <definedName name="_3122100400">#REF!</definedName>
+    <definedName name="_31222">#REF!</definedName>
+    <definedName name="_3122200000">#REF!</definedName>
+    <definedName name="_3122200100">#REF!</definedName>
+    <definedName name="_3122200200">#REF!</definedName>
+    <definedName name="_31223">#REF!</definedName>
+    <definedName name="_3122300">#REF!</definedName>
+    <definedName name="_3122300000">#REF!</definedName>
+    <definedName name="_3123">#REF!</definedName>
+    <definedName name="_3123__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3123__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31231">#REF!</definedName>
+    <definedName name="_312311">#REF!</definedName>
+    <definedName name="_3123110000">#REF!</definedName>
+    <definedName name="_3123110100">#REF!</definedName>
+    <definedName name="_3123110200">#REF!</definedName>
+    <definedName name="_3123110300">#REF!</definedName>
+    <definedName name="_312312">#REF!</definedName>
+    <definedName name="_3123120000">#REF!</definedName>
+    <definedName name="_3123120100">#REF!</definedName>
+    <definedName name="_3123120200">#REF!</definedName>
+    <definedName name="_3123120300">#REF!</definedName>
+    <definedName name="_312313">#REF!</definedName>
+    <definedName name="_3123130000">#REF!</definedName>
+    <definedName name="_312314">#REF!</definedName>
+    <definedName name="_3123141">#REF!</definedName>
+    <definedName name="_3123141100">#REF!</definedName>
+    <definedName name="_3123141200">#REF!</definedName>
+    <definedName name="_3123141900">#REF!</definedName>
+    <definedName name="_3123142">#REF!</definedName>
+    <definedName name="_3123142100">#REF!</definedName>
+    <definedName name="_3123142200">#REF!</definedName>
+    <definedName name="_3123143">#REF!</definedName>
+    <definedName name="_3123143000">#REF!</definedName>
+    <definedName name="_312315">#REF!</definedName>
+    <definedName name="_3123151">#REF!</definedName>
+    <definedName name="_3123151000">#REF!</definedName>
+    <definedName name="_3123159">#REF!</definedName>
+    <definedName name="_3123159000">#REF!</definedName>
+    <definedName name="_312316">#REF!</definedName>
+    <definedName name="_3123160100">#REF!</definedName>
+    <definedName name="_3123160200">#REF!</definedName>
+    <definedName name="_3123160300">#REF!</definedName>
+    <definedName name="_312317">#REF!</definedName>
+    <definedName name="_3123170000">#REF!</definedName>
+    <definedName name="_312318">#REF!</definedName>
+    <definedName name="_3123180000">#REF!</definedName>
+    <definedName name="_312319">#REF!</definedName>
+    <definedName name="_3123190000">#REF!</definedName>
+    <definedName name="_31232">#REF!</definedName>
+    <definedName name="_312321">#REF!</definedName>
+    <definedName name="_3123210110">#REF!</definedName>
+    <definedName name="_3123210120">#REF!</definedName>
+    <definedName name="_3123210200">#REF!</definedName>
+    <definedName name="_3123210300">#REF!</definedName>
+    <definedName name="_312322">#REF!</definedName>
+    <definedName name="_3123220000">#REF!</definedName>
+    <definedName name="_312323">#REF!</definedName>
+    <definedName name="_3123230100">#REF!</definedName>
+    <definedName name="_3123230200">#REF!</definedName>
+    <definedName name="_3123230300">#REF!</definedName>
+    <definedName name="_312324">#REF!</definedName>
+    <definedName name="_3123240000">#REF!</definedName>
+    <definedName name="_312325">#REF!</definedName>
+    <definedName name="_3123250000">#REF!</definedName>
+    <definedName name="_31233">#REF!</definedName>
+    <definedName name="_312331">#REF!</definedName>
+    <definedName name="_3123310100">#REF!</definedName>
+    <definedName name="_3123310200">#REF!</definedName>
+    <definedName name="_3123310300">#REF!</definedName>
+    <definedName name="_3123310400">#REF!</definedName>
+    <definedName name="_3123310500">#REF!</definedName>
+    <definedName name="_3123310510">#REF!</definedName>
+    <definedName name="_3123310600">#REF!</definedName>
+    <definedName name="_3123310700">#REF!</definedName>
+    <definedName name="_3123310800">#REF!</definedName>
+    <definedName name="_3123310900">#REF!</definedName>
+    <definedName name="_312332">#REF!</definedName>
+    <definedName name="_3123320100">#REF!</definedName>
+    <definedName name="_3123320200">#REF!</definedName>
+    <definedName name="_312333">#REF!</definedName>
+    <definedName name="_3123330">#REF!</definedName>
+    <definedName name="_3123330100">#REF!</definedName>
+    <definedName name="_3123330200">#REF!</definedName>
+    <definedName name="_3123330300">#REF!</definedName>
+    <definedName name="_3123330400">#REF!</definedName>
+    <definedName name="_3123330500">#REF!</definedName>
+    <definedName name="_312334">#REF!</definedName>
+    <definedName name="_3123340100">#REF!</definedName>
+    <definedName name="_312335">#REF!</definedName>
+    <definedName name="_3123350000">#REF!</definedName>
+    <definedName name="_31234">#REF!</definedName>
+    <definedName name="_312341">#REF!</definedName>
+    <definedName name="_3123410000">#REF!</definedName>
+    <definedName name="_312342">#REF!</definedName>
+    <definedName name="_3123420000">#REF!</definedName>
+    <definedName name="_312343">#REF!</definedName>
+    <definedName name="_3123430000">#REF!</definedName>
+    <definedName name="_312344">#REF!</definedName>
+    <definedName name="_3123440000">#REF!</definedName>
+    <definedName name="_31235">#REF!</definedName>
+    <definedName name="_312351">#REF!</definedName>
+    <definedName name="_3123511">#REF!</definedName>
+    <definedName name="_3123511110">#REF!</definedName>
+    <definedName name="_3123511120">#REF!</definedName>
+    <definedName name="_3123511200">#REF!</definedName>
+    <definedName name="_3123511300">#REF!</definedName>
+    <definedName name="_3123511900">#REF!</definedName>
+    <definedName name="_3123512">#REF!</definedName>
+    <definedName name="_3123512100">#REF!</definedName>
+    <definedName name="_3123512200">#REF!</definedName>
+    <definedName name="_3123512900">#REF!</definedName>
+    <definedName name="_312352">#REF!</definedName>
+    <definedName name="_3123521">#REF!</definedName>
+    <definedName name="_3123521000">#REF!</definedName>
+    <definedName name="_312353">#REF!</definedName>
+    <definedName name="_3123531">#REF!</definedName>
+    <definedName name="_3123531000">#REF!</definedName>
+    <definedName name="_31236">#REF!</definedName>
+    <definedName name="_312361">#REF!</definedName>
+    <definedName name="_3123611">#REF!</definedName>
+    <definedName name="_3123611000">#REF!</definedName>
+    <definedName name="_3123611100">#REF!</definedName>
+    <definedName name="_3123611200">#REF!</definedName>
+    <definedName name="_3123612">#REF!</definedName>
+    <definedName name="_3123612000">#REF!</definedName>
+    <definedName name="_312362">#REF!</definedName>
+    <definedName name="_3123621">#REF!</definedName>
+    <definedName name="_3123621000">#REF!</definedName>
+    <definedName name="_3123622">#REF!</definedName>
+    <definedName name="_3123622000">#REF!</definedName>
+    <definedName name="_3123623">#REF!</definedName>
+    <definedName name="_3123623000">#REF!</definedName>
+    <definedName name="_312369">#REF!</definedName>
+    <definedName name="_3123691">#REF!</definedName>
+    <definedName name="_3123691000">#REF!</definedName>
+    <definedName name="_31237">#REF!</definedName>
+    <definedName name="_312372">#REF!</definedName>
+    <definedName name="_3123720120">#REF!</definedName>
+    <definedName name="_3123720130">#REF!</definedName>
+    <definedName name="_3123720140">#REF!</definedName>
+    <definedName name="_3123720150">#REF!</definedName>
+    <definedName name="_3123720190">#REF!</definedName>
+    <definedName name="_3123720210">#REF!</definedName>
+    <definedName name="_3123720220">#REF!</definedName>
+    <definedName name="_3123720230">#REF!</definedName>
+    <definedName name="_3123720240">#REF!</definedName>
+    <definedName name="_3123720250">#REF!</definedName>
+    <definedName name="_3123720260">#REF!</definedName>
+    <definedName name="_3123720270">#REF!</definedName>
+    <definedName name="_3123720290">#REF!</definedName>
+    <definedName name="_312373">#REF!</definedName>
+    <definedName name="_3123730100">#REF!</definedName>
+    <definedName name="_3123730200">#REF!</definedName>
+    <definedName name="_3123730900">#REF!</definedName>
+    <definedName name="_312374">#REF!</definedName>
+    <definedName name="_3123740100">#REF!</definedName>
+    <definedName name="_3123740200">#REF!</definedName>
+    <definedName name="_31238">#REF!</definedName>
+    <definedName name="_3123800000">#REF!</definedName>
+    <definedName name="_312381">#REF!</definedName>
+    <definedName name="_3123810000">#REF!</definedName>
+    <definedName name="_312382">#REF!</definedName>
+    <definedName name="_3123820000">#REF!</definedName>
+    <definedName name="_31239">#REF!</definedName>
+    <definedName name="_312391">#REF!</definedName>
+    <definedName name="_3123910">#REF!</definedName>
+    <definedName name="_3123910100">#REF!</definedName>
+    <definedName name="_3123910200">#REF!</definedName>
+    <definedName name="_312392">#REF!</definedName>
+    <definedName name="_3123920100">#REF!</definedName>
+    <definedName name="_3123920200">#REF!</definedName>
+    <definedName name="_3123920300">#REF!</definedName>
+    <definedName name="_3123920400">#REF!</definedName>
+    <definedName name="_312393">#REF!</definedName>
+    <definedName name="_3123930000">#REF!</definedName>
+    <definedName name="_312394">#REF!</definedName>
+    <definedName name="_3123940100">#REF!</definedName>
+    <definedName name="_3123940110">#REF!</definedName>
+    <definedName name="_3123940120">#REF!</definedName>
+    <definedName name="_3123940130">#REF!</definedName>
+    <definedName name="_3123940200">#REF!</definedName>
+    <definedName name="_3123940210">#REF!</definedName>
+    <definedName name="_3123940220">#REF!</definedName>
+    <definedName name="_3123940230">#REF!</definedName>
+    <definedName name="_312395">#REF!</definedName>
+    <definedName name="_3123950000">#REF!</definedName>
+    <definedName name="_312396">#REF!</definedName>
+    <definedName name="_3123960000">#REF!</definedName>
+    <definedName name="_312397">#REF!</definedName>
+    <definedName name="_3123970000">#REF!</definedName>
+    <definedName name="_312398">#REF!</definedName>
+    <definedName name="_3123980100">#REF!</definedName>
+    <definedName name="_312399">#REF!</definedName>
+    <definedName name="_3123990100">#REF!</definedName>
+    <definedName name="_3123990200">#REF!</definedName>
+    <definedName name="_3123990300">#REF!</definedName>
+    <definedName name="_3123990400">#REF!</definedName>
+    <definedName name="_3123990900">#REF!</definedName>
+    <definedName name="_3124">#REF!</definedName>
+    <definedName name="_3124__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3124__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31241">#REF!</definedName>
+    <definedName name="_312411">#REF!</definedName>
+    <definedName name="_3124110100">#REF!</definedName>
+    <definedName name="_3124110200">#REF!</definedName>
+    <definedName name="_312412">#REF!</definedName>
+    <definedName name="_3124120100">#REF!</definedName>
+    <definedName name="_3124120200">#REF!</definedName>
+    <definedName name="_312413">#REF!</definedName>
+    <definedName name="_3124130100">#REF!</definedName>
+    <definedName name="_3124130200">#REF!</definedName>
+    <definedName name="_3124130300">#REF!</definedName>
+    <definedName name="_3124130400">#REF!</definedName>
+    <definedName name="_3124130500">#REF!</definedName>
+    <definedName name="_3124130600">#REF!</definedName>
+    <definedName name="_3124130700">#REF!</definedName>
+    <definedName name="_3124130800">#REF!</definedName>
+    <definedName name="_3124130900">#REF!</definedName>
+    <definedName name="_312414">#REF!</definedName>
+    <definedName name="_3124140100">#REF!</definedName>
+    <definedName name="_3124140200">#REF!</definedName>
+    <definedName name="_3124140900">#REF!</definedName>
+    <definedName name="_312415">#REF!</definedName>
+    <definedName name="_3124150000">#REF!</definedName>
+    <definedName name="_31242">#REF!</definedName>
+    <definedName name="_312421">#REF!</definedName>
+    <definedName name="_3124210110">#REF!</definedName>
+    <definedName name="_3124210115">#REF!</definedName>
+    <definedName name="_3124210120">#REF!</definedName>
+    <definedName name="_3124210125">#REF!</definedName>
+    <definedName name="_3124210130">#REF!</definedName>
+    <definedName name="_3124210135">#REF!</definedName>
+    <definedName name="_3124210140">#REF!</definedName>
+    <definedName name="_3124210145">#REF!</definedName>
+    <definedName name="_3124210150">#REF!</definedName>
+    <definedName name="_3124210155">#REF!</definedName>
+    <definedName name="_3124210160">#REF!</definedName>
+    <definedName name="_3124210165">#REF!</definedName>
+    <definedName name="_3124210190">#REF!</definedName>
+    <definedName name="_3124211">#REF!</definedName>
+    <definedName name="_3124211100">#REF!</definedName>
+    <definedName name="_3124211200">#REF!</definedName>
+    <definedName name="_3124211300">#REF!</definedName>
+    <definedName name="_3124211400">#REF!</definedName>
+    <definedName name="_3124212">#REF!</definedName>
+    <definedName name="_3124212100">#REF!</definedName>
+    <definedName name="_3124212200">#REF!</definedName>
+    <definedName name="_3124212300">#REF!</definedName>
+    <definedName name="_3124212400">#REF!</definedName>
+    <definedName name="_312422">#REF!</definedName>
+    <definedName name="_3124220110">#REF!</definedName>
+    <definedName name="_3124220115">#REF!</definedName>
+    <definedName name="_3124220118">#REF!</definedName>
+    <definedName name="_3124220120">#REF!</definedName>
+    <definedName name="_3124220125">#REF!</definedName>
+    <definedName name="_3124220130">#REF!</definedName>
+    <definedName name="_3124220135">#REF!</definedName>
+    <definedName name="_3124220140">#REF!</definedName>
+    <definedName name="_3124220145">#REF!</definedName>
+    <definedName name="_3124220150">#REF!</definedName>
+    <definedName name="_3124220155">#REF!</definedName>
+    <definedName name="_3124220165">#REF!</definedName>
+    <definedName name="_3124220166">#REF!</definedName>
+    <definedName name="_3124220170">#REF!</definedName>
+    <definedName name="_3124220190">#REF!</definedName>
+    <definedName name="_3124221">#REF!</definedName>
+    <definedName name="_3124221100">#REF!</definedName>
+    <definedName name="_3124221200">#REF!</definedName>
+    <definedName name="_3124221300">#REF!</definedName>
+    <definedName name="_3124221400">#REF!</definedName>
+    <definedName name="_312423">#REF!</definedName>
+    <definedName name="_3124230110">#REF!</definedName>
+    <definedName name="_3124230115">#REF!</definedName>
+    <definedName name="_3124230120">#REF!</definedName>
+    <definedName name="_3124230125">#REF!</definedName>
+    <definedName name="_3124230190">#REF!</definedName>
+    <definedName name="_3124231">#REF!</definedName>
+    <definedName name="_3124231100">#REF!</definedName>
+    <definedName name="_3124231200">#REF!</definedName>
+    <definedName name="_3124231300">#REF!</definedName>
+    <definedName name="_3124232">#REF!</definedName>
+    <definedName name="_3124232100">#REF!</definedName>
+    <definedName name="_3124232200">#REF!</definedName>
+    <definedName name="_3124232300">#REF!</definedName>
+    <definedName name="_3124232400">#REF!</definedName>
+    <definedName name="_3124233">#REF!</definedName>
+    <definedName name="_3124233100">#REF!</definedName>
+    <definedName name="_3124233200">#REF!</definedName>
+    <definedName name="_3124233300">#REF!</definedName>
+    <definedName name="_3124234">#REF!</definedName>
+    <definedName name="_3124234100">#REF!</definedName>
+    <definedName name="_3124234200">#REF!</definedName>
+    <definedName name="_3124234300">#REF!</definedName>
+    <definedName name="_3124235">#REF!</definedName>
+    <definedName name="_3124235100">#REF!</definedName>
+    <definedName name="_312424">#REF!</definedName>
+    <definedName name="_3124240111">#REF!</definedName>
+    <definedName name="_3124240112">#REF!</definedName>
+    <definedName name="_3124240113">#REF!</definedName>
+    <definedName name="_3124241">#REF!</definedName>
+    <definedName name="_3124241100">#REF!</definedName>
+    <definedName name="_3124241200">#REF!</definedName>
+    <definedName name="_3124242">#REF!</definedName>
+    <definedName name="_3124242100">#REF!</definedName>
+    <definedName name="_3124242200">#REF!</definedName>
+    <definedName name="_3124242300">#REF!</definedName>
+    <definedName name="_312425">#REF!</definedName>
+    <definedName name="_3124251">#REF!</definedName>
+    <definedName name="_3124251000">#REF!</definedName>
+    <definedName name="_3124251100">#REF!</definedName>
+    <definedName name="_3124251200">#REF!</definedName>
+    <definedName name="_3124251300">#REF!</definedName>
+    <definedName name="_3124251310">#REF!</definedName>
+    <definedName name="_3124251320">#REF!</definedName>
+    <definedName name="_3124251400">#REF!</definedName>
+    <definedName name="_3124251500">#REF!</definedName>
+    <definedName name="_3124251600">#REF!</definedName>
+    <definedName name="_3124251700">#REF!</definedName>
+    <definedName name="_3124251810">#REF!</definedName>
+    <definedName name="_3124251820">#REF!</definedName>
+    <definedName name="_3124251830">#REF!</definedName>
+    <definedName name="_3124252">#REF!</definedName>
+    <definedName name="_3124252100">#REF!</definedName>
+    <definedName name="_3124252200">#REF!</definedName>
+    <definedName name="_3124252300">#REF!</definedName>
+    <definedName name="_3124253">#REF!</definedName>
+    <definedName name="_3124253100">#REF!</definedName>
+    <definedName name="_3124253300">#REF!</definedName>
+    <definedName name="_3124253400">#REF!</definedName>
+    <definedName name="_3124254">#REF!</definedName>
+    <definedName name="_3124254000">#REF!</definedName>
+    <definedName name="_3124255">#REF!</definedName>
+    <definedName name="_3124255000">#REF!</definedName>
+    <definedName name="_3124255100">#REF!</definedName>
+    <definedName name="_3124255200">#REF!</definedName>
+    <definedName name="_3124255300">#REF!</definedName>
+    <definedName name="_3124256">#REF!</definedName>
+    <definedName name="_3124256100">#REF!</definedName>
+    <definedName name="_3124257">#REF!</definedName>
+    <definedName name="_3124257100">#REF!</definedName>
+    <definedName name="_3124257200">#REF!</definedName>
+    <definedName name="_3124257300">#REF!</definedName>
+    <definedName name="_3124257400">#REF!</definedName>
+    <definedName name="_3124259">#REF!</definedName>
+    <definedName name="_3124259000">#REF!</definedName>
+    <definedName name="_312426">#REF!</definedName>
+    <definedName name="_3124260">#REF!</definedName>
+    <definedName name="_3124260000">#REF!</definedName>
+    <definedName name="_312427">#REF!</definedName>
+    <definedName name="_3124270">#REF!</definedName>
+    <definedName name="_3124270000">#REF!</definedName>
+    <definedName name="_3124270100">#REF!</definedName>
+    <definedName name="_3124270200">#REF!</definedName>
+    <definedName name="_312428">#REF!</definedName>
+    <definedName name="_3124280100">#REF!</definedName>
+    <definedName name="_3124280200">#REF!</definedName>
+    <definedName name="_312429">#REF!</definedName>
+    <definedName name="_3124290100">#REF!</definedName>
+    <definedName name="_3124290200">#REF!</definedName>
+    <definedName name="_31243">#REF!</definedName>
+    <definedName name="_312431">#REF!</definedName>
+    <definedName name="_3124310000">#REF!</definedName>
+    <definedName name="_312432">#REF!</definedName>
+    <definedName name="_3124320100">#REF!</definedName>
+    <definedName name="_3124320200">#REF!</definedName>
+    <definedName name="_3124320300">#REF!</definedName>
+    <definedName name="_3124320400">#REF!</definedName>
+    <definedName name="_3124320500">#REF!</definedName>
+    <definedName name="_3124320900">#REF!</definedName>
+    <definedName name="_31244">#REF!</definedName>
+    <definedName name="_312441">#REF!</definedName>
+    <definedName name="_3124410">#REF!</definedName>
+    <definedName name="_3124410100">#REF!</definedName>
+    <definedName name="_3124410210">#REF!</definedName>
+    <definedName name="_3124410220">#REF!</definedName>
+    <definedName name="_312442">#REF!</definedName>
+    <definedName name="_3124420">#REF!</definedName>
+    <definedName name="_3124420100">#REF!</definedName>
+    <definedName name="_3124420210">#REF!</definedName>
+    <definedName name="_3124420220">#REF!</definedName>
+    <definedName name="_312443">#REF!</definedName>
+    <definedName name="_3124430">#REF!</definedName>
+    <definedName name="_3124430100">#REF!</definedName>
+    <definedName name="_3124430210">#REF!</definedName>
+    <definedName name="_3124430220">#REF!</definedName>
+    <definedName name="_312444">#REF!</definedName>
+    <definedName name="_3124440">#REF!</definedName>
+    <definedName name="_3124440100">#REF!</definedName>
+    <definedName name="_3124440200">#REF!</definedName>
+    <definedName name="_312445">#REF!</definedName>
+    <definedName name="_3124450">#REF!</definedName>
+    <definedName name="_3124450220">#REF!</definedName>
+    <definedName name="_3124450230">#REF!</definedName>
+    <definedName name="_3124450240">#REF!</definedName>
+    <definedName name="_312446">#REF!</definedName>
+    <definedName name="_3124460">#REF!</definedName>
+    <definedName name="_3124460100">#REF!</definedName>
+    <definedName name="_312447">#REF!</definedName>
+    <definedName name="_3124470">#REF!</definedName>
+    <definedName name="_3124470000">#REF!</definedName>
+    <definedName name="_312449">#REF!</definedName>
+    <definedName name="_3124490">#REF!</definedName>
+    <definedName name="_3124490000">#REF!</definedName>
+    <definedName name="_31245">#REF!</definedName>
+    <definedName name="_312451">#REF!</definedName>
+    <definedName name="_3124510100">#REF!</definedName>
+    <definedName name="_3124510200">#REF!</definedName>
+    <definedName name="_3125">#REF!</definedName>
+    <definedName name="_3125__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3125__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31251">#REF!</definedName>
+    <definedName name="_312511">#REF!</definedName>
+    <definedName name="_3125110000">#REF!</definedName>
+    <definedName name="_312512">#REF!</definedName>
+    <definedName name="_3125120000">#REF!</definedName>
+    <definedName name="_312513">#REF!</definedName>
+    <definedName name="_3125130000">#REF!</definedName>
+    <definedName name="_312514">#REF!</definedName>
+    <definedName name="_312515">#REF!</definedName>
+    <definedName name="_3125150000">#REF!</definedName>
+    <definedName name="_312516">#REF!</definedName>
+    <definedName name="_3125160000">#REF!</definedName>
+    <definedName name="_3125161000">#REF!</definedName>
+    <definedName name="_3125162000">#REF!</definedName>
+    <definedName name="_3125163000">#REF!</definedName>
+    <definedName name="_31252">#REF!</definedName>
+    <definedName name="_312521">#REF!</definedName>
+    <definedName name="_3125211">#REF!</definedName>
+    <definedName name="_3125211000">#REF!</definedName>
+    <definedName name="_3125212">#REF!</definedName>
+    <definedName name="_3125212000">#REF!</definedName>
+    <definedName name="_3125213">#REF!</definedName>
+    <definedName name="_3125213000">#REF!</definedName>
+    <definedName name="_312522">#REF!</definedName>
+    <definedName name="_3125221">#REF!</definedName>
+    <definedName name="_3125221000">#REF!</definedName>
+    <definedName name="_3125222">#REF!</definedName>
+    <definedName name="_3125222000">#REF!</definedName>
+    <definedName name="_3125223">#REF!</definedName>
+    <definedName name="_3125223000">#REF!</definedName>
+    <definedName name="_31253">#REF!</definedName>
+    <definedName name="_312531">#REF!</definedName>
+    <definedName name="_3125310000">#REF!</definedName>
+    <definedName name="_3126">#REF!</definedName>
+    <definedName name="_3126__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3126__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31261">#REF!</definedName>
+    <definedName name="_312611">#REF!</definedName>
+    <definedName name="_3126110100">#REF!</definedName>
+    <definedName name="_3126110200">#REF!</definedName>
+    <definedName name="_3126110300">#REF!</definedName>
+    <definedName name="_3126110400">#REF!</definedName>
+    <definedName name="_3126110900">#REF!</definedName>
+    <definedName name="_312612">#REF!</definedName>
+    <definedName name="_3126120100">#REF!</definedName>
+    <definedName name="_3126120200">#REF!</definedName>
+    <definedName name="_3126120300">#REF!</definedName>
+    <definedName name="_3126120400">#REF!</definedName>
+    <definedName name="_3126120900">#REF!</definedName>
+    <definedName name="_312613">#REF!</definedName>
+    <definedName name="_3126130000">#REF!</definedName>
+    <definedName name="_31262">#REF!</definedName>
+    <definedName name="_312621">#REF!</definedName>
+    <definedName name="_3126210100">#REF!</definedName>
+    <definedName name="_3126210200">#REF!</definedName>
+    <definedName name="_312622">#REF!</definedName>
+    <definedName name="_3126220000">#REF!</definedName>
+    <definedName name="_312623">#REF!</definedName>
+    <definedName name="_3126230000">#REF!</definedName>
+    <definedName name="_31263">#REF!</definedName>
+    <definedName name="_312631">#REF!</definedName>
+    <definedName name="_3126310100">#REF!</definedName>
+    <definedName name="_3126310200">#REF!</definedName>
+    <definedName name="_31267">#REF!</definedName>
+    <definedName name="_3126700100">#REF!</definedName>
+    <definedName name="_3126700900">#REF!</definedName>
+    <definedName name="_31269">#REF!</definedName>
+    <definedName name="_312691">#REF!</definedName>
+    <definedName name="_3126910000">#REF!</definedName>
+    <definedName name="_312692">#REF!</definedName>
+    <definedName name="_3126920000">#REF!</definedName>
+    <definedName name="_312693">#REF!</definedName>
+    <definedName name="_3126930000">#REF!</definedName>
+    <definedName name="_312694">#REF!</definedName>
+    <definedName name="_3126940000">#REF!</definedName>
+    <definedName name="_312695">#REF!</definedName>
+    <definedName name="_3126950000">#REF!</definedName>
+    <definedName name="_312699">#REF!</definedName>
+    <definedName name="_3126990000">#REF!</definedName>
+    <definedName name="_3127">#REF!</definedName>
+    <definedName name="_3127__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3127__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31271">#REF!</definedName>
+    <definedName name="_312711">#REF!</definedName>
+    <definedName name="_3127110100">#REF!</definedName>
+    <definedName name="_312712">#REF!</definedName>
+    <definedName name="_3127120100">#REF!</definedName>
+    <definedName name="_3127120200">#REF!</definedName>
+    <definedName name="_312713">#REF!</definedName>
+    <definedName name="_3127130000">#REF!</definedName>
+    <definedName name="_312714">#REF!</definedName>
+    <definedName name="_3127140000">#REF!</definedName>
+    <definedName name="_31272">#REF!</definedName>
+    <definedName name="_3127200100">#REF!</definedName>
+    <definedName name="_3127200200">#REF!</definedName>
+    <definedName name="_3127200300">#REF!</definedName>
+    <definedName name="_31273">#REF!</definedName>
+    <definedName name="_3127300000">#REF!</definedName>
+    <definedName name="_31274">#REF!</definedName>
+    <definedName name="_3127400000">#REF!</definedName>
+    <definedName name="_31275">#REF!</definedName>
+    <definedName name="_3127500000">#REF!</definedName>
+    <definedName name="_31276">#REF!</definedName>
+    <definedName name="_3127600000">#REF!</definedName>
+    <definedName name="_31277">#REF!</definedName>
+    <definedName name="_3127700000">#REF!</definedName>
+    <definedName name="_31279">#REF!</definedName>
+    <definedName name="_3127900100">#REF!</definedName>
+    <definedName name="_3127900200">#REF!</definedName>
+    <definedName name="_3127900300">#REF!</definedName>
+    <definedName name="_3127900400">#REF!</definedName>
+    <definedName name="_3127900500">#REF!</definedName>
+    <definedName name="_3127900600">#REF!</definedName>
+    <definedName name="_3127900610">#REF!</definedName>
+    <definedName name="_3127900620">#REF!</definedName>
+    <definedName name="_3127900630">#REF!</definedName>
+    <definedName name="_3127900640">#REF!</definedName>
+    <definedName name="_3127900700">#REF!</definedName>
+    <definedName name="_3127900800">#REF!</definedName>
+    <definedName name="_3127900900">#REF!</definedName>
+    <definedName name="_3128">#REF!</definedName>
+    <definedName name="_3128__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3128__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31281">#REF!</definedName>
+    <definedName name="_312811">#REF!</definedName>
+    <definedName name="_3128110000">#REF!</definedName>
+    <definedName name="_312812">#REF!</definedName>
+    <definedName name="_3128121">#REF!</definedName>
+    <definedName name="_3128121100">#REF!</definedName>
+    <definedName name="_3128121410">#REF!</definedName>
+    <definedName name="_3128121420">#REF!</definedName>
+    <definedName name="_3128121430">#REF!</definedName>
+    <definedName name="_3128121440">#REF!</definedName>
+    <definedName name="_3128121450">#REF!</definedName>
+    <definedName name="_3128121460">#REF!</definedName>
+    <definedName name="_3128121470">#REF!</definedName>
+    <definedName name="_3128121500">#REF!</definedName>
+    <definedName name="_3128121600">#REF!</definedName>
+    <definedName name="_3128121700">#REF!</definedName>
+    <definedName name="_3128121800">#REF!</definedName>
+    <definedName name="_3128122">#REF!</definedName>
+    <definedName name="_3128122100">#REF!</definedName>
+    <definedName name="_3128122200">#REF!</definedName>
+    <definedName name="_3128122300">#REF!</definedName>
+    <definedName name="_3128122900">#REF!</definedName>
+    <definedName name="_3128124">#REF!</definedName>
+    <definedName name="_3128124100">#REF!</definedName>
+    <definedName name="_3128124200">#REF!</definedName>
+    <definedName name="_3128124300">#REF!</definedName>
+    <definedName name="_3128125">#REF!</definedName>
+    <definedName name="_3128125000">#REF!</definedName>
+    <definedName name="_3128129">#REF!</definedName>
+    <definedName name="_3128129110">#REF!</definedName>
+    <definedName name="_3128129120">#REF!</definedName>
+    <definedName name="_3128129310">#REF!</definedName>
+    <definedName name="_3128129320">#REF!</definedName>
+    <definedName name="_3128129330">#REF!</definedName>
+    <definedName name="_3128129340">#REF!</definedName>
+    <definedName name="_3128129350">#REF!</definedName>
+    <definedName name="_3128129360">#REF!</definedName>
+    <definedName name="_3128129910">#REF!</definedName>
+    <definedName name="_3128129920">#REF!</definedName>
+    <definedName name="_312813">#REF!</definedName>
+    <definedName name="_3128130000">#REF!</definedName>
+    <definedName name="_312814">#REF!</definedName>
+    <definedName name="_3128140000">#REF!</definedName>
+    <definedName name="_312815">#REF!</definedName>
+    <definedName name="_3128150000">#REF!</definedName>
+    <definedName name="_312816">#REF!</definedName>
+    <definedName name="_3128160000">#REF!</definedName>
+    <definedName name="_312819">#REF!</definedName>
+    <definedName name="_3128191">#REF!</definedName>
+    <definedName name="_3128191000">#REF!</definedName>
+    <definedName name="_3128192">#REF!</definedName>
+    <definedName name="_3128192000">#REF!</definedName>
+    <definedName name="_3128193">#REF!</definedName>
+    <definedName name="_3128193000">#REF!</definedName>
+    <definedName name="_31282">#REF!</definedName>
+    <definedName name="_312821">#REF!</definedName>
+    <definedName name="_3128211">#REF!</definedName>
+    <definedName name="_3128211100">#REF!</definedName>
+    <definedName name="_3128211200">#REF!</definedName>
+    <definedName name="_3128212">#REF!</definedName>
+    <definedName name="_3128212000">#REF!</definedName>
+    <definedName name="_3128219">#REF!</definedName>
+    <definedName name="_3128219000">#REF!</definedName>
+    <definedName name="_312829">#REF!</definedName>
+    <definedName name="_3128290000">#REF!</definedName>
+    <definedName name="_31283">#REF!</definedName>
+    <definedName name="_312832">#REF!</definedName>
+    <definedName name="_3128320000">#REF!</definedName>
+    <definedName name="_31284">#REF!</definedName>
+    <definedName name="_312841">#REF!</definedName>
+    <definedName name="_3128410100">#REF!</definedName>
+    <definedName name="_31285">#REF!</definedName>
+    <definedName name="_312851">#REF!</definedName>
+    <definedName name="_3128510100">#REF!</definedName>
+    <definedName name="_31286">#REF!</definedName>
+    <definedName name="_3128600000">#REF!</definedName>
+    <definedName name="_31287">#REF!</definedName>
+    <definedName name="_3128700000">#REF!</definedName>
+    <definedName name="_31289">#REF!</definedName>
+    <definedName name="_312891">#REF!</definedName>
+    <definedName name="_3128910000">#REF!</definedName>
+    <definedName name="_312892">#REF!</definedName>
+    <definedName name="_3128920000">#REF!</definedName>
+    <definedName name="_312893">#REF!</definedName>
+    <definedName name="_3128930000">#REF!</definedName>
+    <definedName name="_312894">#REF!</definedName>
+    <definedName name="_3128940000">#REF!</definedName>
+    <definedName name="_312895">#REF!</definedName>
+    <definedName name="_3128950000">#REF!</definedName>
+    <definedName name="_312896">#REF!</definedName>
+    <definedName name="_3128960000">#REF!</definedName>
+    <definedName name="_312899">#REF!</definedName>
+    <definedName name="_3128990000">#REF!</definedName>
+    <definedName name="_3129">#REF!</definedName>
+    <definedName name="_3129__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3129__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31291">#REF!</definedName>
+    <definedName name="_312911">#REF!</definedName>
+    <definedName name="_3129110100">#REF!</definedName>
+    <definedName name="_3129110200">#REF!</definedName>
+    <definedName name="_3129110300">#REF!</definedName>
+    <definedName name="_3129110400">#REF!</definedName>
+    <definedName name="_3129110500">#REF!</definedName>
+    <definedName name="_3129110600">#REF!</definedName>
+    <definedName name="_3129110700">#REF!</definedName>
+    <definedName name="_312912">#REF!</definedName>
+    <definedName name="_3129121000">#REF!</definedName>
+    <definedName name="_313">#REF!</definedName>
+    <definedName name="_313__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_313__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3130__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3130__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3131">#REF!</definedName>
+    <definedName name="_3131__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3131__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31311">#REF!</definedName>
+    <definedName name="_313111">#REF!</definedName>
+    <definedName name="_3131111">#REF!</definedName>
+    <definedName name="_3131111000">#REF!</definedName>
+    <definedName name="_313112">#REF!</definedName>
+    <definedName name="_3131121">#REF!</definedName>
+    <definedName name="_3131121000">#REF!</definedName>
+    <definedName name="_3131122">#REF!</definedName>
+    <definedName name="_3131122000">#REF!</definedName>
+    <definedName name="_3131123">#REF!</definedName>
+    <definedName name="_3131123000">#REF!</definedName>
+    <definedName name="_31312">#REF!</definedName>
+    <definedName name="_313121">#REF!</definedName>
+    <definedName name="_3131211">#REF!</definedName>
+    <definedName name="_3131211000">#REF!</definedName>
+    <definedName name="_3131212">#REF!</definedName>
+    <definedName name="_3131212000">#REF!</definedName>
+    <definedName name="_3131212100">#REF!</definedName>
+    <definedName name="_3131212200">#REF!</definedName>
+    <definedName name="_3131212300">#REF!</definedName>
+    <definedName name="_3131212400">#REF!</definedName>
+    <definedName name="_3131212500">#REF!</definedName>
+    <definedName name="_313122">#REF!</definedName>
+    <definedName name="_3131221">#REF!</definedName>
+    <definedName name="_3131221000">#REF!</definedName>
+    <definedName name="_3131222">#REF!</definedName>
+    <definedName name="_3131222000">#REF!</definedName>
+    <definedName name="_3131223">#REF!</definedName>
+    <definedName name="_3131223000">#REF!</definedName>
+    <definedName name="_3131224">#REF!</definedName>
+    <definedName name="_3131224000">#REF!</definedName>
+    <definedName name="_3131225">#REF!</definedName>
+    <definedName name="_3131225100">#REF!</definedName>
+    <definedName name="_3131225200">#REF!</definedName>
+    <definedName name="_3131225300">#REF!</definedName>
+    <definedName name="_3131225400">#REF!</definedName>
+    <definedName name="_3131225500">#REF!</definedName>
+    <definedName name="_3131226">#REF!</definedName>
+    <definedName name="_3131226100">#REF!</definedName>
+    <definedName name="_3131226900">#REF!</definedName>
+    <definedName name="_313123">#REF!</definedName>
+    <definedName name="_3131231">#REF!</definedName>
+    <definedName name="_3131231000">#REF!</definedName>
+    <definedName name="_3131232">#REF!</definedName>
+    <definedName name="_3131232000">#REF!</definedName>
+    <definedName name="_3131233">#REF!</definedName>
+    <definedName name="_3131233000">#REF!</definedName>
+    <definedName name="_3131234">#REF!</definedName>
+    <definedName name="_3131234000">#REF!</definedName>
+    <definedName name="_3131239">#REF!</definedName>
+    <definedName name="_3131239000">#REF!</definedName>
+    <definedName name="_313129">#REF!</definedName>
+    <definedName name="_3131290000">#REF!</definedName>
+    <definedName name="_31313">#REF!</definedName>
+    <definedName name="_313131">#REF!</definedName>
+    <definedName name="_3131310000">#REF!</definedName>
+    <definedName name="_313132">#REF!</definedName>
+    <definedName name="_3131320000">#REF!</definedName>
+    <definedName name="_313133">#REF!</definedName>
+    <definedName name="_3131330000">#REF!</definedName>
+    <definedName name="_313134">#REF!</definedName>
+    <definedName name="_3131340000">#REF!</definedName>
+    <definedName name="_313135">#REF!</definedName>
+    <definedName name="_3131350000">#REF!</definedName>
+    <definedName name="_313136">#REF!</definedName>
+    <definedName name="_3131360000">#REF!</definedName>
+    <definedName name="_313137">#REF!</definedName>
+    <definedName name="_3131370000">#REF!</definedName>
+    <definedName name="_313138">#REF!</definedName>
+    <definedName name="_3131380000">#REF!</definedName>
+    <definedName name="_313139">#REF!</definedName>
+    <definedName name="_3131390110">#REF!</definedName>
+    <definedName name="_3131390120">#REF!</definedName>
+    <definedName name="_3131390130">#REF!</definedName>
+    <definedName name="_3131390200">#REF!</definedName>
+    <definedName name="_3131390310">#REF!</definedName>
+    <definedName name="_3131390320">#REF!</definedName>
+    <definedName name="_3131390330">#REF!</definedName>
+    <definedName name="_3131390400">#REF!</definedName>
+    <definedName name="_31314">#REF!</definedName>
+    <definedName name="_313141">#REF!</definedName>
+    <definedName name="_3131411">#REF!</definedName>
+    <definedName name="_3131411100">#REF!</definedName>
+    <definedName name="_3131412">#REF!</definedName>
+    <definedName name="_3131412000">#REF!</definedName>
+    <definedName name="_3131413">#REF!</definedName>
+    <definedName name="_3131413000">#REF!</definedName>
+    <definedName name="_313142">#REF!</definedName>
+    <definedName name="_3131421">#REF!</definedName>
+    <definedName name="_3131421000">#REF!</definedName>
+    <definedName name="_3131422">#REF!</definedName>
+    <definedName name="_3131422000">#REF!</definedName>
+    <definedName name="_313149">#REF!</definedName>
+    <definedName name="_3131491">#REF!</definedName>
+    <definedName name="_3131491100">#REF!</definedName>
+    <definedName name="_3131491900">#REF!</definedName>
+    <definedName name="_3131492">#REF!</definedName>
+    <definedName name="_3131492100">#REF!</definedName>
+    <definedName name="_3131492200">#REF!</definedName>
+    <definedName name="_31315">#REF!</definedName>
+    <definedName name="_313151">#REF!</definedName>
+    <definedName name="_3131511">#REF!</definedName>
+    <definedName name="_3131511100">#REF!</definedName>
+    <definedName name="_31316">#REF!</definedName>
+    <definedName name="_313161">#REF!</definedName>
+    <definedName name="_3131611">#REF!</definedName>
+    <definedName name="_3131611300">#REF!</definedName>
+    <definedName name="_3131611400">#REF!</definedName>
+    <definedName name="_3131611900">#REF!</definedName>
+    <definedName name="_313162">#REF!</definedName>
+    <definedName name="_3131621">#REF!</definedName>
+    <definedName name="_3131621100">#REF!</definedName>
+    <definedName name="_3131621200">#REF!</definedName>
+    <definedName name="_3131621300">#REF!</definedName>
+    <definedName name="_3131621400">#REF!</definedName>
+    <definedName name="_3131621700">#REF!</definedName>
+    <definedName name="_3131621900">#REF!</definedName>
+    <definedName name="_3131622">#REF!</definedName>
+    <definedName name="_3131622100">#REF!</definedName>
+    <definedName name="_3131622200">#REF!</definedName>
+    <definedName name="_3131622300">#REF!</definedName>
+    <definedName name="_3131622400">#REF!</definedName>
+    <definedName name="_3131622500">#REF!</definedName>
+    <definedName name="_3131623">#REF!</definedName>
+    <definedName name="_3131623000">#REF!</definedName>
+    <definedName name="_313163">#REF!</definedName>
+    <definedName name="_3131631">#REF!</definedName>
+    <definedName name="_3131631100">#REF!</definedName>
+    <definedName name="_3131631200">#REF!</definedName>
+    <definedName name="_3131631300">#REF!</definedName>
+    <definedName name="_31318">#REF!</definedName>
+    <definedName name="_313181">#REF!</definedName>
+    <definedName name="_3131810000">#REF!</definedName>
+    <definedName name="_313182">#REF!</definedName>
+    <definedName name="_3131820000">#REF!</definedName>
+    <definedName name="_3132">#REF!</definedName>
+    <definedName name="_3132__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3132__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31321">#REF!</definedName>
+    <definedName name="_3132100000">#REF!</definedName>
+    <definedName name="_3132100100">#REF!</definedName>
+    <definedName name="_3132100200">#REF!</definedName>
+    <definedName name="_3132100300">#REF!</definedName>
+    <definedName name="_3132100400">#REF!</definedName>
+    <definedName name="_31322">#REF!</definedName>
+    <definedName name="_3132200000">#REF!</definedName>
+    <definedName name="_3132200100">#REF!</definedName>
+    <definedName name="_3132200200">#REF!</definedName>
+    <definedName name="_31323">#REF!</definedName>
+    <definedName name="_3132300">#REF!</definedName>
+    <definedName name="_3132300000">#REF!</definedName>
+    <definedName name="_3133">#REF!</definedName>
+    <definedName name="_3133__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3133__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31331">#REF!</definedName>
+    <definedName name="_313311">#REF!</definedName>
+    <definedName name="_3133110000">#REF!</definedName>
+    <definedName name="_3133110100">#REF!</definedName>
+    <definedName name="_3133110200">#REF!</definedName>
+    <definedName name="_3133110300">#REF!</definedName>
+    <definedName name="_313312">#REF!</definedName>
+    <definedName name="_3133120000">#REF!</definedName>
+    <definedName name="_3133120100">#REF!</definedName>
+    <definedName name="_3133120200">#REF!</definedName>
+    <definedName name="_3133120300">#REF!</definedName>
+    <definedName name="_313313">#REF!</definedName>
+    <definedName name="_3133130000">#REF!</definedName>
+    <definedName name="_313314">#REF!</definedName>
+    <definedName name="_3133141">#REF!</definedName>
+    <definedName name="_3133141100">#REF!</definedName>
+    <definedName name="_3133141200">#REF!</definedName>
+    <definedName name="_3133141900">#REF!</definedName>
+    <definedName name="_3133142">#REF!</definedName>
+    <definedName name="_3133142100">#REF!</definedName>
+    <definedName name="_3133142200">#REF!</definedName>
+    <definedName name="_3133143">#REF!</definedName>
+    <definedName name="_3133143000">#REF!</definedName>
+    <definedName name="_313315">#REF!</definedName>
+    <definedName name="_3133151">#REF!</definedName>
+    <definedName name="_3133151000">#REF!</definedName>
+    <definedName name="_3133159">#REF!</definedName>
+    <definedName name="_3133159000">#REF!</definedName>
+    <definedName name="_313316">#REF!</definedName>
+    <definedName name="_3133160100">#REF!</definedName>
+    <definedName name="_3133160200">#REF!</definedName>
+    <definedName name="_3133160300">#REF!</definedName>
+    <definedName name="_313317">#REF!</definedName>
+    <definedName name="_3133170000">#REF!</definedName>
+    <definedName name="_313318">#REF!</definedName>
+    <definedName name="_3133180000">#REF!</definedName>
+    <definedName name="_313319">#REF!</definedName>
+    <definedName name="_3133190000">#REF!</definedName>
+    <definedName name="_31332">#REF!</definedName>
+    <definedName name="_313321">#REF!</definedName>
+    <definedName name="_3133210110">#REF!</definedName>
+    <definedName name="_3133210120">#REF!</definedName>
+    <definedName name="_3133210200">#REF!</definedName>
+    <definedName name="_3133210300">#REF!</definedName>
+    <definedName name="_313322">#REF!</definedName>
+    <definedName name="_3133220000">#REF!</definedName>
+    <definedName name="_313323">#REF!</definedName>
+    <definedName name="_3133230100">#REF!</definedName>
+    <definedName name="_3133230200">#REF!</definedName>
+    <definedName name="_3133230300">#REF!</definedName>
+    <definedName name="_313324">#REF!</definedName>
+    <definedName name="_3133240000">#REF!</definedName>
+    <definedName name="_313325">#REF!</definedName>
+    <definedName name="_3133250000">#REF!</definedName>
+    <definedName name="_31333">#REF!</definedName>
+    <definedName name="_313331">#REF!</definedName>
+    <definedName name="_3133310100">#REF!</definedName>
+    <definedName name="_3133310200">#REF!</definedName>
+    <definedName name="_3133310300">#REF!</definedName>
+    <definedName name="_3133310400">#REF!</definedName>
+    <definedName name="_3133310500">#REF!</definedName>
+    <definedName name="_3133310510">#REF!</definedName>
+    <definedName name="_3133310600">#REF!</definedName>
+    <definedName name="_3133310700">#REF!</definedName>
+    <definedName name="_3133310800">#REF!</definedName>
+    <definedName name="_3133310900">#REF!</definedName>
+    <definedName name="_313332">#REF!</definedName>
+    <definedName name="_3133320100">#REF!</definedName>
+    <definedName name="_3133320200">#REF!</definedName>
+    <definedName name="_313333">#REF!</definedName>
+    <definedName name="_3133330">#REF!</definedName>
+    <definedName name="_3133330100">#REF!</definedName>
+    <definedName name="_3133330200">#REF!</definedName>
+    <definedName name="_3133330300">#REF!</definedName>
+    <definedName name="_3133330400">#REF!</definedName>
+    <definedName name="_3133330500">#REF!</definedName>
+    <definedName name="_313334">#REF!</definedName>
+    <definedName name="_3133340100">#REF!</definedName>
+    <definedName name="_313335">#REF!</definedName>
+    <definedName name="_3133350000">#REF!</definedName>
+    <definedName name="_31334">#REF!</definedName>
+    <definedName name="_313341">#REF!</definedName>
+    <definedName name="_3133410000">#REF!</definedName>
+    <definedName name="_313342">#REF!</definedName>
+    <definedName name="_3133420000">#REF!</definedName>
+    <definedName name="_313343">#REF!</definedName>
+    <definedName name="_3133430000">#REF!</definedName>
+    <definedName name="_313344">#REF!</definedName>
+    <definedName name="_3133440000">#REF!</definedName>
+    <definedName name="_31335">#REF!</definedName>
+    <definedName name="_313351">#REF!</definedName>
+    <definedName name="_3133511">#REF!</definedName>
+    <definedName name="_3133511110">#REF!</definedName>
+    <definedName name="_3133511120">#REF!</definedName>
+    <definedName name="_3133511200">#REF!</definedName>
+    <definedName name="_3133511300">#REF!</definedName>
+    <definedName name="_3133511900">#REF!</definedName>
+    <definedName name="_3133512">#REF!</definedName>
+    <definedName name="_3133512100">#REF!</definedName>
+    <definedName name="_3133512200">#REF!</definedName>
+    <definedName name="_3133512900">#REF!</definedName>
+    <definedName name="_313352">#REF!</definedName>
+    <definedName name="_3133521">#REF!</definedName>
+    <definedName name="_3133521000">#REF!</definedName>
+    <definedName name="_313353">#REF!</definedName>
+    <definedName name="_3133531">#REF!</definedName>
+    <definedName name="_3133531000">#REF!</definedName>
+    <definedName name="_31336">#REF!</definedName>
+    <definedName name="_313361">#REF!</definedName>
+    <definedName name="_3133611">#REF!</definedName>
+    <definedName name="_3133611000">#REF!</definedName>
+    <definedName name="_3133611100">#REF!</definedName>
+    <definedName name="_3133611200">#REF!</definedName>
+    <definedName name="_3133612">#REF!</definedName>
+    <definedName name="_3133612000">#REF!</definedName>
+    <definedName name="_313362">#REF!</definedName>
+    <definedName name="_3133621">#REF!</definedName>
+    <definedName name="_3133621000">#REF!</definedName>
+    <definedName name="_3133622">#REF!</definedName>
+    <definedName name="_3133622000">#REF!</definedName>
+    <definedName name="_3133623">#REF!</definedName>
+    <definedName name="_3133623000">#REF!</definedName>
+    <definedName name="_313369">#REF!</definedName>
+    <definedName name="_3133691">#REF!</definedName>
+    <definedName name="_3133691000">#REF!</definedName>
+    <definedName name="_31337">#REF!</definedName>
+    <definedName name="_313372">#REF!</definedName>
+    <definedName name="_3133720120">#REF!</definedName>
+    <definedName name="_3133720130">#REF!</definedName>
+    <definedName name="_3133720140">#REF!</definedName>
+    <definedName name="_3133720150">#REF!</definedName>
+    <definedName name="_3133720190">#REF!</definedName>
+    <definedName name="_3133720210">#REF!</definedName>
+    <definedName name="_3133720220">#REF!</definedName>
+    <definedName name="_3133720230">#REF!</definedName>
+    <definedName name="_3133720240">#REF!</definedName>
+    <definedName name="_3133720250">#REF!</definedName>
+    <definedName name="_3133720260">#REF!</definedName>
+    <definedName name="_3133720270">#REF!</definedName>
+    <definedName name="_3133720290">#REF!</definedName>
+    <definedName name="_313373">#REF!</definedName>
+    <definedName name="_3133730100">#REF!</definedName>
+    <definedName name="_3133730200">#REF!</definedName>
+    <definedName name="_3133730900">#REF!</definedName>
+    <definedName name="_313374">#REF!</definedName>
+    <definedName name="_3133740100">#REF!</definedName>
+    <definedName name="_3133740200">#REF!</definedName>
+    <definedName name="_31338">#REF!</definedName>
+    <definedName name="_3133800000">#REF!</definedName>
+    <definedName name="_313381">#REF!</definedName>
+    <definedName name="_3133810000">#REF!</definedName>
+    <definedName name="_313382">#REF!</definedName>
+    <definedName name="_3133820000">#REF!</definedName>
+    <definedName name="_31339">#REF!</definedName>
+    <definedName name="_313391">#REF!</definedName>
+    <definedName name="_3133910">#REF!</definedName>
+    <definedName name="_3133910100">#REF!</definedName>
+    <definedName name="_3133910200">#REF!</definedName>
+    <definedName name="_313392">#REF!</definedName>
+    <definedName name="_3133920100">#REF!</definedName>
+    <definedName name="_3133920200">#REF!</definedName>
+    <definedName name="_3133920300">#REF!</definedName>
+    <definedName name="_3133920400">#REF!</definedName>
+    <definedName name="_313393">#REF!</definedName>
+    <definedName name="_3133930000">#REF!</definedName>
+    <definedName name="_313394">#REF!</definedName>
+    <definedName name="_3133940100">#REF!</definedName>
+    <definedName name="_3133940110">#REF!</definedName>
+    <definedName name="_3133940120">#REF!</definedName>
+    <definedName name="_3133940130">#REF!</definedName>
+    <definedName name="_3133940200">#REF!</definedName>
+    <definedName name="_3133940210">#REF!</definedName>
+    <definedName name="_3133940220">#REF!</definedName>
+    <definedName name="_3133940230">#REF!</definedName>
+    <definedName name="_313395">#REF!</definedName>
+    <definedName name="_3133950000">#REF!</definedName>
+    <definedName name="_313396">#REF!</definedName>
+    <definedName name="_3133960000">#REF!</definedName>
+    <definedName name="_313397">#REF!</definedName>
+    <definedName name="_3133970000">#REF!</definedName>
+    <definedName name="_313398">#REF!</definedName>
+    <definedName name="_3133980100">#REF!</definedName>
+    <definedName name="_313399">#REF!</definedName>
+    <definedName name="_3133990100">#REF!</definedName>
+    <definedName name="_3133990200">#REF!</definedName>
+    <definedName name="_3133990300">#REF!</definedName>
+    <definedName name="_3133990400">#REF!</definedName>
+    <definedName name="_3133990900">#REF!</definedName>
+    <definedName name="_3134">#REF!</definedName>
+    <definedName name="_3134__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3134__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31341">#REF!</definedName>
+    <definedName name="_313411">#REF!</definedName>
+    <definedName name="_3134110100">#REF!</definedName>
+    <definedName name="_3134110200">#REF!</definedName>
+    <definedName name="_313412">#REF!</definedName>
+    <definedName name="_3134120100">#REF!</definedName>
+    <definedName name="_3134120200">#REF!</definedName>
+    <definedName name="_313413">#REF!</definedName>
+    <definedName name="_3134130100">#REF!</definedName>
+    <definedName name="_3134130200">#REF!</definedName>
+    <definedName name="_3134130300">#REF!</definedName>
+    <definedName name="_3134130400">#REF!</definedName>
+    <definedName name="_3134130500">#REF!</definedName>
+    <definedName name="_3134130600">#REF!</definedName>
+    <definedName name="_3134130700">#REF!</definedName>
+    <definedName name="_3134130800">#REF!</definedName>
+    <definedName name="_3134130900">#REF!</definedName>
+    <definedName name="_313414">#REF!</definedName>
+    <definedName name="_3134140100">#REF!</definedName>
+    <definedName name="_3134140200">#REF!</definedName>
+    <definedName name="_3134140900">#REF!</definedName>
+    <definedName name="_313415">#REF!</definedName>
+    <definedName name="_3134150000">#REF!</definedName>
+    <definedName name="_31342">#REF!</definedName>
+    <definedName name="_313421">#REF!</definedName>
+    <definedName name="_3134210110">#REF!</definedName>
+    <definedName name="_3134210115">#REF!</definedName>
+    <definedName name="_3134210120">#REF!</definedName>
+    <definedName name="_3134210125">#REF!</definedName>
+    <definedName name="_3134210130">#REF!</definedName>
+    <definedName name="_3134210135">#REF!</definedName>
+    <definedName name="_3134210140">#REF!</definedName>
+    <definedName name="_3134210145">#REF!</definedName>
+    <definedName name="_3134210150">#REF!</definedName>
+    <definedName name="_3134210155">#REF!</definedName>
+    <definedName name="_3134210160">#REF!</definedName>
+    <definedName name="_3134210165">#REF!</definedName>
+    <definedName name="_3134210190">#REF!</definedName>
+    <definedName name="_3134211">#REF!</definedName>
+    <definedName name="_3134211100">#REF!</definedName>
+    <definedName name="_3134211200">#REF!</definedName>
+    <definedName name="_3134211300">#REF!</definedName>
+    <definedName name="_3134211400">#REF!</definedName>
+    <definedName name="_3134212">#REF!</definedName>
+    <definedName name="_3134212100">#REF!</definedName>
+    <definedName name="_3134212200">#REF!</definedName>
+    <definedName name="_3134212300">#REF!</definedName>
+    <definedName name="_3134212400">#REF!</definedName>
+    <definedName name="_313422">#REF!</definedName>
+    <definedName name="_3134220110">#REF!</definedName>
+    <definedName name="_3134220115">#REF!</definedName>
+    <definedName name="_3134220118">#REF!</definedName>
+    <definedName name="_3134220120">#REF!</definedName>
+    <definedName name="_3134220125">#REF!</definedName>
+    <definedName name="_3134220130">#REF!</definedName>
+    <definedName name="_3134220135">#REF!</definedName>
+    <definedName name="_3134220140">#REF!</definedName>
+    <definedName name="_3134220145">#REF!</definedName>
+    <definedName name="_3134220150">#REF!</definedName>
+    <definedName name="_3134220155">#REF!</definedName>
+    <definedName name="_3134220165">#REF!</definedName>
+    <definedName name="_3134220166">#REF!</definedName>
+    <definedName name="_3134220170">#REF!</definedName>
+    <definedName name="_3134220190">#REF!</definedName>
+    <definedName name="_3134221">#REF!</definedName>
+    <definedName name="_3134221100">#REF!</definedName>
+    <definedName name="_3134221200">#REF!</definedName>
+    <definedName name="_3134221300">#REF!</definedName>
+    <definedName name="_3134221400">#REF!</definedName>
+    <definedName name="_313423">#REF!</definedName>
+    <definedName name="_3134230110">#REF!</definedName>
+    <definedName name="_3134230115">#REF!</definedName>
+    <definedName name="_3134230120">#REF!</definedName>
+    <definedName name="_3134230125">#REF!</definedName>
+    <definedName name="_3134230190">#REF!</definedName>
+    <definedName name="_3134231">#REF!</definedName>
+    <definedName name="_3134231100">#REF!</definedName>
+    <definedName name="_3134231200">#REF!</definedName>
+    <definedName name="_3134231300">#REF!</definedName>
+    <definedName name="_3134232">#REF!</definedName>
+    <definedName name="_3134232100">#REF!</definedName>
+    <definedName name="_3134232200">#REF!</definedName>
+    <definedName name="_3134232300">#REF!</definedName>
+    <definedName name="_3134232400">#REF!</definedName>
+    <definedName name="_3134233">#REF!</definedName>
+    <definedName name="_3134233100">#REF!</definedName>
+    <definedName name="_3134233200">#REF!</definedName>
+    <definedName name="_3134233300">#REF!</definedName>
+    <definedName name="_3134234">#REF!</definedName>
+    <definedName name="_3134234100">#REF!</definedName>
+    <definedName name="_3134234200">#REF!</definedName>
+    <definedName name="_3134234300">#REF!</definedName>
+    <definedName name="_3134235">#REF!</definedName>
+    <definedName name="_3134235100">#REF!</definedName>
+    <definedName name="_313424">#REF!</definedName>
+    <definedName name="_3134240111">#REF!</definedName>
+    <definedName name="_3134240112">#REF!</definedName>
+    <definedName name="_3134240113">#REF!</definedName>
+    <definedName name="_3134241">#REF!</definedName>
+    <definedName name="_3134241100">#REF!</definedName>
+    <definedName name="_3134241200">#REF!</definedName>
+    <definedName name="_3134242">#REF!</definedName>
+    <definedName name="_3134242100">#REF!</definedName>
+    <definedName name="_3134242200">#REF!</definedName>
+    <definedName name="_3134242300">#REF!</definedName>
+    <definedName name="_313425">#REF!</definedName>
+    <definedName name="_3134251">#REF!</definedName>
+    <definedName name="_3134251000">#REF!</definedName>
+    <definedName name="_3134251100">#REF!</definedName>
+    <definedName name="_3134251200">#REF!</definedName>
+    <definedName name="_3134251300">#REF!</definedName>
+    <definedName name="_3134251310">#REF!</definedName>
+    <definedName name="_3134251320">#REF!</definedName>
+    <definedName name="_3134251400">#REF!</definedName>
+    <definedName name="_3134251500">#REF!</definedName>
+    <definedName name="_3134251600">#REF!</definedName>
+    <definedName name="_3134251700">#REF!</definedName>
+    <definedName name="_3134251810">#REF!</definedName>
+    <definedName name="_3134251820">#REF!</definedName>
+    <definedName name="_3134251830">#REF!</definedName>
+    <definedName name="_3134252">#REF!</definedName>
+    <definedName name="_3134252100">#REF!</definedName>
+    <definedName name="_3134252200">#REF!</definedName>
+    <definedName name="_3134252300">#REF!</definedName>
+    <definedName name="_3134253">#REF!</definedName>
+    <definedName name="_3134253100">#REF!</definedName>
+    <definedName name="_3134253300">#REF!</definedName>
+    <definedName name="_3134253400">#REF!</definedName>
+    <definedName name="_3134254">#REF!</definedName>
+    <definedName name="_3134254000">#REF!</definedName>
+    <definedName name="_3134255">#REF!</definedName>
+    <definedName name="_3134255000">#REF!</definedName>
+    <definedName name="_3134255100">#REF!</definedName>
+    <definedName name="_3134255200">#REF!</definedName>
+    <definedName name="_3134255300">#REF!</definedName>
+    <definedName name="_3134256">#REF!</definedName>
+    <definedName name="_3134256100">#REF!</definedName>
+    <definedName name="_3134257">#REF!</definedName>
+    <definedName name="_3134257100">#REF!</definedName>
+    <definedName name="_3134257200">#REF!</definedName>
+    <definedName name="_3134257300">#REF!</definedName>
+    <definedName name="_3134257400">#REF!</definedName>
+    <definedName name="_3134259">#REF!</definedName>
+    <definedName name="_3134259000">#REF!</definedName>
+    <definedName name="_313426">#REF!</definedName>
+    <definedName name="_3134260">#REF!</definedName>
+    <definedName name="_3134260000">#REF!</definedName>
+    <definedName name="_313427">#REF!</definedName>
+    <definedName name="_3134270">#REF!</definedName>
+    <definedName name="_3134270000">#REF!</definedName>
+    <definedName name="_3134270100">#REF!</definedName>
+    <definedName name="_3134270200">#REF!</definedName>
+    <definedName name="_313428">#REF!</definedName>
+    <definedName name="_3134280100">#REF!</definedName>
+    <definedName name="_3134280200">#REF!</definedName>
+    <definedName name="_313429">#REF!</definedName>
+    <definedName name="_3134290100">#REF!</definedName>
+    <definedName name="_3134290200">#REF!</definedName>
+    <definedName name="_31343">#REF!</definedName>
+    <definedName name="_313431">#REF!</definedName>
+    <definedName name="_3134310000">#REF!</definedName>
+    <definedName name="_313432">#REF!</definedName>
+    <definedName name="_3134320100">#REF!</definedName>
+    <definedName name="_3134320200">#REF!</definedName>
+    <definedName name="_3134320300">#REF!</definedName>
+    <definedName name="_3134320400">#REF!</definedName>
+    <definedName name="_3134320500">#REF!</definedName>
+    <definedName name="_3134320900">#REF!</definedName>
+    <definedName name="_31344">#REF!</definedName>
+    <definedName name="_313441">#REF!</definedName>
+    <definedName name="_3134410">#REF!</definedName>
+    <definedName name="_3134410100">#REF!</definedName>
+    <definedName name="_3134410210">#REF!</definedName>
+    <definedName name="_3134410220">#REF!</definedName>
+    <definedName name="_313442">#REF!</definedName>
+    <definedName name="_3134420">#REF!</definedName>
+    <definedName name="_3134420100">#REF!</definedName>
+    <definedName name="_3134420210">#REF!</definedName>
+    <definedName name="_3134420220">#REF!</definedName>
+    <definedName name="_313443">#REF!</definedName>
+    <definedName name="_3134430">#REF!</definedName>
+    <definedName name="_3134430100">#REF!</definedName>
+    <definedName name="_3134430210">#REF!</definedName>
+    <definedName name="_3134430220">#REF!</definedName>
+    <definedName name="_313444">#REF!</definedName>
+    <definedName name="_3134440">#REF!</definedName>
+    <definedName name="_3134440100">#REF!</definedName>
+    <definedName name="_3134440200">#REF!</definedName>
+    <definedName name="_313445">#REF!</definedName>
+    <definedName name="_3134450">#REF!</definedName>
+    <definedName name="_3134450220">#REF!</definedName>
+    <definedName name="_3134450230">#REF!</definedName>
+    <definedName name="_3134450240">#REF!</definedName>
+    <definedName name="_313446">#REF!</definedName>
+    <definedName name="_3134460">#REF!</definedName>
+    <definedName name="_3134460100">#REF!</definedName>
+    <definedName name="_313447">#REF!</definedName>
+    <definedName name="_3134470">#REF!</definedName>
+    <definedName name="_3134470000">#REF!</definedName>
+    <definedName name="_313449">#REF!</definedName>
+    <definedName name="_3134490">#REF!</definedName>
+    <definedName name="_3134490000">#REF!</definedName>
+    <definedName name="_31345">#REF!</definedName>
+    <definedName name="_313451">#REF!</definedName>
+    <definedName name="_3134510100">#REF!</definedName>
+    <definedName name="_3134510200">#REF!</definedName>
+    <definedName name="_3135">#REF!</definedName>
+    <definedName name="_3135__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3135__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31351">#REF!</definedName>
+    <definedName name="_313511">#REF!</definedName>
+    <definedName name="_3135110000">#REF!</definedName>
+    <definedName name="_313512">#REF!</definedName>
+    <definedName name="_3135120000">#REF!</definedName>
+    <definedName name="_313513">#REF!</definedName>
+    <definedName name="_3135130000">#REF!</definedName>
+    <definedName name="_313514">#REF!</definedName>
+    <definedName name="_313515">#REF!</definedName>
+    <definedName name="_3135150000">#REF!</definedName>
+    <definedName name="_313516">#REF!</definedName>
+    <definedName name="_3135160000">#REF!</definedName>
+    <definedName name="_3135161000">#REF!</definedName>
+    <definedName name="_3135162000">#REF!</definedName>
+    <definedName name="_3135163000">#REF!</definedName>
+    <definedName name="_31352">#REF!</definedName>
+    <definedName name="_313521">#REF!</definedName>
+    <definedName name="_3135211">#REF!</definedName>
+    <definedName name="_3135211000">#REF!</definedName>
+    <definedName name="_3135212">#REF!</definedName>
+    <definedName name="_3135212000">#REF!</definedName>
+    <definedName name="_3135213">#REF!</definedName>
+    <definedName name="_3135213000">#REF!</definedName>
+    <definedName name="_313522">#REF!</definedName>
+    <definedName name="_3135221">#REF!</definedName>
+    <definedName name="_3135221000">#REF!</definedName>
+    <definedName name="_3135222">#REF!</definedName>
+    <definedName name="_3135222000">#REF!</definedName>
+    <definedName name="_3135223">#REF!</definedName>
+    <definedName name="_3135223000">#REF!</definedName>
+    <definedName name="_31353">#REF!</definedName>
+    <definedName name="_313531">#REF!</definedName>
+    <definedName name="_3135310000">#REF!</definedName>
+    <definedName name="_3136">#REF!</definedName>
+    <definedName name="_3136__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3136__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31361">#REF!</definedName>
+    <definedName name="_313611">#REF!</definedName>
+    <definedName name="_3136110100">#REF!</definedName>
+    <definedName name="_3136110200">#REF!</definedName>
+    <definedName name="_3136110300">#REF!</definedName>
+    <definedName name="_3136110400">#REF!</definedName>
+    <definedName name="_3136110900">#REF!</definedName>
+    <definedName name="_313612">#REF!</definedName>
+    <definedName name="_3136120100">#REF!</definedName>
+    <definedName name="_3136120200">#REF!</definedName>
+    <definedName name="_3136120300">#REF!</definedName>
+    <definedName name="_3136120400">#REF!</definedName>
+    <definedName name="_3136120900">#REF!</definedName>
+    <definedName name="_313613">#REF!</definedName>
+    <definedName name="_3136130000">#REF!</definedName>
+    <definedName name="_31362">#REF!</definedName>
+    <definedName name="_313621">#REF!</definedName>
+    <definedName name="_3136210100">#REF!</definedName>
+    <definedName name="_3136210200">#REF!</definedName>
+    <definedName name="_313622">#REF!</definedName>
+    <definedName name="_3136220000">#REF!</definedName>
+    <definedName name="_313623">#REF!</definedName>
+    <definedName name="_3136230000">#REF!</definedName>
+    <definedName name="_31363">#REF!</definedName>
+    <definedName name="_313631">#REF!</definedName>
+    <definedName name="_3136310100">#REF!</definedName>
+    <definedName name="_3136310200">#REF!</definedName>
+    <definedName name="_31367">#REF!</definedName>
+    <definedName name="_3136700100">#REF!</definedName>
+    <definedName name="_3136700900">#REF!</definedName>
+    <definedName name="_31369">#REF!</definedName>
+    <definedName name="_313691">#REF!</definedName>
+    <definedName name="_3136910000">#REF!</definedName>
+    <definedName name="_313692">#REF!</definedName>
+    <definedName name="_3136920000">#REF!</definedName>
+    <definedName name="_313693">#REF!</definedName>
+    <definedName name="_3136930000">#REF!</definedName>
+    <definedName name="_313694">#REF!</definedName>
+    <definedName name="_3136940000">#REF!</definedName>
+    <definedName name="_313695">#REF!</definedName>
+    <definedName name="_3136950000">#REF!</definedName>
+    <definedName name="_313699">#REF!</definedName>
+    <definedName name="_3136990000">#REF!</definedName>
+    <definedName name="_3137">#REF!</definedName>
+    <definedName name="_3137__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3137__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31371">#REF!</definedName>
+    <definedName name="_313711">#REF!</definedName>
+    <definedName name="_3137110100">#REF!</definedName>
+    <definedName name="_313712">#REF!</definedName>
+    <definedName name="_3137120100">#REF!</definedName>
+    <definedName name="_3137120200">#REF!</definedName>
+    <definedName name="_313713">#REF!</definedName>
+    <definedName name="_3137130000">#REF!</definedName>
+    <definedName name="_313714">#REF!</definedName>
+    <definedName name="_3137140000">#REF!</definedName>
+    <definedName name="_31372">#REF!</definedName>
+    <definedName name="_3137200100">#REF!</definedName>
+    <definedName name="_3137200200">#REF!</definedName>
+    <definedName name="_3137200300">#REF!</definedName>
+    <definedName name="_31373">#REF!</definedName>
+    <definedName name="_3137300000">#REF!</definedName>
+    <definedName name="_31374">#REF!</definedName>
+    <definedName name="_3137400000">#REF!</definedName>
+    <definedName name="_31375">#REF!</definedName>
+    <definedName name="_3137500000">#REF!</definedName>
+    <definedName name="_31376">#REF!</definedName>
+    <definedName name="_3137600000">#REF!</definedName>
+    <definedName name="_31377">#REF!</definedName>
+    <definedName name="_3137700000">#REF!</definedName>
+    <definedName name="_31379">#REF!</definedName>
+    <definedName name="_3137900100">#REF!</definedName>
+    <definedName name="_3137900200">#REF!</definedName>
+    <definedName name="_3137900300">#REF!</definedName>
+    <definedName name="_3137900400">#REF!</definedName>
+    <definedName name="_3137900500">#REF!</definedName>
+    <definedName name="_3137900600">#REF!</definedName>
+    <definedName name="_3137900610">#REF!</definedName>
+    <definedName name="_3137900620">#REF!</definedName>
+    <definedName name="_3137900630">#REF!</definedName>
+    <definedName name="_3137900640">#REF!</definedName>
+    <definedName name="_3137900700">#REF!</definedName>
+    <definedName name="_3137900800">#REF!</definedName>
+    <definedName name="_3137900900">#REF!</definedName>
+    <definedName name="_3138">#REF!</definedName>
+    <definedName name="_3138__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3138__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31381">#REF!</definedName>
+    <definedName name="_313811">#REF!</definedName>
+    <definedName name="_3138110000">#REF!</definedName>
+    <definedName name="_313812">#REF!</definedName>
+    <definedName name="_3138121">#REF!</definedName>
+    <definedName name="_3138121100">#REF!</definedName>
+    <definedName name="_3138121410">#REF!</definedName>
+    <definedName name="_3138121420">#REF!</definedName>
+    <definedName name="_3138121430">#REF!</definedName>
+    <definedName name="_3138121440">#REF!</definedName>
+    <definedName name="_3138121450">#REF!</definedName>
+    <definedName name="_3138121460">#REF!</definedName>
+    <definedName name="_3138121470">#REF!</definedName>
+    <definedName name="_3138121500">#REF!</definedName>
+    <definedName name="_3138121600">#REF!</definedName>
+    <definedName name="_3138121700">#REF!</definedName>
+    <definedName name="_3138121800">#REF!</definedName>
+    <definedName name="_3138122">#REF!</definedName>
+    <definedName name="_3138122100">#REF!</definedName>
+    <definedName name="_3138122200">#REF!</definedName>
+    <definedName name="_3138122300">#REF!</definedName>
+    <definedName name="_3138122900">#REF!</definedName>
+    <definedName name="_3138124">#REF!</definedName>
+    <definedName name="_3138124100">#REF!</definedName>
+    <definedName name="_3138124200">#REF!</definedName>
+    <definedName name="_3138124300">#REF!</definedName>
+    <definedName name="_3138125">#REF!</definedName>
+    <definedName name="_3138125000">#REF!</definedName>
+    <definedName name="_3138129">#REF!</definedName>
+    <definedName name="_3138129110">#REF!</definedName>
+    <definedName name="_3138129120">#REF!</definedName>
+    <definedName name="_3138129310">#REF!</definedName>
+    <definedName name="_3138129320">#REF!</definedName>
+    <definedName name="_3138129330">#REF!</definedName>
+    <definedName name="_3138129340">#REF!</definedName>
+    <definedName name="_3138129350">#REF!</definedName>
+    <definedName name="_3138129360">#REF!</definedName>
+    <definedName name="_3138129910">#REF!</definedName>
+    <definedName name="_3138129920">#REF!</definedName>
+    <definedName name="_313813">#REF!</definedName>
+    <definedName name="_3138130000">#REF!</definedName>
+    <definedName name="_313814">#REF!</definedName>
+    <definedName name="_3138140000">#REF!</definedName>
+    <definedName name="_313815">#REF!</definedName>
+    <definedName name="_3138150000">#REF!</definedName>
+    <definedName name="_313816">#REF!</definedName>
+    <definedName name="_3138160000">#REF!</definedName>
+    <definedName name="_313819">#REF!</definedName>
+    <definedName name="_3138191">#REF!</definedName>
+    <definedName name="_3138191000">#REF!</definedName>
+    <definedName name="_3138192">#REF!</definedName>
+    <definedName name="_3138192000">#REF!</definedName>
+    <definedName name="_3138193">#REF!</definedName>
+    <definedName name="_3138193000">#REF!</definedName>
+    <definedName name="_31382">#REF!</definedName>
+    <definedName name="_313821">#REF!</definedName>
+    <definedName name="_3138211">#REF!</definedName>
+    <definedName name="_3138211100">#REF!</definedName>
+    <definedName name="_3138211200">#REF!</definedName>
+    <definedName name="_3138212">#REF!</definedName>
+    <definedName name="_3138212000">#REF!</definedName>
+    <definedName name="_3138219">#REF!</definedName>
+    <definedName name="_3138219000">#REF!</definedName>
+    <definedName name="_313829">#REF!</definedName>
+    <definedName name="_3138290000">#REF!</definedName>
+    <definedName name="_31383">#REF!</definedName>
+    <definedName name="_313832">#REF!</definedName>
+    <definedName name="_3138320000">#REF!</definedName>
+    <definedName name="_31384">#REF!</definedName>
+    <definedName name="_313841">#REF!</definedName>
+    <definedName name="_3138410100">#REF!</definedName>
+    <definedName name="_31385">#REF!</definedName>
+    <definedName name="_313851">#REF!</definedName>
+    <definedName name="_3138510100">#REF!</definedName>
+    <definedName name="_31386">#REF!</definedName>
+    <definedName name="_3138600000">#REF!</definedName>
+    <definedName name="_31387">#REF!</definedName>
+    <definedName name="_3138700000">#REF!</definedName>
+    <definedName name="_31389">#REF!</definedName>
+    <definedName name="_313891">#REF!</definedName>
+    <definedName name="_3138910000">#REF!</definedName>
+    <definedName name="_313892">#REF!</definedName>
+    <definedName name="_3138920000">#REF!</definedName>
+    <definedName name="_313893">#REF!</definedName>
+    <definedName name="_3138930000">#REF!</definedName>
+    <definedName name="_313894">#REF!</definedName>
+    <definedName name="_3138940000">#REF!</definedName>
+    <definedName name="_313895">#REF!</definedName>
+    <definedName name="_3138950000">#REF!</definedName>
+    <definedName name="_313896">#REF!</definedName>
+    <definedName name="_3138960000">#REF!</definedName>
+    <definedName name="_313899">#REF!</definedName>
+    <definedName name="_3138990000">#REF!</definedName>
+    <definedName name="_3139">#REF!</definedName>
+    <definedName name="_3139__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3139__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31391">#REF!</definedName>
+    <definedName name="_313911">#REF!</definedName>
+    <definedName name="_3139110100">#REF!</definedName>
+    <definedName name="_3139110200">#REF!</definedName>
+    <definedName name="_3139110300">#REF!</definedName>
+    <definedName name="_3139110400">#REF!</definedName>
+    <definedName name="_3139110500">#REF!</definedName>
+    <definedName name="_3139110600">#REF!</definedName>
+    <definedName name="_3139110700">#REF!</definedName>
+    <definedName name="_313912">#REF!</definedName>
+    <definedName name="_3139121000">#REF!</definedName>
+    <definedName name="_314__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_314__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3140__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3140__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3141__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3141__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3142__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3142__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3143__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3143__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3144__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3144__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3145__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3145__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3146__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3146__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3147__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3147__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3148__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3148__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3149__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3149__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_315">#REF!</definedName>
+    <definedName name="_315__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_315__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3150__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3150__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3151">#REF!</definedName>
+    <definedName name="_3151__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3151__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31511">#REF!</definedName>
+    <definedName name="_315111">#REF!</definedName>
+    <definedName name="_3151111">#REF!</definedName>
+    <definedName name="_3151111000">#REF!</definedName>
+    <definedName name="_315112">#REF!</definedName>
+    <definedName name="_3151121">#REF!</definedName>
+    <definedName name="_3151121000">#REF!</definedName>
+    <definedName name="_3151122">#REF!</definedName>
+    <definedName name="_3151122000">#REF!</definedName>
+    <definedName name="_3151123">#REF!</definedName>
+    <definedName name="_3151123000">#REF!</definedName>
+    <definedName name="_31512">#REF!</definedName>
+    <definedName name="_315121">#REF!</definedName>
+    <definedName name="_3151211">#REF!</definedName>
+    <definedName name="_3151211000">#REF!</definedName>
+    <definedName name="_3151212">#REF!</definedName>
+    <definedName name="_3151212000">#REF!</definedName>
+    <definedName name="_3151212100">#REF!</definedName>
+    <definedName name="_3151212200">#REF!</definedName>
+    <definedName name="_3151212300">#REF!</definedName>
+    <definedName name="_3151212400">#REF!</definedName>
+    <definedName name="_3151212500">#REF!</definedName>
+    <definedName name="_315122">#REF!</definedName>
+    <definedName name="_3151221">#REF!</definedName>
+    <definedName name="_3151221000">#REF!</definedName>
+    <definedName name="_3151222">#REF!</definedName>
+    <definedName name="_3151222000">#REF!</definedName>
+    <definedName name="_3151223">#REF!</definedName>
+    <definedName name="_3151223000">#REF!</definedName>
+    <definedName name="_3151224">#REF!</definedName>
+    <definedName name="_3151224000">#REF!</definedName>
+    <definedName name="_3151225">#REF!</definedName>
+    <definedName name="_3151225100">#REF!</definedName>
+    <definedName name="_3151225200">#REF!</definedName>
+    <definedName name="_3151225300">#REF!</definedName>
+    <definedName name="_3151225400">#REF!</definedName>
+    <definedName name="_3151225500">#REF!</definedName>
+    <definedName name="_3151226">#REF!</definedName>
+    <definedName name="_3151226100">#REF!</definedName>
+    <definedName name="_3151226900">#REF!</definedName>
+    <definedName name="_315123">#REF!</definedName>
+    <definedName name="_3151231">#REF!</definedName>
+    <definedName name="_3151231000">#REF!</definedName>
+    <definedName name="_3151232">#REF!</definedName>
+    <definedName name="_3151232000">#REF!</definedName>
+    <definedName name="_3151233">#REF!</definedName>
+    <definedName name="_3151233000">#REF!</definedName>
+    <definedName name="_3151234">#REF!</definedName>
+    <definedName name="_3151234000">#REF!</definedName>
+    <definedName name="_3151239">#REF!</definedName>
+    <definedName name="_3151239000">#REF!</definedName>
+    <definedName name="_315129">#REF!</definedName>
+    <definedName name="_3151290000">#REF!</definedName>
+    <definedName name="_31513">#REF!</definedName>
+    <definedName name="_315131">#REF!</definedName>
+    <definedName name="_3151310000">#REF!</definedName>
+    <definedName name="_315132">#REF!</definedName>
+    <definedName name="_3151320000">#REF!</definedName>
+    <definedName name="_315133">#REF!</definedName>
+    <definedName name="_3151330000">#REF!</definedName>
+    <definedName name="_315134">#REF!</definedName>
+    <definedName name="_3151340000">#REF!</definedName>
+    <definedName name="_315135">#REF!</definedName>
+    <definedName name="_3151350000">#REF!</definedName>
+    <definedName name="_315136">#REF!</definedName>
+    <definedName name="_3151360000">#REF!</definedName>
+    <definedName name="_315137">#REF!</definedName>
+    <definedName name="_3151370000">#REF!</definedName>
+    <definedName name="_315138">#REF!</definedName>
+    <definedName name="_3151380000">#REF!</definedName>
+    <definedName name="_315139">#REF!</definedName>
+    <definedName name="_3151390110">#REF!</definedName>
+    <definedName name="_3151390120">#REF!</definedName>
+    <definedName name="_3151390130">#REF!</definedName>
+    <definedName name="_3151390200">#REF!</definedName>
+    <definedName name="_3151390310">#REF!</definedName>
+    <definedName name="_3151390320">#REF!</definedName>
+    <definedName name="_3151390330">#REF!</definedName>
+    <definedName name="_3151390400">#REF!</definedName>
+    <definedName name="_31514">#REF!</definedName>
+    <definedName name="_315141">#REF!</definedName>
+    <definedName name="_3151411">#REF!</definedName>
+    <definedName name="_3151411100">#REF!</definedName>
+    <definedName name="_3151412">#REF!</definedName>
+    <definedName name="_3151412000">#REF!</definedName>
+    <definedName name="_3151413">#REF!</definedName>
+    <definedName name="_3151413000">#REF!</definedName>
+    <definedName name="_315142">#REF!</definedName>
+    <definedName name="_3151421">#REF!</definedName>
+    <definedName name="_3151421000">#REF!</definedName>
+    <definedName name="_3151422">#REF!</definedName>
+    <definedName name="_3151422000">#REF!</definedName>
+    <definedName name="_315149">#REF!</definedName>
+    <definedName name="_3151491">#REF!</definedName>
+    <definedName name="_3151491100">#REF!</definedName>
+    <definedName name="_3151491900">#REF!</definedName>
+    <definedName name="_3151492">#REF!</definedName>
+    <definedName name="_3151492100">#REF!</definedName>
+    <definedName name="_3151492200">#REF!</definedName>
+    <definedName name="_31515">#REF!</definedName>
+    <definedName name="_315151">#REF!</definedName>
+    <definedName name="_3151511">#REF!</definedName>
+    <definedName name="_3151511100">#REF!</definedName>
+    <definedName name="_31516">#REF!</definedName>
+    <definedName name="_315161">#REF!</definedName>
+    <definedName name="_3151611">#REF!</definedName>
+    <definedName name="_3151611300">#REF!</definedName>
+    <definedName name="_3151611400">#REF!</definedName>
+    <definedName name="_3151611900">#REF!</definedName>
+    <definedName name="_315162">#REF!</definedName>
+    <definedName name="_3151621">#REF!</definedName>
+    <definedName name="_3151621100">#REF!</definedName>
+    <definedName name="_3151621200">#REF!</definedName>
+    <definedName name="_3151621300">#REF!</definedName>
+    <definedName name="_3151621400">#REF!</definedName>
+    <definedName name="_3151621700">#REF!</definedName>
+    <definedName name="_3151621900">#REF!</definedName>
+    <definedName name="_3151622">#REF!</definedName>
+    <definedName name="_3151622100">#REF!</definedName>
+    <definedName name="_3151622200">#REF!</definedName>
+    <definedName name="_3151622300">#REF!</definedName>
+    <definedName name="_3151622400">#REF!</definedName>
+    <definedName name="_3151622500">#REF!</definedName>
+    <definedName name="_3151623">#REF!</definedName>
+    <definedName name="_3151623000">#REF!</definedName>
+    <definedName name="_315163">#REF!</definedName>
+    <definedName name="_3151631">#REF!</definedName>
+    <definedName name="_3151631100">#REF!</definedName>
+    <definedName name="_3151631200">#REF!</definedName>
+    <definedName name="_3151631300">#REF!</definedName>
+    <definedName name="_31518">#REF!</definedName>
+    <definedName name="_315181">#REF!</definedName>
+    <definedName name="_3151810000">#REF!</definedName>
+    <definedName name="_315182">#REF!</definedName>
+    <definedName name="_3151820000">#REF!</definedName>
+    <definedName name="_3152">#REF!</definedName>
+    <definedName name="_3152__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3152__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=236197&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31521">#REF!</definedName>
+    <definedName name="_3152100000">#REF!</definedName>
+    <definedName name="_3152100100">#REF!</definedName>
+    <definedName name="_3152100200">#REF!</definedName>
+    <definedName name="_3152100300">#REF!</definedName>
+    <definedName name="_3152100400">#REF!</definedName>
+    <definedName name="_31522">#REF!</definedName>
+    <definedName name="_3152200000">#REF!</definedName>
+    <definedName name="_3152200100">#REF!</definedName>
+    <definedName name="_3152200200">#REF!</definedName>
+    <definedName name="_31523">#REF!</definedName>
+    <definedName name="_3152300">#REF!</definedName>
+    <definedName name="_3152300000">#REF!</definedName>
+    <definedName name="_3153">#REF!</definedName>
+    <definedName name="_3153__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20090399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3153__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20090399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31531">#REF!</definedName>
+    <definedName name="_315311">#REF!</definedName>
+    <definedName name="_3153110000">#REF!</definedName>
+    <definedName name="_3153110100">#REF!</definedName>
+    <definedName name="_3153110200">#REF!</definedName>
+    <definedName name="_3153110300">#REF!</definedName>
+    <definedName name="_315312">#REF!</definedName>
+    <definedName name="_3153120000">#REF!</definedName>
+    <definedName name="_3153120100">#REF!</definedName>
+    <definedName name="_3153120200">#REF!</definedName>
+    <definedName name="_3153120300">#REF!</definedName>
+    <definedName name="_315313">#REF!</definedName>
+    <definedName name="_3153130000">#REF!</definedName>
+    <definedName name="_315314">#REF!</definedName>
+    <definedName name="_3153141">#REF!</definedName>
+    <definedName name="_3153141100">#REF!</definedName>
+    <definedName name="_3153141200">#REF!</definedName>
+    <definedName name="_3153141900">#REF!</definedName>
+    <definedName name="_3153142">#REF!</definedName>
+    <definedName name="_3153142100">#REF!</definedName>
+    <definedName name="_3153142200">#REF!</definedName>
+    <definedName name="_3153143">#REF!</definedName>
+    <definedName name="_3153143000">#REF!</definedName>
+    <definedName name="_315315">#REF!</definedName>
+    <definedName name="_3153151">#REF!</definedName>
+    <definedName name="_3153151000">#REF!</definedName>
+    <definedName name="_3153159">#REF!</definedName>
+    <definedName name="_3153159000">#REF!</definedName>
+    <definedName name="_315316">#REF!</definedName>
+    <definedName name="_3153160100">#REF!</definedName>
+    <definedName name="_3153160200">#REF!</definedName>
+    <definedName name="_3153160300">#REF!</definedName>
+    <definedName name="_315317">#REF!</definedName>
+    <definedName name="_3153170000">#REF!</definedName>
+    <definedName name="_315318">#REF!</definedName>
+    <definedName name="_3153180000">#REF!</definedName>
+    <definedName name="_315319">#REF!</definedName>
+    <definedName name="_3153190000">#REF!</definedName>
+    <definedName name="_31532">#REF!</definedName>
+    <definedName name="_315321">#REF!</definedName>
+    <definedName name="_3153210110">#REF!</definedName>
+    <definedName name="_3153210120">#REF!</definedName>
+    <definedName name="_3153210200">#REF!</definedName>
+    <definedName name="_3153210300">#REF!</definedName>
+    <definedName name="_315322">#REF!</definedName>
+    <definedName name="_3153220000">#REF!</definedName>
+    <definedName name="_315323">#REF!</definedName>
+    <definedName name="_3153230100">#REF!</definedName>
+    <definedName name="_3153230200">#REF!</definedName>
+    <definedName name="_3153230300">#REF!</definedName>
+    <definedName name="_315324">#REF!</definedName>
+    <definedName name="_3153240000">#REF!</definedName>
+    <definedName name="_315325">#REF!</definedName>
+    <definedName name="_3153250000">#REF!</definedName>
+    <definedName name="_31533">#REF!</definedName>
+    <definedName name="_315331">#REF!</definedName>
+    <definedName name="_3153310100">#REF!</definedName>
+    <definedName name="_3153310200">#REF!</definedName>
+    <definedName name="_3153310300">#REF!</definedName>
+    <definedName name="_3153310400">#REF!</definedName>
+    <definedName name="_3153310500">#REF!</definedName>
+    <definedName name="_3153310510">#REF!</definedName>
+    <definedName name="_3153310600">#REF!</definedName>
+    <definedName name="_3153310700">#REF!</definedName>
+    <definedName name="_3153310800">#REF!</definedName>
+    <definedName name="_3153310900">#REF!</definedName>
+    <definedName name="_315332">#REF!</definedName>
+    <definedName name="_3153320100">#REF!</definedName>
+    <definedName name="_3153320200">#REF!</definedName>
+    <definedName name="_315333">#REF!</definedName>
+    <definedName name="_3153330">#REF!</definedName>
+    <definedName name="_3153330100">#REF!</definedName>
+    <definedName name="_3153330200">#REF!</definedName>
+    <definedName name="_3153330300">#REF!</definedName>
+    <definedName name="_3153330400">#REF!</definedName>
+    <definedName name="_3153330500">#REF!</definedName>
+    <definedName name="_315334">#REF!</definedName>
+    <definedName name="_3153340100">#REF!</definedName>
+    <definedName name="_315335">#REF!</definedName>
+    <definedName name="_3153350000">#REF!</definedName>
+    <definedName name="_31534">#REF!</definedName>
+    <definedName name="_315341">#REF!</definedName>
+    <definedName name="_3153410000">#REF!</definedName>
+    <definedName name="_315342">#REF!</definedName>
+    <definedName name="_3153420000">#REF!</definedName>
+    <definedName name="_315343">#REF!</definedName>
+    <definedName name="_3153430000">#REF!</definedName>
+    <definedName name="_315344">#REF!</definedName>
+    <definedName name="_3153440000">#REF!</definedName>
+    <definedName name="_31535">#REF!</definedName>
+    <definedName name="_315351">#REF!</definedName>
+    <definedName name="_3153511">#REF!</definedName>
+    <definedName name="_3153511110">#REF!</definedName>
+    <definedName name="_3153511120">#REF!</definedName>
+    <definedName name="_3153511200">#REF!</definedName>
+    <definedName name="_3153511300">#REF!</definedName>
+    <definedName name="_3153511900">#REF!</definedName>
+    <definedName name="_3153512">#REF!</definedName>
+    <definedName name="_3153512100">#REF!</definedName>
+    <definedName name="_3153512200">#REF!</definedName>
+    <definedName name="_3153512900">#REF!</definedName>
+    <definedName name="_315352">#REF!</definedName>
+    <definedName name="_3153521">#REF!</definedName>
+    <definedName name="_3153521000">#REF!</definedName>
+    <definedName name="_315353">#REF!</definedName>
+    <definedName name="_3153531">#REF!</definedName>
+    <definedName name="_3153531000">#REF!</definedName>
+    <definedName name="_31536">#REF!</definedName>
+    <definedName name="_315361">#REF!</definedName>
+    <definedName name="_3153611">#REF!</definedName>
+    <definedName name="_3153611000">#REF!</definedName>
+    <definedName name="_3153611100">#REF!</definedName>
+    <definedName name="_3153611200">#REF!</definedName>
+    <definedName name="_3153612">#REF!</definedName>
+    <definedName name="_3153612000">#REF!</definedName>
+    <definedName name="_315362">#REF!</definedName>
+    <definedName name="_3153621">#REF!</definedName>
+    <definedName name="_3153621000">#REF!</definedName>
+    <definedName name="_3153622">#REF!</definedName>
+    <definedName name="_3153622000">#REF!</definedName>
+    <definedName name="_3153623">#REF!</definedName>
+    <definedName name="_3153623000">#REF!</definedName>
+    <definedName name="_315369">#REF!</definedName>
+    <definedName name="_3153691">#REF!</definedName>
+    <definedName name="_3153691000">#REF!</definedName>
+    <definedName name="_31537">#REF!</definedName>
+    <definedName name="_315372">#REF!</definedName>
+    <definedName name="_3153720120">#REF!</definedName>
+    <definedName name="_3153720130">#REF!</definedName>
+    <definedName name="_3153720140">#REF!</definedName>
+    <definedName name="_3153720150">#REF!</definedName>
+    <definedName name="_3153720190">#REF!</definedName>
+    <definedName name="_3153720210">#REF!</definedName>
+    <definedName name="_3153720220">#REF!</definedName>
+    <definedName name="_3153720230">#REF!</definedName>
+    <definedName name="_3153720240">#REF!</definedName>
+    <definedName name="_3153720250">#REF!</definedName>
+    <definedName name="_3153720260">#REF!</definedName>
+    <definedName name="_3153720270">#REF!</definedName>
+    <definedName name="_3153720290">#REF!</definedName>
+    <definedName name="_315373">#REF!</definedName>
+    <definedName name="_3153730100">#REF!</definedName>
+    <definedName name="_3153730200">#REF!</definedName>
+    <definedName name="_3153730900">#REF!</definedName>
+    <definedName name="_315374">#REF!</definedName>
+    <definedName name="_3153740100">#REF!</definedName>
+    <definedName name="_3153740200">#REF!</definedName>
+    <definedName name="_31538">#REF!</definedName>
+    <definedName name="_3153800000">#REF!</definedName>
+    <definedName name="_315381">#REF!</definedName>
+    <definedName name="_3153810000">#REF!</definedName>
+    <definedName name="_315382">#REF!</definedName>
+    <definedName name="_3153820000">#REF!</definedName>
+    <definedName name="_31539">#REF!</definedName>
+    <definedName name="_315391">#REF!</definedName>
+    <definedName name="_3153910">#REF!</definedName>
+    <definedName name="_3153910100">#REF!</definedName>
+    <definedName name="_3153910200">#REF!</definedName>
+    <definedName name="_315392">#REF!</definedName>
+    <definedName name="_3153920100">#REF!</definedName>
+    <definedName name="_3153920200">#REF!</definedName>
+    <definedName name="_3153920300">#REF!</definedName>
+    <definedName name="_3153920400">#REF!</definedName>
+    <definedName name="_315393">#REF!</definedName>
+    <definedName name="_3153930000">#REF!</definedName>
+    <definedName name="_315394">#REF!</definedName>
+    <definedName name="_3153940100">#REF!</definedName>
+    <definedName name="_3153940110">#REF!</definedName>
+    <definedName name="_3153940120">#REF!</definedName>
+    <definedName name="_3153940130">#REF!</definedName>
+    <definedName name="_3153940200">#REF!</definedName>
+    <definedName name="_3153940210">#REF!</definedName>
+    <definedName name="_3153940220">#REF!</definedName>
+    <definedName name="_3153940230">#REF!</definedName>
+    <definedName name="_315395">#REF!</definedName>
+    <definedName name="_3153950000">#REF!</definedName>
+    <definedName name="_315396">#REF!</definedName>
+    <definedName name="_3153960000">#REF!</definedName>
+    <definedName name="_315397">#REF!</definedName>
+    <definedName name="_3153970000">#REF!</definedName>
+    <definedName name="_315398">#REF!</definedName>
+    <definedName name="_3153980100">#REF!</definedName>
+    <definedName name="_315399">#REF!</definedName>
+    <definedName name="_3153990100">#REF!</definedName>
+    <definedName name="_3153990200">#REF!</definedName>
+    <definedName name="_3153990300">#REF!</definedName>
+    <definedName name="_3153990400">#REF!</definedName>
+    <definedName name="_3153990900">#REF!</definedName>
+    <definedName name="_3154">#REF!</definedName>
+    <definedName name="_3154__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3154__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31541">#REF!</definedName>
+    <definedName name="_315411">#REF!</definedName>
+    <definedName name="_3154110100">#REF!</definedName>
+    <definedName name="_3154110200">#REF!</definedName>
+    <definedName name="_315412">#REF!</definedName>
+    <definedName name="_3154120100">#REF!</definedName>
+    <definedName name="_3154120200">#REF!</definedName>
+    <definedName name="_315413">#REF!</definedName>
+    <definedName name="_3154130100">#REF!</definedName>
+    <definedName name="_3154130200">#REF!</definedName>
+    <definedName name="_3154130300">#REF!</definedName>
+    <definedName name="_3154130400">#REF!</definedName>
+    <definedName name="_3154130500">#REF!</definedName>
+    <definedName name="_3154130600">#REF!</definedName>
+    <definedName name="_3154130700">#REF!</definedName>
+    <definedName name="_3154130800">#REF!</definedName>
+    <definedName name="_3154130900">#REF!</definedName>
+    <definedName name="_315414">#REF!</definedName>
+    <definedName name="_3154140100">#REF!</definedName>
+    <definedName name="_3154140200">#REF!</definedName>
+    <definedName name="_3154140900">#REF!</definedName>
+    <definedName name="_315415">#REF!</definedName>
+    <definedName name="_3154150000">#REF!</definedName>
+    <definedName name="_31542">#REF!</definedName>
+    <definedName name="_315421">#REF!</definedName>
+    <definedName name="_3154210110">#REF!</definedName>
+    <definedName name="_3154210115">#REF!</definedName>
+    <definedName name="_3154210120">#REF!</definedName>
+    <definedName name="_3154210125">#REF!</definedName>
+    <definedName name="_3154210130">#REF!</definedName>
+    <definedName name="_3154210135">#REF!</definedName>
+    <definedName name="_3154210140">#REF!</definedName>
+    <definedName name="_3154210145">#REF!</definedName>
+    <definedName name="_3154210150">#REF!</definedName>
+    <definedName name="_3154210155">#REF!</definedName>
+    <definedName name="_3154210160">#REF!</definedName>
+    <definedName name="_3154210165">#REF!</definedName>
+    <definedName name="_3154210190">#REF!</definedName>
+    <definedName name="_3154211">#REF!</definedName>
+    <definedName name="_3154211100">#REF!</definedName>
+    <definedName name="_3154211200">#REF!</definedName>
+    <definedName name="_3154211300">#REF!</definedName>
+    <definedName name="_3154211400">#REF!</definedName>
+    <definedName name="_3154212">#REF!</definedName>
+    <definedName name="_3154212100">#REF!</definedName>
+    <definedName name="_3154212200">#REF!</definedName>
+    <definedName name="_3154212300">#REF!</definedName>
+    <definedName name="_3154212400">#REF!</definedName>
+    <definedName name="_315422">#REF!</definedName>
+    <definedName name="_3154220110">#REF!</definedName>
+    <definedName name="_3154220115">#REF!</definedName>
+    <definedName name="_3154220118">#REF!</definedName>
+    <definedName name="_3154220120">#REF!</definedName>
+    <definedName name="_3154220125">#REF!</definedName>
+    <definedName name="_3154220130">#REF!</definedName>
+    <definedName name="_3154220135">#REF!</definedName>
+    <definedName name="_3154220140">#REF!</definedName>
+    <definedName name="_3154220145">#REF!</definedName>
+    <definedName name="_3154220150">#REF!</definedName>
+    <definedName name="_3154220155">#REF!</definedName>
+    <definedName name="_3154220165">#REF!</definedName>
+    <definedName name="_3154220166">#REF!</definedName>
+    <definedName name="_3154220170">#REF!</definedName>
+    <definedName name="_3154220190">#REF!</definedName>
+    <definedName name="_3154221">#REF!</definedName>
+    <definedName name="_3154221100">#REF!</definedName>
+    <definedName name="_3154221200">#REF!</definedName>
+    <definedName name="_3154221300">#REF!</definedName>
+    <definedName name="_3154221400">#REF!</definedName>
+    <definedName name="_315423">#REF!</definedName>
+    <definedName name="_3154230110">#REF!</definedName>
+    <definedName name="_3154230115">#REF!</definedName>
+    <definedName name="_3154230120">#REF!</definedName>
+    <definedName name="_3154230125">#REF!</definedName>
+    <definedName name="_3154230190">#REF!</definedName>
+    <definedName name="_3154231">#REF!</definedName>
+    <definedName name="_3154231100">#REF!</definedName>
+    <definedName name="_3154231200">#REF!</definedName>
+    <definedName name="_3154231300">#REF!</definedName>
+    <definedName name="_3154232">#REF!</definedName>
+    <definedName name="_3154232100">#REF!</definedName>
+    <definedName name="_3154232200">#REF!</definedName>
+    <definedName name="_3154232300">#REF!</definedName>
+    <definedName name="_3154232400">#REF!</definedName>
+    <definedName name="_3154233">#REF!</definedName>
+    <definedName name="_3154233100">#REF!</definedName>
+    <definedName name="_3154233200">#REF!</definedName>
+    <definedName name="_3154233300">#REF!</definedName>
+    <definedName name="_3154234">#REF!</definedName>
+    <definedName name="_3154234100">#REF!</definedName>
+    <definedName name="_3154234200">#REF!</definedName>
+    <definedName name="_3154234300">#REF!</definedName>
+    <definedName name="_3154235">#REF!</definedName>
+    <definedName name="_3154235100">#REF!</definedName>
+    <definedName name="_315424">#REF!</definedName>
+    <definedName name="_3154240111">#REF!</definedName>
+    <definedName name="_3154240112">#REF!</definedName>
+    <definedName name="_3154240113">#REF!</definedName>
+    <definedName name="_3154241">#REF!</definedName>
+    <definedName name="_3154241100">#REF!</definedName>
+    <definedName name="_3154241200">#REF!</definedName>
+    <definedName name="_3154242">#REF!</definedName>
+    <definedName name="_3154242100">#REF!</definedName>
+    <definedName name="_3154242200">#REF!</definedName>
+    <definedName name="_3154242300">#REF!</definedName>
+    <definedName name="_315425">#REF!</definedName>
+    <definedName name="_3154251">#REF!</definedName>
+    <definedName name="_3154251000">#REF!</definedName>
+    <definedName name="_3154251100">#REF!</definedName>
+    <definedName name="_3154251200">#REF!</definedName>
+    <definedName name="_3154251300">#REF!</definedName>
+    <definedName name="_3154251310">#REF!</definedName>
+    <definedName name="_3154251320">#REF!</definedName>
+    <definedName name="_3154251400">#REF!</definedName>
+    <definedName name="_3154251500">#REF!</definedName>
+    <definedName name="_3154251600">#REF!</definedName>
+    <definedName name="_3154251700">#REF!</definedName>
+    <definedName name="_3154251810">#REF!</definedName>
+    <definedName name="_3154251820">#REF!</definedName>
+    <definedName name="_3154251830">#REF!</definedName>
+    <definedName name="_3154252">#REF!</definedName>
+    <definedName name="_3154252100">#REF!</definedName>
+    <definedName name="_3154252200">#REF!</definedName>
+    <definedName name="_3154252300">#REF!</definedName>
+    <definedName name="_3154253">#REF!</definedName>
+    <definedName name="_3154253100">#REF!</definedName>
+    <definedName name="_3154253300">#REF!</definedName>
+    <definedName name="_3154253400">#REF!</definedName>
+    <definedName name="_3154254">#REF!</definedName>
+    <definedName name="_3154254000">#REF!</definedName>
+    <definedName name="_3154255">#REF!</definedName>
+    <definedName name="_3154255000">#REF!</definedName>
+    <definedName name="_3154255100">#REF!</definedName>
+    <definedName name="_3154255200">#REF!</definedName>
+    <definedName name="_3154255300">#REF!</definedName>
+    <definedName name="_3154256">#REF!</definedName>
+    <definedName name="_3154256100">#REF!</definedName>
+    <definedName name="_3154257">#REF!</definedName>
+    <definedName name="_3154257100">#REF!</definedName>
+    <definedName name="_3154257200">#REF!</definedName>
+    <definedName name="_3154257300">#REF!</definedName>
+    <definedName name="_3154257400">#REF!</definedName>
+    <definedName name="_3154259">#REF!</definedName>
+    <definedName name="_3154259000">#REF!</definedName>
+    <definedName name="_315426">#REF!</definedName>
+    <definedName name="_3154260">#REF!</definedName>
+    <definedName name="_3154260000">#REF!</definedName>
+    <definedName name="_315427">#REF!</definedName>
+    <definedName name="_3154270">#REF!</definedName>
+    <definedName name="_3154270000">#REF!</definedName>
+    <definedName name="_3154270100">#REF!</definedName>
+    <definedName name="_3154270200">#REF!</definedName>
+    <definedName name="_315428">#REF!</definedName>
+    <definedName name="_3154280100">#REF!</definedName>
+    <definedName name="_3154280200">#REF!</definedName>
+    <definedName name="_315429">#REF!</definedName>
+    <definedName name="_3154290100">#REF!</definedName>
+    <definedName name="_3154290200">#REF!</definedName>
+    <definedName name="_31543">#REF!</definedName>
+    <definedName name="_315431">#REF!</definedName>
+    <definedName name="_3154310000">#REF!</definedName>
+    <definedName name="_315432">#REF!</definedName>
+    <definedName name="_3154320100">#REF!</definedName>
+    <definedName name="_3154320200">#REF!</definedName>
+    <definedName name="_3154320300">#REF!</definedName>
+    <definedName name="_3154320400">#REF!</definedName>
+    <definedName name="_3154320500">#REF!</definedName>
+    <definedName name="_3154320900">#REF!</definedName>
+    <definedName name="_31544">#REF!</definedName>
+    <definedName name="_315441">#REF!</definedName>
+    <definedName name="_3154410">#REF!</definedName>
+    <definedName name="_3154410100">#REF!</definedName>
+    <definedName name="_3154410210">#REF!</definedName>
+    <definedName name="_3154410220">#REF!</definedName>
+    <definedName name="_315442">#REF!</definedName>
+    <definedName name="_3154420">#REF!</definedName>
+    <definedName name="_3154420100">#REF!</definedName>
+    <definedName name="_3154420210">#REF!</definedName>
+    <definedName name="_3154420220">#REF!</definedName>
+    <definedName name="_315443">#REF!</definedName>
+    <definedName name="_3154430">#REF!</definedName>
+    <definedName name="_3154430100">#REF!</definedName>
+    <definedName name="_3154430210">#REF!</definedName>
+    <definedName name="_3154430220">#REF!</definedName>
+    <definedName name="_315444">#REF!</definedName>
+    <definedName name="_3154440">#REF!</definedName>
+    <definedName name="_3154440100">#REF!</definedName>
+    <definedName name="_3154440200">#REF!</definedName>
+    <definedName name="_315445">#REF!</definedName>
+    <definedName name="_3154450">#REF!</definedName>
+    <definedName name="_3154450220">#REF!</definedName>
+    <definedName name="_3154450230">#REF!</definedName>
+    <definedName name="_3154450240">#REF!</definedName>
+    <definedName name="_315446">#REF!</definedName>
+    <definedName name="_3154460">#REF!</definedName>
+    <definedName name="_3154460100">#REF!</definedName>
+    <definedName name="_315447">#REF!</definedName>
+    <definedName name="_3154470">#REF!</definedName>
+    <definedName name="_3154470000">#REF!</definedName>
+    <definedName name="_315449">#REF!</definedName>
+    <definedName name="_3154490">#REF!</definedName>
+    <definedName name="_3154490000">#REF!</definedName>
+    <definedName name="_31545">#REF!</definedName>
+    <definedName name="_315451">#REF!</definedName>
+    <definedName name="_3154510100">#REF!</definedName>
+    <definedName name="_3154510200">#REF!</definedName>
+    <definedName name="_3155">#REF!</definedName>
+    <definedName name="_3155__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3155__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31551">#REF!</definedName>
+    <definedName name="_315511">#REF!</definedName>
+    <definedName name="_3155110000">#REF!</definedName>
+    <definedName name="_315512">#REF!</definedName>
+    <definedName name="_3155120000">#REF!</definedName>
+    <definedName name="_315513">#REF!</definedName>
+    <definedName name="_3155130000">#REF!</definedName>
+    <definedName name="_315514">#REF!</definedName>
+    <definedName name="_315515">#REF!</definedName>
+    <definedName name="_3155150000">#REF!</definedName>
+    <definedName name="_315516">#REF!</definedName>
+    <definedName name="_3155160000">#REF!</definedName>
+    <definedName name="_3155161000">#REF!</definedName>
+    <definedName name="_3155162000">#REF!</definedName>
+    <definedName name="_3155163000">#REF!</definedName>
+    <definedName name="_31552">#REF!</definedName>
+    <definedName name="_315521">#REF!</definedName>
+    <definedName name="_3155211">#REF!</definedName>
+    <definedName name="_3155211000">#REF!</definedName>
+    <definedName name="_3155212">#REF!</definedName>
+    <definedName name="_3155212000">#REF!</definedName>
+    <definedName name="_3155213">#REF!</definedName>
+    <definedName name="_3155213000">#REF!</definedName>
+    <definedName name="_315522">#REF!</definedName>
+    <definedName name="_3155221">#REF!</definedName>
+    <definedName name="_3155221000">#REF!</definedName>
+    <definedName name="_3155222">#REF!</definedName>
+    <definedName name="_3155222000">#REF!</definedName>
+    <definedName name="_3155223">#REF!</definedName>
+    <definedName name="_3155223000">#REF!</definedName>
+    <definedName name="_31553">#REF!</definedName>
+    <definedName name="_315531">#REF!</definedName>
+    <definedName name="_3155310000">#REF!</definedName>
+    <definedName name="_3156">#REF!</definedName>
+    <definedName name="_3156__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3156__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31561">#REF!</definedName>
+    <definedName name="_315611">#REF!</definedName>
+    <definedName name="_3156110100">#REF!</definedName>
+    <definedName name="_3156110200">#REF!</definedName>
+    <definedName name="_3156110300">#REF!</definedName>
+    <definedName name="_3156110400">#REF!</definedName>
+    <definedName name="_3156110900">#REF!</definedName>
+    <definedName name="_315612">#REF!</definedName>
+    <definedName name="_3156120100">#REF!</definedName>
+    <definedName name="_3156120200">#REF!</definedName>
+    <definedName name="_3156120300">#REF!</definedName>
+    <definedName name="_3156120400">#REF!</definedName>
+    <definedName name="_3156120900">#REF!</definedName>
+    <definedName name="_315613">#REF!</definedName>
+    <definedName name="_3156130000">#REF!</definedName>
+    <definedName name="_31562">#REF!</definedName>
+    <definedName name="_315621">#REF!</definedName>
+    <definedName name="_3156210100">#REF!</definedName>
+    <definedName name="_3156210200">#REF!</definedName>
+    <definedName name="_315622">#REF!</definedName>
+    <definedName name="_3156220000">#REF!</definedName>
+    <definedName name="_315623">#REF!</definedName>
+    <definedName name="_3156230000">#REF!</definedName>
+    <definedName name="_31563">#REF!</definedName>
+    <definedName name="_315631">#REF!</definedName>
+    <definedName name="_3156310100">#REF!</definedName>
+    <definedName name="_3156310200">#REF!</definedName>
+    <definedName name="_31567">#REF!</definedName>
+    <definedName name="_3156700100">#REF!</definedName>
+    <definedName name="_3156700900">#REF!</definedName>
+    <definedName name="_31569">#REF!</definedName>
+    <definedName name="_315691">#REF!</definedName>
+    <definedName name="_3156910000">#REF!</definedName>
+    <definedName name="_315692">#REF!</definedName>
+    <definedName name="_3156920000">#REF!</definedName>
+    <definedName name="_315693">#REF!</definedName>
+    <definedName name="_3156930000">#REF!</definedName>
+    <definedName name="_315694">#REF!</definedName>
+    <definedName name="_3156940000">#REF!</definedName>
+    <definedName name="_315695">#REF!</definedName>
+    <definedName name="_3156950000">#REF!</definedName>
+    <definedName name="_315699">#REF!</definedName>
+    <definedName name="_3156990000">#REF!</definedName>
+    <definedName name="_3157">#REF!</definedName>
+    <definedName name="_3157__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3157__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31571">#REF!</definedName>
+    <definedName name="_315711">#REF!</definedName>
+    <definedName name="_3157110100">#REF!</definedName>
+    <definedName name="_315712">#REF!</definedName>
+    <definedName name="_3157120100">#REF!</definedName>
+    <definedName name="_3157120200">#REF!</definedName>
+    <definedName name="_315713">#REF!</definedName>
+    <definedName name="_3157130000">#REF!</definedName>
+    <definedName name="_315714">#REF!</definedName>
+    <definedName name="_3157140000">#REF!</definedName>
+    <definedName name="_31572">#REF!</definedName>
+    <definedName name="_3157200100">#REF!</definedName>
+    <definedName name="_3157200200">#REF!</definedName>
+    <definedName name="_3157200300">#REF!</definedName>
+    <definedName name="_31573">#REF!</definedName>
+    <definedName name="_3157300000">#REF!</definedName>
+    <definedName name="_31574">#REF!</definedName>
+    <definedName name="_3157400000">#REF!</definedName>
+    <definedName name="_31575">#REF!</definedName>
+    <definedName name="_3157500000">#REF!</definedName>
+    <definedName name="_31576">#REF!</definedName>
+    <definedName name="_3157600000">#REF!</definedName>
+    <definedName name="_31577">#REF!</definedName>
+    <definedName name="_3157700000">#REF!</definedName>
+    <definedName name="_31579">#REF!</definedName>
+    <definedName name="_3157900100">#REF!</definedName>
+    <definedName name="_3157900200">#REF!</definedName>
+    <definedName name="_3157900300">#REF!</definedName>
+    <definedName name="_3157900400">#REF!</definedName>
+    <definedName name="_3157900500">#REF!</definedName>
+    <definedName name="_3157900600">#REF!</definedName>
+    <definedName name="_3157900610">#REF!</definedName>
+    <definedName name="_3157900620">#REF!</definedName>
+    <definedName name="_3157900630">#REF!</definedName>
+    <definedName name="_3157900640">#REF!</definedName>
+    <definedName name="_3157900700">#REF!</definedName>
+    <definedName name="_3157900800">#REF!</definedName>
+    <definedName name="_3157900900">#REF!</definedName>
+    <definedName name="_3158">#REF!</definedName>
+    <definedName name="_3158__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3158__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31581">#REF!</definedName>
+    <definedName name="_315811">#REF!</definedName>
+    <definedName name="_3158110000">#REF!</definedName>
+    <definedName name="_315812">#REF!</definedName>
+    <definedName name="_3158121">#REF!</definedName>
+    <definedName name="_3158121100">#REF!</definedName>
+    <definedName name="_3158121410">#REF!</definedName>
+    <definedName name="_3158121420">#REF!</definedName>
+    <definedName name="_3158121430">#REF!</definedName>
+    <definedName name="_3158121440">#REF!</definedName>
+    <definedName name="_3158121450">#REF!</definedName>
+    <definedName name="_3158121460">#REF!</definedName>
+    <definedName name="_3158121470">#REF!</definedName>
+    <definedName name="_3158121500">#REF!</definedName>
+    <definedName name="_3158121600">#REF!</definedName>
+    <definedName name="_3158121700">#REF!</definedName>
+    <definedName name="_3158121800">#REF!</definedName>
+    <definedName name="_3158122">#REF!</definedName>
+    <definedName name="_3158122100">#REF!</definedName>
+    <definedName name="_3158122200">#REF!</definedName>
+    <definedName name="_3158122300">#REF!</definedName>
+    <definedName name="_3158122900">#REF!</definedName>
+    <definedName name="_3158124">#REF!</definedName>
+    <definedName name="_3158124100">#REF!</definedName>
+    <definedName name="_3158124200">#REF!</definedName>
+    <definedName name="_3158124300">#REF!</definedName>
+    <definedName name="_3158125">#REF!</definedName>
+    <definedName name="_3158125000">#REF!</definedName>
+    <definedName name="_3158129">#REF!</definedName>
+    <definedName name="_3158129110">#REF!</definedName>
+    <definedName name="_3158129120">#REF!</definedName>
+    <definedName name="_3158129310">#REF!</definedName>
+    <definedName name="_3158129320">#REF!</definedName>
+    <definedName name="_3158129330">#REF!</definedName>
+    <definedName name="_3158129340">#REF!</definedName>
+    <definedName name="_3158129350">#REF!</definedName>
+    <definedName name="_3158129360">#REF!</definedName>
+    <definedName name="_3158129910">#REF!</definedName>
+    <definedName name="_3158129920">#REF!</definedName>
+    <definedName name="_315813">#REF!</definedName>
+    <definedName name="_3158130000">#REF!</definedName>
+    <definedName name="_315814">#REF!</definedName>
+    <definedName name="_3158140000">#REF!</definedName>
+    <definedName name="_315815">#REF!</definedName>
+    <definedName name="_3158150000">#REF!</definedName>
+    <definedName name="_315816">#REF!</definedName>
+    <definedName name="_3158160000">#REF!</definedName>
+    <definedName name="_315819">#REF!</definedName>
+    <definedName name="_3158191">#REF!</definedName>
+    <definedName name="_3158191000">#REF!</definedName>
+    <definedName name="_3158192">#REF!</definedName>
+    <definedName name="_3158192000">#REF!</definedName>
+    <definedName name="_3158193">#REF!</definedName>
+    <definedName name="_3158193000">#REF!</definedName>
+    <definedName name="_31582">#REF!</definedName>
+    <definedName name="_315821">#REF!</definedName>
+    <definedName name="_3158211">#REF!</definedName>
+    <definedName name="_3158211100">#REF!</definedName>
+    <definedName name="_3158211200">#REF!</definedName>
+    <definedName name="_3158212">#REF!</definedName>
+    <definedName name="_3158212000">#REF!</definedName>
+    <definedName name="_3158219">#REF!</definedName>
+    <definedName name="_3158219000">#REF!</definedName>
+    <definedName name="_315829">#REF!</definedName>
+    <definedName name="_3158290000">#REF!</definedName>
+    <definedName name="_31583">#REF!</definedName>
+    <definedName name="_315832">#REF!</definedName>
+    <definedName name="_3158320000">#REF!</definedName>
+    <definedName name="_31584">#REF!</definedName>
+    <definedName name="_315841">#REF!</definedName>
+    <definedName name="_3158410100">#REF!</definedName>
+    <definedName name="_31585">#REF!</definedName>
+    <definedName name="_315851">#REF!</definedName>
+    <definedName name="_3158510100">#REF!</definedName>
+    <definedName name="_31586">#REF!</definedName>
+    <definedName name="_3158600000">#REF!</definedName>
+    <definedName name="_31587">#REF!</definedName>
+    <definedName name="_3158700000">#REF!</definedName>
+    <definedName name="_31589">#REF!</definedName>
+    <definedName name="_315891">#REF!</definedName>
+    <definedName name="_3158910000">#REF!</definedName>
+    <definedName name="_315892">#REF!</definedName>
+    <definedName name="_3158920000">#REF!</definedName>
+    <definedName name="_315893">#REF!</definedName>
+    <definedName name="_3158930000">#REF!</definedName>
+    <definedName name="_315894">#REF!</definedName>
+    <definedName name="_3158940000">#REF!</definedName>
+    <definedName name="_315895">#REF!</definedName>
+    <definedName name="_3158950000">#REF!</definedName>
+    <definedName name="_315896">#REF!</definedName>
+    <definedName name="_3158960000">#REF!</definedName>
+    <definedName name="_315899">#REF!</definedName>
+    <definedName name="_3158990000">#REF!</definedName>
+    <definedName name="_3159">#REF!</definedName>
+    <definedName name="_3159__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3159__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31591">#REF!</definedName>
+    <definedName name="_315911">#REF!</definedName>
+    <definedName name="_3159110100">#REF!</definedName>
+    <definedName name="_3159110200">#REF!</definedName>
+    <definedName name="_3159110300">#REF!</definedName>
+    <definedName name="_3159110400">#REF!</definedName>
+    <definedName name="_3159110500">#REF!</definedName>
+    <definedName name="_3159110600">#REF!</definedName>
+    <definedName name="_3159110700">#REF!</definedName>
+    <definedName name="_315912">#REF!</definedName>
+    <definedName name="_3159121000">#REF!</definedName>
+    <definedName name="_316__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_316__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3160__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3160__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3161__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3161__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3162__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3162__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3163__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3163__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3164__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3164__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3165__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3165__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3166__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3166__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3167__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3167__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3168__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3168__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3169__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3169__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_317__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_317__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3170__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3170__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3171__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3171__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3172__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3172__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3173__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3173__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3174__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3174__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3175__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3175__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3176__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3176__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3177__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3177__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3178__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3178__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3179__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3179__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_318__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_318__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3180__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3180__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3181__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3181__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3182__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3182__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3183__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3183__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3184__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3184__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3185__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3185__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3186__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3186__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3187__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3187__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3188__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3188__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3189__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3189__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_319__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_319__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3190__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3190__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3191__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3191__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3192__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3192__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3193__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3193__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3194__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3194__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3195__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3195__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3196__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3196__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3197__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3197__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3198__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3198__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3199__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3199__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_31ﾏｸﾛ98_06_01_.シート名LIST">#N/A</definedName>
+    <definedName name="_32__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_32__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_320">#REF!</definedName>
+    <definedName name="_320__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_320__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3200__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3200__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3201">#REF!</definedName>
+    <definedName name="_3201__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3201__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_32011">#REF!</definedName>
+    <definedName name="_320113">#REF!</definedName>
+    <definedName name="_3201130100">#REF!</definedName>
+    <definedName name="_3201130200">#REF!</definedName>
+    <definedName name="_320114">#REF!</definedName>
+    <definedName name="_3201141">#REF!</definedName>
+    <definedName name="_3201141000">#REF!</definedName>
+    <definedName name="_3201142">#REF!</definedName>
+    <definedName name="_3201142000">#REF!</definedName>
+    <definedName name="_320115">#REF!</definedName>
+    <definedName name="_3201151">#REF!</definedName>
+    <definedName name="_3201151000">#REF!</definedName>
+    <definedName name="_32012">#REF!</definedName>
+    <definedName name="_320121">#REF!</definedName>
+    <definedName name="_3201210100">#REF!</definedName>
+    <definedName name="_3201210200">#REF!</definedName>
+    <definedName name="_3201210300">#REF!</definedName>
+    <definedName name="_320122">#REF!</definedName>
+    <definedName name="_3201220100">#REF!</definedName>
+    <definedName name="_3201220200">#REF!</definedName>
+    <definedName name="_3201220300">#REF!</definedName>
+    <definedName name="_32013">#REF!</definedName>
+    <definedName name="_320131">#REF!</definedName>
+    <definedName name="_3201310100">#REF!</definedName>
+    <definedName name="_3201310200">#REF!</definedName>
+    <definedName name="_3201310300">#REF!</definedName>
+    <definedName name="_3201310500">#REF!</definedName>
+    <definedName name="_320132">#REF!</definedName>
+    <definedName name="_3201320100">#REF!</definedName>
+    <definedName name="_32014">#REF!</definedName>
+    <definedName name="_320141">#REF!</definedName>
+    <definedName name="_3201411">#REF!</definedName>
+    <definedName name="_3201411000">#REF!</definedName>
+    <definedName name="_320149">#REF!</definedName>
+    <definedName name="_3201490000">#REF!</definedName>
+    <definedName name="_32015">#REF!</definedName>
+    <definedName name="_320151">#REF!</definedName>
+    <definedName name="_3201510150">#REF!</definedName>
+    <definedName name="_3201511">#REF!</definedName>
+    <definedName name="_3201511110">#REF!</definedName>
+    <definedName name="_3201511120">#REF!</definedName>
+    <definedName name="_3201511130">#REF!</definedName>
+    <definedName name="_3201511140">#REF!</definedName>
+    <definedName name="_3201511150">#REF!</definedName>
+    <definedName name="_3201511160">#REF!</definedName>
+    <definedName name="_3201511170">#REF!</definedName>
+    <definedName name="_3201511190">#REF!</definedName>
+    <definedName name="_32016">#REF!</definedName>
+    <definedName name="_320161">#REF!</definedName>
+    <definedName name="_3201610100">#REF!</definedName>
+    <definedName name="_3201610200">#REF!</definedName>
+    <definedName name="_3201610300">#REF!</definedName>
+    <definedName name="_32017">#REF!</definedName>
+    <definedName name="_320171">#REF!</definedName>
+    <definedName name="_3201710100">#REF!</definedName>
+    <definedName name="_3201710200">#REF!</definedName>
+    <definedName name="_3201710300">#REF!</definedName>
+    <definedName name="_3202">#REF!</definedName>
+    <definedName name="_3202__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3202__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_32021">#REF!</definedName>
+    <definedName name="_3202100100">#REF!</definedName>
+    <definedName name="_3202100110">#REF!</definedName>
+    <definedName name="_3202100120">#REF!</definedName>
+    <definedName name="_3202100200">#REF!</definedName>
+    <definedName name="_3202100210">#REF!</definedName>
+    <definedName name="_3202100220">#REF!</definedName>
+    <definedName name="_32022">#REF!</definedName>
+    <definedName name="_320221">#REF!</definedName>
+    <definedName name="_3202210000">#REF!</definedName>
+    <definedName name="_3202210100">#REF!</definedName>
+    <definedName name="_3202210210">#REF!</definedName>
+    <definedName name="_3202210220">#REF!</definedName>
+    <definedName name="_320222">#REF!</definedName>
+    <definedName name="_3202220">#REF!</definedName>
+    <definedName name="_3202220000">#REF!</definedName>
+    <definedName name="_3202220100">#REF!</definedName>
+    <definedName name="_3202220200">#REF!</definedName>
+    <definedName name="_3202230">#REF!</definedName>
+    <definedName name="_3202230000">#REF!</definedName>
+    <definedName name="_32023">#REF!</definedName>
+    <definedName name="_3202300000">#REF!</definedName>
+    <definedName name="_3203">#REF!</definedName>
+    <definedName name="_3203__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3203__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3203000000">#REF!</definedName>
+    <definedName name="_3204__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3204__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3205">#REF!</definedName>
+    <definedName name="_3205__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3205__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_32051">#REF!</definedName>
+    <definedName name="_320511">#REF!</definedName>
+    <definedName name="_3205111">#REF!</definedName>
+    <definedName name="_3205111100">#REF!</definedName>
+    <definedName name="_3205111200">#REF!</definedName>
+    <definedName name="_3205111300">#REF!</definedName>
+    <definedName name="_3205111900">#REF!</definedName>
+    <definedName name="_3205112">#REF!</definedName>
+    <definedName name="_3205112100">#REF!</definedName>
+    <definedName name="_3205112110">#REF!</definedName>
+    <definedName name="_3205112120">#REF!</definedName>
+    <definedName name="_3205112130">#REF!</definedName>
+    <definedName name="_3205112140">#REF!</definedName>
+    <definedName name="_3205112150">#REF!</definedName>
+    <definedName name="_3205112200">#REF!</definedName>
+    <definedName name="_3205112300">#REF!</definedName>
+    <definedName name="_3205112900">#REF!</definedName>
+    <definedName name="_320512">#REF!</definedName>
+    <definedName name="_3205121">#REF!</definedName>
+    <definedName name="_3205121100">#REF!</definedName>
+    <definedName name="_3205121200">#REF!</definedName>
+    <definedName name="_3205121300">#REF!</definedName>
+    <definedName name="_3205121900">#REF!</definedName>
+    <definedName name="_3205122">#REF!</definedName>
+    <definedName name="_3205122100">#REF!</definedName>
+    <definedName name="_3205122200">#REF!</definedName>
+    <definedName name="_3205122300">#REF!</definedName>
+    <definedName name="_3205122900">#REF!</definedName>
+    <definedName name="_32052">#REF!</definedName>
+    <definedName name="_320521">#REF!</definedName>
+    <definedName name="_3205211000">#REF!</definedName>
+    <definedName name="_3206__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3206__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3207">#REF!</definedName>
+    <definedName name="_3207__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3207__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_32071">#REF!</definedName>
+    <definedName name="_320711">#REF!</definedName>
+    <definedName name="_3207110000">#REF!</definedName>
+    <definedName name="_320712">#REF!</definedName>
+    <definedName name="_3207120000">#REF!</definedName>
+    <definedName name="_3208__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3208__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3209">#REF!</definedName>
+    <definedName name="_3209__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3209__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_32091">#REF!</definedName>
+    <definedName name="_3209100000">#REF!</definedName>
+    <definedName name="_32096">#REF!</definedName>
+    <definedName name="_3209600100">#REF!</definedName>
+    <definedName name="_3209600200">#REF!</definedName>
+    <definedName name="_32098">#REF!</definedName>
+    <definedName name="_3209800000">#REF!</definedName>
+    <definedName name="_32099">#REF!</definedName>
+    <definedName name="_3209900000">#REF!</definedName>
+    <definedName name="_321__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_321__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3210__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3210__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3211__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3211__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3212__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3212__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3213__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3213__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3214__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3214__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3215__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3215__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3216__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3216__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3217__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3217__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3218__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3218__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3219__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3219__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_322__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_322__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3220__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3220__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3221__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3221__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3222__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3222__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3223__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3223__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3224__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3224__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3225__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3225__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3226__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3226__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3227__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3227__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3228__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3228__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3229__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3229__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_323__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_323__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3230__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3230__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3231__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3231__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3232__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3232__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3233__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3233__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3234__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3234__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3235__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3235__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3236__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3236__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3237__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3237__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3238__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3238__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3239__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3239__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_324__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_324__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3240__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3240__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3241__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3241__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3242__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3242__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3243__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3243__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3244__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3244__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3245__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3245__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3246__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3246__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3247__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3247__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3248__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3248__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3249__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3249__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_325__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_325__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3250__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3250__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3251__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3251__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3252__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3252__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3253__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3253__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3254__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3254__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3255__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3255__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3256__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3256__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3257__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3257__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3258__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3258__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3259__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3259__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_326__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_326__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3260__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3260__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3261__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3261__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3262__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3262__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3263__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3263__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3264__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3264__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3265__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3265__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3266__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3266__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3267__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3267__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3268__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3268__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3269__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3269__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_327__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_327__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3270__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3270__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3271__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3271__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3272__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3272__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3273__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3273__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3274__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3274__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3275__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3275__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3276__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3276__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3277__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3277__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3278__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3278__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3279__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3279__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_328__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_328__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3280__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3280__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3281__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3281__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3282__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3282__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3283__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3283__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3284__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3284__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3285__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3285__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3286__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3286__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3287__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3287__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3288__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3288__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3289__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3289__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_329__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_329__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3290__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3290__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3291__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3291__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3292__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3292__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3293__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3293__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3294__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3294__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3295__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3295__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3296__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3296__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3297__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3297__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3298__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3298__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3299__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3299__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_32Extract">#REF!</definedName>
+    <definedName name="_32ﾏｸﾛ97_07_29_.NET表">#N/A</definedName>
+    <definedName name="_32ﾏｸﾛ98_06_01_.まとめコピー">#N/A</definedName>
+    <definedName name="_33__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_33__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_330">#REF!</definedName>
+    <definedName name="_330__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_330__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3300__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3300__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3301">#REF!</definedName>
+    <definedName name="_3301__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3301__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_33011">#REF!</definedName>
+    <definedName name="_3301100100">#REF!</definedName>
+    <definedName name="_3301100200">#REF!</definedName>
+    <definedName name="_3301100300">#REF!</definedName>
+    <definedName name="_3301100400">#REF!</definedName>
+    <definedName name="_3301100900">#REF!</definedName>
+    <definedName name="_33012">#REF!</definedName>
+    <definedName name="_3301200110">#REF!</definedName>
+    <definedName name="_3301200120">#REF!</definedName>
+    <definedName name="_3301200130">#REF!</definedName>
+    <definedName name="_3301200210">#REF!</definedName>
+    <definedName name="_3301200220">#REF!</definedName>
+    <definedName name="_3301200900">#REF!</definedName>
+    <definedName name="_33013">#REF!</definedName>
+    <definedName name="_3301300100">#REF!</definedName>
+    <definedName name="_3301300200">#REF!</definedName>
+    <definedName name="_3301300300">#REF!</definedName>
+    <definedName name="_3301300400">#REF!</definedName>
+    <definedName name="_3302">#REF!</definedName>
+    <definedName name="_3302__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3302__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_33021">#REF!</definedName>
+    <definedName name="_330211">#REF!</definedName>
+    <definedName name="_3302110000">#REF!</definedName>
+    <definedName name="_330212">#REF!</definedName>
+    <definedName name="_3302121">#REF!</definedName>
+    <definedName name="_3302121000">#REF!</definedName>
+    <definedName name="_3302122">#REF!</definedName>
+    <definedName name="_3302122000">#REF!</definedName>
+    <definedName name="_3302123">#REF!</definedName>
+    <definedName name="_3302123000">#REF!</definedName>
+    <definedName name="_3302129">#REF!</definedName>
+    <definedName name="_3302129000">#REF!</definedName>
+    <definedName name="_330213">#REF!</definedName>
+    <definedName name="_3302131">#REF!</definedName>
+    <definedName name="_3302131100">#REF!</definedName>
+    <definedName name="_3302131200">#REF!</definedName>
+    <definedName name="_3302132">#REF!</definedName>
+    <definedName name="_3302132100">#REF!</definedName>
+    <definedName name="_3302132200">#REF!</definedName>
+    <definedName name="_3302135">#REF!</definedName>
+    <definedName name="_3302135000">#REF!</definedName>
+    <definedName name="_3302136">#REF!</definedName>
+    <definedName name="_3302136000">#REF!</definedName>
+    <definedName name="_3302139">#REF!</definedName>
+    <definedName name="_3302139000">#REF!</definedName>
+    <definedName name="_330214">#REF!</definedName>
+    <definedName name="_3302141">#REF!</definedName>
+    <definedName name="_3302141000">#REF!</definedName>
+    <definedName name="_3302142">#REF!</definedName>
+    <definedName name="_3302142000">#REF!</definedName>
+    <definedName name="_3302149">#REF!</definedName>
+    <definedName name="_3302149000">#REF!</definedName>
+    <definedName name="_330215">#REF!</definedName>
+    <definedName name="_3302151">#REF!</definedName>
+    <definedName name="_3302151000">#REF!</definedName>
+    <definedName name="_3302152">#REF!</definedName>
+    <definedName name="_3302152000">#REF!</definedName>
+    <definedName name="_3302153">#REF!</definedName>
+    <definedName name="_3302153000">#REF!</definedName>
+    <definedName name="_3302154">#REF!</definedName>
+    <definedName name="_3302154000">#REF!</definedName>
+    <definedName name="_3302155">#REF!</definedName>
+    <definedName name="_3302155000">#REF!</definedName>
+    <definedName name="_3302157">#REF!</definedName>
+    <definedName name="_3302157000">#REF!</definedName>
+    <definedName name="_3302159">#REF!</definedName>
+    <definedName name="_3302159000">#REF!</definedName>
+    <definedName name="_330216">#REF!</definedName>
+    <definedName name="_3302161">#REF!</definedName>
+    <definedName name="_3302161000">#REF!</definedName>
+    <definedName name="_3302162">#REF!</definedName>
+    <definedName name="_3302162000">#REF!</definedName>
+    <definedName name="_330219">#REF!</definedName>
+    <definedName name="_3302190000">#REF!</definedName>
+    <definedName name="_33022">#REF!</definedName>
+    <definedName name="_330221">#REF!</definedName>
+    <definedName name="_3302210000">#REF!</definedName>
+    <definedName name="_330223">#REF!</definedName>
+    <definedName name="_3302231">#REF!</definedName>
+    <definedName name="_3302231100">#REF!</definedName>
+    <definedName name="_3302232">#REF!</definedName>
+    <definedName name="_3302232000">#REF!</definedName>
+    <definedName name="_3302233">#REF!</definedName>
+    <definedName name="_3302233000">#REF!</definedName>
+    <definedName name="_3302239">#REF!</definedName>
+    <definedName name="_3302239100">#REF!</definedName>
+    <definedName name="_3302239200">#REF!</definedName>
+    <definedName name="_3302239300">#REF!</definedName>
+    <definedName name="_3302239900">#REF!</definedName>
+    <definedName name="_330224">#REF!</definedName>
+    <definedName name="_3302241">#REF!</definedName>
+    <definedName name="_3302241000">#REF!</definedName>
+    <definedName name="_3302242">#REF!</definedName>
+    <definedName name="_3302242000">#REF!</definedName>
+    <definedName name="_3302249">#REF!</definedName>
+    <definedName name="_3302249000">#REF!</definedName>
+    <definedName name="_330225">#REF!</definedName>
+    <definedName name="_3302250000">#REF!</definedName>
+    <definedName name="_330229">#REF!</definedName>
+    <definedName name="_3302290000">#REF!</definedName>
+    <definedName name="_33023">#REF!</definedName>
+    <definedName name="_3302300000">#REF!</definedName>
+    <definedName name="_33024">#REF!</definedName>
+    <definedName name="_3302400110">#REF!</definedName>
+    <definedName name="_3302400120">#REF!</definedName>
+    <definedName name="_3302400130">#REF!</definedName>
+    <definedName name="_3302400140">#REF!</definedName>
+    <definedName name="_3302400150">#REF!</definedName>
+    <definedName name="_3302400160">#REF!</definedName>
+    <definedName name="_3302400190">#REF!</definedName>
+    <definedName name="_3302400210">#REF!</definedName>
+    <definedName name="_3302400220">#REF!</definedName>
+    <definedName name="_3302400300">#REF!</definedName>
+    <definedName name="_3302400400">#REF!</definedName>
+    <definedName name="_33025">#REF!</definedName>
+    <definedName name="_330251">#REF!</definedName>
+    <definedName name="_3302510000">#REF!</definedName>
+    <definedName name="_330252">#REF!</definedName>
+    <definedName name="_3302520000">#REF!</definedName>
+    <definedName name="_3303">#REF!</definedName>
+    <definedName name="_3303__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3303__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_33031">#REF!</definedName>
+    <definedName name="_3303100000">#REF!</definedName>
+    <definedName name="_3304__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3304__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3305__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3305__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3306__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3306__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3307__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3307__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3308__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3308__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3309__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3309__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_331__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_331__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3310__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3310__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3311__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3311__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3312__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3312__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3313__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3313__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3314__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3314__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3315__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3315__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3316__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3316__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3317__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3317__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3318__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3318__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3319__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3319__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_332__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_332__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3320__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3320__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3321__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3321__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3322__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3322__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3323__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3323__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3324__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3324__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3325__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3325__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3326__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3326__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3327__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3327__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3328__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3328__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3329__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3329__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_333__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_333__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3330__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3330__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3331__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3331__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3332__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3332__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3333__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3333__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3334__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3334__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3335__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3335__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3336__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3336__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3337__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3337__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3338__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3338__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3339__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3339__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_334__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_334__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3340__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3340__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3341__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3341__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3342__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3342__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3343__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3343__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3344__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3344__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3345__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3345__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3346__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3346__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3347__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3347__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3348__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3348__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3349__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3349__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_335__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_335__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3350__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3350__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3351__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3351__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3352__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3352__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3353__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3353__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3354__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3354__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3355__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3355__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3356__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3356__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3357__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3357__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3358__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3358__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3359__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3359__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_336__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_336__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3360__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3360__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3361__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3361__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3362__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3362__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3363__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3363__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3364__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3364__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3365__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3365__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3366__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3366__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3367__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3367__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3368__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3368__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3369__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3369__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_337__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_337__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3370__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3370__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3371__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3371__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3372__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3372__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3373__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3373__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3374__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3374__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3375__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3375__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3376__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3376__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3377__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3377__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3378__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3378__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3379__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3379__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_338__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_338__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3380__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3380__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3381__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3381__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3382__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3382__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3383__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3383__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3384__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3384__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3385__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3385__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3386__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3386__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3387__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3387__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3388__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3388__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3389__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3389__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_339__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_339__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3390__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3390__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3391__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3391__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3392__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3392__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3393__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3393__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3394__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3394__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3395__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3395__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3396__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3396__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3397__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3397__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3398__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3398__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3399__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3399__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_33Print_A">#REF!</definedName>
+    <definedName name="_33ﾏｸﾛ98_06_01_.レート表">#N/A</definedName>
+    <definedName name="_34__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_34__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_340__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_340__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3400__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3400__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3401__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3401__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3402__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3402__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3403__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3403__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3404__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3404__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3405__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3405__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3406__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3406__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3407__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3407__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3408__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3408__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3409__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3409__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_341__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_341__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3410__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3410__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3411__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3411__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3412__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3412__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3413__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3413__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3414__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3414__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3415__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3415__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3416__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3416__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3417__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3417__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3418__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3418__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3419__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3419__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_342__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_342__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3420__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3420__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3421__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3421__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3422__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3422__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3423__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3423__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3424__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3424__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3425__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3425__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3426__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3426__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3427__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3427__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3428__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3428__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3429__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3429__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_343__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_343__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3430__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3430__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3431__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3431__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3432__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3432__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3433__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3433__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3434__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3434__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3435__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3435__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3436__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3436__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3437__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3437__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3438__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3438__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3439__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3439__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_344__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_344__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3440__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3440__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3441__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3441__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3442__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3442__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3443__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3443__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3444__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3444__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3445__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3445__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3446__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3446__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3447__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3447__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3448__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3448__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3449__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3449__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_345__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_345__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3450__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3450__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3451__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3451__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3452__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3452__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3453__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3453__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3454__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3454__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3455__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3455__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3456__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3456__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3457__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3457__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3458__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3458__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3459__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3459__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_346__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_346__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3460__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3460__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3461__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3461__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3462__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3462__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3463__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3463__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3464__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3464__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3465__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3465__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3466__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3466__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3467__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3467__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3468__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3468__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3469__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3469__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_347__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_347__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3470__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3470__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3471__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3471__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3472__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3472__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3473__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3473__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3474__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3474__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3475__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3475__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3476__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3476__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3477__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3477__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3478__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3478__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3479__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3479__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_348__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_348__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3480__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3480__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3481__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3481__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3482__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3482__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3483__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3483__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3484__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3484__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3485__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3485__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3486__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3486__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3487__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3487__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3488__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3488__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3489__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3489__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_349__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_349__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3490__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3490__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3491__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3491__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3492__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3492__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3493__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3493__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3494__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3494__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3495__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3495__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3496__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3496__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3497__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3497__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3498__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3498__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3499__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3499__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_34PRINT_AREA">#REF!</definedName>
+    <definedName name="_34ﾏｸﾛ97_07_29_.PORTION">#N/A</definedName>
+    <definedName name="_34ﾏｸﾛ98_06_30_.各書類表示">#N/A</definedName>
+    <definedName name="_35__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_35__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_350">#REF!</definedName>
+    <definedName name="_350__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_350__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3500__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3500__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3501">#REF!</definedName>
+    <definedName name="_3501__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3501__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_35011">#REF!</definedName>
+    <definedName name="_350111">#REF!</definedName>
+    <definedName name="_3501110100">#REF!</definedName>
+    <definedName name="_3501110200">#REF!</definedName>
+    <definedName name="_3501110300">#REF!</definedName>
+    <definedName name="_3501110400">#REF!</definedName>
+    <definedName name="_3501110900">#REF!</definedName>
+    <definedName name="_3502">#REF!</definedName>
+    <definedName name="_3502__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3502__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_35021">#REF!</definedName>
+    <definedName name="_350211">#REF!</definedName>
+    <definedName name="_3502110100">#REF!</definedName>
+    <definedName name="_3502110200">#REF!</definedName>
+    <definedName name="_3502110300">#REF!</definedName>
+    <definedName name="_3502110900">#REF!</definedName>
+    <definedName name="_3503">#REF!</definedName>
+    <definedName name="_3503__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3503__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_35031">#REF!</definedName>
+    <definedName name="_3503100100">#REF!</definedName>
+    <definedName name="_3503100200">#REF!</definedName>
+    <definedName name="_3504__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3504__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3505__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3505__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3506__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3506__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3507__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3507__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3508__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3508__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3509">#REF!</definedName>
+    <definedName name="_3509__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3509__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3509000100">#REF!</definedName>
+    <definedName name="_3509000900">#REF!</definedName>
+    <definedName name="_351__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_351__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3510__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3510__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3511__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3511__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3512__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3512__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3513__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3513__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3514__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3514__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3515__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3515__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3516__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3516__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3517__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3517__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3518__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3518__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3519__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3519__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_352__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_352__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3520__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3520__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3521__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3521__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3522__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3522__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3523__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3523__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3524__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3524__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3525__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3525__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3526__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3526__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3527__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3527__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3528__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3528__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3529__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3529__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_353__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_353__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3530__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3530__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3531__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3531__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3532__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3532__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3533__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3533__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3534__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3534__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3535__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3535__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3536__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3536__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3537__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3537__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3538__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3538__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3539__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3539__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_354__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_354__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3540__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3540__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3541__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3541__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3542__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3542__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3543__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3543__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3544__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3544__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3545__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3545__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3546__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3546__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3547__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3547__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3548__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3548__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3549__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3549__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_355__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_355__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3550__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3550__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3551__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3551__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3552__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3552__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3553__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3553__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3554__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3554__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3555__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3555__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3556__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3556__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3557__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3557__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3558__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3558__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3559__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3559__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_356__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_356__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3560__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3560__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3561__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3561__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3562__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3562__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3563__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3563__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3564__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3564__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3565__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3565__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3566__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3566__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3567__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3567__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3568__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3568__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3569__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3569__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_357__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_357__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3570__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3570__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3571__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3571__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3572__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3572__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3573__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3573__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3574__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3574__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3575__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3575__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3576__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3576__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3577__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3577__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3578__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3578__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3579__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3579__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_358__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_358__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3580__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3580__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3581__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3581__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3582__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3582__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3583__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3583__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3584__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3584__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3585__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3585__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3586__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3586__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3587__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3587__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3588__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3588__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3589__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3589__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_359__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_359__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3590__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3590__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3591__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3591__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3592__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3592__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3593__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3593__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3594__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3594__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3595__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3595__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3596__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3596__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3597__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3597__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3598__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3598__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3599__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3599__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_35ﾏｸﾛ98_06_30_.梱包数量集計">#N/A</definedName>
+    <definedName name="_36__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_36__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_360__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_360__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3600__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3600__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3601__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3601__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3602__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3602__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3603__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3603__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3604__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3604__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3605__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3605__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3606__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3606__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3607__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3607__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3608__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3608__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3609__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3609__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_361__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_361__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3610__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3610__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3611__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3611__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3612__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3612__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3613__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3613__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3614__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3614__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3615__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3615__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3616__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3616__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3617__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3617__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3618__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3618__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3619__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3619__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_362__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_362__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3620__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3620__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3621__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3621__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3622__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3622__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3623__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3623__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3624__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3624__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3625__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3625__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3626__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3626__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3627__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3627__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3628__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3628__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3629__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3629__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_363__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_363__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3630__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3630__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3631__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3631__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3632__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3632__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3633__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3633__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3634__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3634__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3635__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3635__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3636__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3636__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3637__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3637__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3638__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3638__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3639__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3639__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_364__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_364__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3640__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3640__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3641__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3641__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3642__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3642__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3643__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3643__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3644__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3644__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3645__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3645__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3646__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3646__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3647__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3647__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3648__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3648__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3649__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3649__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_365__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_365__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3650__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3650__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3651__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3651__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3652__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3652__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3653__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3653__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3654__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3654__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3655__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3655__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3656__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3656__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3657__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3657__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3658__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3658__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3659__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3659__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_366__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_366__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3660__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3660__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3661__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3661__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3662__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3662__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3663__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3663__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3664__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3664__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3665__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3665__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3666__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3666__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3667__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3667__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3668__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3668__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3669__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3669__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_367__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_367__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3670__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3670__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3671__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3671__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3672__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3672__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3673__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3673__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3674__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3674__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3675__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3675__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3676__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3676__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3677__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3677__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3678__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3678__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3679__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3679__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_368__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_368__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3680__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3680__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3681__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3681__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3682__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3682__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3683__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3683__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3684__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3684__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3685__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3685__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3686__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3686__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3687__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3687__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3688__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3688__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3689__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3689__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_369__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_369__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3690__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3690__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3691__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3691__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3692__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3692__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3693__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3693__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3694__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3694__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3695__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3695__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3696__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3696__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3697__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3697__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3698__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3698__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3699__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3699__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_36ﾏｸﾛ98_06_01_.シート名LIST">#N/A</definedName>
+    <definedName name="_36国内海外表示マクロ_.PRINT国内">#N/A</definedName>
+    <definedName name="_37__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_37__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_370__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_370__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3700__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3700__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3701__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3701__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3702__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3702__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3703__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3703__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3704__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3704__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3705__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3705__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3706__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3706__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3707__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3707__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3708__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3708__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3709__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3709__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_371__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_371__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3710__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3710__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3711__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3711__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3712__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3712__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3713__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3713__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3714__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3714__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3715__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3715__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3716__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3716__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3717__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3717__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3718__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3718__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3719__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3719__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_372__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_372__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3720__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3720__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3721__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3721__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3722__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3722__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3723__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3723__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3724__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3724__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3725__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3725__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3726__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3726__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3727__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3727__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3728__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3728__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3729__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3729__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_373__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_373__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3730__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3730__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3731__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3731__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3732__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3732__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3733__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3733__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3734__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3734__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3735__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3735__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3736__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3736__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3737__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3737__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3738__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3738__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3739__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3739__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_374__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_374__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3740__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3740__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3741__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3741__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3742__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3742__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3743__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3743__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3744__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3744__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3745__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3745__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3746__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3746__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3747__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3747__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3748__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3748__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3749__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3749__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_375__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_375__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3750__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3750__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3751__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3751__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3752__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3752__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3753__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3753__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3754__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3754__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3755__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3755__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3756__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3756__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3757__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3757__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3758__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3758__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3759__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3759__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_376__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_376__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3760__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3760__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3761__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3761__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3762__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3762__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3763__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3763__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3764__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3764__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3765__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3765__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3766__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3766__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3767__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3767__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3768__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3768__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3769__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3769__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_377__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_377__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3770__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3770__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3771__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3771__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3772__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3772__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3773__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3773__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3774__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3774__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3775__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3775__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3776__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3776__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3777__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3777__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3778__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3778__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3779__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3779__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_378__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_378__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3780__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3780__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3781__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3781__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3782__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3782__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3783__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3783__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3784__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3784__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3785__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3785__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3786__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3786__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3787__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3787__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3788__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3788__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3789__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3789__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_379__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_379__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3790__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3790__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3791__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3791__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3792__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3792__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3793__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3793__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3794__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3794__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3795__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3795__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3796__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3796__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3797__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3797__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3798__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3798__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3799__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3799__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_38__123Graph_AT_UP" hidden="1">#REF!</definedName>
+    <definedName name="_38__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=NUE&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR",":NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_38__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=NUE&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR",":NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_38_16_?_?_?" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_38_16_?_?_?" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_380__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_380__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3800__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3800__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3801__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3801__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3802__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3802__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3803__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3803__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3804__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3804__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3805__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3805__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3806__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3806__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3807__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3807__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3808__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3808__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3809__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3809__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_381__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_381__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3810__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3810__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3811__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3811__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3812__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3812__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3813__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3813__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3814__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3814__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3815__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3815__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3816__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3816__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3817__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3817__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3818__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3818__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3819__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3819__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_382__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_382__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3820__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3820__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3821__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3821__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3822__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3822__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3823__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3823__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3824__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3824__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3825__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3825__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3826__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3826__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3827__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3827__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3828__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3828__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3829__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3829__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_383__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_383__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3830__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3830__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3831__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3831__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3832__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3832__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3833__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3833__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3834__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3834__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3835__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3835__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3836__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3836__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3837__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3837__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3838__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3838__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3839__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3839__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_384__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_384__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3840__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3840__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3841__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3841__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3842__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3842__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3843__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3843__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3844__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3844__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3845__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3845__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3846__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3846__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3847__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3847__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3848__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3848__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3849__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3849__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_385__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_385__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3850__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3850__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3851__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3851__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3852__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3852__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3853__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3853__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3854__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3854__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3855__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3855__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3856__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3856__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3857__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3857__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3858__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3858__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3859__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3859__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_386__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_386__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3860__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3860__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3861__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3861__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3862__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3862__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3863__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3863__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3864__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3864__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3865__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3865__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3866__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3866__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3867__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3867__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3868__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3868__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3869__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3869__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_387__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_387__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3870__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3870__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3871__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3871__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3872__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3872__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3873__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3873__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3874__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3874__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3875__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3875__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3876__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3876__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3877__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3877__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3878__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3878__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3879__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3879__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_388__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_388__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3880__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3880__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3881__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3881__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3882__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3882__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3883__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3883__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3884__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3884__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3885__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3885__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3886__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3886__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3887__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3887__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3888__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3888__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3889__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3889__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_389__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_389__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3890__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3890__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3891__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3891__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3892__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3892__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3893__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3893__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3894__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3894__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3895__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3895__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3896__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3896__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3897__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3897__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3898__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3898__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3899__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3899__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_38ﾏｸﾛ98_06_01_.まとめコピー">#N/A</definedName>
+    <definedName name="_39__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=67034610&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_39__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=67034610&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_390__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_390__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3900__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3900__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3901__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3901__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3902__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3902__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3903__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3903__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3904__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3904__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3905__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3905__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3906__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3906__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3907__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3907__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3908__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3908__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3909__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3909__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_391__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_391__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3910__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3910__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3911__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3911__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3912__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3912__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3913__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3913__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3914__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3914__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3915__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3915__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3916__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3916__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3917__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3917__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3918__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3918__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3919__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3919__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_392__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_392__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3920__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3920__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3921__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3921__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3922__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3922__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3923__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3923__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3924__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3924__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3925__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3925__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3926__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3926__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3927__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3927__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3928__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3928__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3929__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3929__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_393__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_393__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3930__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3930__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3931__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3931__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3932__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3932__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3933__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3933__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3934__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3934__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3935__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3935__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3936__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3936__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3937__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3937__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3938__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3938__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3939__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3939__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_394__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_394__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3940__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3940__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3941__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3941__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3942__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3942__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3943__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3943__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3944__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3944__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3945__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3945__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3946__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3946__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3947__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3947__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3948__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3948__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3949__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3949__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_395__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_395__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3950__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3950__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3951__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3951__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3952__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3952__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3953__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3953__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3954__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3954__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3955__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3955__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3956__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3956__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3957__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3957__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3958__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3958__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3959__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3959__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_396__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_396__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3960__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3960__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3961__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3961__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3962__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3962__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3963__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3963__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3964__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3964__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3965__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3965__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3966__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3966__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3967__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3967__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3968__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3968__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3969__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3969__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_397__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_397__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3970__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3970__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3971__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3971__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3972__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3972__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3973__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3973__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3974__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3974__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3975__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3975__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3976__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3976__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3977__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3977__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3978__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3978__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3979__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3979__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_398__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_398__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3980__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3980__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3981__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3981__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3982__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3982__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3983__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3983__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3984__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3984__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3985__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3985__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3986__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3986__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3987__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3987__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3988__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3988__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3989__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3989__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_399__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_399__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3990__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3990__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3991__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3991__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3992__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3992__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3993__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3993__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3994__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3994__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3995__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3995__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3996__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3996__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3997__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3997__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3998__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3998__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3999__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3999__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_3A">#REF!</definedName>
+    <definedName name="_3Q">#REF!</definedName>
+    <definedName name="_4">#REF!</definedName>
+    <definedName name="_4_">#N/A</definedName>
+    <definedName name="_4_?_?_?" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_4_?_?_?" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_4__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20110999&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20110999&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4_0pa">#REF!</definedName>
+    <definedName name="_4_penetration.total">#N/A</definedName>
+    <definedName name="_40_????????" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_40_????????" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_40__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=00154710&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_40__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=00154710&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_400__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_400__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4000__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4000__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4001__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4001__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4002__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4002__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4003__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4003__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4004__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4004__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4005__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4005__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4006__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4006__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4007__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4007__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4008__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4008__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4009__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4009__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_401__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_401__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4010__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4010__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4011__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4011__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4012__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4012__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4013__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4013__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4014__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4014__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4015__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4015__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4016__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4016__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4017__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4017__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4018__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4018__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4019__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4019__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_402__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_402__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4020__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4020__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4021__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4021__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4022__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4022__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4023__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4023__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4024__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4024__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4025__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4025__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4026__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4026__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4027__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4027__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4028__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4028__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4029__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4029__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_403__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_403__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4030__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4030__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4031__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4031__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4032__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4032__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4033__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4033__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4034__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4034__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4035__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4035__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4036__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4036__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4037__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4037__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4038__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4038__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4039__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4039__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_404__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_404__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4040__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4040__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4041__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4041__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4042__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4042__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4043__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4043__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4044__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4044__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4045__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4045__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4046__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4046__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4047__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4047__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4048__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4048__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4049__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4049__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_405__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_405__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4050__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4050__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4051__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4051__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4052__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4052__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4053__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4053__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4054__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4054__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4055__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4055__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4056__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4056__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4057__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4057__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4058__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4058__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4059__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4059__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_406__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_406__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4060__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4060__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4061__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4061__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4062__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4062__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4063__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4063__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4064__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4064__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4065__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4065__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4066__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4066__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4067__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4067__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4068__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4068__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4069__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4069__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_407__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_407__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4070__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4070__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4071__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4071__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4072__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4072__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4073__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4073__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4074__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4074__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4075__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4075__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4076__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4076__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4077__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4077__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4078__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4078__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4079__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4079__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_408__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_408__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4080__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4080__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4081__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4081__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4082__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4082__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4083__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4083__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4084__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4084__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4085__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4085__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4086__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4086__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4087__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4087__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4088__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4088__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4089__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4089__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_409__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_409__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4090__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4090__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4091__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4091__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4092__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4092__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4093__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4093__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4094__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4094__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4095__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4095__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4096__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4096__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4097__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4097__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4098__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4098__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4099__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4099__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_40ﾏｸﾛ98_06_01_.レート表">#N/A</definedName>
+    <definedName name="_41">#REF!</definedName>
+    <definedName name="_41__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=TK&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:","NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_41__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=TK&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:","NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_410__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_410__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4100__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4100__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4101__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4101__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4102__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4102__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4103__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4103__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4104__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4104__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4105__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4105__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4106__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4106__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4107__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4107__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4108__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4108__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4109__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4109__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_411">#REF!</definedName>
+    <definedName name="_411__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_411__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4110__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4110__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4111">#REF!</definedName>
+    <definedName name="_4111__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4111__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_41111">#REF!</definedName>
+    <definedName name="_4111101">#REF!</definedName>
+    <definedName name="_4111101100">#REF!</definedName>
+    <definedName name="_4111101900">#REF!</definedName>
+    <definedName name="_4111102">#REF!</definedName>
+    <definedName name="_4111102100">#REF!</definedName>
+    <definedName name="_4111103">#REF!</definedName>
+    <definedName name="_4111103100">#REF!</definedName>
+    <definedName name="_4111104">#REF!</definedName>
+    <definedName name="_4111104100">#REF!</definedName>
+    <definedName name="_4111104200">#REF!</definedName>
+    <definedName name="_4111105">#REF!</definedName>
+    <definedName name="_4111105100">#REF!</definedName>
+    <definedName name="_4111106">#REF!</definedName>
+    <definedName name="_4111106100">#REF!</definedName>
+    <definedName name="_4111106200">#REF!</definedName>
+    <definedName name="_4111106300">#REF!</definedName>
+    <definedName name="_4111107">#REF!</definedName>
+    <definedName name="_4111107100">#REF!</definedName>
+    <definedName name="_4111108">#REF!</definedName>
+    <definedName name="_4111108100">#REF!</definedName>
+    <definedName name="_4111108200">#REF!</definedName>
+    <definedName name="_4111108900">#REF!</definedName>
+    <definedName name="_4111109">#REF!</definedName>
+    <definedName name="_4111109100">#REF!</definedName>
+    <definedName name="_4111109200">#REF!</definedName>
+    <definedName name="_4111109900">#REF!</definedName>
+    <definedName name="_411111">#REF!</definedName>
+    <definedName name="_4111110">#REF!</definedName>
+    <definedName name="_4111110100">#REF!</definedName>
+    <definedName name="_4111110200">#REF!</definedName>
+    <definedName name="_4111110900">#REF!</definedName>
+    <definedName name="_4111111">#REF!</definedName>
+    <definedName name="_4111111000">#REF!</definedName>
+    <definedName name="_4111111100">#REF!</definedName>
+    <definedName name="_4111111110">#REF!</definedName>
+    <definedName name="_4111111120">#REF!</definedName>
+    <definedName name="_4111111130">#REF!</definedName>
+    <definedName name="_4111111200">#REF!</definedName>
+    <definedName name="_4111111210">#REF!</definedName>
+    <definedName name="_4111111300">#REF!</definedName>
+    <definedName name="_4111111310">#REF!</definedName>
+    <definedName name="_4111111320">#REF!</definedName>
+    <definedName name="_4111111330">#REF!</definedName>
+    <definedName name="_4111111340">#REF!</definedName>
+    <definedName name="_4111111350">#REF!</definedName>
+    <definedName name="_4111111360">#REF!</definedName>
+    <definedName name="_4111111400">#REF!</definedName>
+    <definedName name="_4111111410">#REF!</definedName>
+    <definedName name="_4111111420">#REF!</definedName>
+    <definedName name="_4111111430">#REF!</definedName>
+    <definedName name="_4111111440">#REF!</definedName>
+    <definedName name="_4111111450">#REF!</definedName>
+    <definedName name="_4111111460">#REF!</definedName>
+    <definedName name="_4111111500">#REF!</definedName>
+    <definedName name="_4111111900">#REF!</definedName>
+    <definedName name="_4111112">#REF!</definedName>
+    <definedName name="_4111112000">#REF!</definedName>
+    <definedName name="_4111112100">#REF!</definedName>
+    <definedName name="_4111112110">#REF!</definedName>
+    <definedName name="_4111112120">#REF!</definedName>
+    <definedName name="_4111112130">#REF!</definedName>
+    <definedName name="_4111112200">#REF!</definedName>
+    <definedName name="_4111112210">#REF!</definedName>
+    <definedName name="_4111112300">#REF!</definedName>
+    <definedName name="_4111112400">#REF!</definedName>
+    <definedName name="_4111112500">#REF!</definedName>
+    <definedName name="_4111112600">#REF!</definedName>
+    <definedName name="_4111112700">#REF!</definedName>
+    <definedName name="_4111112800">#REF!</definedName>
+    <definedName name="_4111113">#REF!</definedName>
+    <definedName name="_4111113100">#REF!</definedName>
+    <definedName name="_4111113200">#REF!</definedName>
+    <definedName name="_4111113300">#REF!</definedName>
+    <definedName name="_4111113400">#REF!</definedName>
+    <definedName name="_4111113900">#REF!</definedName>
+    <definedName name="_4111114">#REF!</definedName>
+    <definedName name="_4111114100">#REF!</definedName>
+    <definedName name="_4111114200">#REF!</definedName>
+    <definedName name="_4111114300">#REF!</definedName>
+    <definedName name="_4111114400">#REF!</definedName>
+    <definedName name="_4111114500">#REF!</definedName>
+    <definedName name="_4111114900">#REF!</definedName>
+    <definedName name="_4111115">#REF!</definedName>
+    <definedName name="_4111115100">#REF!</definedName>
+    <definedName name="_4111115200">#REF!</definedName>
+    <definedName name="_4111115210">#REF!</definedName>
+    <definedName name="_4111115900">#REF!</definedName>
+    <definedName name="_4111115910">#REF!</definedName>
+    <definedName name="_4111116">#REF!</definedName>
+    <definedName name="_4111116100">#REF!</definedName>
+    <definedName name="_4111116110">#REF!</definedName>
+    <definedName name="_4111116200">#REF!</definedName>
+    <definedName name="_4111116210">#REF!</definedName>
+    <definedName name="_4111116220">#REF!</definedName>
+    <definedName name="_4111116900">#REF!</definedName>
+    <definedName name="_4111116910">#REF!</definedName>
+    <definedName name="_4111117">#REF!</definedName>
+    <definedName name="_4111117100">#REF!</definedName>
+    <definedName name="_4111117110">#REF!</definedName>
+    <definedName name="_4111118">#REF!</definedName>
+    <definedName name="_4111118100">#REF!</definedName>
+    <definedName name="_4111118110">#REF!</definedName>
+    <definedName name="_4111118121">#REF!</definedName>
+    <definedName name="_4111118122">#REF!</definedName>
+    <definedName name="_4111118123">#REF!</definedName>
+    <definedName name="_4111118124">#REF!</definedName>
+    <definedName name="_4111118190">#REF!</definedName>
+    <definedName name="_4111118210">#REF!</definedName>
+    <definedName name="_4111118221">#REF!</definedName>
+    <definedName name="_4111118222">#REF!</definedName>
+    <definedName name="_4111118290">#REF!</definedName>
+    <definedName name="_4111118321">#REF!</definedName>
+    <definedName name="_4111118322">#REF!</definedName>
+    <definedName name="_4111118323">#REF!</definedName>
+    <definedName name="_4111118324">#REF!</definedName>
+    <definedName name="_4111118325">#REF!</definedName>
+    <definedName name="_4111118326">#REF!</definedName>
+    <definedName name="_4111118327">#REF!</definedName>
+    <definedName name="_4111118329">#REF!</definedName>
+    <definedName name="_4111118331">#REF!</definedName>
+    <definedName name="_4111118332">#REF!</definedName>
+    <definedName name="_4111118341">#REF!</definedName>
+    <definedName name="_4111118342">#REF!</definedName>
+    <definedName name="_4111118351">#REF!</definedName>
+    <definedName name="_4111118352">#REF!</definedName>
+    <definedName name="_4111118361">#REF!</definedName>
+    <definedName name="_4111118362">#REF!</definedName>
+    <definedName name="_4111118363">#REF!</definedName>
+    <definedName name="_4111118364">#REF!</definedName>
+    <definedName name="_4111118365">#REF!</definedName>
+    <definedName name="_4111118366">#REF!</definedName>
+    <definedName name="_4111118367">#REF!</definedName>
+    <definedName name="_4111118368">#REF!</definedName>
+    <definedName name="_4111118370">#REF!</definedName>
+    <definedName name="_4111118390">#REF!</definedName>
+    <definedName name="_4111118421">#REF!</definedName>
+    <definedName name="_4111118431">#REF!</definedName>
+    <definedName name="_4111118490">#REF!</definedName>
+    <definedName name="_4111118510">#REF!</definedName>
+    <definedName name="_4111118520">#REF!</definedName>
+    <definedName name="_4111118530">#REF!</definedName>
+    <definedName name="_4111118610">#REF!</definedName>
+    <definedName name="_4111118620">#REF!</definedName>
+    <definedName name="_4111118690">#REF!</definedName>
+    <definedName name="_4111118900">#REF!</definedName>
+    <definedName name="_4111119">#REF!</definedName>
+    <definedName name="_4111119100">#REF!</definedName>
+    <definedName name="_4111119200">#REF!</definedName>
+    <definedName name="_4111119300">#REF!</definedName>
+    <definedName name="_4111119400">#REF!</definedName>
+    <definedName name="_4111119500">#REF!</definedName>
+    <definedName name="_4111119600">#REF!</definedName>
+    <definedName name="_4111119700">#REF!</definedName>
+    <definedName name="_4111119800">#REF!</definedName>
+    <definedName name="_4111119900">#REF!</definedName>
+    <definedName name="_411112">#REF!</definedName>
+    <definedName name="_4111120">#REF!</definedName>
+    <definedName name="_4111120100">#REF!</definedName>
+    <definedName name="_4111120200">#REF!</definedName>
+    <definedName name="_4111121">#REF!</definedName>
+    <definedName name="_4111121100">#REF!</definedName>
+    <definedName name="_4111121110">#REF!</definedName>
+    <definedName name="_4111121200">#REF!</definedName>
+    <definedName name="_4111121900">#REF!</definedName>
+    <definedName name="_4111121910">#REF!</definedName>
+    <definedName name="_411113">#REF!</definedName>
+    <definedName name="_4111131">#REF!</definedName>
+    <definedName name="_4111131100">#REF!</definedName>
+    <definedName name="_4111131110">#REF!</definedName>
+    <definedName name="_4111131900">#REF!</definedName>
+    <definedName name="_4111131910">#REF!</definedName>
+    <definedName name="_41112">#REF!</definedName>
+    <definedName name="_4111201">#REF!</definedName>
+    <definedName name="_4111201100">#REF!</definedName>
+    <definedName name="_4111202">#REF!</definedName>
+    <definedName name="_4111202100">#REF!</definedName>
+    <definedName name="_4111203">#REF!</definedName>
+    <definedName name="_4111203100">#REF!</definedName>
+    <definedName name="_4111203200">#REF!</definedName>
+    <definedName name="_4111203300">#REF!</definedName>
+    <definedName name="_4111204">#REF!</definedName>
+    <definedName name="_4111204100">#REF!</definedName>
+    <definedName name="_4111204200">#REF!</definedName>
+    <definedName name="_4111204900">#REF!</definedName>
+    <definedName name="_4111205">#REF!</definedName>
+    <definedName name="_4111205100">#REF!</definedName>
+    <definedName name="_4111205200">#REF!</definedName>
+    <definedName name="_4111205900">#REF!</definedName>
+    <definedName name="_411121">#REF!</definedName>
+    <definedName name="_4111211">#REF!</definedName>
+    <definedName name="_4111211100">#REF!</definedName>
+    <definedName name="_4111211110">#REF!</definedName>
+    <definedName name="_4111211900">#REF!</definedName>
+    <definedName name="_4111211910">#REF!</definedName>
+    <definedName name="_411122">#REF!</definedName>
+    <definedName name="_4111221">#REF!</definedName>
+    <definedName name="_4111221100">#REF!</definedName>
+    <definedName name="_4111221200">#REF!</definedName>
+    <definedName name="_4111221210">#REF!</definedName>
+    <definedName name="_4111221220">#REF!</definedName>
+    <definedName name="_4111221290">#REF!</definedName>
+    <definedName name="_4111221300">#REF!</definedName>
+    <definedName name="_4111221900">#REF!</definedName>
+    <definedName name="_4111222">#REF!</definedName>
+    <definedName name="_4111222000">#REF!</definedName>
+    <definedName name="_4111222100">#REF!</definedName>
+    <definedName name="_4111222200">#REF!</definedName>
+    <definedName name="_4111222210">#REF!</definedName>
+    <definedName name="_4111222220">#REF!</definedName>
+    <definedName name="_4111222900">#REF!</definedName>
+    <definedName name="_4111223">#REF!</definedName>
+    <definedName name="_4111223100">#REF!</definedName>
+    <definedName name="_4111223900">#REF!</definedName>
+    <definedName name="_41113">#REF!</definedName>
+    <definedName name="_4111301">#REF!</definedName>
+    <definedName name="_4111301100">#REF!</definedName>
+    <definedName name="_4111301900">#REF!</definedName>
+    <definedName name="_4111302">#REF!</definedName>
+    <definedName name="_4111302100">#REF!</definedName>
+    <definedName name="_4111302900">#REF!</definedName>
+    <definedName name="_411131">#REF!</definedName>
+    <definedName name="_4111311">#REF!</definedName>
+    <definedName name="_4111311100">#REF!</definedName>
+    <definedName name="_4111311200">#REF!</definedName>
+    <definedName name="_4111311900">#REF!</definedName>
+    <definedName name="_4111312">#REF!</definedName>
+    <definedName name="_4111312100">#REF!</definedName>
+    <definedName name="_4111312200">#REF!</definedName>
+    <definedName name="_4111312900">#REF!</definedName>
+    <definedName name="_4111313">#REF!</definedName>
+    <definedName name="_4111313100">#REF!</definedName>
+    <definedName name="_4111313200">#REF!</definedName>
+    <definedName name="_4111313300">#REF!</definedName>
+    <definedName name="_4111313800">#REF!</definedName>
+    <definedName name="_4111313900">#REF!</definedName>
+    <definedName name="_4111314">#REF!</definedName>
+    <definedName name="_4111314000">#REF!</definedName>
+    <definedName name="_4111314100">#REF!</definedName>
+    <definedName name="_4111314200">#REF!</definedName>
+    <definedName name="_4111314300">#REF!</definedName>
+    <definedName name="_4111314400">#REF!</definedName>
+    <definedName name="_4111314450">#REF!</definedName>
+    <definedName name="_4111314500">#REF!</definedName>
+    <definedName name="_4111314900">#REF!</definedName>
+    <definedName name="_4111315">#REF!</definedName>
+    <definedName name="_4111315100">#REF!</definedName>
+    <definedName name="_4111315200">#REF!</definedName>
+    <definedName name="_4111315300">#REF!</definedName>
+    <definedName name="_4111315400">#REF!</definedName>
+    <definedName name="_4111315500">#REF!</definedName>
+    <definedName name="_4111315900">#REF!</definedName>
+    <definedName name="_4111316">#REF!</definedName>
+    <definedName name="_4111316100">#REF!</definedName>
+    <definedName name="_4111316200">#REF!</definedName>
+    <definedName name="_4111316300">#REF!</definedName>
+    <definedName name="_4111316900">#REF!</definedName>
+    <definedName name="_4111317">#REF!</definedName>
+    <definedName name="_4111317100">#REF!</definedName>
+    <definedName name="_4111317200">#REF!</definedName>
+    <definedName name="_4111317900">#REF!</definedName>
+    <definedName name="_411132">#REF!</definedName>
+    <definedName name="_4111321">#REF!</definedName>
+    <definedName name="_4111321100">#REF!</definedName>
+    <definedName name="_4111321200">#REF!</definedName>
+    <definedName name="_4111321300">#REF!</definedName>
+    <definedName name="_4111321400">#REF!</definedName>
+    <definedName name="_4111321800">#REF!</definedName>
+    <definedName name="_4111321900">#REF!</definedName>
+    <definedName name="_4111322">#REF!</definedName>
+    <definedName name="_4111322100">#REF!</definedName>
+    <definedName name="_4111322900">#REF!</definedName>
+    <definedName name="_4111323">#REF!</definedName>
+    <definedName name="_4111323100">#REF!</definedName>
+    <definedName name="_4111323200">#REF!</definedName>
+    <definedName name="_4111323300">#REF!</definedName>
+    <definedName name="_4111323900">#REF!</definedName>
+    <definedName name="_4111324">#REF!</definedName>
+    <definedName name="_4111324100">#REF!</definedName>
+    <definedName name="_4111324800">#REF!</definedName>
+    <definedName name="_4111324900">#REF!</definedName>
+    <definedName name="_4111325">#REF!</definedName>
+    <definedName name="_4111325000">#REF!</definedName>
+    <definedName name="_411133">#REF!</definedName>
+    <definedName name="_4111331">#REF!</definedName>
+    <definedName name="_4111331100">#REF!</definedName>
+    <definedName name="_4111331200">#REF!</definedName>
+    <definedName name="_4111331300">#REF!</definedName>
+    <definedName name="_4111331400">#REF!</definedName>
+    <definedName name="_4111331410">#REF!</definedName>
+    <definedName name="_4111331420">#REF!</definedName>
+    <definedName name="_4111331430">#REF!</definedName>
+    <definedName name="_4111331440">#REF!</definedName>
+    <definedName name="_4111331500">#REF!</definedName>
+    <definedName name="_4111331800">#REF!</definedName>
+    <definedName name="_4111331900">#REF!</definedName>
+    <definedName name="_4111331910">#REF!</definedName>
+    <definedName name="_4111332">#REF!</definedName>
+    <definedName name="_4111332100">#REF!</definedName>
+    <definedName name="_4111332200">#REF!</definedName>
+    <definedName name="_4111332300">#REF!</definedName>
+    <definedName name="_4111332900">#REF!</definedName>
+    <definedName name="_4111333">#REF!</definedName>
+    <definedName name="_4111333100">#REF!</definedName>
+    <definedName name="_4111333110">#REF!</definedName>
+    <definedName name="_4111333200">#REF!</definedName>
+    <definedName name="_4111333210">#REF!</definedName>
+    <definedName name="_4111333300">#REF!</definedName>
+    <definedName name="_4111333400">#REF!</definedName>
+    <definedName name="_4111333410">#REF!</definedName>
+    <definedName name="_4111333500">#REF!</definedName>
+    <definedName name="_4111333600">#REF!</definedName>
+    <definedName name="_4111333700">#REF!</definedName>
+    <definedName name="_4111333800">#REF!</definedName>
+    <definedName name="_4111333900">#REF!</definedName>
+    <definedName name="_4111333910">#REF!</definedName>
+    <definedName name="_4111334">#REF!</definedName>
+    <definedName name="_4111334100">#REF!</definedName>
+    <definedName name="_4111334200">#REF!</definedName>
+    <definedName name="_4111334300">#REF!</definedName>
+    <definedName name="_4111334400">#REF!</definedName>
+    <definedName name="_4111334500">#REF!</definedName>
+    <definedName name="_4111334600">#REF!</definedName>
+    <definedName name="_4111334900">#REF!</definedName>
+    <definedName name="_4111335">#REF!</definedName>
+    <definedName name="_4111335100">#REF!</definedName>
+    <definedName name="_4111335200">#REF!</definedName>
+    <definedName name="_4111336">#REF!</definedName>
+    <definedName name="_4111336100">#REF!</definedName>
+    <definedName name="_4111336200">#REF!</definedName>
+    <definedName name="_4111336300">#REF!</definedName>
+    <definedName name="_4111337">#REF!</definedName>
+    <definedName name="_4111337100">#REF!</definedName>
+    <definedName name="_4111337200">#REF!</definedName>
+    <definedName name="_4111337300">#REF!</definedName>
+    <definedName name="_4111337400">#REF!</definedName>
+    <definedName name="_4111338">#REF!</definedName>
+    <definedName name="_4111338100">#REF!</definedName>
+    <definedName name="_4111339">#REF!</definedName>
+    <definedName name="_4111339100">#REF!</definedName>
+    <definedName name="_411134">#REF!</definedName>
+    <definedName name="_4111340">#REF!</definedName>
+    <definedName name="_4111340100">#REF!</definedName>
+    <definedName name="_4111340200">#REF!</definedName>
+    <definedName name="_4111340300">#REF!</definedName>
+    <definedName name="_4111340400">#REF!</definedName>
+    <definedName name="_4111340500">#REF!</definedName>
+    <definedName name="_4111341">#REF!</definedName>
+    <definedName name="_4111341100">#REF!</definedName>
+    <definedName name="_4111341200">#REF!</definedName>
+    <definedName name="_4111341300">#REF!</definedName>
+    <definedName name="_4111341900">#REF!</definedName>
+    <definedName name="_411135">#REF!</definedName>
+    <definedName name="_4111351">#REF!</definedName>
+    <definedName name="_4111351100">#REF!</definedName>
+    <definedName name="_4111351110">#REF!</definedName>
+    <definedName name="_4111351120">#REF!</definedName>
+    <definedName name="_4111351130">#REF!</definedName>
+    <definedName name="_4111351190">#REF!</definedName>
+    <definedName name="_4111351900">#REF!</definedName>
+    <definedName name="_4111352">#REF!</definedName>
+    <definedName name="_4111352100">#REF!</definedName>
+    <definedName name="_4111352110">#REF!</definedName>
+    <definedName name="_4111352120">#REF!</definedName>
+    <definedName name="_4111352130">#REF!</definedName>
+    <definedName name="_4111352190">#REF!</definedName>
+    <definedName name="_4111352200">#REF!</definedName>
+    <definedName name="_4111352900">#REF!</definedName>
+    <definedName name="_41114">#REF!</definedName>
+    <definedName name="_411141">#REF!</definedName>
+    <definedName name="_4111411">#REF!</definedName>
+    <definedName name="_4111411100">#REF!</definedName>
+    <definedName name="_4111411110">#REF!</definedName>
+    <definedName name="_4111411120">#REF!</definedName>
+    <definedName name="_4111411900">#REF!</definedName>
+    <definedName name="_4111411910">#REF!</definedName>
+    <definedName name="_4111412">#REF!</definedName>
+    <definedName name="_4111412100">#REF!</definedName>
+    <definedName name="_4111412200">#REF!</definedName>
+    <definedName name="_4111412900">#REF!</definedName>
+    <definedName name="_4111413">#REF!</definedName>
+    <definedName name="_4111413100">#REF!</definedName>
+    <definedName name="_4111413200">#REF!</definedName>
+    <definedName name="_4111413900">#REF!</definedName>
+    <definedName name="_4111414">#REF!</definedName>
+    <definedName name="_4111414100">#REF!</definedName>
+    <definedName name="_4111414200">#REF!</definedName>
+    <definedName name="_4111414900">#REF!</definedName>
+    <definedName name="_4111415">#REF!</definedName>
+    <definedName name="_4111415100">#REF!</definedName>
+    <definedName name="_4111415200">#REF!</definedName>
+    <definedName name="_4111415900">#REF!</definedName>
+    <definedName name="_4111416">#REF!</definedName>
+    <definedName name="_4111416100">#REF!</definedName>
+    <definedName name="_4111416200">#REF!</definedName>
+    <definedName name="_4111416300">#REF!</definedName>
+    <definedName name="_411142">#REF!</definedName>
+    <definedName name="_4111421">#REF!</definedName>
+    <definedName name="_4111421100">#REF!</definedName>
+    <definedName name="_4111421110">#REF!</definedName>
+    <definedName name="_4111421120">#REF!</definedName>
+    <definedName name="_4111421900">#REF!</definedName>
+    <definedName name="_4111421910">#REF!</definedName>
+    <definedName name="_4111422">#REF!</definedName>
+    <definedName name="_4111422100">#REF!</definedName>
+    <definedName name="_4111422900">#REF!</definedName>
+    <definedName name="_41115">#REF!</definedName>
+    <definedName name="_411151">#REF!</definedName>
+    <definedName name="_4111511">#REF!</definedName>
+    <definedName name="_4111511100">#REF!</definedName>
+    <definedName name="_4111511110">#REF!</definedName>
+    <definedName name="_4111511200">#REF!</definedName>
+    <definedName name="_4111511210">#REF!</definedName>
+    <definedName name="_4111511300">#REF!</definedName>
+    <definedName name="_4111511310">#REF!</definedName>
+    <definedName name="_4111511400">#REF!</definedName>
+    <definedName name="_4111511500">#REF!</definedName>
+    <definedName name="_4111511600">#REF!</definedName>
+    <definedName name="_4111511900">#REF!</definedName>
+    <definedName name="_411152">#REF!</definedName>
+    <definedName name="_4111521">#REF!</definedName>
+    <definedName name="_4111521100">#REF!</definedName>
+    <definedName name="_4111521110">#REF!</definedName>
+    <definedName name="_4111521120">#REF!</definedName>
+    <definedName name="_4111521130">#REF!</definedName>
+    <definedName name="_4111521900">#REF!</definedName>
+    <definedName name="_4111522">#REF!</definedName>
+    <definedName name="_4111522100">#REF!</definedName>
+    <definedName name="_4111522110">#REF!</definedName>
+    <definedName name="_4111522120">#REF!</definedName>
+    <definedName name="_4111522130">#REF!</definedName>
+    <definedName name="_4111522900">#REF!</definedName>
+    <definedName name="_41116">#REF!</definedName>
+    <definedName name="_411161">#REF!</definedName>
+    <definedName name="_4111611">#REF!</definedName>
+    <definedName name="_4111611100">#REF!</definedName>
+    <definedName name="_4111611200">#REF!</definedName>
+    <definedName name="_4111611300">#REF!</definedName>
+    <definedName name="_4111611310">#REF!</definedName>
+    <definedName name="_4111611400">#REF!</definedName>
+    <definedName name="_4111611900">#REF!</definedName>
+    <definedName name="_4111611910">#REF!</definedName>
+    <definedName name="_4111612">#REF!</definedName>
+    <definedName name="_4111612100">#REF!</definedName>
+    <definedName name="_4111612200">#REF!</definedName>
+    <definedName name="_4111612210">#REF!</definedName>
+    <definedName name="_4111612220">#REF!</definedName>
+    <definedName name="_4111612300">#REF!</definedName>
+    <definedName name="_4111612400">#REF!</definedName>
+    <definedName name="_4111612500">#REF!</definedName>
+    <definedName name="_4111612900">#REF!</definedName>
+    <definedName name="_4111613">#REF!</definedName>
+    <definedName name="_4111613100">#REF!</definedName>
+    <definedName name="_4111613200">#REF!</definedName>
+    <definedName name="_4111613300">#REF!</definedName>
+    <definedName name="_4111613900">#REF!</definedName>
+    <definedName name="_411162">#REF!</definedName>
+    <definedName name="_4111621">#REF!</definedName>
+    <definedName name="_4111621100">#REF!</definedName>
+    <definedName name="_4111621200">#REF!</definedName>
+    <definedName name="_4111621210">#REF!</definedName>
+    <definedName name="_4111621220">#REF!</definedName>
+    <definedName name="_411163">#REF!</definedName>
+    <definedName name="_4111631">#REF!</definedName>
+    <definedName name="_4111631100">#REF!</definedName>
+    <definedName name="_4111631200">#REF!</definedName>
+    <definedName name="_4111632">#REF!</definedName>
+    <definedName name="_4111632000">#REF!</definedName>
+    <definedName name="_4111633">#REF!</definedName>
+    <definedName name="_4111633000">#REF!</definedName>
+    <definedName name="_4111634">#REF!</definedName>
+    <definedName name="_4111634000">#REF!</definedName>
+    <definedName name="_4111635">#REF!</definedName>
+    <definedName name="_4111635100">#REF!</definedName>
+    <definedName name="_4111635200">#REF!</definedName>
+    <definedName name="_411164">#REF!</definedName>
+    <definedName name="_4111641">#REF!</definedName>
+    <definedName name="_4111641100">#REF!</definedName>
+    <definedName name="_4111641900">#REF!</definedName>
+    <definedName name="_41117">#REF!</definedName>
+    <definedName name="_411171">#REF!</definedName>
+    <definedName name="_4111711">#REF!</definedName>
+    <definedName name="_4111711000">#REF!</definedName>
+    <definedName name="_4111712">#REF!</definedName>
+    <definedName name="_4111712000">#REF!</definedName>
+    <definedName name="_4111713">#REF!</definedName>
+    <definedName name="_4111713000">#REF!</definedName>
+    <definedName name="_4111714">#REF!</definedName>
+    <definedName name="_4111714000">#REF!</definedName>
+    <definedName name="_4111715">#REF!</definedName>
+    <definedName name="_4111715100">#REF!</definedName>
+    <definedName name="_4111715200">#REF!</definedName>
+    <definedName name="_4111715300">#REF!</definedName>
+    <definedName name="_4111715400">#REF!</definedName>
+    <definedName name="_41119">#REF!</definedName>
+    <definedName name="_411191">#REF!</definedName>
+    <definedName name="_4111911">#REF!</definedName>
+    <definedName name="_4111911100">#REF!</definedName>
+    <definedName name="_4111911200">#REF!</definedName>
+    <definedName name="_4111911300">#REF!</definedName>
+    <definedName name="_4111911400">#REF!</definedName>
+    <definedName name="_4111911500">#REF!</definedName>
+    <definedName name="_411192">#REF!</definedName>
+    <definedName name="_4111921">#REF!</definedName>
+    <definedName name="_4111921000">#REF!</definedName>
+    <definedName name="_411193">#REF!</definedName>
+    <definedName name="_4111931100">#REF!</definedName>
+    <definedName name="_4111931200">#REF!</definedName>
+    <definedName name="_4111931300">#REF!</definedName>
+    <definedName name="_4111931400">#REF!</definedName>
+    <definedName name="_4111931500">#REF!</definedName>
+    <definedName name="_4112">#REF!</definedName>
+    <definedName name="_4112__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4112__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_41120">#REF!</definedName>
+    <definedName name="_411201">#REF!</definedName>
+    <definedName name="_4112011">#REF!</definedName>
+    <definedName name="_4112011000">#REF!</definedName>
+    <definedName name="_4112011100">#REF!</definedName>
+    <definedName name="_4112011200">#REF!</definedName>
+    <definedName name="_4112012">#REF!</definedName>
+    <definedName name="_4112012000">#REF!</definedName>
+    <definedName name="_4112012100">#REF!</definedName>
+    <definedName name="_4112012200">#REF!</definedName>
+    <definedName name="_4112013">#REF!</definedName>
+    <definedName name="_4112013000">#REF!</definedName>
+    <definedName name="_41121">#REF!</definedName>
+    <definedName name="_4112101">#REF!</definedName>
+    <definedName name="_4112101100">#REF!</definedName>
+    <definedName name="_4112102">#REF!</definedName>
+    <definedName name="_4112102100">#REF!</definedName>
+    <definedName name="_4112103">#REF!</definedName>
+    <definedName name="_4112103100">#REF!</definedName>
+    <definedName name="_411211">#REF!</definedName>
+    <definedName name="_4112111">#REF!</definedName>
+    <definedName name="_4112111100">#REF!</definedName>
+    <definedName name="_4112111110">#REF!</definedName>
+    <definedName name="_4112111200">#REF!</definedName>
+    <definedName name="_4112111300">#REF!</definedName>
+    <definedName name="_4112111400">#REF!</definedName>
+    <definedName name="_4112111500">#REF!</definedName>
+    <definedName name="_4112111600">#REF!</definedName>
+    <definedName name="_4112112">#REF!</definedName>
+    <definedName name="_4112112100">#REF!</definedName>
+    <definedName name="_4112112200">#REF!</definedName>
+    <definedName name="_4112113">#REF!</definedName>
+    <definedName name="_4112113100">#REF!</definedName>
+    <definedName name="_4112113900">#REF!</definedName>
+    <definedName name="_411212">#REF!</definedName>
+    <definedName name="_4112121">#REF!</definedName>
+    <definedName name="_4112121100">#REF!</definedName>
+    <definedName name="_4112121900">#REF!</definedName>
+    <definedName name="_411213">#REF!</definedName>
+    <definedName name="_4112131">#REF!</definedName>
+    <definedName name="_4112131100">#REF!</definedName>
+    <definedName name="_4112131200">#REF!</definedName>
+    <definedName name="_4112131300">#REF!</definedName>
+    <definedName name="_4112131900">#REF!</definedName>
+    <definedName name="_41122">#REF!</definedName>
+    <definedName name="_4112201">#REF!</definedName>
+    <definedName name="_4112201100">#REF!</definedName>
+    <definedName name="_4112201900">#REF!</definedName>
+    <definedName name="_4112202">#REF!</definedName>
+    <definedName name="_4112202100">#REF!</definedName>
+    <definedName name="_4112202900">#REF!</definedName>
+    <definedName name="_4112203">#REF!</definedName>
+    <definedName name="_4112203100">#REF!</definedName>
+    <definedName name="_4112205">#REF!</definedName>
+    <definedName name="_4112205200">#REF!</definedName>
+    <definedName name="_4112205900">#REF!</definedName>
+    <definedName name="_4112206">#REF!</definedName>
+    <definedName name="_4112206100">#REF!</definedName>
+    <definedName name="_4112206200">#REF!</definedName>
+    <definedName name="_4112206900">#REF!</definedName>
+    <definedName name="_4112208">#REF!</definedName>
+    <definedName name="_4112208200">#REF!</definedName>
+    <definedName name="_4112209">#REF!</definedName>
+    <definedName name="_4112209100">#REF!</definedName>
+    <definedName name="_411221">#REF!</definedName>
+    <definedName name="_4112210">#REF!</definedName>
+    <definedName name="_4112210100">#REF!</definedName>
+    <definedName name="_4112211">#REF!</definedName>
+    <definedName name="_4112211100">#REF!</definedName>
+    <definedName name="_4112211900">#REF!</definedName>
+    <definedName name="_411222">#REF!</definedName>
+    <definedName name="_4112221">#REF!</definedName>
+    <definedName name="_4112221100">#REF!</definedName>
+    <definedName name="_4112221200">#REF!</definedName>
+    <definedName name="_41123">#REF!</definedName>
+    <definedName name="_4112301">#REF!</definedName>
+    <definedName name="_4112301100">#REF!</definedName>
+    <definedName name="_4112301200">#REF!</definedName>
+    <definedName name="_4112301900">#REF!</definedName>
+    <definedName name="_411231">#REF!</definedName>
+    <definedName name="_4112311">#REF!</definedName>
+    <definedName name="_4112311100">#REF!</definedName>
+    <definedName name="_4112311200">#REF!</definedName>
+    <definedName name="_4112311900">#REF!</definedName>
+    <definedName name="_411232">#REF!</definedName>
+    <definedName name="_4112321">#REF!</definedName>
+    <definedName name="_4112321100">#REF!</definedName>
+    <definedName name="_4112321200">#REF!</definedName>
+    <definedName name="_4112321400">#REF!</definedName>
+    <definedName name="_4112321500">#REF!</definedName>
+    <definedName name="_4112321900">#REF!</definedName>
+    <definedName name="_411233">#REF!</definedName>
+    <definedName name="_4112331">#REF!</definedName>
+    <definedName name="_4112331100">#REF!</definedName>
+    <definedName name="_4112331900">#REF!</definedName>
+    <definedName name="_411234">#REF!</definedName>
+    <definedName name="_4112341">#REF!</definedName>
+    <definedName name="_4112341100">#REF!</definedName>
+    <definedName name="_4112341200">#REF!</definedName>
+    <definedName name="_4112341300">#REF!</definedName>
+    <definedName name="_4112342">#REF!</definedName>
+    <definedName name="_4112342100">#REF!</definedName>
+    <definedName name="_4112342200">#REF!</definedName>
+    <definedName name="_4112342300">#REF!</definedName>
+    <definedName name="_4112342400">#REF!</definedName>
+    <definedName name="_4112342500">#REF!</definedName>
+    <definedName name="_4112342900">#REF!</definedName>
+    <definedName name="_4112343">#REF!</definedName>
+    <definedName name="_4112343100">#REF!</definedName>
+    <definedName name="_4112343200">#REF!</definedName>
+    <definedName name="_4112343300">#REF!</definedName>
+    <definedName name="_4112343900">#REF!</definedName>
+    <definedName name="_4112344">#REF!</definedName>
+    <definedName name="_4112344100">#REF!</definedName>
+    <definedName name="_4112344200">#REF!</definedName>
+    <definedName name="_4112344300">#REF!</definedName>
+    <definedName name="_4112345">#REF!</definedName>
+    <definedName name="_4112345100">#REF!</definedName>
+    <definedName name="_4112345900">#REF!</definedName>
+    <definedName name="_41124">#REF!</definedName>
+    <definedName name="_4112401">#REF!</definedName>
+    <definedName name="_4112401100">#REF!</definedName>
+    <definedName name="_4112401900">#REF!</definedName>
+    <definedName name="_411241">#REF!</definedName>
+    <definedName name="_4112411">#REF!</definedName>
+    <definedName name="_4112411100">#REF!</definedName>
+    <definedName name="_4112411200">#REF!</definedName>
+    <definedName name="_4112411900">#REF!</definedName>
+    <definedName name="_411242">#REF!</definedName>
+    <definedName name="_4112421">#REF!</definedName>
+    <definedName name="_4112421100">#REF!</definedName>
+    <definedName name="_4112421200">#REF!</definedName>
+    <definedName name="_4112421900">#REF!</definedName>
+    <definedName name="_41125">#REF!</definedName>
+    <definedName name="_411251">#REF!</definedName>
+    <definedName name="_4112511">#REF!</definedName>
+    <definedName name="_4112511100">#REF!</definedName>
+    <definedName name="_4112511200">#REF!</definedName>
+    <definedName name="_4112511300">#REF!</definedName>
+    <definedName name="_4112511400">#REF!</definedName>
+    <definedName name="_4112511900">#REF!</definedName>
+    <definedName name="_4112512">#REF!</definedName>
+    <definedName name="_4112512100">#REF!</definedName>
+    <definedName name="_4112512200">#REF!</definedName>
+    <definedName name="_4112512300">#REF!</definedName>
+    <definedName name="_4112512400">#REF!</definedName>
+    <definedName name="_4112512900">#REF!</definedName>
+    <definedName name="_41126">#REF!</definedName>
+    <definedName name="_411261">#REF!</definedName>
+    <definedName name="_4112611">#REF!</definedName>
+    <definedName name="_4112611100">#REF!</definedName>
+    <definedName name="_4112611200">#REF!</definedName>
+    <definedName name="_4112611900">#REF!</definedName>
+    <definedName name="_411262">#REF!</definedName>
+    <definedName name="_4112621">#REF!</definedName>
+    <definedName name="_4112621100">#REF!</definedName>
+    <definedName name="_4112621200">#REF!</definedName>
+    <definedName name="_4112621300">#REF!</definedName>
+    <definedName name="_4113">#REF!</definedName>
+    <definedName name="_4113__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4113__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_41131">#REF!</definedName>
+    <definedName name="_4113101">#REF!</definedName>
+    <definedName name="_4113101100">#REF!</definedName>
+    <definedName name="_4113101900">#REF!</definedName>
+    <definedName name="_4113102">#REF!</definedName>
+    <definedName name="_4113102100">#REF!</definedName>
+    <definedName name="_4113102200">#REF!</definedName>
+    <definedName name="_4113102900">#REF!</definedName>
+    <definedName name="_4113103">#REF!</definedName>
+    <definedName name="_4113103100">#REF!</definedName>
+    <definedName name="_4113103200">#REF!</definedName>
+    <definedName name="_4113103900">#REF!</definedName>
+    <definedName name="_4113104">#REF!</definedName>
+    <definedName name="_4113104100">#REF!</definedName>
+    <definedName name="_4113104200">#REF!</definedName>
+    <definedName name="_4113104300">#REF!</definedName>
+    <definedName name="_4113104900">#REF!</definedName>
+    <definedName name="_4113105">#REF!</definedName>
+    <definedName name="_4113105100">#REF!</definedName>
+    <definedName name="_4113105200">#REF!</definedName>
+    <definedName name="_4113105900">#REF!</definedName>
+    <definedName name="_4113106">#REF!</definedName>
+    <definedName name="_4113106100">#REF!</definedName>
+    <definedName name="_41132">#REF!</definedName>
+    <definedName name="_4113201">#REF!</definedName>
+    <definedName name="_4113201100">#REF!</definedName>
+    <definedName name="_4113201900">#REF!</definedName>
+    <definedName name="_4113202">#REF!</definedName>
+    <definedName name="_4113202100">#REF!</definedName>
+    <definedName name="_4113202900">#REF!</definedName>
+    <definedName name="_4113203">#REF!</definedName>
+    <definedName name="_4113203100">#REF!</definedName>
+    <definedName name="_41133">#REF!</definedName>
+    <definedName name="_4113301">#REF!</definedName>
+    <definedName name="_4113301100">#REF!</definedName>
+    <definedName name="_4113301200">#REF!</definedName>
+    <definedName name="_4113301300">#REF!</definedName>
+    <definedName name="_4113301900">#REF!</definedName>
+    <definedName name="_4113302">#REF!</definedName>
+    <definedName name="_4113302100">#REF!</definedName>
+    <definedName name="_4113302200">#REF!</definedName>
+    <definedName name="_4113302300">#REF!</definedName>
+    <definedName name="_4113302900">#REF!</definedName>
+    <definedName name="_4113303">#REF!</definedName>
+    <definedName name="_4113303100">#REF!</definedName>
+    <definedName name="_4113303200">#REF!</definedName>
+    <definedName name="_4113303300">#REF!</definedName>
+    <definedName name="_4113303400">#REF!</definedName>
+    <definedName name="_4113303900">#REF!</definedName>
+    <definedName name="_4113305">#REF!</definedName>
+    <definedName name="_4113305100">#REF!</definedName>
+    <definedName name="_4113305200">#REF!</definedName>
+    <definedName name="_4113305300">#REF!</definedName>
+    <definedName name="_4113305900">#REF!</definedName>
+    <definedName name="_4113306">#REF!</definedName>
+    <definedName name="_4113306100">#REF!</definedName>
+    <definedName name="_4113306200">#REF!</definedName>
+    <definedName name="_4113306300">#REF!</definedName>
+    <definedName name="_4113306900">#REF!</definedName>
+    <definedName name="_41134">#REF!</definedName>
+    <definedName name="_4113401">#REF!</definedName>
+    <definedName name="_4113401100">#REF!</definedName>
+    <definedName name="_4113401200">#REF!</definedName>
+    <definedName name="_4113402">#REF!</definedName>
+    <definedName name="_4113402100">#REF!</definedName>
+    <definedName name="_4113402200">#REF!</definedName>
+    <definedName name="_4113403">#REF!</definedName>
+    <definedName name="_4113403100">#REF!</definedName>
+    <definedName name="_4113403200">#REF!</definedName>
+    <definedName name="_4113404">#REF!</definedName>
+    <definedName name="_4113404100">#REF!</definedName>
+    <definedName name="_4114">#REF!</definedName>
+    <definedName name="_4114__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4114__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_41141">#REF!</definedName>
+    <definedName name="_4114101">#REF!</definedName>
+    <definedName name="_4114101100">#REF!</definedName>
+    <definedName name="_4114101200">#REF!</definedName>
+    <definedName name="_4114101300">#REF!</definedName>
+    <definedName name="_4114101900">#REF!</definedName>
+    <definedName name="_41142">#REF!</definedName>
+    <definedName name="_4114201">#REF!</definedName>
+    <definedName name="_4114201100">#REF!</definedName>
+    <definedName name="_4114201200">#REF!</definedName>
+    <definedName name="_4114201300">#REF!</definedName>
+    <definedName name="_4114201900">#REF!</definedName>
+    <definedName name="_4114202">#REF!</definedName>
+    <definedName name="_4114202100">#REF!</definedName>
+    <definedName name="_4114202200">#REF!</definedName>
+    <definedName name="_4114202300">#REF!</definedName>
+    <definedName name="_4114202400">#REF!</definedName>
+    <definedName name="_4114202800">#REF!</definedName>
+    <definedName name="_4114202900">#REF!</definedName>
+    <definedName name="_4114203">#REF!</definedName>
+    <definedName name="_4114203100">#REF!</definedName>
+    <definedName name="_4114203200">#REF!</definedName>
+    <definedName name="_4114203300">#REF!</definedName>
+    <definedName name="_4114203800">#REF!</definedName>
+    <definedName name="_4114203900">#REF!</definedName>
+    <definedName name="_41143">#REF!</definedName>
+    <definedName name="_4114301">#REF!</definedName>
+    <definedName name="_4114301100">#REF!</definedName>
+    <definedName name="_4114301900">#REF!</definedName>
+    <definedName name="_4114302">#REF!</definedName>
+    <definedName name="_4114302100">#REF!</definedName>
+    <definedName name="_4114302200">#REF!</definedName>
+    <definedName name="_4114302900">#REF!</definedName>
+    <definedName name="_4115">#REF!</definedName>
+    <definedName name="_4115__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4115__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_41151">#REF!</definedName>
+    <definedName name="_4115101">#REF!</definedName>
+    <definedName name="_4115101100">#REF!</definedName>
+    <definedName name="_4115101200">#REF!</definedName>
+    <definedName name="_4115101900">#REF!</definedName>
+    <definedName name="_4115102">#REF!</definedName>
+    <definedName name="_4115102100">#REF!</definedName>
+    <definedName name="_4115102900">#REF!</definedName>
+    <definedName name="_4115103">#REF!</definedName>
+    <definedName name="_4115103100">#REF!</definedName>
+    <definedName name="_4115103200">#REF!</definedName>
+    <definedName name="_4115103900">#REF!</definedName>
+    <definedName name="_4115104">#REF!</definedName>
+    <definedName name="_4115104100">#REF!</definedName>
+    <definedName name="_4115104900">#REF!</definedName>
+    <definedName name="_4115105">#REF!</definedName>
+    <definedName name="_4115105100">#REF!</definedName>
+    <definedName name="_4115105200">#REF!</definedName>
+    <definedName name="_4115105900">#REF!</definedName>
+    <definedName name="_4115106">#REF!</definedName>
+    <definedName name="_4115106100">#REF!</definedName>
+    <definedName name="_4115106900">#REF!</definedName>
+    <definedName name="_4115107">#REF!</definedName>
+    <definedName name="_4115107100">#REF!</definedName>
+    <definedName name="_4115107200">#REF!</definedName>
+    <definedName name="_4115107900">#REF!</definedName>
+    <definedName name="_4115108">#REF!</definedName>
+    <definedName name="_4115108100">#REF!</definedName>
+    <definedName name="_4115108200">#REF!</definedName>
+    <definedName name="_4115109">#REF!</definedName>
+    <definedName name="_4115109100">#REF!</definedName>
+    <definedName name="_4115109900">#REF!</definedName>
+    <definedName name="_4115110">#REF!</definedName>
+    <definedName name="_4115110100">#REF!</definedName>
+    <definedName name="_4115110900">#REF!</definedName>
+    <definedName name="_4115111">#REF!</definedName>
+    <definedName name="_4115111100">#REF!</definedName>
+    <definedName name="_4115111200">#REF!</definedName>
+    <definedName name="_4115111300">#REF!</definedName>
+    <definedName name="_4115112">#REF!</definedName>
+    <definedName name="_4115112100">#REF!</definedName>
+    <definedName name="_41152">#REF!</definedName>
+    <definedName name="_4115201">#REF!</definedName>
+    <definedName name="_4115201200">#REF!</definedName>
+    <definedName name="_4115201300">#REF!</definedName>
+    <definedName name="_4115202">#REF!</definedName>
+    <definedName name="_4115202100">#REF!</definedName>
+    <definedName name="_4115203">#REF!</definedName>
+    <definedName name="_4115203100">#REF!</definedName>
+    <definedName name="_4115203200">#REF!</definedName>
+    <definedName name="_4115203900">#REF!</definedName>
+    <definedName name="_4115204">#REF!</definedName>
+    <definedName name="_4115204100">#REF!</definedName>
+    <definedName name="_4115204900">#REF!</definedName>
+    <definedName name="_4115205">#REF!</definedName>
+    <definedName name="_4115205200">#REF!</definedName>
+    <definedName name="_4116__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4116__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4117">#REF!</definedName>
+    <definedName name="_4117__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4117__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_41171">#REF!</definedName>
+    <definedName name="_4117100000">#REF!</definedName>
+    <definedName name="_41172">#REF!</definedName>
+    <definedName name="_4117200000">#REF!</definedName>
+    <definedName name="_4118">#REF!</definedName>
+    <definedName name="_4118__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4118__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_41181">#REF!</definedName>
+    <definedName name="_4118100000">#REF!</definedName>
+    <definedName name="_4119">#REF!</definedName>
+    <definedName name="_4119__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4119__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_41198">#REF!</definedName>
+    <definedName name="_4119800000">#REF!</definedName>
+    <definedName name="_412">#REF!</definedName>
+    <definedName name="_412__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_412__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4120__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4120__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4121">#REF!</definedName>
+    <definedName name="_4121__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4121__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_41211">#REF!</definedName>
+    <definedName name="_4121100000">#REF!</definedName>
+    <definedName name="_4121101">#REF!</definedName>
+    <definedName name="_4121101100">#REF!</definedName>
+    <definedName name="_4121101200">#REF!</definedName>
+    <definedName name="_4121101300">#REF!</definedName>
+    <definedName name="_4121101400">#REF!</definedName>
+    <definedName name="_4121101500">#REF!</definedName>
+    <definedName name="_4121102">#REF!</definedName>
+    <definedName name="_4121102100">#REF!</definedName>
+    <definedName name="_4121102200">#REF!</definedName>
+    <definedName name="_4121103">#REF!</definedName>
+    <definedName name="_4121103100">#REF!</definedName>
+    <definedName name="_4121104">#REF!</definedName>
+    <definedName name="_4121104100">#REF!</definedName>
+    <definedName name="_4121105">#REF!</definedName>
+    <definedName name="_4121105100">#REF!</definedName>
+    <definedName name="_4121106">#REF!</definedName>
+    <definedName name="_4121106100">#REF!</definedName>
+    <definedName name="_4121106200">#REF!</definedName>
+    <definedName name="_4121106300">#REF!</definedName>
+    <definedName name="_4121106400">#REF!</definedName>
+    <definedName name="_41212">#REF!</definedName>
+    <definedName name="_412121">#REF!</definedName>
+    <definedName name="_4121211">#REF!</definedName>
+    <definedName name="_4121211000">#REF!</definedName>
+    <definedName name="_4121219">#REF!</definedName>
+    <definedName name="_4121219000">#REF!</definedName>
+    <definedName name="_4122">#REF!</definedName>
+    <definedName name="_4122__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4122__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_412201">#REF!</definedName>
+    <definedName name="_4122010100">#REF!</definedName>
+    <definedName name="_4122010200">#REF!</definedName>
+    <definedName name="_4122010300">#REF!</definedName>
+    <definedName name="_4122010400">#REF!</definedName>
+    <definedName name="_4123__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4123__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4124__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4124__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4125__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4125__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4126__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4126__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4127__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4127__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4128__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4128__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4129__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4129__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4129801">#REF!</definedName>
+    <definedName name="_4129801100">#REF!</definedName>
+    <definedName name="_4129801200">#REF!</definedName>
+    <definedName name="_4129901">#REF!</definedName>
+    <definedName name="_4129901100">#REF!</definedName>
+    <definedName name="_413">#REF!</definedName>
+    <definedName name="_413__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_413__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4130__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4130__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4131">#REF!</definedName>
+    <definedName name="_4131__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4131__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_41311">#REF!</definedName>
+    <definedName name="_4131100000">#REF!</definedName>
+    <definedName name="_41312">#REF!</definedName>
+    <definedName name="_413121">#REF!</definedName>
+    <definedName name="_4131219">#REF!</definedName>
+    <definedName name="_4131219000">#REF!</definedName>
+    <definedName name="_413122">#REF!</definedName>
+    <definedName name="_4131220000">#REF!</definedName>
+    <definedName name="_41313">#REF!</definedName>
+    <definedName name="_4131300000">#REF!</definedName>
+    <definedName name="_4131300100">#REF!</definedName>
+    <definedName name="_4131300200">#REF!</definedName>
+    <definedName name="_41314">#REF!</definedName>
+    <definedName name="_4131400000">#REF!</definedName>
+    <definedName name="_41315">#REF!</definedName>
+    <definedName name="_4131500000">#REF!</definedName>
+    <definedName name="_41317">#REF!</definedName>
+    <definedName name="_4131700000">#REF!</definedName>
+    <definedName name="_4132__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4132__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4133__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4133__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4134__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4134__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4135__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4135__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4136__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4136__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4137__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4137__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4138__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4138__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4139">#REF!</definedName>
+    <definedName name="_4139__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4139__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_41391">#REF!</definedName>
+    <definedName name="_4139100000">#REF!</definedName>
+    <definedName name="_41392">#REF!</definedName>
+    <definedName name="_4139200000">#REF!</definedName>
+    <definedName name="_41393">#REF!</definedName>
+    <definedName name="_4139300000">#REF!</definedName>
+    <definedName name="_41394">#REF!</definedName>
+    <definedName name="_4139400000">#REF!</definedName>
+    <definedName name="_41395">#REF!</definedName>
+    <definedName name="_413951">#REF!</definedName>
+    <definedName name="_4139511">#REF!</definedName>
+    <definedName name="_4139511000">#REF!</definedName>
+    <definedName name="_4139511100">#REF!</definedName>
+    <definedName name="_4139511200">#REF!</definedName>
+    <definedName name="_4139511300">#REF!</definedName>
+    <definedName name="_4139511400">#REF!</definedName>
+    <definedName name="_4139512">#REF!</definedName>
+    <definedName name="_4139512000">#REF!</definedName>
+    <definedName name="_413952">#REF!</definedName>
+    <definedName name="_4139520000">#REF!</definedName>
+    <definedName name="_413959">#REF!</definedName>
+    <definedName name="_4139590000">#REF!</definedName>
+    <definedName name="_41396">#REF!</definedName>
+    <definedName name="_4139600000">#REF!</definedName>
+    <definedName name="_41399">#REF!</definedName>
+    <definedName name="_4139900000">#REF!</definedName>
+    <definedName name="_414__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_414__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4140__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4140__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4141__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4141__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4142__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4142__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4143__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4143__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4144__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4144__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4145__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4145__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4146__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4146__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4147__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4147__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4148__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4148__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4149__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4149__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_415__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_415__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4150__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4150__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4151__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4151__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4152__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4152__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4153__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4153__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4154__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4154__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4155__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4155__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4156__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4156__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=251671&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4157__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20090399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4157__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20090399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4158__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4158__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4159__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4159__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_416__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_416__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4160__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4160__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4161__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4161__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4162__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4162__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4163__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4163__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4164__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4164__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4165__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4165__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4166__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4166__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4167__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4167__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4168__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4168__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4169__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4169__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_417__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_417__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4170__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4170__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4171__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4171__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4172__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4172__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4173__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4173__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4174__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4174__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4175__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4175__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4176__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4176__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4177__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4177__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4178__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4178__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4179__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4179__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_418__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_418__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4180__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4180__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4181__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4181__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4182__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4182__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4183__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4183__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4184__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4184__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4185__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4185__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4186__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4186__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4187__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4187__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4188__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4188__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4189__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4189__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_419">#REF!</definedName>
+    <definedName name="_419__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_419__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4190__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4190__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4191">#REF!</definedName>
+    <definedName name="_4191__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4191__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4191000000">#REF!</definedName>
+    <definedName name="_4192">#REF!</definedName>
+    <definedName name="_4192__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4192__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4192000000">#REF!</definedName>
+    <definedName name="_41921">#REF!</definedName>
+    <definedName name="_4192100100">#REF!</definedName>
+    <definedName name="_4192100200">#REF!</definedName>
+    <definedName name="_4192100300">#REF!</definedName>
+    <definedName name="_4192100400">#REF!</definedName>
+    <definedName name="_4192100500">#REF!</definedName>
+    <definedName name="_4192100600">#REF!</definedName>
+    <definedName name="_4193">#REF!</definedName>
+    <definedName name="_4193__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4193__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_41932">#REF!</definedName>
+    <definedName name="_4193200000">#REF!</definedName>
+    <definedName name="_4194">#REF!</definedName>
+    <definedName name="_4194__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4194__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_41942">#REF!</definedName>
+    <definedName name="_419421">#REF!</definedName>
+    <definedName name="_4194210000">#REF!</definedName>
+    <definedName name="_41943">#REF!</definedName>
+    <definedName name="_4194300000">#REF!</definedName>
+    <definedName name="_41944">#REF!</definedName>
+    <definedName name="_4194400100">#REF!</definedName>
+    <definedName name="_4194400200">#REF!</definedName>
+    <definedName name="_4194400900">#REF!</definedName>
+    <definedName name="_41949">#REF!</definedName>
+    <definedName name="_4194900000">#REF!</definedName>
+    <definedName name="_4195">#REF!</definedName>
+    <definedName name="_4195__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4195__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_41951">#REF!</definedName>
+    <definedName name="_4195100">#REF!</definedName>
+    <definedName name="_4195100100">#REF!</definedName>
+    <definedName name="_4195100200">#REF!</definedName>
+    <definedName name="_4196">#REF!</definedName>
+    <definedName name="_4196__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4196__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4196000000">#REF!</definedName>
+    <definedName name="_4197">#REF!</definedName>
+    <definedName name="_4197__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4197__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4197000000">#REF!</definedName>
+    <definedName name="_41974">#REF!</definedName>
+    <definedName name="_4197400000">#REF!</definedName>
+    <definedName name="_4198">#REF!</definedName>
+    <definedName name="_4198__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4198__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4198000000">#REF!</definedName>
+    <definedName name="_4199">#REF!</definedName>
+    <definedName name="_4199__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4199__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_41991">#REF!</definedName>
+    <definedName name="_419911">#REF!</definedName>
+    <definedName name="_4199110000">#REF!</definedName>
+    <definedName name="_419912">#REF!</definedName>
+    <definedName name="_4199120000">#REF!</definedName>
+    <definedName name="_419913">#REF!</definedName>
+    <definedName name="_4199130000">#REF!</definedName>
+    <definedName name="_41999">#REF!</definedName>
+    <definedName name="_4199900000">#REF!</definedName>
+    <definedName name="_42">#REF!</definedName>
+    <definedName name="_42__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_42__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_420">#REF!</definedName>
+    <definedName name="_420__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_420__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4200__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4200__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4201">#REF!</definedName>
+    <definedName name="_4201__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4201__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_42011">#REF!</definedName>
+    <definedName name="_420113">#REF!</definedName>
+    <definedName name="_4201130000">#REF!</definedName>
+    <definedName name="_42012">#REF!</definedName>
+    <definedName name="_420121">#REF!</definedName>
+    <definedName name="_4201210100">#REF!</definedName>
+    <definedName name="_4201210110">#REF!</definedName>
+    <definedName name="_4201210120">#REF!</definedName>
+    <definedName name="_4201210200">#REF!</definedName>
+    <definedName name="_42013">#REF!</definedName>
+    <definedName name="_420131">#REF!</definedName>
+    <definedName name="_4201310100">#REF!</definedName>
+    <definedName name="_42017">#REF!</definedName>
+    <definedName name="_4201710100">#REF!</definedName>
+    <definedName name="_4202">#REF!</definedName>
+    <definedName name="_4202__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4202__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_42021">#REF!</definedName>
+    <definedName name="_420211">#REF!</definedName>
+    <definedName name="_4202110000">#REF!</definedName>
+    <definedName name="_420212">#REF!</definedName>
+    <definedName name="_4202120000">#REF!</definedName>
+    <definedName name="_42023">#REF!</definedName>
+    <definedName name="_4202300000">#REF!</definedName>
+    <definedName name="_4203">#REF!</definedName>
+    <definedName name="_4203__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4203__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4203000000">#REF!</definedName>
+    <definedName name="_4204">#REF!</definedName>
+    <definedName name="_4204__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4204__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_42041">#REF!</definedName>
+    <definedName name="_4204100000">#REF!</definedName>
+    <definedName name="_4205">#REF!</definedName>
+    <definedName name="_4205__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4205__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4205000000">#REF!</definedName>
+    <definedName name="_4206">#REF!</definedName>
+    <definedName name="_4206__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4206__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4206000000">#REF!</definedName>
+    <definedName name="_4207">#REF!</definedName>
+    <definedName name="_4207__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4207__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_42071">#REF!</definedName>
+    <definedName name="_420711">#REF!</definedName>
+    <definedName name="_4207110000">#REF!</definedName>
+    <definedName name="_420712">#REF!</definedName>
+    <definedName name="_4207120000">#REF!</definedName>
+    <definedName name="_4208__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4208__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4209">#REF!</definedName>
+    <definedName name="_4209__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4209__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_42091">#REF!</definedName>
+    <definedName name="_4209100100">#REF!</definedName>
+    <definedName name="_4209100200">#REF!</definedName>
+    <definedName name="_4209100300">#REF!</definedName>
+    <definedName name="_42092">#REF!</definedName>
+    <definedName name="_4209200000">#REF!</definedName>
+    <definedName name="_42093">#REF!</definedName>
+    <definedName name="_4209300100">#REF!</definedName>
+    <definedName name="_4209300200">#REF!</definedName>
+    <definedName name="_42094">#REF!</definedName>
+    <definedName name="_4209400000">#REF!</definedName>
+    <definedName name="_42095">#REF!</definedName>
+    <definedName name="_4209500000">#REF!</definedName>
+    <definedName name="_42098">#REF!</definedName>
+    <definedName name="_4209800000">#REF!</definedName>
+    <definedName name="_42099">#REF!</definedName>
+    <definedName name="_4209900000">#REF!</definedName>
+    <definedName name="_421__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_421__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4210__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4210__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4211__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4211__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4212__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4212__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4213__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4213__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4214__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4214__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4215__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4215__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4216__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4216__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4217__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4217__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4218__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4218__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4219__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4219__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_422__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_422__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4220__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4220__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4221__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4221__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4222__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4222__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4223__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4223__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4224__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4224__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4225__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4225__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4226__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4226__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4227__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4227__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4228__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4228__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4229__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4229__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_423__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_423__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4230__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4230__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4231__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4231__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4232__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4232__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4233__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4233__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4234__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4234__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4235__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4235__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4236__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4236__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4237__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4237__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4238__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4238__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4239__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4239__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_424__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_424__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4240__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4240__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4241__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4241__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4242__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4242__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4243__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4243__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4244__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4244__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4245__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4245__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4246__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4246__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4247__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4247__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4248__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4248__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4249__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4249__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_425__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_425__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4250__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4250__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4251__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4251__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4252__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4252__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4253__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4253__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4254__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4254__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4255__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4255__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4256__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4256__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4257__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4257__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4258__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4258__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4259__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4259__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_426__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_426__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4260__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4260__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4261__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4261__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4262__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4262__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4263__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4263__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4264__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4264__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4265__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4265__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4266__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4266__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4267__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4267__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4268__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4268__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4269__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4269__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_427__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_427__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4270__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4270__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4271__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4271__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4272__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4272__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4273__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4273__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4274__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4274__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4275__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4275__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4276__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4276__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4277__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4277__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4278__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4278__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4279__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4279__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_428__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_428__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4280__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4280__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4281__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4281__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4282__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4282__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_annual_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE","&amp;VAR:NATFREQ=ANNUAL&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4283__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4283__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4284__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4284__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4285__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4285__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4286__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4286__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4287__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4287__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4288__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4288__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4289__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4289__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_429__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_429__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4290__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4290__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4291__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4291__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4292__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4292__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4293__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4293__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4294__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4294__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4295__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4295__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4296__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4296__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4297__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4297__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4298__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4298__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4299__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4299__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_42ﾏｸﾛ98_06_30_.各書類表示">#N/A</definedName>
+    <definedName name="_43">#REF!</definedName>
+    <definedName name="_43__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20090399&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_43__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20090399&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_430">#REF!</definedName>
+    <definedName name="_430__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_430__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4300__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4300__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4301">#REF!</definedName>
+    <definedName name="_4301__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4301__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_43011">#REF!</definedName>
+    <definedName name="_430111">#REF!</definedName>
+    <definedName name="_4301111">#REF!</definedName>
+    <definedName name="_4301111000">#REF!</definedName>
+    <definedName name="_4301111100">#REF!</definedName>
+    <definedName name="_4301111200">#REF!</definedName>
+    <definedName name="_4301112">#REF!</definedName>
+    <definedName name="_4301112000">#REF!</definedName>
+    <definedName name="_4301113">#REF!</definedName>
+    <definedName name="_4301113000">#REF!</definedName>
+    <definedName name="_4301114">#REF!</definedName>
+    <definedName name="_4301114100">#REF!</definedName>
+    <definedName name="_4301114200">#REF!</definedName>
+    <definedName name="_4301114300">#REF!</definedName>
+    <definedName name="_4301114400">#REF!</definedName>
+    <definedName name="_4301119">#REF!</definedName>
+    <definedName name="_4301119000">#REF!</definedName>
+    <definedName name="_430112">#REF!</definedName>
+    <definedName name="_4301120000">#REF!</definedName>
+    <definedName name="_4302">#REF!</definedName>
+    <definedName name="_4302__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4302__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_43021">#REF!</definedName>
+    <definedName name="_430211">#REF!</definedName>
+    <definedName name="_4302110000">#REF!</definedName>
+    <definedName name="_430219">#REF!</definedName>
+    <definedName name="_4302190000">#REF!</definedName>
+    <definedName name="_43022">#REF!</definedName>
+    <definedName name="_430221">#REF!</definedName>
+    <definedName name="_4302211">#REF!</definedName>
+    <definedName name="_4302211100">#REF!</definedName>
+    <definedName name="_4302211200">#REF!</definedName>
+    <definedName name="_4302211300">#REF!</definedName>
+    <definedName name="_4302212">#REF!</definedName>
+    <definedName name="_4302212100">#REF!</definedName>
+    <definedName name="_4302212200">#REF!</definedName>
+    <definedName name="_4302212300">#REF!</definedName>
+    <definedName name="_4302213">#REF!</definedName>
+    <definedName name="_4302213100">#REF!</definedName>
+    <definedName name="_4302213200">#REF!</definedName>
+    <definedName name="_4302214">#REF!</definedName>
+    <definedName name="_4302214100">#REF!</definedName>
+    <definedName name="_4302214200">#REF!</definedName>
+    <definedName name="_4302215">#REF!</definedName>
+    <definedName name="_4302215100">#REF!</definedName>
+    <definedName name="_4302216">#REF!</definedName>
+    <definedName name="_4302216100">#REF!</definedName>
+    <definedName name="_4302216200">#REF!</definedName>
+    <definedName name="_4302216300">#REF!</definedName>
+    <definedName name="_4302216910">#REF!</definedName>
+    <definedName name="_4302216920">#REF!</definedName>
+    <definedName name="_4302216930">#REF!</definedName>
+    <definedName name="_430222">#REF!</definedName>
+    <definedName name="_4302221">#REF!</definedName>
+    <definedName name="_4302221110">#REF!</definedName>
+    <definedName name="_4302221120">#REF!</definedName>
+    <definedName name="_4302221130">#REF!</definedName>
+    <definedName name="_4302221211">#REF!</definedName>
+    <definedName name="_4302221212">#REF!</definedName>
+    <definedName name="_4302221213">#REF!</definedName>
+    <definedName name="_4302221220">#REF!</definedName>
+    <definedName name="_4302222">#REF!</definedName>
+    <definedName name="_4302222110">#REF!</definedName>
+    <definedName name="_4302222120">#REF!</definedName>
+    <definedName name="_4302222130">#REF!</definedName>
+    <definedName name="_4302223">#REF!</definedName>
+    <definedName name="_4302223110">#REF!</definedName>
+    <definedName name="_4302223120">#REF!</definedName>
+    <definedName name="_4302223130">#REF!</definedName>
+    <definedName name="_430223">#REF!</definedName>
+    <definedName name="_4302231">#REF!</definedName>
+    <definedName name="_4302231110">#REF!</definedName>
+    <definedName name="_4302231120">#REF!</definedName>
+    <definedName name="_4302231130">#REF!</definedName>
+    <definedName name="_4302231210">#REF!</definedName>
+    <definedName name="_4302231220">#REF!</definedName>
+    <definedName name="_4302231230">#REF!</definedName>
+    <definedName name="_4302232">#REF!</definedName>
+    <definedName name="_4302232110">#REF!</definedName>
+    <definedName name="_4302232120">#REF!</definedName>
+    <definedName name="_4302232130">#REF!</definedName>
+    <definedName name="_430224">#REF!</definedName>
+    <definedName name="_4302241">#REF!</definedName>
+    <definedName name="_4302241000">#REF!</definedName>
+    <definedName name="_4302241100">#REF!</definedName>
+    <definedName name="_4302241200">#REF!</definedName>
+    <definedName name="_4302241300">#REF!</definedName>
+    <definedName name="_4302242">#REF!</definedName>
+    <definedName name="_4302242100">#REF!</definedName>
+    <definedName name="_4302242200">#REF!</definedName>
+    <definedName name="_4302242310">#REF!</definedName>
+    <definedName name="_4302242320">#REF!</definedName>
+    <definedName name="_4302242330">#REF!</definedName>
+    <definedName name="_4302242390">#REF!</definedName>
+    <definedName name="_4302244">#REF!</definedName>
+    <definedName name="_4302244110">#REF!</definedName>
+    <definedName name="_4302244120">#REF!</definedName>
+    <definedName name="_4302244210">#REF!</definedName>
+    <definedName name="_4302244220">#REF!</definedName>
+    <definedName name="_4302244310">#REF!</definedName>
+    <definedName name="_4302244390">#REF!</definedName>
+    <definedName name="_4302244900">#REF!</definedName>
+    <definedName name="_4302245">#REF!</definedName>
+    <definedName name="_4302245100">#REF!</definedName>
+    <definedName name="_4302245200">#REF!</definedName>
+    <definedName name="_4302245310">#REF!</definedName>
+    <definedName name="_4302245320">#REF!</definedName>
+    <definedName name="_4302245330">#REF!</definedName>
+    <definedName name="_4302245340">#REF!</definedName>
+    <definedName name="_4302245350">#REF!</definedName>
+    <definedName name="_4302245410">#REF!</definedName>
+    <definedName name="_4302245420">#REF!</definedName>
+    <definedName name="_4302245430">#REF!</definedName>
+    <definedName name="_4302245900">#REF!</definedName>
+    <definedName name="_4302246">#REF!</definedName>
+    <definedName name="_4302246000">#REF!</definedName>
+    <definedName name="_4302247">#REF!</definedName>
+    <definedName name="_4302247000">#REF!</definedName>
+    <definedName name="_4302248">#REF!</definedName>
+    <definedName name="_4302248000">#REF!</definedName>
+    <definedName name="_4302249">#REF!</definedName>
+    <definedName name="_4302249000">#REF!</definedName>
+    <definedName name="_430225">#REF!</definedName>
+    <definedName name="_4302251">#REF!</definedName>
+    <definedName name="_4302251100">#REF!</definedName>
+    <definedName name="_4302251200">#REF!</definedName>
+    <definedName name="_4302251310">#REF!</definedName>
+    <definedName name="_4302251390">#REF!</definedName>
+    <definedName name="_4302251910">#REF!</definedName>
+    <definedName name="_4302251920">#REF!</definedName>
+    <definedName name="_4302251930">#REF!</definedName>
+    <definedName name="_4302251990">#REF!</definedName>
+    <definedName name="_4302252">#REF!</definedName>
+    <definedName name="_4302252100">#REF!</definedName>
+    <definedName name="_4302252200">#REF!</definedName>
+    <definedName name="_4302252300">#REF!</definedName>
+    <definedName name="_4302252900">#REF!</definedName>
+    <definedName name="_4302259">#REF!</definedName>
+    <definedName name="_4302259000">#REF!</definedName>
+    <definedName name="_4303">#REF!</definedName>
+    <definedName name="_4303__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4303__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_43031">#REF!</definedName>
+    <definedName name="_4303100000">#REF!</definedName>
+    <definedName name="_4304__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4304__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4305__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4305__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4306__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4306__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4307__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4307__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4308__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4308__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4309__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4309__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_431__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_431__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4310__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4310__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4311__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4311__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4312__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4312__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4313__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4313__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4314__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4314__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4315__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4315__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4316__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4316__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4317__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4317__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4318__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4318__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4319__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4319__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_432__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_432__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4320__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4320__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4321__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4321__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4322__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4322__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4323__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4323__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4324__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4324__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4325__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4325__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4326__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4326__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4327__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4327__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4328__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4328__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4329__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4329__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_433__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_433__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4330__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4330__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4331__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4331__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4332__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4332__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4333__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4333__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4334__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4334__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4335__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4335__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4336__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4336__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4337__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4337__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4338__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4338__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4339__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4339__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_434__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_434__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4340__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4340__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4341__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4341__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4342__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4342__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4343__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4343__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4344__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4344__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4345__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4345__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4346__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4346__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4347__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4347__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4348__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4348__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4349__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4349__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_435__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_435__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4350__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4350__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4351__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4351__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4352__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4352__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4353__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4353__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4354__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4354__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4355__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4355__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4356__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4356__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4357__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4357__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4358__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4358__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4359__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4359__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_436__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_436__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4360__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4360__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4361__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4361__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4362__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4362__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4363__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4363__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4364__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4364__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4365__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4365__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4366__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4366__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4367__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4367__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4368__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4368__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4369__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4369__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_437__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_437__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4370__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4370__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4371__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4371__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4372__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4372__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4373__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4373__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4374__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4374__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4375__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4375__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4376__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4376__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4377__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4377__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4378__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4378__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4379__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4379__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_438__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_438__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4380__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4380__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4381__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4381__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4382__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4382__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4383__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4383__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4384__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4384__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4385__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4385__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4386__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4386__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4387__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4387__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4388__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4388__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4389__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4389__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_439__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_439__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4390__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4390__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4391__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4391__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4392__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4392__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4393__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4393__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4394__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4394__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4395__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4395__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4396__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4396__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4397__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4397__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4398__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4398__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4399__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4399__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_44">#N/A</definedName>
+    <definedName name="_44__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=67034610&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_44__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=67034610&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_440__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_440__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4400__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4400__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4400000000">#REF!</definedName>
+    <definedName name="_4401__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4401__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4402__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4402__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4403__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4403__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4404__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4404__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4405__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4405__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4406__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4406__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4407__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4407__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4408__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4408__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4409__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4409__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_441__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_441__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4410__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4410__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4411__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4411__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4412__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4412__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4413__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4413__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4414__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4414__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4415__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4415__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4416__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4416__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4417__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4417__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4418__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4418__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4419__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4419__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_442__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_442__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4420__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4420__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4421__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4421__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4422__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4422__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4423__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4423__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4424__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4424__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4425__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4425__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4426__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4426__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4427__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4427__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4428__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4428__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4429__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4429__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_443__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_443__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4430__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4430__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4431__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4431__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4432__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4432__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4433__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4433__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4434__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4434__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4435__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4435__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4436__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4436__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4437__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4437__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4438__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4438__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4439__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4439__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_444__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_444__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4440__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4440__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4441__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4441__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4442__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4442__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4443__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4443__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4444__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4444__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4445__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4445__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4446__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4446__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4447__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4447__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4448__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4448__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4449__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4449__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_445__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_445__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4450__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4450__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4451__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4451__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4452__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4452__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4453__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4453__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4454__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4454__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4455__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4455__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4456__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4456__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4457__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4457__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4458__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4458__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4459__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4459__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_446__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_446__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4460__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4460__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4461__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4461__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4462__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4462__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4463__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4463__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4464__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4464__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4465__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4465__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4466__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4466__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4467__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4467__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4468__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4468__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4469__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4469__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_447__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_447__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4470__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4470__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4471__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4471__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4472__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4472__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4473__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4473__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4474__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4474__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4475__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4475__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4476__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4476__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4477__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4477__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4478__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4478__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4479__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4479__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_448__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_448__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4480__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4480__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4481__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4481__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4482__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4482__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4483__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4483__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4484__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4484__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4485__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4485__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4486__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4486__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4487__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4487__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4488__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4488__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4489__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4489__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_449__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_449__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4490__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4490__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4491__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4491__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4492__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4492__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4493__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4493__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4494__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4494__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4495__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4495__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4496__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4496__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4497__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4497__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4498__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4498__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4499__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4499__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_44ﾏｸﾛ98_06_30_.梱包数量集計">#N/A</definedName>
+    <definedName name="_45__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_45__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_450__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_450__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4500__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4500__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4501__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4501__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4502__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4502__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4503__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4503__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4504__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4504__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4505__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4505__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4506__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4506__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4507__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4507__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4508__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4508__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4509__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4509__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_451__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_451__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4510__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4510__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4511__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4511__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4512__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4512__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4513__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4513__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4514__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4514__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4515__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4515__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4516__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4516__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4517__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4517__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4518__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4518__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4519__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4519__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_452__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_452__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4520__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4520__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4521__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4521__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4522__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4522__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4523__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4523__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4524__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4524__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4525__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4525__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4526__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4526__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4527__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4527__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4528__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4528__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4529__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4529__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_453__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_453__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4530__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4530__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4531__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4531__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4532__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4532__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4533__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4533__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4534__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4534__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4535__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4535__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4536__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4536__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4537__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4537__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4538__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4538__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4539__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4539__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_454__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_454__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4540__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4540__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4541__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4541__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4542__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4542__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4543__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4543__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4544__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4544__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4545__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4545__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4546__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4546__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4547__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4547__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4548__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4548__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4549__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4549__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_455__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_455__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4550__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4550__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4551__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4551__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4552__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4552__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4553__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4553__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4554__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4554__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4555__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4555__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4556__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4556__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4557__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4557__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4558__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4558__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4559__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4559__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_456__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_456__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4560__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4560__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4561__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4561__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4562__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4562__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4563__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4563__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4564__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4564__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4565__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4565__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4566__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4566__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4567__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4567__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4568__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4568__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4569__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4569__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_457__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_457__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4570__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4570__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4571__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4571__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4572__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4572__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4573__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4573__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4574__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4574__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4575__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4575__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4576__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4576__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4577__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4577__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4578__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4578__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4579__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4579__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_458__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_458__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4580__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4580__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4581__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4581__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4582__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4582__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4583__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4583__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4584__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4584__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4585__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4585__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4586__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4586__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4587__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4587__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4588__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4588__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4589__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4589__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_459__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_459__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4590__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4590__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4591__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4591__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4592__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4592__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4593__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4593__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4594__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4594__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4595__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4595__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4596__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4596__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4597__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4597__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4598__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4598__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4599__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4599__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_46__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_46__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_460__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_460__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4600__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4600__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4601__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4601__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4602__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4602__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4603__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4603__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4604__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4604__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4605__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4605__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4606__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4606__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4607__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4607__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4608__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4608__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4609__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4609__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_461__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_461__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4610__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4610__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4611__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4611__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4612__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4612__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4613__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4613__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4614__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4614__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4615__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4615__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4616__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4616__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4617__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4617__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4618__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4618__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4619__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4619__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_462__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_462__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4620__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4620__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4621__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4621__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4622__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4622__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4623__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4623__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4624__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4624__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4625__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4625__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4626__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4626__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4627__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4627__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4628__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4628__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4629__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4629__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_463__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_463__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4630__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4630__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4631__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4631__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4632__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4632__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4633__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4633__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4634__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4634__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4635__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4635__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4636__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4636__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4637__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4637__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4638__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4638__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4639__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4639__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_464__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_464__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4640__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4640__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4641__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4641__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4642__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4642__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4643__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4643__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4644__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4644__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4645__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4645__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4646__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4646__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4647__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4647__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4648__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4648__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4649__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4649__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_465__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_465__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4650__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4650__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4651__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4651__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4652__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4652__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4653__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4653__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4654__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4654__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4655__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4655__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4656__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4656__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4657__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4657__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4658__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4658__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4659__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4659__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_466__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_466__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4660__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4660__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4661__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4661__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4662__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4662__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4663__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4663__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4664__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4664__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4665__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4665__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4666__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4666__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4667__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4667__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4668__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4668__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4669__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4669__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_467__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_467__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4670__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4670__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4671__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4671__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4672__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4672__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4673__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4673__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4674__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4674__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4675__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4675__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4676__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4676__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4677__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4677__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4678__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4678__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4679__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4679__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_468__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_468__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4680__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4680__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4681__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4681__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4682__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4682__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4683__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4683__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4684__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4684__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4685__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4685__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4686__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4686__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4687__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4687__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4688__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4688__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4689__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4689__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_469__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_469__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4690__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4690__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4691__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4691__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4692__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4692__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4693__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4693__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4694__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4694__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4695__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4695__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4696__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4696__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4697__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4697__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4698__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4698__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4699__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4699__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_46国内海外表示マクロ_.PRINT国内">#N/A</definedName>
+    <definedName name="_47__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_47__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_470__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_470__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4700__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4700__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4701__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4701__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4702__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4702__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4703__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4703__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4704__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4704__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4705__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4705__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4706__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4706__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4707__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4707__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4708__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4708__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4709__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4709__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_471__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_471__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4710__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4710__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4711__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4711__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4712__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4712__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4713__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4713__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4714__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4714__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4715__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4715__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4716__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4716__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4717__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4717__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4718__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4718__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4719__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4719__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_472__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_472__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4720__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4720__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4721__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4721__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4722__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4722__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B014K5&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20061299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_473__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_473__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_474__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_474__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_475__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_475__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_476__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_476__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_477__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_477__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_478__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_478__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_479__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_479__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_48">#REF!</definedName>
+    <definedName name="_48__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_48__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_480__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_480__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_481">#REF!</definedName>
+    <definedName name="_481__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_481__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4811">#REF!</definedName>
+    <definedName name="_4811000000">#REF!</definedName>
+    <definedName name="_482__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_482__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_483__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_483__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_484__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_484__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_485__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_485__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_486__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_486__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_487__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_487__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_488__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_488__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_489__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_489__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_49">#REF!</definedName>
+    <definedName name="_49__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_49__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_490__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_490__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_491__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_491__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_492">#REF!</definedName>
+    <definedName name="_492__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_492__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4920000000">#REF!</definedName>
+    <definedName name="_493">#REF!</definedName>
+    <definedName name="_493__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_493__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4930000000">#REF!</definedName>
+    <definedName name="_494__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_494__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_495__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_495__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_496__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_496__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_497__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_497__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_498__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_498__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_499__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_499__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_4A">#REF!</definedName>
+    <definedName name="_4Q">#REF!</definedName>
+    <definedName name="_5">#REF!</definedName>
+    <definedName name="_5_????????" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_5_????????" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_5__123Graph_ACDIUS" hidden="1">#REF!</definedName>
+    <definedName name="_5__123Graph_ACHART_26" hidden="1">#REF!</definedName>
+    <definedName name="_5__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_5__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_5_0Print_A">#N/A</definedName>
+    <definedName name="_50__123Graph_AU_C" hidden="1">#REF!</definedName>
+    <definedName name="_50__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_50__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_500__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_500__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_501__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_501__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_502__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_502__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_503__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_503__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_504__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_504__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_505__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_505__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_506__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20090399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_506__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20090399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_507__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_507__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_508__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_508__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_509__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_509__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_51">#REF!</definedName>
+    <definedName name="_51__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_51__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_510__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_510__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_511__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_511__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_512__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_512__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_513__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_513__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_514__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_514__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_515__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_515__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_516__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_516__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_517__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_517__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_518__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_518__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_519__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_519__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_51合計02">#N/A</definedName>
+    <definedName name="_51合計03">#N/A</definedName>
+    <definedName name="_51合計99">#N/A</definedName>
+    <definedName name="_52__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_52__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_520__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_520__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_521__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_521__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_522__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_522__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_523__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_523__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_524__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_524__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_525__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_525__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_526__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_526__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_527__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_527__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_528__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_528__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_529__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_529__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_52合計02">#N/A</definedName>
+    <definedName name="_52合計03">#N/A</definedName>
+    <definedName name="_52合計99">#N/A</definedName>
+    <definedName name="_53__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_53__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_530__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_530__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_531__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_531__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_532__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_532__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_533__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_533__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_534__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_534__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_535__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_535__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_536__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_536__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_537__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_537__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_538__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_538__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_539__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_539__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_54__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_54__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_540__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_540__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_541__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_541__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_542__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_542__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_543__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_543__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_544__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_544__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_545__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_545__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_546__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_546__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_547__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_547__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_548__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_548__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_549__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_549__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_55__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_55__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_550__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_550__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_551__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_551__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_552__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_552__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_553__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_553__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_554__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_554__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_555__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_555__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_556__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_556__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_557__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_557__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_558__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_558__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_559__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_559__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_56__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_56__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_560__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_560__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_561__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_561__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_562__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_562__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_563__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_563__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_564__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_564__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_565__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_565__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_566__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_566__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_567__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_567__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_568__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_568__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_569__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_569__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_57__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_57__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_570__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_570__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_571__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_571__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_572__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_572__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_573__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_573__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_574__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_574__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_575__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_575__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_576__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_576__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_577__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_577__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_578__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_578__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_579__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_579__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_58__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1RZDL&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_58__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1RZDL&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_580__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_580__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_581__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_581__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_582__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_582__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_583__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_583__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_584__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_584__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_585__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_585__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_586__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_586__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_587__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_587__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_588__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_588__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_589__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_589__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_59__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_59__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_590__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_590__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_591__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_591__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_592__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_592__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_593__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_593__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_594__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_594__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_595__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_595__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_596__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_596__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_597__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_597__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_598__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_598__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_599__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_599__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_5A">#REF!</definedName>
+    <definedName name="_5総合計02">#N/A</definedName>
+    <definedName name="_5総合計03">#N/A</definedName>
+    <definedName name="_5総合計99">#N/A</definedName>
+    <definedName name="_6">#REF!</definedName>
+    <definedName name="_6_????????" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_6_????????" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_6__123Graph_BCDIUS" hidden="1">#REF!</definedName>
+    <definedName name="_6__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20110999&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_6__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20110999&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_6_0PRINT_AREA">#N/A</definedName>
+    <definedName name="_60_?_?_?" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_60_?_?_?" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_60__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20090399&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_60__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20090399&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_600__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_600__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_60012">#REF!</definedName>
+    <definedName name="_601__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_601__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_602__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_602__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_603__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_603__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_604__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_604__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_605__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_605__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_606__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_606__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_607__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_607__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_608__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_608__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_609__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_609__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_61__123Graph_AT_UP" hidden="1">#N/A</definedName>
+    <definedName name="_61__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=AKS&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR",":NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_61__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=AKS&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR",":NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_610__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_610__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_611__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_611__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_612__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_612__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_613__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_613__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_614__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_614__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_615__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_615__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_616__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_616__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_617__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_617__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_618__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_618__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_619__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_619__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_62__123Graph_AU_C" hidden="1">#N/A</definedName>
+    <definedName name="_62__123Graph_Aグラフ_2" hidden="1">#REF!</definedName>
+    <definedName name="_62__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=Y8564W10&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_62__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=Y8564W10&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_620__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_620__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_621__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_621__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_622__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_622__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_623__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_623__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_624__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_624__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_625__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_625__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_626__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_626__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_627__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_627__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_628__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_628__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_629__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_629__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_63__123Graph_Aｸﾞﾗﾌ_1" hidden="1">#N/A</definedName>
+    <definedName name="_63__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_63__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_630__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_630__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_631__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_631__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_632__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_632__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_633__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_633__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_634__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_634__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_635__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_635__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_636__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_636__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_637__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_637__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_638__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_638__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_639__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_639__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_64__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=85206110&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20090399&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_64__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=85206110&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20090399&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_640__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_640__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_6400___PBEN">#REF!</definedName>
+    <definedName name="_641__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_641__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_642__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_642__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_643__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_643__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_644__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_644__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_645__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_645__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_646__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_646__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_647__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_647__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_648__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_648__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_649__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_649__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_65__123Graph_Aｸﾞﾗﾌ_3" hidden="1">#N/A</definedName>
+    <definedName name="_65__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=S&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_65__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=S&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_650__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_650__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_651__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_651__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_652__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_652__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_653__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_653__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_654__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_654__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_655__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_655__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_656__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_656__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_657__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_657__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_658__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_658__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_659__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_659__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_66__123Graph_Aｸﾞﾗﾌ_4" hidden="1">#N/A</definedName>
+    <definedName name="_66__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1RZDL&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR",":NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_66__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1RZDL&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR",":NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_66_total.contracts.os">#N/A</definedName>
+    <definedName name="_660__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_660__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_661__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_661__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_662__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_662__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_663__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_663__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_664__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_664__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_665__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_665__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_666__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_666__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_667__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_667__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_668__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_668__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_669__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_669__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_67__123Graph_Aｸﾞﾗﾌ_5" hidden="1">#N/A</definedName>
+    <definedName name="_67__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1RZDL&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_67__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1RZDL&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_670__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_670__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_671__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_671__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_672__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_672__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_673__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_673__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_674__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_674__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_675__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_675__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_676__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_676__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_677__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_677__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_678__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_678__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_679__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_679__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_68__123Graph_Aｸﾞﾗﾌ_6" hidden="1">#N/A</definedName>
+    <definedName name="_68__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20090399&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_68__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20090399&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_680__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_680__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_681__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_681__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_682__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_682__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_683__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_683__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_684__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_684__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_685__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_685__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_686__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_686__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_687__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_687__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_688__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_688__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_689__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_689__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_69__123Graph_Aｸﾞﾗﾌ_ጻ" hidden="1">#N/A</definedName>
+    <definedName name="_69__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1RZDL&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_69__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1RZDL&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_690__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_690__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_691__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_691__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_692__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_692__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_693__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_693__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_694__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_694__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_695__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_695__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_696__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_696__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_697__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_697__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_698__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_698__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_699__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_699__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_6A">#REF!</definedName>
+    <definedName name="_7">#REF!</definedName>
+    <definedName name="_7__123Graph_XCDIUS" hidden="1">#REF!</definedName>
+    <definedName name="_7__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_7__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_70__123Graph_A角度曲線_M" hidden="1">#N/A</definedName>
+    <definedName name="_70__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=332520&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_70__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=332520&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_700__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_700__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_70012">#REF!</definedName>
+    <definedName name="_701__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_701__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_702__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_702__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_703__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_703__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_704__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_704__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_705__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_705__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_706__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_706__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_707__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_707__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_708__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_708__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_709__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_709__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_71__123Graph_AT_UP" hidden="1">#N/A</definedName>
+    <definedName name="_71__123Graph_Bｸﾞﾗﾌ_1" hidden="1">#N/A</definedName>
+    <definedName name="_71__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_71__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_710">#REF!</definedName>
+    <definedName name="_710__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_710__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_711__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_711__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_712__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_712__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_713__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_713__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_714__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_714__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_715__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_715__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_716__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_716__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_717__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_717__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_718__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_718__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_719__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_719__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_72__123Graph_AU_C" hidden="1">#N/A</definedName>
+    <definedName name="_72__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_72__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_720__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_720__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_721__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_721__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_722__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_722__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_723__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_723__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_724__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_724__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_725__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_725__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_726__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_726__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_727__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_727__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_728__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_728__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_729__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_729__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_73__123Graph_Aｸﾞﾗﾌ_1" hidden="1">#N/A</definedName>
+    <definedName name="_73__123Graph_Bｸﾞﾗﾌ_3" hidden="1">#N/A</definedName>
+    <definedName name="_73__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_73__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_730__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_730__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_731__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_731__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_732__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_732__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_733__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_733__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_734__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_734__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_735__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_735__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_736__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_736__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_737__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_737__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_738__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_738__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_739__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_739__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_74__123Graph_A角度曲線_M" hidden="1">#REF!</definedName>
+    <definedName name="_74__123Graph_Bｸﾞﾗﾌ_4" hidden="1">#N/A</definedName>
+    <definedName name="_74__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1RZDL&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR",":NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_74__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1RZDL&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR",":NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_740__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_740__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_741__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_741__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_742__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_742__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_743__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_743__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_744__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_744__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_745__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_745__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_746__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_746__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_747__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_747__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_748__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_748__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_749__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_749__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_75__123Graph_Aｸﾞﾗﾌ_3" hidden="1">#N/A</definedName>
+    <definedName name="_75__123Graph_Cｸﾞﾗﾌ_3" hidden="1">#N/A</definedName>
+    <definedName name="_75__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_75__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_750__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_750__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_751__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_751__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_752__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_752__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_753__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_753__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_754__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_754__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_755__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_755__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_756__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_756__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_7561">#REF!</definedName>
+    <definedName name="_7562">#REF!</definedName>
+    <definedName name="_757__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_757__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_758__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_758__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_759__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_759__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_76__123Graph_Aｸﾞﾗﾌ_4" hidden="1">#N/A</definedName>
+    <definedName name="_76__123Graph_Dｸﾞﾗﾌ_3" hidden="1">#N/A</definedName>
+    <definedName name="_76__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1RZDL&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_76__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1RZDL&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_760__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_760__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_761__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_761__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_762__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_762__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_763__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_763__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_764__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_764__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_765__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_765__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_766__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_766__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_767__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_767__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_768__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_768__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_769__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_769__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_77__123Graph_Aｸﾞﾗﾌ_5" hidden="1">#N/A</definedName>
+    <definedName name="_77__123Graph_Eｸﾞﾗﾌ_3" hidden="1">#N/A</definedName>
+    <definedName name="_77__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_77__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_770__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_770__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_771__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_771__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_772__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_772__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_773__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_773__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_774__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_774__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_775__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_775__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_776__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_776__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_777__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_777__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_778__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_778__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_779__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_779__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_78__123Graph_Aｸﾞﾗﾌ_6" hidden="1">#N/A</definedName>
+    <definedName name="_78__123Graph_Fｸﾞﾗﾌ_3" hidden="1">#N/A</definedName>
+    <definedName name="_78__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_78__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_780__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_780__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_781__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_781__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_782__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_782__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_783__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_783__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_784__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_784__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_785__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_785__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_786__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_786__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_787__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_787__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_788__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_788__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_789__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_789__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_79__123Graph_Aｸﾞﾗﾌ_ጻ" hidden="1">#N/A</definedName>
+    <definedName name="_79__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_79__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_790__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_790__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_791__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_791__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_792__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_792__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_793__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_793__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_794__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_794__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_795__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_795__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_796__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_796__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_797__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_797__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_798__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_798__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_799__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_799__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_7A">#REF!</definedName>
+    <definedName name="_8">#REF!</definedName>
+    <definedName name="_8_????????" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_8_????????" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_8_?_?_?" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_8_?_?_?" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="_8__123Graph_ACHART_30" hidden="1">#REF!</definedName>
+    <definedName name="_8__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20110999&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_8__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20110999&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_8_0HOLAMBRA">#REF!</definedName>
+    <definedName name="_80__123Graph_A角度曲線_M" hidden="1">#N/A</definedName>
+    <definedName name="_80__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_80__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_800__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_800__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_801__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_801__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_802__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_802__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_803__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_803__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_804__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_804__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_805__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_805__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_806__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_806__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_807__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_807__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_808__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_808__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_809__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_809__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_81__123Graph_Bｸﾞﾗﾌ_1" hidden="1">#N/A</definedName>
+    <definedName name="_81__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_81__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_810__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_810__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_811__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_811__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_812__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_812__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_813__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_813__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_814__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_814__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_815__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_815__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_816__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_816__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_817__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_817__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_818__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_818__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_819__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_819__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_82__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_82__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_820__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_820__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20071299&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_8200">#REF!</definedName>
+    <definedName name="_821__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_821__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_822__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_822__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_823__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_823__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_824__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_824__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_825__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_825__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_826__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_826__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_827__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_827__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_828__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_828__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_829__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_829__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_83__123Graph_Bｸﾞﾗﾌ_3" hidden="1">#N/A</definedName>
+    <definedName name="_83__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_83__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_830__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_830__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_831__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_831__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_832__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_832__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_833__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_833__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_834__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_834__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_835__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_835__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_836__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_836__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_837__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_837__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_838__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_838__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_839__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_839__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_84__123Graph_Bｸﾞﾗﾌ_4" hidden="1">#N/A</definedName>
+    <definedName name="_84__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_84__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_840__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_840__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_841__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_841__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_842__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_842__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_843__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_843__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_844__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_844__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_845__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_845__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_846__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_846__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_847__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_847__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_848__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_848__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_849__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_849__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_85__123Graph_Cｸﾞﾗﾌ_3" hidden="1">#N/A</definedName>
+    <definedName name="_85__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_85__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_850__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_850__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_851__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_851__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_852__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_852__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_853__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_853__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_854__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_854__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_855__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_855__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_856__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_856__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_857__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_857__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_858__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_858__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_859__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_859__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_86__123Graph_Bグラフ_2" hidden="1">#REF!</definedName>
+    <definedName name="_86__123Graph_Dｸﾞﾗﾌ_3" hidden="1">#N/A</definedName>
+    <definedName name="_86__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_86__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_860__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_860__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_861__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_861__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_862__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_862__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_863__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_863__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_864__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_864__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_865__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_865__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_866__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_866__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_867__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_867__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_868__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_868__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_869__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_869__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_87__123Graph_Eｸﾞﾗﾌ_3" hidden="1">#N/A</definedName>
+    <definedName name="_87__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_87__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_870__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_870__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_871__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_871__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_872__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_872__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_873__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_873__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_874__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_874__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_875__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_875__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_876__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_876__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_877__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_877__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_878__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_878__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_879__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_879__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_88__123Graph_Fｸﾞﾗﾌ_3" hidden="1">#N/A</definedName>
+    <definedName name="_88__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_88__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_880__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_880__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_881__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_881__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_882__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_882__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_883__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_883__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_884__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_884__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_885__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_885__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_886__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_886__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_887__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_887__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_888__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_888__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_889__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_889__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_89__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_89__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_890__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_890__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_891__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_891__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_892__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_892__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_893__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_893__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_894__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_894__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_895__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_895__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_896__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_896__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_897__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_897__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_898__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_898__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_899__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_899__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_89ACT">#N/A</definedName>
+    <definedName name="_8A">#REF!</definedName>
+    <definedName name="_9">#REF!</definedName>
+    <definedName name="_9__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_9__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_90__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_90__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_900__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_900__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_901__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_901__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_902__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_902__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_903__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_903__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_904__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_904__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_905__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_905__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_906__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_906__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_907__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_907__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_908__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_908__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_909__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_909__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_91__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_91__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_910__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_910__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_911__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_911__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_912__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_912__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_913__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_913__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_914__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_914__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_915__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_915__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_916__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_916__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_917__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_917__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_918__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_918__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_919__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_919__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_92__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_92__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_920__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_920__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_921__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_921__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_922__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_922__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_923__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_923__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_924__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_924__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_925__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_925__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_926__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_926__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_927__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_927__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_928__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_928__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_929__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_929__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_93__123Graph_XT_UP" hidden="1">#N/A</definedName>
+    <definedName name="_93__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20091299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_93__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_shs_src_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=FDSSHSOUTDEPS&amp;VAR:SDATE=20091299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CUR","RSOURCE=EXSHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_930__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_930__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_931__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_931__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_932__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_932__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_933__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_933__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_934__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_934__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_935__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_935__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_936__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_936__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_937__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_937__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_938__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_938__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_939__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_939__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_94__123Graph_XU_C" hidden="1">#N/A</definedName>
+    <definedName name="_94__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_94__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_940__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_940__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_941__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_941__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_942__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_942__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_943__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_943__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_944__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_944__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_945__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_945__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_946__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_946__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_947__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_947__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070699&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_948__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_948__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_949__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_949__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_95__123Graph_Xｸﾞﾗﾌ_1" hidden="1">#N/A</definedName>
+    <definedName name="_95__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_95__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_950__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_950__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_951__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_951__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_952__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_952__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_953__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_953__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_954__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_954__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_955__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_955__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_956__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_956__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_957__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_957__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_958__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_958__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_959__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_959__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_96__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20091299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_96__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20091299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_960__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_960__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_961__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_961__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_962__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_962__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_963__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_963__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_964__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_964__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_965__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_965__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_966__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_966__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_967__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_967__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_968__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_968__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_969__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_969__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_97__123Graph_Xｸﾞﾗﾌ_3" hidden="1">#N/A</definedName>
+    <definedName name="_97__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_97__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_semi_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=X&amp;VAR:RCODE=FDSPFDSTKTOTAL&amp;VAR:SDATE=0&amp;VAR:FREQ=FSA&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;VAR:N","ATFREQ=FSA&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_970__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_970__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_971__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_971__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_972__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_972__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_973__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_973__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_974__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_974__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_975__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_975__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_976__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_976__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_977__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_977__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_978__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_978__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_979__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_979__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_98__123Graph_XT_UP" hidden="1">#REF!</definedName>
+    <definedName name="_98__123Graph_Xｸﾞﾗﾌ_4" hidden="1">#N/A</definedName>
+    <definedName name="_98__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_98__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_980__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_980__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_981__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_981__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_982__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_982__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_983__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_983__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_984__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_984__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_985__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_985__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_986__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_986__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_987__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_987__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_988__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_988__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_989__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_989__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_99__123Graph_Xｸﾞﾗﾌ_5" hidden="1">#N/A</definedName>
+    <definedName name="_99__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_99__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1LH3Y&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20080999&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_990__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_990__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_991__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_991__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_992__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_992__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_993__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_993__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_994__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_994__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_995__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_995__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_996__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_996__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_997__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_997__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_998__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_998__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_999__FDSAUDITLINK__" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_999__FDSAUDITLINK__">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=B1FRH8&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20070399&amp;VAR:FREQ=DAILY&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EXSHARE&amp;","VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=MONTHLY&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_9A">#REF!</definedName>
+    <definedName name="_A">#N/A</definedName>
+    <definedName name="_A1">#N/A</definedName>
+    <definedName name="_A2">#N/A</definedName>
+    <definedName name="_A20000">#N/A</definedName>
+    <definedName name="_A3" localSheetId="0" hidden="1">{"TYPE",#N/A,FALSE,"MAYDGR";"PAN_LN",#N/A,FALSE,"MAYDGR";"FUN_LN",#N/A,FALSE,"MAYDGR";"TYPE",#N/A,FALSE,"MAYYLD";"PAN_LN",#N/A,FALSE,"MAYYLD";"FUN_LN",#N/A,FALSE,"MAYYLD";"TYPE",#N/A,FALSE,"MAYTDYLD";"PAN_LN",#N/A,FALSE,"MAYTDYLD";"FUN_LN",#N/A,FALSE,"MAYTDYLD";"TYPE",#N/A,FALSE,"MAYDA";"PAN_LN",#N/A,FALSE,"MAYDA";"FUN_LN",#N/A,FALSE,"MAYDA";"TYPE",#N/A,FALSE,"MAYUN";"PAN_LN",#N/A,FALSE,"MAYUN";"FUN_LN",#N/A,FALSE,"MAYUN"}</definedName>
+    <definedName name="_A3" hidden="1">{"TYPE",#N/A,FALSE,"MAYDGR";"PAN_LN",#N/A,FALSE,"MAYDGR";"FUN_LN",#N/A,FALSE,"MAYDGR";"TYPE",#N/A,FALSE,"MAYYLD";"PAN_LN",#N/A,FALSE,"MAYYLD";"FUN_LN",#N/A,FALSE,"MAYYLD";"TYPE",#N/A,FALSE,"MAYTDYLD";"PAN_LN",#N/A,FALSE,"MAYTDYLD";"FUN_LN",#N/A,FALSE,"MAYTDYLD";"TYPE",#N/A,FALSE,"MAYDA";"PAN_LN",#N/A,FALSE,"MAYDA";"FUN_LN",#N/A,FALSE,"MAYDA";"TYPE",#N/A,FALSE,"MAYUN";"PAN_LN",#N/A,FALSE,"MAYUN";"FUN_LN",#N/A,FALSE,"MAYUN"}</definedName>
+    <definedName name="_a32">#N/A</definedName>
+    <definedName name="_a33">#N/A</definedName>
+    <definedName name="_a4">#N/A</definedName>
+    <definedName name="_A41">#REF!</definedName>
+    <definedName name="_Ａ４1">#N/A</definedName>
+    <definedName name="_Ａ４2">#N/A</definedName>
+    <definedName name="_A5" localSheetId="0" hidden="1">{"andy_p",#N/A,FALSE,"A";"andy_s",#N/A,FALSE,"A"}</definedName>
+    <definedName name="_A5" hidden="1">{"andy_p",#N/A,FALSE,"A";"andy_s",#N/A,FALSE,"A"}</definedName>
+    <definedName name="_A6" localSheetId="0" hidden="1">{"TYPE",#N/A,FALSE,"BPDGR";"PAN_LN",#N/A,FALSE,"BPDGR";"FUN_LN",#N/A,FALSE,"BPDGR";"TYPE",#N/A,FALSE,"BPYLD";"PAN_LN",#N/A,FALSE,"BPYLD";"FUN_LN",#N/A,FALSE,"BPYLD";"TYPE",#N/A,FALSE,"BPYTDYLD";"PAN_LN",#N/A,FALSE,"BPYTDYLD";"FUN_LN",#N/A,FALSE,"BPYTDYLD";"TYPE",#N/A,FALSE,"BPDA";"PAN_LN",#N/A,FALSE,"BPDA";"FUN_LN",#N/A,FALSE,"BPDA";"TYPE",#N/A,FALSE,"BPUN";"PAN_LN",#N/A,FALSE,"BPUN";"FUN_LN",#N/A,FALSE,"BPUN"}</definedName>
+    <definedName name="_A6" hidden="1">{"TYPE",#N/A,FALSE,"BPDGR";"PAN_LN",#N/A,FALSE,"BPDGR";"FUN_LN",#N/A,FALSE,"BPDGR";"TYPE",#N/A,FALSE,"BPYLD";"PAN_LN",#N/A,FALSE,"BPYLD";"FUN_LN",#N/A,FALSE,"BPYLD";"TYPE",#N/A,FALSE,"BPYTDYLD";"PAN_LN",#N/A,FALSE,"BPYTDYLD";"FUN_LN",#N/A,FALSE,"BPYTDYLD";"TYPE",#N/A,FALSE,"BPDA";"PAN_LN",#N/A,FALSE,"BPDA";"FUN_LN",#N/A,FALSE,"BPDA";"TYPE",#N/A,FALSE,"BPUN";"PAN_LN",#N/A,FALSE,"BPUN";"FUN_LN",#N/A,FALSE,"BPUN"}</definedName>
+    <definedName name="_A7" localSheetId="0" hidden="1">{"TYPE",#N/A,FALSE,"MAYDGR";"PAN_LN",#N/A,FALSE,"MAYDGR";"FUN_LN",#N/A,FALSE,"MAYDGR";"TYPE",#N/A,FALSE,"MAYYLD";"PAN_LN",#N/A,FALSE,"MAYYLD";"FUN_LN",#N/A,FALSE,"MAYYLD";"TYPE",#N/A,FALSE,"MAYTDYLD";"PAN_LN",#N/A,FALSE,"MAYTDYLD";"FUN_LN",#N/A,FALSE,"MAYTDYLD";"TYPE",#N/A,FALSE,"MAYDA";"PAN_LN",#N/A,FALSE,"MAYDA";"FUN_LN",#N/A,FALSE,"MAYDA";"TYPE",#N/A,FALSE,"MAYUN";"PAN_LN",#N/A,FALSE,"MAYUN";"FUN_LN",#N/A,FALSE,"MAYUN"}</definedName>
+    <definedName name="_A7" hidden="1">{"TYPE",#N/A,FALSE,"MAYDGR";"PAN_LN",#N/A,FALSE,"MAYDGR";"FUN_LN",#N/A,FALSE,"MAYDGR";"TYPE",#N/A,FALSE,"MAYYLD";"PAN_LN",#N/A,FALSE,"MAYYLD";"FUN_LN",#N/A,FALSE,"MAYYLD";"TYPE",#N/A,FALSE,"MAYTDYLD";"PAN_LN",#N/A,FALSE,"MAYTDYLD";"FUN_LN",#N/A,FALSE,"MAYTDYLD";"TYPE",#N/A,FALSE,"MAYDA";"PAN_LN",#N/A,FALSE,"MAYDA";"FUN_LN",#N/A,FALSE,"MAYDA";"TYPE",#N/A,FALSE,"MAYUN";"PAN_LN",#N/A,FALSE,"MAYUN";"FUN_LN",#N/A,FALSE,"MAYUN"}</definedName>
+    <definedName name="_A8">#N/A</definedName>
+    <definedName name="_A9" localSheetId="0" hidden="1">{"SUMM",#N/A,TRUE,"C";"ACT_PROD",#N/A,TRUE,"A";"ACT_SHIP",#N/A,TRUE,"A";"BP_YLD",#N/A,TRUE,"B";"ACTZ_PROD",#N/A,TRUE,"D";"ACTZ_SHIP",#N/A,TRUE,"D";"ACTZ_YLD",#N/A,TRUE,"E";"CPSI_PROD",#N/A,TRUE,"F";"CPSI_SHIP",#N/A,TRUE,"F"}</definedName>
+    <definedName name="_A9" hidden="1">{"SUMM",#N/A,TRUE,"C";"ACT_PROD",#N/A,TRUE,"A";"ACT_SHIP",#N/A,TRUE,"A";"BP_YLD",#N/A,TRUE,"B";"ACTZ_PROD",#N/A,TRUE,"D";"ACTZ_SHIP",#N/A,TRUE,"D";"ACTZ_YLD",#N/A,TRUE,"E";"CPSI_PROD",#N/A,TRUE,"F";"CPSI_SHIP",#N/A,TRUE,"F"}</definedName>
+    <definedName name="_aa2" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Hip.Bas";#N/A,#N/A,FALSE,"ventas";#N/A,#N/A,FALSE,"ingre-Año";#N/A,#N/A,FALSE,"ventas-Año";#N/A,#N/A,FALSE,"Costepro";#N/A,#N/A,FALSE,"inversion";#N/A,#N/A,FALSE,"personal";#N/A,#N/A,FALSE,"Gastos-V";#N/A,#N/A,FALSE,"Circulante";#N/A,#N/A,FALSE,"CONSOLI";#N/A,#N/A,FALSE,"Es-Fin";#N/A,#N/A,FALSE,"Margen-P"}</definedName>
+    <definedName name="_aa2" hidden="1">{#N/A,#N/A,FALSE,"Hip.Bas";#N/A,#N/A,FALSE,"ventas";#N/A,#N/A,FALSE,"ingre-Año";#N/A,#N/A,FALSE,"ventas-Año";#N/A,#N/A,FALSE,"Costepro";#N/A,#N/A,FALSE,"inversion";#N/A,#N/A,FALSE,"personal";#N/A,#N/A,FALSE,"Gastos-V";#N/A,#N/A,FALSE,"Circulante";#N/A,#N/A,FALSE,"CONSOLI";#N/A,#N/A,FALSE,"Es-Fin";#N/A,#N/A,FALSE,"Margen-P"}</definedName>
+    <definedName name="_aa3" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Hip.Bas";#N/A,#N/A,FALSE,"ventas";#N/A,#N/A,FALSE,"ingre-Año";#N/A,#N/A,FALSE,"ventas-Año";#N/A,#N/A,FALSE,"Costepro";#N/A,#N/A,FALSE,"inversion";#N/A,#N/A,FALSE,"personal";#N/A,#N/A,FALSE,"Gastos-V";#N/A,#N/A,FALSE,"Circulante";#N/A,#N/A,FALSE,"CONSOLI";#N/A,#N/A,FALSE,"Es-Fin";#N/A,#N/A,FALSE,"Margen-P"}</definedName>
+    <definedName name="_aa3" hidden="1">{#N/A,#N/A,FALSE,"Hip.Bas";#N/A,#N/A,FALSE,"ventas";#N/A,#N/A,FALSE,"ingre-Año";#N/A,#N/A,FALSE,"ventas-Año";#N/A,#N/A,FALSE,"Costepro";#N/A,#N/A,FALSE,"inversion";#N/A,#N/A,FALSE,"personal";#N/A,#N/A,FALSE,"Gastos-V";#N/A,#N/A,FALSE,"Circulante";#N/A,#N/A,FALSE,"CONSOLI";#N/A,#N/A,FALSE,"Es-Fin";#N/A,#N/A,FALSE,"Margen-P"}</definedName>
+    <definedName name="_AFR2">#N/A</definedName>
+    <definedName name="_AMO_RefreshMultipleList" hidden="1">"'&lt;Items&gt;_x000D_
+  &lt;Item Id=""62662124"" Checked=""True"" /&gt;_x000D_
+&lt;/Items&gt;'"</definedName>
+    <definedName name="_AMO_XmlVersion" hidden="1">"'1'"</definedName>
+    <definedName name="_ANO89">#REF!</definedName>
+    <definedName name="_apm1959" localSheetId="0" hidden="1">{"SEPTEMBER PRINT",#N/A,FALSE,"INV_BKDN";"SEPTEMBER PRINT",#N/A,FALSE,"INV_BKDN"}</definedName>
+    <definedName name="_apm1959" hidden="1">{"SEPTEMBER PRINT",#N/A,FALSE,"INV_BKDN";"SEPTEMBER PRINT",#N/A,FALSE,"INV_BKDN"}</definedName>
+    <definedName name="_AQD2">#REF!,#REF!</definedName>
+    <definedName name="_arq1" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_arq1">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_AT61">#N/A</definedName>
+    <definedName name="_AtRisk_SimSetting_AutomaticallyGenerateReports" hidden="1">FALSE</definedName>
+    <definedName name="_AtRisk_SimSetting_AutomaticResultsDisplayMode" hidden="1">0</definedName>
+    <definedName name="_AtRisk_SimSetting_ConvergenceConfidenceLevel" hidden="1">0.95</definedName>
+    <definedName name="_AtRisk_SimSetting_ConvergencePercentileToTest" hidden="1">0.9</definedName>
+    <definedName name="_AtRisk_SimSetting_ConvergencePerformMeanTest" hidden="1">TRUE</definedName>
+    <definedName name="_AtRisk_SimSetting_ConvergencePerformPercentileTest" hidden="1">FALSE</definedName>
+    <definedName name="_AtRisk_SimSetting_ConvergencePerformStdDeviationTest" hidden="1">FALSE</definedName>
+    <definedName name="_AtRisk_SimSetting_ConvergenceTestAllOutputs" hidden="1">TRUE</definedName>
+    <definedName name="_AtRisk_SimSetting_ConvergenceTestingPeriod" hidden="1">100</definedName>
+    <definedName name="_AtRisk_SimSetting_ConvergenceTolerance" hidden="1">0.03</definedName>
+    <definedName name="_AtRisk_SimSetting_LiveUpdate" hidden="1">TRUE</definedName>
+    <definedName name="_AtRisk_SimSetting_LiveUpdatePeriod" hidden="1">-1</definedName>
+    <definedName name="_AtRisk_SimSetting_RandomNumberGenerator" hidden="1">0</definedName>
+    <definedName name="_AtRisk_SimSetting_ReportsList" hidden="1">0</definedName>
+    <definedName name="_AtRisk_SimSetting_SimNameCount" hidden="1">0</definedName>
+    <definedName name="_AtRisk_SimSetting_SmartSensitivityAnalysisEnabled" hidden="1">TRUE</definedName>
+    <definedName name="_AtRisk_SimSetting_StatisticFunctionUpdating" hidden="1">1</definedName>
+    <definedName name="_AtRisk_SimSetting_StdRecalcBehavior" hidden="1">0</definedName>
+    <definedName name="_AtRisk_SimSetting_StdRecalcWithoutRiskStatic" hidden="1">0</definedName>
+    <definedName name="_AtRisk_SimSetting_StdRecalcWithoutRiskStaticPercentile" hidden="1">0.5</definedName>
+    <definedName name="_B">#N/A</definedName>
+    <definedName name="_B01" localSheetId="0">{"RES-2002",#N/A,FALSE,"BL2000";"A1-2002",#N/A,FALSE,"BL2000";"A2-2002",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="_B01">{"RES-2002",#N/A,FALSE,"BL2000";"A1-2002",#N/A,FALSE,"BL2000";"A2-2002",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="_B12">#N/A</definedName>
+    <definedName name="_B13">#N/A</definedName>
+    <definedName name="_b14">#N/A</definedName>
+    <definedName name="_b141">#N/A</definedName>
+    <definedName name="_b1414">#N/A</definedName>
+    <definedName name="_b14145">#N/A</definedName>
+    <definedName name="_b142">#N/A</definedName>
+    <definedName name="_b15">#N/A</definedName>
+    <definedName name="_B16">#N/A</definedName>
+    <definedName name="_B2">#N/A</definedName>
+    <definedName name="_bal_sht">#N/A</definedName>
+    <definedName name="_BAL1" localSheetId="0" hidden="1">{"pq_dr",#N/A,FALSE,"PQ"}</definedName>
+    <definedName name="_BAL1" hidden="1">{"pq_dr",#N/A,FALSE,"PQ"}</definedName>
+    <definedName name="_bar1" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="_bar1" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="_bb3" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Hip.Bas";#N/A,#N/A,FALSE,"ventas";#N/A,#N/A,FALSE,"ingre-Año";#N/A,#N/A,FALSE,"ventas-Año";#N/A,#N/A,FALSE,"Costepro";#N/A,#N/A,FALSE,"inversion";#N/A,#N/A,FALSE,"personal";#N/A,#N/A,FALSE,"Gastos-V";#N/A,#N/A,FALSE,"Circulante";#N/A,#N/A,FALSE,"CONSOLI";#N/A,#N/A,FALSE,"Es-Fin";#N/A,#N/A,FALSE,"Margen-P"}</definedName>
+    <definedName name="_bb3" hidden="1">{#N/A,#N/A,FALSE,"Hip.Bas";#N/A,#N/A,FALSE,"ventas";#N/A,#N/A,FALSE,"ingre-Año";#N/A,#N/A,FALSE,"ventas-Año";#N/A,#N/A,FALSE,"Costepro";#N/A,#N/A,FALSE,"inversion";#N/A,#N/A,FALSE,"personal";#N/A,#N/A,FALSE,"Gastos-V";#N/A,#N/A,FALSE,"Circulante";#N/A,#N/A,FALSE,"CONSOLI";#N/A,#N/A,FALSE,"Es-Fin";#N/A,#N/A,FALSE,"Margen-P"}</definedName>
+    <definedName name="_bb4" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Hip.Bas";#N/A,#N/A,FALSE,"ventas";#N/A,#N/A,FALSE,"ingre-Año";#N/A,#N/A,FALSE,"ventas-Año";#N/A,#N/A,FALSE,"Costepro";#N/A,#N/A,FALSE,"inversion";#N/A,#N/A,FALSE,"personal";#N/A,#N/A,FALSE,"Gastos-V";#N/A,#N/A,FALSE,"Circulante";#N/A,#N/A,FALSE,"CONSOLI";#N/A,#N/A,FALSE,"Es-Fin";#N/A,#N/A,FALSE,"Margen-P"}</definedName>
+    <definedName name="_bb4" hidden="1">{#N/A,#N/A,FALSE,"Hip.Bas";#N/A,#N/A,FALSE,"ventas";#N/A,#N/A,FALSE,"ingre-Año";#N/A,#N/A,FALSE,"ventas-Año";#N/A,#N/A,FALSE,"Costepro";#N/A,#N/A,FALSE,"inversion";#N/A,#N/A,FALSE,"personal";#N/A,#N/A,FALSE,"Gastos-V";#N/A,#N/A,FALSE,"Circulante";#N/A,#N/A,FALSE,"CONSOLI";#N/A,#N/A,FALSE,"Es-Fin";#N/A,#N/A,FALSE,"Margen-P"}</definedName>
+    <definedName name="_bb5" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Hip.Bas";#N/A,#N/A,FALSE,"ventas";#N/A,#N/A,FALSE,"ingre-Año";#N/A,#N/A,FALSE,"ventas-Año";#N/A,#N/A,FALSE,"Costepro";#N/A,#N/A,FALSE,"inversion";#N/A,#N/A,FALSE,"personal";#N/A,#N/A,FALSE,"Gastos-V";#N/A,#N/A,FALSE,"Circulante";#N/A,#N/A,FALSE,"CONSOLI";#N/A,#N/A,FALSE,"Es-Fin";#N/A,#N/A,FALSE,"Margen-P"}</definedName>
+    <definedName name="_bb5" hidden="1">{#N/A,#N/A,FALSE,"Hip.Bas";#N/A,#N/A,FALSE,"ventas";#N/A,#N/A,FALSE,"ingre-Año";#N/A,#N/A,FALSE,"ventas-Año";#N/A,#N/A,FALSE,"Costepro";#N/A,#N/A,FALSE,"inversion";#N/A,#N/A,FALSE,"personal";#N/A,#N/A,FALSE,"Gastos-V";#N/A,#N/A,FALSE,"Circulante";#N/A,#N/A,FALSE,"CONSOLI";#N/A,#N/A,FALSE,"Es-Fin";#N/A,#N/A,FALSE,"Margen-P"}</definedName>
+    <definedName name="_bdm.02f3ccac3653423e89b5477aac1d36d0.edm" hidden="1">#REF!</definedName>
+    <definedName name="_bdm.20a0224ec6a24bfba4249edcf09ba8f1.edm" hidden="1">#REF!</definedName>
+    <definedName name="_bdm.22BA8A02C5D54E4998F522876BD11ACE.edm" hidden="1">#REF!</definedName>
+    <definedName name="_bdm.386FB3C366E0413CA869AA4F4092560E.edm" hidden="1">#REF!</definedName>
+    <definedName name="_bdm.3F011716051B4FEEAD434DAF7429A66C.edm" hidden="1">#REF!</definedName>
+    <definedName name="_bdm.54f0c50cf48a40deb6ae5528fa58d2ab.edm" hidden="1">#REF!</definedName>
+    <definedName name="_bdm.588B263B5B8044588D358FAB1BCE2D51.edm" hidden="1">#REF!</definedName>
+    <definedName name="_bdm.60330ff2842c49738a1092fe0b8503da.edm" hidden="1">#REF!</definedName>
+    <definedName name="_bdm.699CD8F11CD64CCEB68FD26E795FD379.edm" hidden="1">#REF!</definedName>
+    <definedName name="_bdm.855d965519104c8c90d632a6abf4a254.edm" hidden="1">#REF!</definedName>
+    <definedName name="_bdm.88CC4E1D12694638BB763E7B3B3E920B.edm" hidden="1">#REF!</definedName>
+    <definedName name="_bdm.8B845DEDA4764240BB041D1DE3393E97.edm" hidden="1">#REF!</definedName>
+    <definedName name="_bdm.9C393B0F929648A4BF382C7969C8B3AB.edm" hidden="1">#REF!</definedName>
+    <definedName name="_bdm.A78911217BFF4DBFAA0F3AF12871E309.edm" hidden="1">#REF!</definedName>
+    <definedName name="_bdm.ab3731697cc746d780e91f833763fd6c.edm" hidden="1">#REF!</definedName>
+    <definedName name="_bdm.AB77EDC94E5D4E5DAE69034DF4B52399.edm" hidden="1">#REF!</definedName>
+    <definedName name="_bdm.C2A74DF105D84CFAA7DD1C0304B7BFF4.edm" hidden="1">#REF!</definedName>
+    <definedName name="_bdm.C788750A7F184E6E9C0C42E130C310D0.edm" hidden="1">#REF!</definedName>
+    <definedName name="_bdm.CF8ED17448DB471D90A0E4FEF1BED672.edm" hidden="1">#REF!</definedName>
+    <definedName name="_bdm.E25BF672C2E64CC0A63C533D88647C65.edm" hidden="1">#REF!</definedName>
+    <definedName name="_bdm.E35EDA26E3E540DFA22767EFAC849980.edm" hidden="1">#REF!</definedName>
+    <definedName name="_bdm.E8CF0219824446BFB78BED17CACAE78D.edm" hidden="1">#REF!</definedName>
+    <definedName name="_bdm.eda91cc490824bbbb832fe043a2331b5.edm" hidden="1">#REF!</definedName>
+    <definedName name="_bdm.EE8D92FC3F57463CBDC63BC46AE1A387.edm" hidden="1">#REF!</definedName>
+    <definedName name="_bdm.FastTrackBookmark.12_14_2005_3_58_56_PM.edm" hidden="1">#REF!</definedName>
+    <definedName name="_bdm.FC23C64A9BE84069BA0B4E97F8D42183.edm" hidden="1">#REF!</definedName>
+    <definedName name="_bro1" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="_bro1" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="_bro2" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="_bro2" hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="_Brz1">#REF!</definedName>
+    <definedName name="_Brz2">#REF!</definedName>
+    <definedName name="_BUKI">#N/A</definedName>
+    <definedName name="_c">#N/A</definedName>
+    <definedName name="_C1">#N/A</definedName>
+    <definedName name="_CBD02" localSheetId="0" hidden="1">{"PLAN MED.PROVISORIA",#N/A,FALSE,"IRENDA"}</definedName>
+    <definedName name="_CBD02" hidden="1">{"PLAN MED.PROVISORIA",#N/A,FALSE,"IRENDA"}</definedName>
+    <definedName name="_cif5">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="_d">#N/A</definedName>
+    <definedName name="_d1">#N/A</definedName>
+    <definedName name="_D2">#N/A</definedName>
+    <definedName name="_D5">#N/A</definedName>
+    <definedName name="_DAT1">#N/A</definedName>
+    <definedName name="_DAT10">#N/A</definedName>
+    <definedName name="_DAT11">#N/A</definedName>
+    <definedName name="_DAT12">#N/A</definedName>
+    <definedName name="_DAT13">#N/A</definedName>
+    <definedName name="_DAT14">#N/A</definedName>
+    <definedName name="_DAT15">#REF!</definedName>
+    <definedName name="_DAT16">#N/A</definedName>
+    <definedName name="_DAT17">#N/A</definedName>
+    <definedName name="_DAT18">#N/A</definedName>
+    <definedName name="_DAT19">#N/A</definedName>
+    <definedName name="_DAT2">#N/A</definedName>
+    <definedName name="_DAT20">#N/A</definedName>
+    <definedName name="_DAT21">#REF!</definedName>
+    <definedName name="_DAT22">#REF!</definedName>
+    <definedName name="_DAT24">#REF!</definedName>
+    <definedName name="_DAT25">#REF!</definedName>
+    <definedName name="_DAT27">#REF!</definedName>
+    <definedName name="_DAT28">#REF!</definedName>
+    <definedName name="_DAT3">#N/A</definedName>
+    <definedName name="_DAT30">#REF!</definedName>
+    <definedName name="_DAT31">#REF!</definedName>
+    <definedName name="_DAT33">#REF!</definedName>
+    <definedName name="_DAT34">#REF!</definedName>
+    <definedName name="_DAT36">#REF!</definedName>
+    <definedName name="_DAT37">#REF!</definedName>
+    <definedName name="_DAT39">#REF!</definedName>
+    <definedName name="_DAT4">#N/A</definedName>
+    <definedName name="_DAT40">#REF!</definedName>
+    <definedName name="_DAT42">#REF!</definedName>
+    <definedName name="_DAT43">#REF!</definedName>
+    <definedName name="_DAT45">#REF!</definedName>
+    <definedName name="_DAT46">#REF!</definedName>
+    <definedName name="_DAT47">#REF!</definedName>
+    <definedName name="_DAT5">#N/A</definedName>
+    <definedName name="_DAT6">#N/A</definedName>
+    <definedName name="_DAT7">#N/A</definedName>
+    <definedName name="_DAT8">#N/A</definedName>
+    <definedName name="_DAT9">#N/A</definedName>
+    <definedName name="_ddd" localSheetId="0">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_ddd">{"fdsup://IBCentral/FAT Viewer?action=UPDATE&amp;creator=factset&amp;DOC_NAME=fat:reuters_qtrly_source_window.fat&amp;display_string=Audit&amp;DYN_ARGS=TRUE&amp;VAR:ID1=91290910&amp;VAR:RCODE=STLD&amp;VAR:SDATE=20081299&amp;VAR:FREQ=Quarterly&amp;VAR:RELITEM=RP&amp;VAR:CURRENCY=&amp;VAR:CURRSOURCE=EX","SHARE&amp;VAR:NATFREQ=QUARTERLY&amp;VAR:RFIELD=FINALIZED&amp;VAR:DB_TYPE=&amp;VAR:UNITS=M&amp;window=popup&amp;width=450&amp;height=300&amp;START_MAXIMIZED=FALSE"}</definedName>
+    <definedName name="_dez2001">#REF!</definedName>
+    <definedName name="_DFG4" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Documentation";#N/A,#N/A,FALSE,"ROR";#N/A,#N/A,FALSE,"Projected Income";#N/A,#N/A,FALSE,"Historical Income";#N/A,#N/A,FALSE,"Historical BS";#N/A,#N/A,FALSE,"Backlog";#N/A,#N/A,FALSE,"Inventory";#N/A,#N/A,FALSE,"Technology";#N/A,#N/A,FALSE,"Trademarks";#N/A,#N/A,FALSE,"Workforce";#N/A,#N/A,FALSE,"Distribution";#N/A,#N/A,FALSE,"Contracts";#N/A,#N/A,FALSE,"Distribution Lifeing";#N/A,#N/A,FALSE,"Tax Amortization - higher";#N/A,#N/A,FALSE,"Residual Analysis";#N/A,#N/A,FALSE,"Tax Amortization - 15%";#N/A,#N/A,FALSE,"1999 Income Statements"}</definedName>
+    <definedName name="_DFG4" hidden="1">{#N/A,#N/A,FALSE,"Documentation";#N/A,#N/A,FALSE,"ROR";#N/A,#N/A,FALSE,"Projected Income";#N/A,#N/A,FALSE,"Historical Income";#N/A,#N/A,FALSE,"Historical BS";#N/A,#N/A,FALSE,"Backlog";#N/A,#N/A,FALSE,"Inventory";#N/A,#N/A,FALSE,"Technology";#N/A,#N/A,FALSE,"Trademarks";#N/A,#N/A,FALSE,"Workforce";#N/A,#N/A,FALSE,"Distribution";#N/A,#N/A,FALSE,"Contracts";#N/A,#N/A,FALSE,"Distribution Lifeing";#N/A,#N/A,FALSE,"Tax Amortization - higher";#N/A,#N/A,FALSE,"Residual Analysis";#N/A,#N/A,FALSE,"Tax Amortization - 15%";#N/A,#N/A,FALSE,"1999 Income Statements"}</definedName>
+    <definedName name="_Dist_Bin" hidden="1">#N/A</definedName>
+    <definedName name="_Dist_Values" hidden="1">#N/A</definedName>
+    <definedName name="_DIV01">#REF!</definedName>
+    <definedName name="_DIV02">#REF!</definedName>
+    <definedName name="_DIV04">#REF!</definedName>
+    <definedName name="_DIV05">#REF!</definedName>
+    <definedName name="_DIV06">#REF!</definedName>
+    <definedName name="_DIV11">#REF!</definedName>
+    <definedName name="_DIV12">#REF!</definedName>
+    <definedName name="_DIV13">#REF!</definedName>
+    <definedName name="_DIV31">#REF!</definedName>
+    <definedName name="_DIV32">#REF!</definedName>
+    <definedName name="_DIV33">#REF!</definedName>
+    <definedName name="_DIV34">#REF!</definedName>
+    <definedName name="_DIV38">#REF!</definedName>
+    <definedName name="_DIV61">#REF!</definedName>
+    <definedName name="_DIV62">#REF!</definedName>
+    <definedName name="_DIV63">#REF!</definedName>
+    <definedName name="_DIV93">#REF!</definedName>
+    <definedName name="_DOM1">#N/A</definedName>
+    <definedName name="_DOM10">#N/A</definedName>
+    <definedName name="_DOM2">#N/A</definedName>
+    <definedName name="_DOM3">#N/A</definedName>
+    <definedName name="_DOM4">#N/A</definedName>
+    <definedName name="_DOM5">#N/A</definedName>
+    <definedName name="_DOM6">#N/A</definedName>
+    <definedName name="_DOM7">#N/A</definedName>
+    <definedName name="_DOM8">#N/A</definedName>
+    <definedName name="_DOM9">#N/A</definedName>
+    <definedName name="_DRE0700" localSheetId="0">{"'PXR_6500'!$A$1:$I$124"}</definedName>
+    <definedName name="_DRE0700">{"'PXR_6500'!$A$1:$I$124"}</definedName>
+    <definedName name="_e">#N/A</definedName>
+    <definedName name="_E1" localSheetId="0" hidden="1">{"Controle de Saldos",#N/A,FALSE,"Controle Saldos";"Controle de Saldos Diferidos",#N/A,FALSE,"Controle Saldos";"Ajustes da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Cálculo da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Demonstração Base Negativa da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Ajustes do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Cálculo do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Prejuízos Fiscais",#N/A,FALSE,"Controle Saldos";"Cálculo por Estimativa",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Recolhimentos",#N/A,FALSE,"Controle Saldos";"Programa de Alimentação ao Trabalhador",#N/A,FALSE,"Controle Saldos";"Compensação de Impostos e Contribuições",#N/A,FALSE,"Controle Saldos"}</definedName>
+    <definedName name="_E1" hidden="1">{"Controle de Saldos",#N/A,FALSE,"Controle Saldos";"Controle de Saldos Diferidos",#N/A,FALSE,"Controle Saldos";"Ajustes da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Cálculo da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Demonstração Base Negativa da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Ajustes do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Cálculo do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Prejuízos Fiscais",#N/A,FALSE,"Controle Saldos";"Cálculo por Estimativa",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Recolhimentos",#N/A,FALSE,"Controle Saldos";"Programa de Alimentação ao Trabalhador",#N/A,FALSE,"Controle Saldos";"Compensação de Impostos e Contribuições",#N/A,FALSE,"Controle Saldos"}</definedName>
+    <definedName name="_E21" localSheetId="0" hidden="1">{"Despesas Diferidas Indedutíveis de 1998",#N/A,FALSE,"Impressão"}</definedName>
+    <definedName name="_E21" hidden="1">{"Despesas Diferidas Indedutíveis de 1998",#N/A,FALSE,"Impressão"}</definedName>
+    <definedName name="_E4">#REF!</definedName>
+    <definedName name="_EXP1">#N/A</definedName>
+    <definedName name="_EXP10">#N/A</definedName>
+    <definedName name="_EXP11">#N/A</definedName>
+    <definedName name="_EXP2">#N/A</definedName>
+    <definedName name="_EXP3">#N/A</definedName>
+    <definedName name="_EXP4">#N/A</definedName>
+    <definedName name="_EXP5">#N/A</definedName>
+    <definedName name="_EXP6">#N/A</definedName>
+    <definedName name="_EXP7">#N/A</definedName>
+    <definedName name="_EXP8">#N/A</definedName>
+    <definedName name="_EXP9">#N/A</definedName>
+    <definedName name="_f">#N/A</definedName>
+    <definedName name="_F1">#REF!</definedName>
+    <definedName name="_FCS1">#N/A</definedName>
+    <definedName name="_FCS2">#N/A</definedName>
+    <definedName name="_FCS3">#N/A</definedName>
+    <definedName name="_FED09">#REF!</definedName>
+    <definedName name="_FED10">#REF!</definedName>
+    <definedName name="_FED53">#REF!</definedName>
+    <definedName name="_FED62">#REF!</definedName>
+    <definedName name="_FED70">#REF!</definedName>
+    <definedName name="_FED71">#REF!</definedName>
+    <definedName name="_FED80">#REF!</definedName>
+    <definedName name="_FED83">#REF!</definedName>
+    <definedName name="_FED91">#REF!</definedName>
+    <definedName name="_FED95">#REF!</definedName>
+    <definedName name="_Fill" hidden="1">#REF!</definedName>
+    <definedName name="_xlnm._FilterDatabase" hidden="1">#REF!</definedName>
+    <definedName name="_Fl4" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"ET-CAPA";#N/A,#N/A,FALSE,"ET-PAG1";#N/A,#N/A,FALSE,"ET-PAG2";#N/A,#N/A,FALSE,"ET-PAG3";#N/A,#N/A,FALSE,"ET-PAG4";#N/A,#N/A,FALSE,"ET-PAG5"}</definedName>
+    <definedName name="_Fl4" hidden="1">{#N/A,#N/A,FALSE,"ET-CAPA";#N/A,#N/A,FALSE,"ET-PAG1";#N/A,#N/A,FALSE,"ET-PAG2";#N/A,#N/A,FALSE,"ET-PAG3";#N/A,#N/A,FALSE,"ET-PAG4";#N/A,#N/A,FALSE,"ET-PAG5"}</definedName>
+    <definedName name="_FY02">#N/A</definedName>
+    <definedName name="_g">#N/A</definedName>
+    <definedName name="_gh2">#N/A</definedName>
+    <definedName name="_goz1">#N/A</definedName>
+    <definedName name="_goz2">#N/A</definedName>
+    <definedName name="_goz3">#N/A</definedName>
+    <definedName name="_GTO1">#REF!</definedName>
+    <definedName name="_GTO2">#REF!</definedName>
+    <definedName name="_h">#N/A</definedName>
+    <definedName name="_H1">#REF!</definedName>
+    <definedName name="_i">#N/A</definedName>
+    <definedName name="_I2" localSheetId="0" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
+    <definedName name="_I2" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
+    <definedName name="_I22" localSheetId="0" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
+    <definedName name="_I22" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
+    <definedName name="_I3" localSheetId="0" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
+    <definedName name="_I3" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
+    <definedName name="_IE2">#N/A</definedName>
+    <definedName name="_II2" localSheetId="0" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
+    <definedName name="_II2" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
+    <definedName name="_imp2">#REF!</definedName>
+    <definedName name="_inc_stmt">#N/A</definedName>
+    <definedName name="_j">#N/A</definedName>
+    <definedName name="_JU7" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Documentation";#N/A,#N/A,FALSE,"ROR";#N/A,#N/A,FALSE,"Projected Income";#N/A,#N/A,FALSE,"Historical Income";#N/A,#N/A,FALSE,"Historical BS";#N/A,#N/A,FALSE,"Backlog";#N/A,#N/A,FALSE,"Inventory";#N/A,#N/A,FALSE,"Technology";#N/A,#N/A,FALSE,"Trademarks";#N/A,#N/A,FALSE,"Workforce";#N/A,#N/A,FALSE,"Distribution";#N/A,#N/A,FALSE,"Contracts";#N/A,#N/A,FALSE,"Distribution Lifeing";#N/A,#N/A,FALSE,"Tax Amortization - higher";#N/A,#N/A,FALSE,"Residual Analysis";#N/A,#N/A,FALSE,"Tax Amortization - 15%";#N/A,#N/A,FALSE,"1999 Income Statements"}</definedName>
+    <definedName name="_JU7" hidden="1">{#N/A,#N/A,FALSE,"Documentation";#N/A,#N/A,FALSE,"ROR";#N/A,#N/A,FALSE,"Projected Income";#N/A,#N/A,FALSE,"Historical Income";#N/A,#N/A,FALSE,"Historical BS";#N/A,#N/A,FALSE,"Backlog";#N/A,#N/A,FALSE,"Inventory";#N/A,#N/A,FALSE,"Technology";#N/A,#N/A,FALSE,"Trademarks";#N/A,#N/A,FALSE,"Workforce";#N/A,#N/A,FALSE,"Distribution";#N/A,#N/A,FALSE,"Contracts";#N/A,#N/A,FALSE,"Distribution Lifeing";#N/A,#N/A,FALSE,"Tax Amortization - higher";#N/A,#N/A,FALSE,"Residual Analysis";#N/A,#N/A,FALSE,"Tax Amortization - 15%";#N/A,#N/A,FALSE,"1999 Income Statements"}</definedName>
+    <definedName name="_k">#N/A</definedName>
+    <definedName name="_k11">#N/A</definedName>
+    <definedName name="_K2" localSheetId="0" hidden="1">{"Controle de Saldos",#N/A,FALSE,"Controle Saldos";"Controle de Saldos Diferidos",#N/A,FALSE,"Controle Saldos";"Ajustes da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Cálculo da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Demonstração Base Negativa da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Ajustes do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Cálculo do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Prejuízos Fiscais",#N/A,FALSE,"Controle Saldos";"Cálculo por Estimativa",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Recolhimentos",#N/A,FALSE,"Controle Saldos";"Programa de Alimentação ao Trabalhador",#N/A,FALSE,"Controle Saldos";"Compensação de Impostos e Contribuições",#N/A,FALSE,"Controle Saldos"}</definedName>
+    <definedName name="_K2" hidden="1">{"Controle de Saldos",#N/A,FALSE,"Controle Saldos";"Controle de Saldos Diferidos",#N/A,FALSE,"Controle Saldos";"Ajustes da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Cálculo da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Demonstração Base Negativa da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Ajustes do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Cálculo do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Prejuízos Fiscais",#N/A,FALSE,"Controle Saldos";"Cálculo por Estimativa",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Recolhimentos",#N/A,FALSE,"Controle Saldos";"Programa de Alimentação ao Trabalhador",#N/A,FALSE,"Controle Saldos";"Compensação de Impostos e Contribuições",#N/A,FALSE,"Controle Saldos"}</definedName>
+    <definedName name="_Key1" hidden="1">#REF!</definedName>
+    <definedName name="_Key2" hidden="1">#REF!</definedName>
+    <definedName name="_Key4" hidden="1">#N/A</definedName>
+    <definedName name="_kj14" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Documentation";#N/A,#N/A,FALSE,"ROR";#N/A,#N/A,FALSE,"Projected Income";#N/A,#N/A,FALSE,"Historical Income";#N/A,#N/A,FALSE,"Historical BS";#N/A,#N/A,FALSE,"Backlog";#N/A,#N/A,FALSE,"Inventory";#N/A,#N/A,FALSE,"Technology";#N/A,#N/A,FALSE,"Trademarks";#N/A,#N/A,FALSE,"Workforce";#N/A,#N/A,FALSE,"Distribution";#N/A,#N/A,FALSE,"Contracts";#N/A,#N/A,FALSE,"Distribution Lifeing";#N/A,#N/A,FALSE,"Tax Amortization - higher";#N/A,#N/A,FALSE,"Residual Analysis";#N/A,#N/A,FALSE,"Tax Amortization - 15%";#N/A,#N/A,FALSE,"1999 Income Statements"}</definedName>
+    <definedName name="_kj14" hidden="1">{#N/A,#N/A,FALSE,"Documentation";#N/A,#N/A,FALSE,"ROR";#N/A,#N/A,FALSE,"Projected Income";#N/A,#N/A,FALSE,"Historical Income";#N/A,#N/A,FALSE,"Historical BS";#N/A,#N/A,FALSE,"Backlog";#N/A,#N/A,FALSE,"Inventory";#N/A,#N/A,FALSE,"Technology";#N/A,#N/A,FALSE,"Trademarks";#N/A,#N/A,FALSE,"Workforce";#N/A,#N/A,FALSE,"Distribution";#N/A,#N/A,FALSE,"Contracts";#N/A,#N/A,FALSE,"Distribution Lifeing";#N/A,#N/A,FALSE,"Tax Amortization - higher";#N/A,#N/A,FALSE,"Residual Analysis";#N/A,#N/A,FALSE,"Tax Amortization - 15%";#N/A,#N/A,FALSE,"1999 Income Statements"}</definedName>
+    <definedName name="_kj16" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Documentation";#N/A,#N/A,FALSE,"ROR";#N/A,#N/A,FALSE,"Projected Income";#N/A,#N/A,FALSE,"Historical Income";#N/A,#N/A,FALSE,"Historical BS";#N/A,#N/A,FALSE,"Backlog";#N/A,#N/A,FALSE,"Inventory";#N/A,#N/A,FALSE,"Technology";#N/A,#N/A,FALSE,"Trademarks";#N/A,#N/A,FALSE,"Workforce";#N/A,#N/A,FALSE,"Distribution";#N/A,#N/A,FALSE,"Contracts";#N/A,#N/A,FALSE,"Distribution Lifeing";#N/A,#N/A,FALSE,"Tax Amortization - higher";#N/A,#N/A,FALSE,"Residual Analysis";#N/A,#N/A,FALSE,"Tax Amortization - 15%";#N/A,#N/A,FALSE,"1999 Income Statements"}</definedName>
+    <definedName name="_kj16" hidden="1">{#N/A,#N/A,FALSE,"Documentation";#N/A,#N/A,FALSE,"ROR";#N/A,#N/A,FALSE,"Projected Income";#N/A,#N/A,FALSE,"Historical Income";#N/A,#N/A,FALSE,"Historical BS";#N/A,#N/A,FALSE,"Backlog";#N/A,#N/A,FALSE,"Inventory";#N/A,#N/A,FALSE,"Technology";#N/A,#N/A,FALSE,"Trademarks";#N/A,#N/A,FALSE,"Workforce";#N/A,#N/A,FALSE,"Distribution";#N/A,#N/A,FALSE,"Contracts";#N/A,#N/A,FALSE,"Distribution Lifeing";#N/A,#N/A,FALSE,"Tax Amortization - higher";#N/A,#N/A,FALSE,"Residual Analysis";#N/A,#N/A,FALSE,"Tax Amortization - 15%";#N/A,#N/A,FALSE,"1999 Income Statements"}</definedName>
+    <definedName name="_kj4" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Documentation";#N/A,#N/A,FALSE,"ROR";#N/A,#N/A,FALSE,"Projected Income";#N/A,#N/A,FALSE,"Historical Income";#N/A,#N/A,FALSE,"Historical BS";#N/A,#N/A,FALSE,"Backlog";#N/A,#N/A,FALSE,"Inventory";#N/A,#N/A,FALSE,"Technology";#N/A,#N/A,FALSE,"Trademarks";#N/A,#N/A,FALSE,"Workforce";#N/A,#N/A,FALSE,"Distribution";#N/A,#N/A,FALSE,"Contracts";#N/A,#N/A,FALSE,"Distribution Lifeing";#N/A,#N/A,FALSE,"Tax Amortization - higher";#N/A,#N/A,FALSE,"Residual Analysis";#N/A,#N/A,FALSE,"Tax Amortization - 15%";#N/A,#N/A,FALSE,"1999 Income Statements"}</definedName>
+    <definedName name="_kj4" hidden="1">{#N/A,#N/A,FALSE,"Documentation";#N/A,#N/A,FALSE,"ROR";#N/A,#N/A,FALSE,"Projected Income";#N/A,#N/A,FALSE,"Historical Income";#N/A,#N/A,FALSE,"Historical BS";#N/A,#N/A,FALSE,"Backlog";#N/A,#N/A,FALSE,"Inventory";#N/A,#N/A,FALSE,"Technology";#N/A,#N/A,FALSE,"Trademarks";#N/A,#N/A,FALSE,"Workforce";#N/A,#N/A,FALSE,"Distribution";#N/A,#N/A,FALSE,"Contracts";#N/A,#N/A,FALSE,"Distribution Lifeing";#N/A,#N/A,FALSE,"Tax Amortization - higher";#N/A,#N/A,FALSE,"Residual Analysis";#N/A,#N/A,FALSE,"Tax Amortization - 15%";#N/A,#N/A,FALSE,"1999 Income Statements"}</definedName>
+    <definedName name="_kj8" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Documentation";#N/A,#N/A,FALSE,"ROR";#N/A,#N/A,FALSE,"Projected Income";#N/A,#N/A,FALSE,"Historical Income";#N/A,#N/A,FALSE,"Historical BS";#N/A,#N/A,FALSE,"Backlog";#N/A,#N/A,FALSE,"Inventory";#N/A,#N/A,FALSE,"Technology";#N/A,#N/A,FALSE,"Trademarks";#N/A,#N/A,FALSE,"Workforce";#N/A,#N/A,FALSE,"Distribution";#N/A,#N/A,FALSE,"Contracts";#N/A,#N/A,FALSE,"Distribution Lifeing";#N/A,#N/A,FALSE,"Tax Amortization - higher";#N/A,#N/A,FALSE,"Residual Analysis";#N/A,#N/A,FALSE,"Tax Amortization - 15%";#N/A,#N/A,FALSE,"1999 Income Statements"}</definedName>
+    <definedName name="_kj8" hidden="1">{#N/A,#N/A,FALSE,"Documentation";#N/A,#N/A,FALSE,"ROR";#N/A,#N/A,FALSE,"Projected Income";#N/A,#N/A,FALSE,"Historical Income";#N/A,#N/A,FALSE,"Historical BS";#N/A,#N/A,FALSE,"Backlog";#N/A,#N/A,FALSE,"Inventory";#N/A,#N/A,FALSE,"Technology";#N/A,#N/A,FALSE,"Trademarks";#N/A,#N/A,FALSE,"Workforce";#N/A,#N/A,FALSE,"Distribution";#N/A,#N/A,FALSE,"Contracts";#N/A,#N/A,FALSE,"Distribution Lifeing";#N/A,#N/A,FALSE,"Tax Amortization - higher";#N/A,#N/A,FALSE,"Residual Analysis";#N/A,#N/A,FALSE,"Tax Amortization - 15%";#N/A,#N/A,FALSE,"1999 Income Statements"}</definedName>
+    <definedName name="_KKK1" hidden="1">#REF!</definedName>
+    <definedName name="_KKK2" hidden="1">#REF!</definedName>
+    <definedName name="_l">#N/A</definedName>
+    <definedName name="_L11K试作计划">#N/A</definedName>
+    <definedName name="_LAM2">#N/A</definedName>
+    <definedName name="_LI8200">#REF!</definedName>
+    <definedName name="_LOP1">#N/A</definedName>
+    <definedName name="_LOP10">#N/A</definedName>
+    <definedName name="_LOP11">#N/A</definedName>
+    <definedName name="_LOP2">#N/A</definedName>
+    <definedName name="_LOP3">#N/A</definedName>
+    <definedName name="_LOP4">#N/A</definedName>
+    <definedName name="_LOP5">#N/A</definedName>
+    <definedName name="_LOP6">#N/A</definedName>
+    <definedName name="_LOP7">#N/A</definedName>
+    <definedName name="_LOP8">#N/A</definedName>
+    <definedName name="_LOP9">#N/A</definedName>
+    <definedName name="_m">#N/A</definedName>
+    <definedName name="_m1">#N/A</definedName>
+    <definedName name="_M6" localSheetId="0" hidden="1">{"SUMM",#N/A,TRUE,"C";"ACT_PROD",#N/A,TRUE,"A";"ACT_SHIP",#N/A,TRUE,"A";"BP_YLD",#N/A,TRUE,"B";"ACTZ_PROD",#N/A,TRUE,"D";"ACTZ_SHIP",#N/A,TRUE,"D";"ACTZ_YLD",#N/A,TRUE,"E";"CPSI_PROD",#N/A,TRUE,"F";"CPSI_SHIP",#N/A,TRUE,"F"}</definedName>
+    <definedName name="_M6" hidden="1">{"SUMM",#N/A,TRUE,"C";"ACT_PROD",#N/A,TRUE,"A";"ACT_SHIP",#N/A,TRUE,"A";"BP_YLD",#N/A,TRUE,"B";"ACTZ_PROD",#N/A,TRUE,"D";"ACTZ_SHIP",#N/A,TRUE,"D";"ACTZ_YLD",#N/A,TRUE,"E";"CPSI_PROD",#N/A,TRUE,"F";"CPSI_SHIP",#N/A,TRUE,"F"}</definedName>
+    <definedName name="_MatInverse_In" hidden="1">#REF!</definedName>
+    <definedName name="_MatInverse_Out" hidden="1">#N/A</definedName>
+    <definedName name="_MEN1">#REF!</definedName>
+    <definedName name="_MEN2">#REF!</definedName>
+    <definedName name="_MEN3">#REF!</definedName>
+    <definedName name="_MEN4">#REF!</definedName>
+    <definedName name="_MES">#REF!</definedName>
+    <definedName name="_mmm1959" localSheetId="0" hidden="1">{"SEPTEMBER PRINT",#N/A,FALSE,"INV_BKDN";"SEPTEMBER PRINT",#N/A,FALSE,"INV_BKDN"}</definedName>
+    <definedName name="_mmm1959" hidden="1">{"SEPTEMBER PRINT",#N/A,FALSE,"INV_BKDN";"SEPTEMBER PRINT",#N/A,FALSE,"INV_BKDN"}</definedName>
+    <definedName name="_MP1">#REF!</definedName>
+    <definedName name="_MP2">#REF!</definedName>
+    <definedName name="_n">#N/A</definedName>
+    <definedName name="_N1">#REF!</definedName>
+    <definedName name="_n16">#N/A</definedName>
+    <definedName name="_N2">#REF!</definedName>
+    <definedName name="_NAT30">#REF!</definedName>
+    <definedName name="_NEW2" localSheetId="0">{"'RATEIO RECEITA BRUTA'!$B$77:$C$106"}</definedName>
+    <definedName name="_NEW2">{"'RATEIO RECEITA BRUTA'!$B$77:$C$106"}</definedName>
+    <definedName name="_ni1" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="_ni1" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="_nj1" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="_nj1" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="_nov2002">#REF!</definedName>
+    <definedName name="_nu2">#REF!</definedName>
+    <definedName name="_nu3">#REF!</definedName>
+    <definedName name="_nu4">#REF!</definedName>
+    <definedName name="_nu5">#REF!</definedName>
+    <definedName name="_nu6">#REF!</definedName>
+    <definedName name="_nu7">#REF!</definedName>
+    <definedName name="_nu8">#REF!</definedName>
+    <definedName name="_o">#N/A</definedName>
+    <definedName name="_O1">#N/A</definedName>
+    <definedName name="_O12">#N/A</definedName>
+    <definedName name="_O13">#N/A</definedName>
+    <definedName name="_O2">#REF!</definedName>
+    <definedName name="_OFF2">#N/A</definedName>
+    <definedName name="_OK2">#N/A</definedName>
+    <definedName name="_OK3">#N/A</definedName>
+    <definedName name="_OK4">#N/A</definedName>
+    <definedName name="_OO13">#N/A</definedName>
+    <definedName name="_Order1" hidden="1">255</definedName>
+    <definedName name="_Order2" hidden="1">255</definedName>
+    <definedName name="_p">#N/A</definedName>
+    <definedName name="_P2">#N/A</definedName>
+    <definedName name="_P6" localSheetId="0" hidden="1">{"SUM ALL YR",#N/A,FALSE,"SUM ALL YR";"sum01",#N/A,FALSE,"SUM 01";"sumM2",#N/A,FALSE,"SUM M2";"sum02",#N/A,FALSE,"SUM 02";"sum03",#N/A,FALSE,"SUM 03";"sum04",#N/A,FALSE,"SUM 04";"sum05",#N/A,FALSE,"SUM 05"}</definedName>
+    <definedName name="_P6" hidden="1">{"SUM ALL YR",#N/A,FALSE,"SUM ALL YR";"sum01",#N/A,FALSE,"SUM 01";"sumM2",#N/A,FALSE,"SUM M2";"sum02",#N/A,FALSE,"SUM 02";"sum03",#N/A,FALSE,"SUM 03";"sum04",#N/A,FALSE,"SUM 04";"sum05",#N/A,FALSE,"SUM 05"}</definedName>
+    <definedName name="_PA1">#N/A</definedName>
+    <definedName name="_PA2">#N/A</definedName>
+    <definedName name="_PA3">#N/A</definedName>
+    <definedName name="_Parse_Out" hidden="1">#REF!</definedName>
+    <definedName name="_PB1">#N/A</definedName>
+    <definedName name="_PB2">#N/A</definedName>
+    <definedName name="_PB3">#N/A</definedName>
+    <definedName name="_PC1">#N/A</definedName>
+    <definedName name="_PC2">#N/A</definedName>
+    <definedName name="_PC3">#N/A</definedName>
+    <definedName name="_PD1">#N/A</definedName>
+    <definedName name="_PD2">#N/A</definedName>
+    <definedName name="_PD3">#N/A</definedName>
+    <definedName name="_PE1">#N/A</definedName>
+    <definedName name="_PE2">#N/A</definedName>
+    <definedName name="_PE3">#N/A</definedName>
+    <definedName name="_PG1">#REF!</definedName>
+    <definedName name="_PN1">#N/A</definedName>
+    <definedName name="_PN2">#N/A</definedName>
+    <definedName name="_PN3">#N/A</definedName>
+    <definedName name="_PN4">#N/A</definedName>
+    <definedName name="_PRP2" localSheetId="0" hidden="1">{"E002 D.L.P. Geral",#N/A,FALSE,"Ajuste";"E003 D.L.P. Produção Própria",#N/A,FALSE,"Ajuste";"E012 D.F.C. Produção Própria",#N/A,FALSE,"Resumo";"E007 D.L.P. VInput!R16C7a Fabricante",#N/A,FALSE,"Ajuste";"E017 D.F.C. VInput!R16C7a Fabricante",#N/A,FALSE,"Resumo-VF";"E009 D.L.P. VF Terceiro",#N/A,FALSE,"Ajuste";"E021 D.F.C. VInput!R16C7a Fabricante Terceiros",#N/A,FALSE,"Resumo-VFT";"E006 D.L.P. RevInput!R16C7a PFC",#N/A,FALSE,"Ajuste";"E014 D.F.C. RevInput!R16C7a PFC",#N/A,FALSE,"Ajuste";"E008 D.L.P. Produtos de RevInput!R16C7a",#N/A,FALSE,"Ajuste"}</definedName>
+    <definedName name="_PRP2" hidden="1">{"E002 D.L.P. Geral",#N/A,FALSE,"Ajuste";"E003 D.L.P. Produção Própria",#N/A,FALSE,"Ajuste";"E012 D.F.C. Produção Própria",#N/A,FALSE,"Resumo";"E007 D.L.P. VInput!R16C7a Fabricante",#N/A,FALSE,"Ajuste";"E017 D.F.C. VInput!R16C7a Fabricante",#N/A,FALSE,"Resumo-VF";"E009 D.L.P. VF Terceiro",#N/A,FALSE,"Ajuste";"E021 D.F.C. VInput!R16C7a Fabricante Terceiros",#N/A,FALSE,"Resumo-VFT";"E006 D.L.P. RevInput!R16C7a PFC",#N/A,FALSE,"Ajuste";"E014 D.F.C. RevInput!R16C7a PFC",#N/A,FALSE,"Ajuste";"E008 D.L.P. Produtos de RevInput!R16C7a",#N/A,FALSE,"Ajuste"}</definedName>
+    <definedName name="_PRT1">#N/A</definedName>
+    <definedName name="_PRT2">#N/A</definedName>
+    <definedName name="_pxf1">#N/A</definedName>
+    <definedName name="_PXF2">#N/A</definedName>
+    <definedName name="_PXF3">#N/A</definedName>
+    <definedName name="_q">#N/A</definedName>
+    <definedName name="_r" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="_r" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="_RE1">#REF!</definedName>
+    <definedName name="_RE10">#REF!</definedName>
+    <definedName name="_RE11">#REF!</definedName>
+    <definedName name="_RE12">#REF!</definedName>
+    <definedName name="_RE2">#REF!</definedName>
+    <definedName name="_RE3">#REF!</definedName>
+    <definedName name="_RE4">#REF!</definedName>
+    <definedName name="_RE5">#REF!</definedName>
+    <definedName name="_RE6">#REF!</definedName>
+    <definedName name="_RE7">#REF!</definedName>
+    <definedName name="_RE8">#REF!</definedName>
+    <definedName name="_RE9">#REF!</definedName>
+    <definedName name="_Regression_Int" hidden="1">1</definedName>
+    <definedName name="_Regression_Out" hidden="1">#REF!</definedName>
+    <definedName name="_Regression_X" hidden="1">#N/A</definedName>
+    <definedName name="_Regression_Y" hidden="1">#N/A</definedName>
+    <definedName name="_REM1">"僥僉僗僩 424"</definedName>
+    <definedName name="_res2">#REF!</definedName>
+    <definedName name="_RES96">#REF!</definedName>
+    <definedName name="_RID1">#REF!,#REF!,#REF!</definedName>
+    <definedName name="_RID2">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="_RQD1">#REF!,#REF!,#REF!</definedName>
+    <definedName name="_RQD2">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="_s">#N/A</definedName>
+    <definedName name="_salpen">#N/A</definedName>
+    <definedName name="_SCH109">#REF!</definedName>
+    <definedName name="_SCH85">#REF!</definedName>
+    <definedName name="_SCH86">#REF!</definedName>
+    <definedName name="_sec2">#REF!</definedName>
+    <definedName name="_sem1">#REF!</definedName>
+    <definedName name="_sem2">#REF!</definedName>
+    <definedName name="_set03">#REF!</definedName>
+    <definedName name="_sn2" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="_sn2" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="_Sort" hidden="1">#REF!</definedName>
+    <definedName name="_ST09">#REF!</definedName>
+    <definedName name="_ST10">#REF!</definedName>
+    <definedName name="_ST53">#REF!</definedName>
+    <definedName name="_ST62">#REF!</definedName>
+    <definedName name="_ST70">#REF!</definedName>
+    <definedName name="_ST71">#REF!</definedName>
+    <definedName name="_ST80">#REF!</definedName>
+    <definedName name="_ST83">#REF!</definedName>
+    <definedName name="_ST91">#REF!</definedName>
+    <definedName name="_ST95">#REF!</definedName>
+    <definedName name="_t">#N/A</definedName>
+    <definedName name="_Table1_In1" hidden="1">#REF!</definedName>
+    <definedName name="_Table1_Out" hidden="1">#REF!</definedName>
+    <definedName name="_Table2_In1" hidden="1">#REF!</definedName>
+    <definedName name="_Table2_In2" hidden="1">#REF!</definedName>
+    <definedName name="_Table2_Out" hidden="1">#REF!</definedName>
+    <definedName name="_Table3_In2" hidden="1">#REF!</definedName>
+    <definedName name="_td2">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="_tir2">#REF!</definedName>
+    <definedName name="_tp2">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="_U1">#REF!</definedName>
+    <definedName name="_U10">#REF!</definedName>
+    <definedName name="_U3">#REF!</definedName>
+    <definedName name="_U4">#REF!</definedName>
+    <definedName name="_U5">#REF!</definedName>
+    <definedName name="_un2">#REF!</definedName>
+    <definedName name="_Unknown_User_Defined_Name_158">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_158_1">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_176">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_176_1">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_197">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_197_1">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_212">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_212_1">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_225">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_225_1">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_234">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_234_1">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_237">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_237_1">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_240">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_240_1">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_30">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_34">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_34_1">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_37">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_37_1">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_40">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_40_1">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_407">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_407_1">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_43">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_43_1">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_44">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_57">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_57_1">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_60">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_60_1">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_63">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_63_1">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_66">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_66_1">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_69">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_69_1">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_92">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_92_1">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_95">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_95_1">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_98">#N/A</definedName>
+    <definedName name="_Unknown_User_Defined_Name_98_1">#N/A</definedName>
+    <definedName name="_us98">#REF!</definedName>
+    <definedName name="_us99">#REF!</definedName>
+    <definedName name="_v1" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_v1">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_VEC20">#REF!</definedName>
+    <definedName name="_w1" localSheetId="0" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
+    <definedName name="_w1" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
+    <definedName name="_w12" localSheetId="0" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
+    <definedName name="_w12" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
+    <definedName name="_w2" localSheetId="0" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
+    <definedName name="_w2" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
+    <definedName name="_w3" localSheetId="0" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
+    <definedName name="_w3" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
+    <definedName name="_w9" localSheetId="0" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
+    <definedName name="_w9" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
+    <definedName name="_wa1">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="_wa2">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="_wa3">#REF!</definedName>
+    <definedName name="_WA32">#N/A</definedName>
+    <definedName name="_wa4">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="_wa5">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="_WD2">#N/A</definedName>
+    <definedName name="_woa1">#REF!</definedName>
+    <definedName name="_woa2">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="_WRF1">#REF!</definedName>
+    <definedName name="_x">#N/A</definedName>
+    <definedName name="_X1">#N/A</definedName>
+    <definedName name="_x10" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_x10">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_x11" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_x11">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_x12" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="_x12" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="_x13" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_x13">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_x2" localSheetId="0" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
+    <definedName name="_x2" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
+    <definedName name="_x20" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="_x20" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="_x3" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_x3">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_x4" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_x4">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_x5" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_x5">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_x6" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="_x6" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="_x7" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_x7">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_x8" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_x8">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="_y10">#N/A</definedName>
+    <definedName name="_Y2">#N/A</definedName>
+    <definedName name="_y22" localSheetId="0" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
+    <definedName name="_y22" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
+    <definedName name="_z">#N/A</definedName>
+    <definedName name="_ZH2">#N/A</definedName>
+    <definedName name="_ﾏｸﾛ97_07_29_.NET表">#N/A</definedName>
+    <definedName name="_ﾏｸﾛ97_07_29_.NET表_1">#N/A</definedName>
+    <definedName name="_ﾏｸﾛ97_07_29_.PORTION">#N/A</definedName>
+    <definedName name="_ﾏｸﾛ97_07_29_.PORTION_1">#N/A</definedName>
+    <definedName name="_ﾏｸﾛ98_06_01_.シート名LIST">#N/A</definedName>
+    <definedName name="_ﾏｸﾛ98_06_01_.シート名LIST_1">#N/A</definedName>
+    <definedName name="_ﾏｸﾛ98_06_01_.まとめコピー">#N/A</definedName>
+    <definedName name="_ﾏｸﾛ98_06_01_.まとめコピー_1">#N/A</definedName>
+    <definedName name="_ﾏｸﾛ98_06_01_.レート表">#N/A</definedName>
+    <definedName name="_ﾏｸﾛ98_06_01_.レート表_1">#N/A</definedName>
+    <definedName name="_ﾏｸﾛ98_06_30_.各書類表示">#N/A</definedName>
+    <definedName name="_ﾏｸﾛ98_06_30_.各書類表示_1">#N/A</definedName>
+    <definedName name="_ﾏｸﾛ98_06_30_.梱包数量集計">#N/A</definedName>
+    <definedName name="_ﾏｸﾛ98_06_30_.梱包数量集計_1">#N/A</definedName>
+    <definedName name="_国内海外表示マクロ_.PRINT国内">#N/A</definedName>
+    <definedName name="_国内海外表示マクロ_.PRINT国内_1">#N/A</definedName>
+    <definedName name="_変動分集計マクロ_.変動分集計保存ボタン_Click">#N/A</definedName>
+    <definedName name="_変動分集計マクロ_.変動分集計保存ボタン_Click_1">#N/A</definedName>
+    <definedName name="_変動分集計マクロ_.変動分集計完了ボタン_Click">#N/A</definedName>
+    <definedName name="_変動分集計マクロ_.変動分集計完了ボタン_Click_1">#N/A</definedName>
+    <definedName name="_複能">#N/A</definedName>
+    <definedName name="￥">#N/A</definedName>
+    <definedName name="√">"SQRT"</definedName>
+    <definedName name="★190">#N/A</definedName>
+    <definedName name="a" localSheetId="0" hidden="1">{"RES-2001",#N/A,FALSE,"BL2000";"A1-2001",#N/A,FALSE,"BL2000";"A2-2001",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="a" hidden="1">{"RES-2001",#N/A,FALSE,"BL2000";"A1-2001",#N/A,FALSE,"BL2000";"A2-2001",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="A\">#REF!</definedName>
+    <definedName name="A_1">#REF!</definedName>
+    <definedName name="A_2">#REF!</definedName>
+    <definedName name="A1_1">#N/A</definedName>
+    <definedName name="a1a" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="a1a" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="A1remlife">#REF!</definedName>
+    <definedName name="A1resid">#REF!</definedName>
+    <definedName name="A1stdlife">#REF!</definedName>
+    <definedName name="A1taxremlife">#REF!</definedName>
+    <definedName name="A1taxstdlife">#REF!</definedName>
+    <definedName name="A1taxvalue">#REF!</definedName>
+    <definedName name="A1value">#REF!</definedName>
+    <definedName name="a1Ｘ3">#N/A</definedName>
+    <definedName name="A2remlife">#REF!</definedName>
+    <definedName name="A2resid">#REF!</definedName>
+    <definedName name="A2stdlife">#REF!</definedName>
+    <definedName name="A2taxremlife">#REF!</definedName>
+    <definedName name="A2taxstdlife">#REF!</definedName>
+    <definedName name="A2taxvalue">#REF!</definedName>
+    <definedName name="A2value">#REF!</definedName>
+    <definedName name="a32_1">#N/A</definedName>
+    <definedName name="A32USA">#N/A</definedName>
+    <definedName name="A33_1">#N/A</definedName>
+    <definedName name="A3remlife">#REF!</definedName>
+    <definedName name="A3resid">#REF!</definedName>
+    <definedName name="A3stdlife">#REF!</definedName>
+    <definedName name="A3taxremlife">#REF!</definedName>
+    <definedName name="A3taxstdlife">#REF!</definedName>
+    <definedName name="A3taxvalue">#REF!</definedName>
+    <definedName name="A3value">#REF!</definedName>
+    <definedName name="a4_1">#N/A</definedName>
+    <definedName name="A8_1">#N/A</definedName>
+    <definedName name="aa">#REF!</definedName>
+    <definedName name="AA_1">#REF!</definedName>
+    <definedName name="aaa" localSheetId="0" hidden="1">{"BL2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="aaa" hidden="1">{"BL2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="AAAA">#N/A</definedName>
+    <definedName name="aaaaa" localSheetId="0" hidden="1">{"RES-2000",#N/A,FALSE,"BL2000";"A1-2000",#N/A,FALSE,"BL2000";"A2-2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="aaaaa" hidden="1">{"RES-2000",#N/A,FALSE,"BL2000";"A1-2000",#N/A,FALSE,"BL2000";"A2-2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="AAAAA_1">#N/A</definedName>
+    <definedName name="aaaaaa" localSheetId="0" hidden="1">{"RES-2002",#N/A,FALSE,"BL2000";"A1-2002",#N/A,FALSE,"BL2000";"A2-2002",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="aaaaaa" hidden="1">{"RES-2002",#N/A,FALSE,"BL2000";"A1-2002",#N/A,FALSE,"BL2000";"A2-2002",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="aaaaaaa" localSheetId="0" hidden="1">{"B10-2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="aaaaaaa" hidden="1">{"B10-2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="aaaaaaaaaa" localSheetId="0" hidden="1">{"RES-2002",#N/A,FALSE,"BL2000";"A1-2002",#N/A,FALSE,"BL2000";"A2-2002",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="aaaaaaaaaa" hidden="1">{"RES-2002",#N/A,FALSE,"BL2000";"A1-2002",#N/A,FALSE,"BL2000";"A2-2002",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="aaaaaaaaaaaa" localSheetId="0" hidden="1">{"Ana1",#N/A,FALSE,"AnalisisA";"Ana2",#N/A,FALSE,"AnalisisA";"Ana3",#N/A,FALSE,"AnalisisA"}</definedName>
+    <definedName name="aaaaaaaaaaaa" hidden="1">{"Ana1",#N/A,FALSE,"AnalisisA";"Ana2",#N/A,FALSE,"AnalisisA";"Ana3",#N/A,FALSE,"AnalisisA"}</definedName>
+    <definedName name="aaaaaaaaaaaaa" localSheetId="0" hidden="1">{"COMNUS2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="aaaaaaaaaaaaa" hidden="1">{"COMNUS2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="aaaaaaaaaaaaaaa" localSheetId="0" hidden="1">{"CTO ACUMULADO",#N/A,FALSE,"BASE ANEXOS";"VAR ACUMULADAS",#N/A,FALSE,"BASE ANEXOS"}</definedName>
+    <definedName name="aaaaaaaaaaaaaaa" hidden="1">{"CTO ACUMULADO",#N/A,FALSE,"BASE ANEXOS";"VAR ACUMULADAS",#N/A,FALSE,"BASE ANEXOS"}</definedName>
+    <definedName name="aaaaaaaaaaaaaaaaa" localSheetId="0" hidden="1">{"AnaM1",#N/A,FALSE,"AnalisisM";"AnaM2",#N/A,FALSE,"AnalisisM";"AnaM3",#N/A,FALSE,"AnalisisM"}</definedName>
+    <definedName name="aaaaaaaaaaaaaaaaa" hidden="1">{"AnaM1",#N/A,FALSE,"AnalisisM";"AnaM2",#N/A,FALSE,"AnalisisM";"AnaM3",#N/A,FALSE,"AnalisisM"}</definedName>
+    <definedName name="AAAAAAAAAAAAAAAAAAAAAA">#REF!</definedName>
+    <definedName name="aaaaaaaaaaaaaaaaaaaaaaaa" localSheetId="0" hidden="1">{"COMJPN2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="aaaaaaaaaaaaaaaaaaaaaaaa" hidden="1">{"COMJPN2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="aaaaaq" hidden="1">#REF!</definedName>
+    <definedName name="AAMT">#REF!</definedName>
+    <definedName name="AAPR">#REF!</definedName>
+    <definedName name="aasa" hidden="1">#REF!</definedName>
+    <definedName name="AAUG">#REF!</definedName>
+    <definedName name="ab">#N/A</definedName>
+    <definedName name="abc">#REF!</definedName>
+    <definedName name="abcd" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Allocation";#N/A,#N/A,TRUE,"Capital Software";#N/A,#N/A,TRUE,"Misc";#N/A,#N/A,TRUE,"NAOG"}</definedName>
+    <definedName name="abcd" hidden="1">{#N/A,#N/A,TRUE,"Total Allocation";#N/A,#N/A,TRUE,"Capital Software";#N/A,#N/A,TRUE,"Misc";#N/A,#N/A,TRUE,"NAOG"}</definedName>
+    <definedName name="ABCDEF">#REF!</definedName>
+    <definedName name="abcdefghi" localSheetId="0" hidden="1">{"RES-2002",#N/A,FALSE,"BL2000";"A1-2002",#N/A,FALSE,"BL2000";"A2-2002",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="abcdefghi" hidden="1">{"RES-2002",#N/A,FALSE,"BL2000";"A1-2002",#N/A,FALSE,"BL2000";"A2-2002",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="ABCROMA">#REF!</definedName>
+    <definedName name="ABN" localSheetId="0">{"'PXR_6500'!$A$1:$I$124"}</definedName>
+    <definedName name="ABN">{"'PXR_6500'!$A$1:$I$124"}</definedName>
+    <definedName name="ABR">#N/A</definedName>
+    <definedName name="abrio" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GP";#N/A,#N/A,FALSE,"Summary"}</definedName>
+    <definedName name="abrio" hidden="1">{#N/A,#N/A,FALSE,"GP";#N/A,#N/A,FALSE,"Summary"}</definedName>
+    <definedName name="abs.lff">#N/A</definedName>
+    <definedName name="AC_prov_dd">#REF!</definedName>
+    <definedName name="ACC">#REF!</definedName>
+    <definedName name="Access_Button" hidden="1">"機能ｺｰﾄﾞ一覧_BLK→機能_List"</definedName>
+    <definedName name="Access_Button1" hidden="1">"機能ｺｰﾄﾞ一覧_BLK→機能_List"</definedName>
+    <definedName name="Access_Button2" hidden="1">"機能ｺｰﾄﾞ一覧_BLK→機能_List"</definedName>
+    <definedName name="AccessDatabase" hidden="1">"D:\車輌_famas\Exe_TEST.mdb"</definedName>
+    <definedName name="ACCIONES">#REF!</definedName>
+    <definedName name="ACCOUNT">#REF!</definedName>
+    <definedName name="account1">#N/A</definedName>
+    <definedName name="Account2">#N/A</definedName>
+    <definedName name="ACCSER">#REF!</definedName>
+    <definedName name="acdd" localSheetId="0" hidden="1">{"SCH27",#N/A,FALSE,"summary";"SCH39",#N/A,FALSE,"summary";"SCH41",#N/A,FALSE,"summary"}</definedName>
+    <definedName name="acdd" hidden="1">{"SCH27",#N/A,FALSE,"summary";"SCH39",#N/A,FALSE,"summary";"SCH41",#N/A,FALSE,"summary"}</definedName>
+    <definedName name="AcrescCel_Anexo2">#REF!</definedName>
+    <definedName name="ACS">#REF!</definedName>
+    <definedName name="act">#N/A</definedName>
+    <definedName name="ACT.ADSA">#REF!</definedName>
+    <definedName name="ACT.AFIL">#REF!</definedName>
+    <definedName name="ACT.AZTLAN">#REF!</definedName>
+    <definedName name="ACT.CTBR">#REF!</definedName>
+    <definedName name="ACT.FYCSA">#REF!</definedName>
+    <definedName name="ACT.INTER">#REF!,#REF!,#REF!</definedName>
+    <definedName name="ACT.RED1">#REF!</definedName>
+    <definedName name="ACT.RESA">#REF!</definedName>
+    <definedName name="ACT.TELMEX">#REF!</definedName>
+    <definedName name="ACTANAL">#N/A</definedName>
+    <definedName name="ActBudNotes">#N/A</definedName>
+    <definedName name="ACTIVIDAD_Y_PAIS">#REF!</definedName>
+    <definedName name="ACTUALS">#N/A</definedName>
+    <definedName name="acumulada" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="acumulada" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="ad">#REF!</definedName>
+    <definedName name="ada" hidden="1">#REF!</definedName>
+    <definedName name="ADEC">#REF!</definedName>
+    <definedName name="ademir" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Cronograma";#N/A,#N/A,FALSE,"Cronogr. 2"}</definedName>
+    <definedName name="ademir" hidden="1">{#N/A,#N/A,FALSE,"Cronograma";#N/A,#N/A,FALSE,"Cronogr. 2"}</definedName>
+    <definedName name="ADF" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="ADF" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="adfadf" hidden="1">#REF!</definedName>
+    <definedName name="adfeev" hidden="1">#REF!</definedName>
+    <definedName name="adfeey" hidden="1">#REF!</definedName>
+    <definedName name="Adicáo" localSheetId="0" hidden="1">{"Controle de Saldos",#N/A,FALSE,"Controle Saldos";"Controle de Saldos Diferidos",#N/A,FALSE,"Controle Saldos";"Ajustes da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Cálculo da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Demonstração Base Negativa da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Ajustes do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Cálculo do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Prejuízos Fiscais",#N/A,FALSE,"Controle Saldos";"Cálculo por Estimativa",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Recolhimentos",#N/A,FALSE,"Controle Saldos";"Programa de Alimentação ao Trabalhador",#N/A,FALSE,"Controle Saldos";"Compensação de Impostos e Contribuições",#N/A,FALSE,"Controle Saldos"}</definedName>
+    <definedName name="Adicáo" hidden="1">{"Controle de Saldos",#N/A,FALSE,"Controle Saldos";"Controle de Saldos Diferidos",#N/A,FALSE,"Controle Saldos";"Ajustes da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Cálculo da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Demonstração Base Negativa da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Ajustes do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Cálculo do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Prejuízos Fiscais",#N/A,FALSE,"Controle Saldos";"Cálculo por Estimativa",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Recolhimentos",#N/A,FALSE,"Controle Saldos";"Programa de Alimentação ao Trabalhador",#N/A,FALSE,"Controle Saldos";"Compensação de Impostos e Contribuições",#N/A,FALSE,"Controle Saldos"}</definedName>
+    <definedName name="aditivo" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="aditivo" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="aditivos" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="aditivos" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="Administrativo_e_Financeiro">#REF!</definedName>
+    <definedName name="ADMRES1">#REF!</definedName>
+    <definedName name="ADMRES2">#REF!</definedName>
+    <definedName name="ads" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="ads" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="adsfa" hidden="1">#REF!</definedName>
+    <definedName name="adss" hidden="1">#REF!</definedName>
+    <definedName name="adto">#REF!</definedName>
+    <definedName name="AEFGEGFV" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="AEFGEGFV" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="AEP">#REF!</definedName>
+    <definedName name="aer">#REF!</definedName>
+    <definedName name="aerew" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
+    <definedName name="aerew" hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
+    <definedName name="aerfv" localSheetId="0" hidden="1">{"Despesas Diferidas Indedutíveis de 1998",#N/A,FALSE,"Impressão"}</definedName>
+    <definedName name="aerfv" hidden="1">{"Despesas Diferidas Indedutíveis de 1998",#N/A,FALSE,"Impressão"}</definedName>
+    <definedName name="aew" hidden="1">#REF!</definedName>
+    <definedName name="AF" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="AF" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="afdgvd" localSheetId="0" hidden="1">{"SCH81",#N/A,FALSE,"SCH81";"SCH82",#N/A,FALSE,"SCH82"}</definedName>
+    <definedName name="afdgvd" hidden="1">{"SCH81",#N/A,FALSE,"SCH81";"SCH82",#N/A,FALSE,"SCH82"}</definedName>
+    <definedName name="afdsa" localSheetId="0">#REF!:L4800C5</definedName>
+    <definedName name="afdsa">#REF!:L4800C5</definedName>
+    <definedName name="afe">#REF!</definedName>
+    <definedName name="AFEB">#REF!</definedName>
+    <definedName name="AfeCapSpending">#REF!</definedName>
+    <definedName name="AFR">#N/A</definedName>
+    <definedName name="agcred">#REF!</definedName>
+    <definedName name="AGO">#N/A</definedName>
+    <definedName name="AGRISAT">#REF!</definedName>
+    <definedName name="AGRO">#REF!</definedName>
+    <definedName name="AGRO_C">#REF!</definedName>
+    <definedName name="ahgvcbjknerv">#REF!</definedName>
+    <definedName name="ahp">#N/A</definedName>
+    <definedName name="ai">#REF!</definedName>
+    <definedName name="AJAN">#REF!</definedName>
+    <definedName name="AJUL">#REF!</definedName>
+    <definedName name="AJUN">#REF!</definedName>
+    <definedName name="AJUSTE">#REF!</definedName>
+    <definedName name="AK">#N/A</definedName>
+    <definedName name="ALE">#N/A</definedName>
+    <definedName name="ALGAR">#REF!</definedName>
+    <definedName name="ALGAR_UDI">#REF!</definedName>
+    <definedName name="alkjgsdlakghai">#N/A</definedName>
+    <definedName name="alksfhalh" hidden="1">#N/A</definedName>
+    <definedName name="all">#N/A</definedName>
+    <definedName name="ALM">#N/A</definedName>
+    <definedName name="ALOC">#REF!</definedName>
+    <definedName name="ALPHA">#REF!</definedName>
+    <definedName name="ALT">#N/A</definedName>
+    <definedName name="Altima">#N/A</definedName>
+    <definedName name="AM">#N/A</definedName>
+    <definedName name="AMAR">#REF!</definedName>
+    <definedName name="amarilio" localSheetId="0" hidden="1">{"SCH73",#N/A,FALSE,"eva";"SCH74",#N/A,FALSE,"eva";"SCH75",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="amarilio" hidden="1">{"SCH73",#N/A,FALSE,"eva";"SCH74",#N/A,FALSE,"eva";"SCH75",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="AMARRE">#REF!</definedName>
+    <definedName name="AMARRE_1">#REF!</definedName>
+    <definedName name="AMAY">#REF!</definedName>
+    <definedName name="amort">#REF!</definedName>
+    <definedName name="Amortização">#REF!</definedName>
+    <definedName name="amount">#REF!</definedName>
+    <definedName name="ANABR">#REF!</definedName>
+    <definedName name="ANAGO">#REF!</definedName>
+    <definedName name="analysis" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="analysis" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="ANDEZ">#REF!</definedName>
+    <definedName name="andrea" localSheetId="0" hidden="1">{"SCH52",#N/A,FALSE,"sch52"}</definedName>
+    <definedName name="andrea" hidden="1">{"SCH52",#N/A,FALSE,"sch52"}</definedName>
+    <definedName name="ANEXO_ROXINHO">#REF!</definedName>
+    <definedName name="anexo15">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="ANFEV">#REF!</definedName>
+    <definedName name="ANJAN">#REF!</definedName>
+    <definedName name="ANJUL">#REF!</definedName>
+    <definedName name="ANJUN">#REF!</definedName>
+    <definedName name="ANMAI">#REF!</definedName>
+    <definedName name="ANMAR">#REF!</definedName>
+    <definedName name="ANNOV">#REF!</definedName>
+    <definedName name="ANOUT">#REF!</definedName>
+    <definedName name="ANOV">#REF!</definedName>
+    <definedName name="ans" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="ans" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="anscount" hidden="1">6</definedName>
+    <definedName name="ANSET">#REF!</definedName>
+    <definedName name="antonio" localSheetId="0" hidden="1">{#N/A,"70% Success",FALSE,"Sales Forecast";#N/A,#N/A,FALSE,"Sheet2"}</definedName>
+    <definedName name="antonio" hidden="1">{#N/A,"70% Success",FALSE,"Sales Forecast";#N/A,#N/A,FALSE,"Sheet2"}</definedName>
+    <definedName name="ANUAL">#REF!</definedName>
+    <definedName name="AOCT">#REF!</definedName>
+    <definedName name="ＡＰ３">#N/A</definedName>
+    <definedName name="ape" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="ape" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="Aplic.">#REF!</definedName>
+    <definedName name="Aplicações_Financeiras">#REF!</definedName>
+    <definedName name="APOIO">#REF!</definedName>
+    <definedName name="APQ">#N/A</definedName>
+    <definedName name="APRR">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="APYS">#REF!</definedName>
+    <definedName name="AQUI1">#REF!</definedName>
+    <definedName name="ARA_Threshold">#REF!</definedName>
+    <definedName name="ARCH.T.ALDECA">#REF!</definedName>
+    <definedName name="ARCH.T.CTBR">#REF!</definedName>
+    <definedName name="ARE">#REF!</definedName>
+    <definedName name="AREA">#REF!</definedName>
+    <definedName name="Área_1">#REF!</definedName>
+    <definedName name="AREA_ANALISE">#REF!</definedName>
+    <definedName name="_xlnm.Extract">#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">CReg_Template_Site!$A$1:$U$42</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'CReg_Template_Site (2)'!$A$1:$U$42</definedName>
+    <definedName name="_xlnm.Print_Area">#REF!</definedName>
+    <definedName name="area_de_impressão">#REF!</definedName>
+    <definedName name="area_de_pressao">#REF!</definedName>
+    <definedName name="Área_impressão_IM">#REF!</definedName>
+    <definedName name="ARET">#REF!</definedName>
+    <definedName name="Armada" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GL Balances";#N/A,#N/A,FALSE,"FRT &amp; DUTY RATIO"}</definedName>
+    <definedName name="Armada" hidden="1">{#N/A,#N/A,FALSE,"GL Balances";#N/A,#N/A,FALSE,"FRT &amp; DUTY RATIO"}</definedName>
+    <definedName name="AROMPREP">#REF!</definedName>
+    <definedName name="ARP_Threshold">#REF!</definedName>
+    <definedName name="Arquivo">#REF!</definedName>
+    <definedName name="arsdf" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="arsdf" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="as">#N/A</definedName>
+    <definedName name="as.as." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
+    <definedName name="as.as." hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
+    <definedName name="As_notas_explicativas_anexas_são_parte_integrante_destes_balanços.">#REF!</definedName>
+    <definedName name="AS2DocOpenMode" hidden="1">"AS2DocumentEdit"</definedName>
+    <definedName name="AS2LinkLS" hidden="1">#REF!</definedName>
+    <definedName name="AS2NamedRange" hidden="1">4</definedName>
+    <definedName name="AS2ReportLS" hidden="1">1</definedName>
+    <definedName name="AS2StaticLS" hidden="1">#REF!</definedName>
+    <definedName name="AS2SyncStepLS" hidden="1">3</definedName>
+    <definedName name="AS2TickmarkLS" hidden="1">#REF!</definedName>
+    <definedName name="AS2VersionLS" hidden="1">220</definedName>
+    <definedName name="ASA">#N/A</definedName>
+    <definedName name="ASA_1">#N/A</definedName>
+    <definedName name="asaqas" hidden="1">#REF!</definedName>
+    <definedName name="asas">#N/A</definedName>
+    <definedName name="asasq" hidden="1">#REF!</definedName>
+    <definedName name="ASD">"チェック 67"</definedName>
+    <definedName name="asda">#N/A</definedName>
+    <definedName name="asdas" localSheetId="0">{"'RR'!$A$2:$E$81"}</definedName>
+    <definedName name="asdas">{"'RR'!$A$2:$E$81"}</definedName>
+    <definedName name="asdasdqd">#N/A</definedName>
+    <definedName name="asddddddd" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
+    <definedName name="asddddddd" hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
+    <definedName name="ASDEFFG">#N/A</definedName>
+    <definedName name="ASDEFFG_1">#N/A</definedName>
+    <definedName name="ASDF" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="ASDF" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="ASDFASFA" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Resumo de Preços"}</definedName>
+    <definedName name="ASDFASFA" hidden="1">{#N/A,#N/A,TRUE,"Resumo de Preços"}</definedName>
+    <definedName name="asdfdsagdsg" hidden="1">#REF!</definedName>
+    <definedName name="asdfeb" hidden="1">#REF!</definedName>
+    <definedName name="asdfg">#REF!</definedName>
+    <definedName name="ASDFGIWJGWRKLGMKRWMGMGB" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Skjema 6.5"}</definedName>
+    <definedName name="ASDFGIWJGWRKLGMKRWMGMGB" hidden="1">{#N/A,#N/A,FALSE,"Skjema 6.5"}</definedName>
+    <definedName name="asdfsa" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
+    <definedName name="asdfsa" hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
+    <definedName name="asdkasfkacc" localSheetId="0" hidden="1">{"SCH73",#N/A,FALSE,"eva";"SCH74",#N/A,FALSE,"eva";"SCH75",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="asdkasfkacc" hidden="1">{"SCH73",#N/A,FALSE,"eva";"SCH74",#N/A,FALSE,"eva";"SCH75",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="asdqs" hidden="1">#REF!</definedName>
+    <definedName name="asdsad" hidden="1">#N/A</definedName>
+    <definedName name="asdssnajsvnqjevnqjlebvqreçgvj" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Skjema 6.1 ";#N/A,#N/A,FALSE,"Skjema 6.2";#N/A,#N/A,FALSE,"Skjema 6.3";#N/A,#N/A,FALSE,"Skjema 6.4 ";#N/A,#N/A,FALSE,"Skjema 6.5";#N/A,#N/A,FALSE,"Skjema 6.6 ";#N/A,#N/A,FALSE,"Skjema 6.7 ";#N/A,#N/A,FALSE,"Skjema 6.8 ";#N/A,#N/A,FALSE,"Skjema 6.9";#N/A,#N/A,FALSE,"Skjema 6.10 ";#N/A,#N/A,FALSE,"Skjema 6.11 ";#N/A,#N/A,FALSE,"Skjema 6.12 ";#N/A,#N/A,FALSE,"Skjema 6.13 ";#N/A,#N/A,FALSE,"Skjema 6.14";#N/A,#N/A,FALSE,"Skjema 6.15 ";#N/A,#N/A,FALSE,"Skjema 6.16 ";#N/A,#N/A,FALSE,"Skjema 6.17 ";#N/A,#N/A,FALSE,"Skjema 6.18 ";#N/A,#N/A,FALSE,"Skjema 6.19 ";#N/A,#N/A,FALSE,"Skjema 6.20 ";#N/A,#N/A,FALSE,"Skjema 6.21";#N/A,#N/A,FALSE,"Skjema 6.22 ";#N/A,#N/A,FALSE,"Skjema 6.23 ";#N/A,#N/A,FALSE,"Skjema 6.24 ";#N/A,#N/A,FALSE,"Skjema 6.25";#N/A,#N/A,FALSE,"Skjema 6.26 ";#N/A,#N/A,FALSE,"Skjema 6.27";#N/A,#N/A,FALSE,"Skjema 6.28 ";#N/A,#N/A,FALSE,"Skjema 6.29";#N/A,#N/A,FALSE,"Skjema 6.30";#N/A,#N/A,FALSE,"Skjema 6.31";#N/A,#N/A,FALSE,"Skjema 6.31b"}</definedName>
+    <definedName name="asdssnajsvnqjevnqjlebvqreçgvj" hidden="1">{#N/A,#N/A,FALSE,"Skjema 6.1 ";#N/A,#N/A,FALSE,"Skjema 6.2";#N/A,#N/A,FALSE,"Skjema 6.3";#N/A,#N/A,FALSE,"Skjema 6.4 ";#N/A,#N/A,FALSE,"Skjema 6.5";#N/A,#N/A,FALSE,"Skjema 6.6 ";#N/A,#N/A,FALSE,"Skjema 6.7 ";#N/A,#N/A,FALSE,"Skjema 6.8 ";#N/A,#N/A,FALSE,"Skjema 6.9";#N/A,#N/A,FALSE,"Skjema 6.10 ";#N/A,#N/A,FALSE,"Skjema 6.11 ";#N/A,#N/A,FALSE,"Skjema 6.12 ";#N/A,#N/A,FALSE,"Skjema 6.13 ";#N/A,#N/A,FALSE,"Skjema 6.14";#N/A,#N/A,FALSE,"Skjema 6.15 ";#N/A,#N/A,FALSE,"Skjema 6.16 ";#N/A,#N/A,FALSE,"Skjema 6.17 ";#N/A,#N/A,FALSE,"Skjema 6.18 ";#N/A,#N/A,FALSE,"Skjema 6.19 ";#N/A,#N/A,FALSE,"Skjema 6.20 ";#N/A,#N/A,FALSE,"Skjema 6.21";#N/A,#N/A,FALSE,"Skjema 6.22 ";#N/A,#N/A,FALSE,"Skjema 6.23 ";#N/A,#N/A,FALSE,"Skjema 6.24 ";#N/A,#N/A,FALSE,"Skjema 6.25";#N/A,#N/A,FALSE,"Skjema 6.26 ";#N/A,#N/A,FALSE,"Skjema 6.27";#N/A,#N/A,FALSE,"Skjema 6.28 ";#N/A,#N/A,FALSE,"Skjema 6.29";#N/A,#N/A,FALSE,"Skjema 6.30";#N/A,#N/A,FALSE,"Skjema 6.31";#N/A,#N/A,FALSE,"Skjema 6.31b"}</definedName>
+    <definedName name="ASEP">#REF!</definedName>
+    <definedName name="ASFOR_260">#REF!</definedName>
+    <definedName name="ASGF" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="ASGF" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="askajsdjadwbefdwefvfd" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Skjema 6.5"}</definedName>
+    <definedName name="askajsdjadwbefdwefvfd" hidden="1">{#N/A,#N/A,FALSE,"Skjema 6.5"}</definedName>
+    <definedName name="asqwedfwed">#N/A</definedName>
+    <definedName name="ASR" localSheetId="0" hidden="1">{"SUM GER",#N/A,FALSE,"SUM GER";"SUM FRA",#N/A,FALSE,"SUM FRA";"SUM ITA",#N/A,FALSE,"SUM ITA";"SUM SPA",#N/A,FALSE,"SUM SPA";"SUM EGB",#N/A,FALSE,"SUM EGB";"SUM IND",#N/A,FALSE,"SUM IND"}</definedName>
+    <definedName name="ASR" hidden="1">{"SUM GER",#N/A,FALSE,"SUM GER";"SUM FRA",#N/A,FALSE,"SUM FRA";"SUM ITA",#N/A,FALSE,"SUM ITA";"SUM SPA",#N/A,FALSE,"SUM SPA";"SUM EGB",#N/A,FALSE,"SUM EGB";"SUM IND",#N/A,FALSE,"SUM IND"}</definedName>
+    <definedName name="ASSDFLÇKGNEQGEGEKGKGNEQ" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Skjema 6.1 ";#N/A,#N/A,FALSE,"Skjema 6.2";#N/A,#N/A,FALSE,"Skjema 6.3";#N/A,#N/A,FALSE,"Skjema 6.4 ";#N/A,#N/A,FALSE,"Skjema 6.5";#N/A,#N/A,FALSE,"Skjema 6.6 ";#N/A,#N/A,FALSE,"Skjema 6.7 ";#N/A,#N/A,FALSE,"Skjema 6.8 ";#N/A,#N/A,FALSE,"Skjema 6.9";#N/A,#N/A,FALSE,"Skjema 6.10 ";#N/A,#N/A,FALSE,"Skjema 6.11 ";#N/A,#N/A,FALSE,"Skjema 6.12 ";#N/A,#N/A,FALSE,"Skjema 6.13 ";#N/A,#N/A,FALSE,"Skjema 6.14";#N/A,#N/A,FALSE,"Skjema 6.15 ";#N/A,#N/A,FALSE,"Skjema 6.16 ";#N/A,#N/A,FALSE,"Skjema 6.17 ";#N/A,#N/A,FALSE,"Skjema 6.18 ";#N/A,#N/A,FALSE,"Skjema 6.19 ";#N/A,#N/A,FALSE,"Skjema 6.20 ";#N/A,#N/A,FALSE,"Skjema 6.21";#N/A,#N/A,FALSE,"Skjema 6.22 ";#N/A,#N/A,FALSE,"Skjema 6.23 ";#N/A,#N/A,FALSE,"Skjema 6.24 ";#N/A,#N/A,FALSE,"Skjema 6.25";#N/A,#N/A,FALSE,"Skjema 6.26 ";#N/A,#N/A,FALSE,"Skjema 6.27";#N/A,#N/A,FALSE,"Skjema 6.28 ";#N/A,#N/A,FALSE,"Skjema 6.29";#N/A,#N/A,FALSE,"Skjema 6.30";#N/A,#N/A,FALSE,"Skjema 6.31";#N/A,#N/A,FALSE,"Skjema 6.31b"}</definedName>
+    <definedName name="ASSDFLÇKGNEQGEGEKGKGNEQ" hidden="1">{#N/A,#N/A,FALSE,"Skjema 6.1 ";#N/A,#N/A,FALSE,"Skjema 6.2";#N/A,#N/A,FALSE,"Skjema 6.3";#N/A,#N/A,FALSE,"Skjema 6.4 ";#N/A,#N/A,FALSE,"Skjema 6.5";#N/A,#N/A,FALSE,"Skjema 6.6 ";#N/A,#N/A,FALSE,"Skjema 6.7 ";#N/A,#N/A,FALSE,"Skjema 6.8 ";#N/A,#N/A,FALSE,"Skjema 6.9";#N/A,#N/A,FALSE,"Skjema 6.10 ";#N/A,#N/A,FALSE,"Skjema 6.11 ";#N/A,#N/A,FALSE,"Skjema 6.12 ";#N/A,#N/A,FALSE,"Skjema 6.13 ";#N/A,#N/A,FALSE,"Skjema 6.14";#N/A,#N/A,FALSE,"Skjema 6.15 ";#N/A,#N/A,FALSE,"Skjema 6.16 ";#N/A,#N/A,FALSE,"Skjema 6.17 ";#N/A,#N/A,FALSE,"Skjema 6.18 ";#N/A,#N/A,FALSE,"Skjema 6.19 ";#N/A,#N/A,FALSE,"Skjema 6.20 ";#N/A,#N/A,FALSE,"Skjema 6.21";#N/A,#N/A,FALSE,"Skjema 6.22 ";#N/A,#N/A,FALSE,"Skjema 6.23 ";#N/A,#N/A,FALSE,"Skjema 6.24 ";#N/A,#N/A,FALSE,"Skjema 6.25";#N/A,#N/A,FALSE,"Skjema 6.26 ";#N/A,#N/A,FALSE,"Skjema 6.27";#N/A,#N/A,FALSE,"Skjema 6.28 ";#N/A,#N/A,FALSE,"Skjema 6.29";#N/A,#N/A,FALSE,"Skjema 6.30";#N/A,#N/A,FALSE,"Skjema 6.31";#N/A,#N/A,FALSE,"Skjema 6.31b"}</definedName>
+    <definedName name="Asset_Life">#REF!</definedName>
+    <definedName name="Asset1">#REF!</definedName>
+    <definedName name="Asset2">#REF!</definedName>
+    <definedName name="assumptions" localSheetId="0" hidden="1">{"clp_bs_doc",#N/A,FALSE,"CLP";"clp_is_doc",#N/A,FALSE,"CLP";"clp_cf_doc",#N/A,FALSE,"CLP";"clp_fr_doc",#N/A,FALSE,"CLP"}</definedName>
+    <definedName name="assumptions" hidden="1">{"clp_bs_doc",#N/A,FALSE,"CLP";"clp_is_doc",#N/A,FALSE,"CLP";"clp_cf_doc",#N/A,FALSE,"CLP";"clp_fr_doc",#N/A,FALSE,"CLP"}</definedName>
+    <definedName name="AssumSEComb" localSheetId="0" hidden="1">{"clp_bs_doc",#N/A,FALSE,"CLP";"clp_is_doc",#N/A,FALSE,"CLP";"clp_cf_doc",#N/A,FALSE,"CLP";"clp_fr_doc",#N/A,FALSE,"CLP"}</definedName>
+    <definedName name="AssumSEComb" hidden="1">{"clp_bs_doc",#N/A,FALSE,"CLP";"clp_is_doc",#N/A,FALSE,"CLP";"clp_cf_doc",#N/A,FALSE,"CLP";"clp_fr_doc",#N/A,FALSE,"CLP"}</definedName>
+    <definedName name="asvcxvcx" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
+    <definedName name="asvcxvcx" hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
+    <definedName name="asxdx" localSheetId="0" hidden="1">{"SCH29",#N/A,FALSE,"segments";"SCH30",#N/A,FALSE,"segments"}</definedName>
+    <definedName name="asxdx" hidden="1">{"SCH29",#N/A,FALSE,"segments";"SCH30",#N/A,FALSE,"segments"}</definedName>
+    <definedName name="AT_BOVER">#REF!</definedName>
+    <definedName name="At_Circulan_Gaap">#REF!</definedName>
+    <definedName name="At_Circulan_Soc">#REF!</definedName>
+    <definedName name="At_Circulan_Soc1">#REF!</definedName>
+    <definedName name="AT61_1">#N/A</definedName>
+    <definedName name="ATABR">#REF!</definedName>
+    <definedName name="ATAGO">#REF!</definedName>
+    <definedName name="ATCONSO">#REF!</definedName>
+    <definedName name="ATDEZ">#REF!</definedName>
+    <definedName name="Atendimento_a_Clientes">#REF!</definedName>
+    <definedName name="atento">#REF!</definedName>
+    <definedName name="ATFEV">#REF!</definedName>
+    <definedName name="ATI" hidden="1">#REF!</definedName>
+    <definedName name="ATIBO">#REF!</definedName>
+    <definedName name="ATIFLB">#REF!</definedName>
+    <definedName name="ATIMFL">#REF!</definedName>
+    <definedName name="ativo">#REF!</definedName>
+    <definedName name="ATIVO_CONS">#REF!</definedName>
+    <definedName name="ATIVO_CONS1">#REF!</definedName>
+    <definedName name="ATIVO_Gaap">#REF!</definedName>
+    <definedName name="ATIVO_PASSIVO">#REF!</definedName>
+    <definedName name="ATIVO_Soc">#REF!</definedName>
+    <definedName name="ATJAN">#REF!</definedName>
+    <definedName name="ATJUL">#REF!</definedName>
+    <definedName name="ATJUN">#REF!</definedName>
+    <definedName name="ATL">#REF!</definedName>
+    <definedName name="ATMAI">#REF!</definedName>
+    <definedName name="ATMAR">#REF!</definedName>
+    <definedName name="ATNOV">#REF!</definedName>
+    <definedName name="ATOUT">#REF!</definedName>
+    <definedName name="ATSEAOIL">#REF!</definedName>
+    <definedName name="ATSET">#REF!</definedName>
+    <definedName name="ATSGM">#REF!</definedName>
+    <definedName name="Attachment_4_all">#N/A</definedName>
+    <definedName name="atualização_bolsa.atualizar_bolsa">#REF!</definedName>
+    <definedName name="Atualização_de_Saldo_Real">#REF!</definedName>
+    <definedName name="ATUALIZAR">"Button 5"</definedName>
+    <definedName name="atualizar_bolsa">#REF!</definedName>
+    <definedName name="auditoria">#REF!</definedName>
+    <definedName name="AUGR">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="Aumento_Líq_Caixa_Período">#REF!</definedName>
+    <definedName name="Aumento40">#REF!</definedName>
+    <definedName name="Aumento60">#REF!</definedName>
+    <definedName name="Australia">#REF!</definedName>
+    <definedName name="Australia_Fev2000">#REF!</definedName>
+    <definedName name="Australia_Nov99">#REF!</definedName>
+    <definedName name="avg.os.fy96">#N/A</definedName>
+    <definedName name="aw" hidden="1">#REF!</definedName>
+    <definedName name="az">#REF!</definedName>
+    <definedName name="azerty4" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Documentation";#N/A,#N/A,FALSE,"ROR";#N/A,#N/A,FALSE,"Projected Income";#N/A,#N/A,FALSE,"Historical Income";#N/A,#N/A,FALSE,"Historical BS";#N/A,#N/A,FALSE,"Backlog";#N/A,#N/A,FALSE,"Inventory";#N/A,#N/A,FALSE,"Technology";#N/A,#N/A,FALSE,"Trademarks";#N/A,#N/A,FALSE,"Workforce";#N/A,#N/A,FALSE,"Distribution";#N/A,#N/A,FALSE,"Contracts";#N/A,#N/A,FALSE,"Distribution Lifeing";#N/A,#N/A,FALSE,"Tax Amortization - higher";#N/A,#N/A,FALSE,"Residual Analysis";#N/A,#N/A,FALSE,"Tax Amortization - 15%";#N/A,#N/A,FALSE,"1999 Income Statements"}</definedName>
+    <definedName name="azerty4" hidden="1">{#N/A,#N/A,FALSE,"Documentation";#N/A,#N/A,FALSE,"ROR";#N/A,#N/A,FALSE,"Projected Income";#N/A,#N/A,FALSE,"Historical Income";#N/A,#N/A,FALSE,"Historical BS";#N/A,#N/A,FALSE,"Backlog";#N/A,#N/A,FALSE,"Inventory";#N/A,#N/A,FALSE,"Technology";#N/A,#N/A,FALSE,"Trademarks";#N/A,#N/A,FALSE,"Workforce";#N/A,#N/A,FALSE,"Distribution";#N/A,#N/A,FALSE,"Contracts";#N/A,#N/A,FALSE,"Distribution Lifeing";#N/A,#N/A,FALSE,"Tax Amortization - higher";#N/A,#N/A,FALSE,"Residual Analysis";#N/A,#N/A,FALSE,"Tax Amortization - 15%";#N/A,#N/A,FALSE,"1999 Income Statements"}</definedName>
+    <definedName name="AZEZAEAZE" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="AZEZAEAZE" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="AZEZEAZE" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="AZEZEAZE" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="B" localSheetId="0">{"Ana1",#N/A,FALSE,"AnalisisA";"Ana2",#N/A,FALSE,"AnalisisA";"Ana3",#N/A,FALSE,"AnalisisA"}</definedName>
+    <definedName name="B">{"Ana1",#N/A,FALSE,"AnalisisA";"Ana2",#N/A,FALSE,"AnalisisA";"Ana3",#N/A,FALSE,"AnalisisA"}</definedName>
+    <definedName name="B.1">#REF!</definedName>
+    <definedName name="B.10">#REF!</definedName>
+    <definedName name="B.11">#REF!</definedName>
+    <definedName name="B.2">#REF!</definedName>
+    <definedName name="B.3">#REF!</definedName>
+    <definedName name="B.4">#REF!</definedName>
+    <definedName name="B.5">#REF!</definedName>
+    <definedName name="B.6">#REF!</definedName>
+    <definedName name="B.7">#REF!</definedName>
+    <definedName name="B.8">#REF!</definedName>
+    <definedName name="B.9">#REF!</definedName>
+    <definedName name="B12_1">#N/A</definedName>
+    <definedName name="B13_1">#N/A</definedName>
+    <definedName name="b14_1">#N/A</definedName>
+    <definedName name="b141_1">#N/A</definedName>
+    <definedName name="b1414_1">#N/A</definedName>
+    <definedName name="b14145_1">#N/A</definedName>
+    <definedName name="b142_1">#N/A</definedName>
+    <definedName name="b15_1">#N/A</definedName>
+    <definedName name="B16_1">#N/A</definedName>
+    <definedName name="B2_1">#N/A</definedName>
+    <definedName name="Ba">#REF!</definedName>
+    <definedName name="BACKBONE">#REF!</definedName>
+    <definedName name="BAL" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"BalanBC";#N/A,#N/A,FALSE,"Mutação PL BC";#N/A,#N/A,FALSE,"BalanCF";#N/A,#N/A,FALSE,"Mutação PL CF";#N/A,#N/A,FALSE,"BalanCONS"}</definedName>
+    <definedName name="BAL" hidden="1">{#N/A,#N/A,FALSE,"BalanBC";#N/A,#N/A,FALSE,"Mutação PL BC";#N/A,#N/A,FALSE,"BalanCF";#N/A,#N/A,FALSE,"Mutação PL CF";#N/A,#N/A,FALSE,"BalanCONS"}</definedName>
+    <definedName name="Balance_sheet_by_account">#N/A</definedName>
+    <definedName name="BALANCEHDG">#REF!</definedName>
+    <definedName name="Balances">#N/A</definedName>
+    <definedName name="Balancete">#REF!</definedName>
+    <definedName name="BALANCEVAL">#REF!</definedName>
+    <definedName name="BALANCO">#REF!</definedName>
+    <definedName name="BALANÇO_COMANDER">#REF!</definedName>
+    <definedName name="Balanço_Remoc">#REF!</definedName>
+    <definedName name="BALCMI">#REF!</definedName>
+    <definedName name="BALMEN">#REF!</definedName>
+    <definedName name="BALPUBL">#REF!</definedName>
+    <definedName name="Balsheet">#N/A</definedName>
+    <definedName name="BALSOC">#REF!</definedName>
+    <definedName name="Banco">#REF!</definedName>
+    <definedName name="banco_brasflex1">#REF!</definedName>
+    <definedName name="_xlnm.Database">#REF!</definedName>
+    <definedName name="banco_marflex">#REF!</definedName>
+    <definedName name="bancohedge">#REF!</definedName>
+    <definedName name="BANCOS">#REF!</definedName>
+    <definedName name="BANCOSEXTERIOR">#REF!</definedName>
+    <definedName name="BAND_B">#REF!</definedName>
+    <definedName name="BANK">#REF!</definedName>
+    <definedName name="BANKCCIL">#REF!</definedName>
+    <definedName name="BANKITACAN">#REF!</definedName>
+    <definedName name="BAOX1">#N/A</definedName>
+    <definedName name="BAOX2">#N/A</definedName>
+    <definedName name="BAOX3">#N/A</definedName>
+    <definedName name="bar" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="bar" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="barabara">#REF!</definedName>
+    <definedName name="BASE" localSheetId="0">#REF!:L4800C5</definedName>
+    <definedName name="BASE">#REF!:L4800C5</definedName>
+    <definedName name="Base_200203_15">#REF!</definedName>
+    <definedName name="Base_200203_28">#REF!</definedName>
+    <definedName name="Base_200204_05">#REF!</definedName>
+    <definedName name="Base_20020508">#REF!</definedName>
+    <definedName name="Base_Aging">#REF!</definedName>
+    <definedName name="Base_Billing">#REF!</definedName>
+    <definedName name="Base_Corrente">#REF!</definedName>
+    <definedName name="Base_dados">#REF!</definedName>
+    <definedName name="Base_Detraf1">#REF!</definedName>
+    <definedName name="Base_Detraf2">#REF!</definedName>
+    <definedName name="BASE_ICM">#REF!</definedName>
+    <definedName name="Base_PDD">#REF!</definedName>
+    <definedName name="Base_qtd">#REF!</definedName>
+    <definedName name="Base_Segmentação">#REF!</definedName>
+    <definedName name="Base_Telco">#REF!</definedName>
+    <definedName name="base2">#REF!</definedName>
+    <definedName name="BASEJUN.00">#REF!</definedName>
+    <definedName name="BASEJUN99">#REF!</definedName>
+    <definedName name="BASEMZO.00">#REF!</definedName>
+    <definedName name="BASEMZO.99">#REF!</definedName>
+    <definedName name="BASEOCT99">#REF!</definedName>
+    <definedName name="BASESEP00">#REF!</definedName>
+    <definedName name="BASESEP99">#REF!</definedName>
+    <definedName name="baseTemp" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Summary";#N/A,"1",TRUE,"Summary";#N/A,"2",TRUE,"Summary";#N/A,"3",TRUE,"Summary";#N/A,"4",TRUE,"Summary";#N/A,"5",TRUE,"Summary";#N/A,"6",TRUE,"Summary";#N/A,"7",TRUE,"Summary";#N/A,"8",TRUE,"Summary";#N/A,"9",TRUE,"Summary";#N/A,"10",TRUE,"Summary";#N/A,"11",TRUE,"Summary"}</definedName>
+    <definedName name="baseTemp" hidden="1">{#N/A,#N/A,TRUE,"Summary";#N/A,"1",TRUE,"Summary";#N/A,"2",TRUE,"Summary";#N/A,"3",TRUE,"Summary";#N/A,"4",TRUE,"Summary";#N/A,"5",TRUE,"Summary";#N/A,"6",TRUE,"Summary";#N/A,"7",TRUE,"Summary";#N/A,"8",TRUE,"Summary";#N/A,"9",TRUE,"Summary";#N/A,"10",TRUE,"Summary";#N/A,"11",TRUE,"Summary"}</definedName>
+    <definedName name="bb" localSheetId="0" hidden="1">{"'Sheet1'!$A$3:$I$11"}</definedName>
+    <definedName name="bb" hidden="1">{"'Sheet1'!$A$3:$I$11"}</definedName>
+    <definedName name="ｂｂ">#N/A</definedName>
+    <definedName name="BBA">#REF!</definedName>
+    <definedName name="BBACREDITANSTALT">#REF!</definedName>
+    <definedName name="bbb" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="bbb" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="ｂｂｂ_1">#N/A</definedName>
+    <definedName name="bbbb">#N/A</definedName>
+    <definedName name="bbbb_1">#N/A</definedName>
+    <definedName name="BBBBB">#N/A</definedName>
+    <definedName name="BBBBB_1">#N/A</definedName>
+    <definedName name="BBBBBBB">#N/A</definedName>
+    <definedName name="BBBBBBB_1">#N/A</definedName>
+    <definedName name="bbbbbbbbbbbbbb" localSheetId="0" hidden="1">{"RES-2000",#N/A,FALSE,"BL2000";"A1-2000",#N/A,FALSE,"BL2000";"A2-2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="bbbbbbbbbbbbbb" hidden="1">{"RES-2000",#N/A,FALSE,"BL2000";"A1-2000",#N/A,FALSE,"BL2000";"A2-2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="BBM">#REF!</definedName>
+    <definedName name="BCN">#REF!</definedName>
+    <definedName name="bd">#REF!</definedName>
+    <definedName name="BD_Arbor">#REF!</definedName>
+    <definedName name="BDANEXO11">#REF!</definedName>
+    <definedName name="BDDIVID">#REF!</definedName>
+    <definedName name="Be">#REF!</definedName>
+    <definedName name="BELGO">#REF!</definedName>
+    <definedName name="BEx01LZX7VSOM6NKOEF59H237R71" hidden="1">#N/A</definedName>
+    <definedName name="BEx1PJX56K20ZWQOOF2303YX0E7D" hidden="1">#N/A</definedName>
+    <definedName name="BEx1XP0WN4OR1W3V3YHP1BZNFP58" hidden="1">#N/A</definedName>
+    <definedName name="BEx3DUVKFSO1ZWDOKJC3DMZPEDFC" hidden="1">#N/A</definedName>
+    <definedName name="BEx3GFHDTJ0HZ1E2FKIIKYZFNWSN" hidden="1">#N/A</definedName>
+    <definedName name="BEx3H1IIA0OPS9JO2XXO0I3RI80Q" hidden="1">#N/A</definedName>
+    <definedName name="BEx3L0WYUSQ3G4IGL2Z5H8MHBW5V" hidden="1">#N/A</definedName>
+    <definedName name="BEx5BRJGNW3CPKLABJFHD7C3F329" hidden="1">#N/A</definedName>
+    <definedName name="BEx5IEJT0TFLW3LIQL29MM4T7H9Q" hidden="1">#N/A</definedName>
+    <definedName name="BEx7CWS9CA527KR677D7K3QL5JQQ" hidden="1">#N/A</definedName>
+    <definedName name="BEx7JIAS8XSP9TK19BQCG9XVRTAS" hidden="1">#N/A</definedName>
+    <definedName name="BEx7M61TRHE18L1JIA6ZHEQ01PSH" hidden="1">#N/A</definedName>
+    <definedName name="BEx91E1G9BWTJR1VUW508SLX2VCK" hidden="1">#N/A</definedName>
+    <definedName name="BEx99CJUWKFAZLUUFWOFS9MWSEK8" hidden="1">#N/A</definedName>
+    <definedName name="BExB1R9EZG5B89VRC28I1MU125EQ" hidden="1">#N/A</definedName>
+    <definedName name="BExB5SBH613FX7RTRJPY6QAJ7R9V" hidden="1">#N/A</definedName>
+    <definedName name="BExBCFH5NU3U6C3WZ979ISJRVQSH" hidden="1">#N/A</definedName>
+    <definedName name="BExCSKVP7K0WTJCMY24A9CYGO3QG" hidden="1">#N/A</definedName>
+    <definedName name="BExCU3FFFP8NV9WQEOIW4LHXGX46" hidden="1">#N/A</definedName>
+    <definedName name="BExCUO98DJQV8ZMRQNU469GJAVDD" hidden="1">#N/A</definedName>
+    <definedName name="BExCV86N649OB99QBV0B78QJO30X" hidden="1">#N/A</definedName>
+    <definedName name="BExCWRMQAB0EV85T0ZAV8DVB90A9" hidden="1">#N/A</definedName>
+    <definedName name="BExCZ2HSI8E00NBJL8VKKCOFD9JD" hidden="1">#N/A</definedName>
+    <definedName name="BExD6PX61BNQ4JRAVGHCWRCS71RN" hidden="1">#N/A</definedName>
+    <definedName name="BExD9OGNM445OUOV57JQJWVPX8YY" hidden="1">#N/A</definedName>
+    <definedName name="BExDC682MMM3J6X5PHS5GP5DE4NK" hidden="1">#N/A</definedName>
+    <definedName name="BExEV7BJP995WA60OYPQXF3IRHRE" hidden="1">#N/A</definedName>
+    <definedName name="BExEWCDQ3CCW1O7U9VX5TQP3V7TG" hidden="1">#N/A</definedName>
+    <definedName name="BExEY7NY9F1YVTC6KVSUMCLZD1O2" hidden="1">#N/A</definedName>
+    <definedName name="BExF0XYQX6O5JUSV4Q6CL8R2KN47" hidden="1">#N/A</definedName>
+    <definedName name="BExF394SDOX82NGBTIG7O0NBR6G7" hidden="1">#N/A</definedName>
+    <definedName name="BExF58RCULPUSFRQV3OPWYSKD5AK" hidden="1">#N/A</definedName>
+    <definedName name="BExF8D5CC7EY9UQ3NTPCW2OK43UJ" hidden="1">#N/A</definedName>
+    <definedName name="BExGM6HHEOM5ZWLS7CD6WRHN6YSK" hidden="1">#N/A</definedName>
+    <definedName name="BExGN95CXM4DAZF83QFQJZYIDZRC" hidden="1">#N/A</definedName>
+    <definedName name="BExGPSJZWVRLS3Q29QWWRS11JZRG" hidden="1">#N/A</definedName>
+    <definedName name="BExGQCS7UFJV62YSVQBCBL21IAWT" hidden="1">#N/A</definedName>
+    <definedName name="BExGUL6KNUNK986CMO9TXNSG4NJX" hidden="1">#N/A</definedName>
+    <definedName name="BExGWHIFXAG83E7WORZ2MC34FW3G" hidden="1">#N/A</definedName>
+    <definedName name="BExGZYSCNWAJM68F89GB6JVPUIYF" hidden="1">#N/A</definedName>
+    <definedName name="BExIHMVXUM0M0YRDECYZTCN4T5FY" hidden="1">#N/A</definedName>
+    <definedName name="BExINT42SOK5EKP2PK7UXXX1JJVL" hidden="1">#N/A</definedName>
+    <definedName name="BExIP4WVIW0G7QQSGDO1MPCO1MIX" hidden="1">#N/A</definedName>
+    <definedName name="BExIV0CRIDHI53UVF5YS339QQM7V" hidden="1">#N/A</definedName>
+    <definedName name="BExIY9J73BX2G9CY2S56U1M4W2G1" hidden="1">#N/A</definedName>
+    <definedName name="BExMA7MKQW7AGRJJO5W7U2NS2UWC" hidden="1">#N/A</definedName>
+    <definedName name="BExMIIVMX3JP8SHBMMD09QPACE51" hidden="1">#N/A</definedName>
+    <definedName name="BExMM5JSFAAJR44SG3JUHBBZ9U7B" hidden="1">#N/A</definedName>
+    <definedName name="BExO6E3Q5TIPO7PLBRT6RBFSLJWP" hidden="1">#N/A</definedName>
+    <definedName name="BExO7I9J8XFHUCJ88VVYZSE15HHA" hidden="1">#N/A</definedName>
+    <definedName name="BExOE7DEI9ZV76DXT9H0V663QW40" hidden="1">#N/A</definedName>
+    <definedName name="BExOFVLYUS8S8QPCHNMX3GH4KUS2" hidden="1">#N/A</definedName>
+    <definedName name="BExOJPRUYKJTCSTKPREJ88DPKAS1" hidden="1">#N/A</definedName>
+    <definedName name="BExQ45TJ7XED1WRRTSWQABH2T12F" hidden="1">#N/A</definedName>
+    <definedName name="BExQ8BTH5IZL2RANA6PG4KKP8QGM" hidden="1">#N/A</definedName>
+    <definedName name="BExS06AVKKTZSD0I4ZG6QE93XOAJ" hidden="1">#N/A</definedName>
+    <definedName name="BExS3VDA4MQZ9M1FNRWUF5RPUSGL" hidden="1">#N/A</definedName>
+    <definedName name="BExS9SAZ6XZ64HBR0NBYO05YYALT" hidden="1">#N/A</definedName>
+    <definedName name="BExTV19RPSTSKLIECIVXQ037WK58" hidden="1">#N/A</definedName>
+    <definedName name="BExU0UGRXB7XBVUNKJDA0N5WLEJK" hidden="1">#N/A</definedName>
+    <definedName name="BExU3CTM4Z76HED22AIU50EAWZZK" hidden="1">#N/A</definedName>
+    <definedName name="BExVSJ8YTP798GYWAEG42EWUFTCX" hidden="1">#N/A</definedName>
+    <definedName name="BExVW2GY7Q9DP7WEFNYIAR4CYPC8" hidden="1">#N/A</definedName>
+    <definedName name="BExW148MEHDZ40A885H22DSRT6EQ" hidden="1">#N/A</definedName>
+    <definedName name="BExW89J57CU9W32ID9VALNKWWU7V" hidden="1">#N/A</definedName>
+    <definedName name="BExW8N651GCUES8S4I6M2W5O4I40" hidden="1">#N/A</definedName>
+    <definedName name="BExXPV2XZTPUPL3OZU0AQHXW31ZX" hidden="1">#N/A</definedName>
+    <definedName name="BExY4W6WMJK3MEORUXCZNH04HSTI" hidden="1">#N/A</definedName>
+    <definedName name="BExZMUMO4I93KFYTNVLIGTRT9CGX" hidden="1">#N/A</definedName>
+    <definedName name="BExZOV5L5XROGUFITFRGEJNI0D31" hidden="1">#N/A</definedName>
+    <definedName name="BExZOW7B5UOXVDTBBJPPFDAESEUY" hidden="1">#N/A</definedName>
+    <definedName name="BExZQYTWLYYLAIQS6XBJEX054MN7" hidden="1">#N/A</definedName>
+    <definedName name="BExZVWEIW1BHT63S8PIGQJHNUUEN" hidden="1">#N/A</definedName>
+    <definedName name="BFIL">#REF!</definedName>
+    <definedName name="BFX_A6874CA2_7E1A_11d2_8615_006097CC7F35">60118</definedName>
+    <definedName name="BFX_BRANDFX">60122</definedName>
+    <definedName name="bg">#REF!</definedName>
+    <definedName name="BG_Del" hidden="1">15</definedName>
+    <definedName name="BG_Ins" hidden="1">4</definedName>
+    <definedName name="BG_Mod" hidden="1">6</definedName>
+    <definedName name="bgng" localSheetId="0" hidden="1">{"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86"}</definedName>
+    <definedName name="bgng" hidden="1">{"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86"}</definedName>
+    <definedName name="BGXH1">#N/A</definedName>
+    <definedName name="BGXH2">#N/A</definedName>
+    <definedName name="BGXH3">#N/A</definedName>
+    <definedName name="BIA">#REF!</definedName>
+    <definedName name="bias">#N/A</definedName>
+    <definedName name="BICBANCO">#REF!</definedName>
+    <definedName name="biip">#REF!</definedName>
+    <definedName name="blanker">#REF!</definedName>
+    <definedName name="BLPB10" hidden="1">#REF!</definedName>
+    <definedName name="BLPB11" hidden="1">#REF!</definedName>
+    <definedName name="BLPB12" hidden="1">#REF!</definedName>
+    <definedName name="BLPB13" hidden="1">#REF!</definedName>
+    <definedName name="BLPB14" hidden="1">#REF!</definedName>
+    <definedName name="BLPB15" hidden="1">#REF!</definedName>
+    <definedName name="BLPB16" hidden="1">#REF!</definedName>
+    <definedName name="BLPB17" hidden="1">#REF!</definedName>
+    <definedName name="BLPB18" hidden="1">#REF!</definedName>
+    <definedName name="BLPB19" hidden="1">#REF!</definedName>
+    <definedName name="BLPB20" hidden="1">#REF!</definedName>
+    <definedName name="BLPB21" hidden="1">#REF!</definedName>
+    <definedName name="BLPB22" hidden="1">#REF!</definedName>
+    <definedName name="BLPB23" hidden="1">#REF!</definedName>
+    <definedName name="BLPB24" hidden="1">#REF!</definedName>
+    <definedName name="BLPB25" hidden="1">#REF!</definedName>
+    <definedName name="BLPB26" hidden="1">#REF!</definedName>
+    <definedName name="BLPB27" hidden="1">#REF!</definedName>
+    <definedName name="BLPB28" hidden="1">#REF!</definedName>
+    <definedName name="BLPB29" hidden="1">#REF!</definedName>
+    <definedName name="BLPB3" hidden="1">#REF!</definedName>
+    <definedName name="BLPB30" hidden="1">#REF!</definedName>
+    <definedName name="BLPB31" hidden="1">#REF!</definedName>
+    <definedName name="BLPB32" hidden="1">#REF!</definedName>
+    <definedName name="BLPB33" hidden="1">#REF!</definedName>
+    <definedName name="BLPB34" hidden="1">#REF!</definedName>
+    <definedName name="BLPB35" hidden="1">#REF!</definedName>
+    <definedName name="BLPB36" hidden="1">#REF!</definedName>
+    <definedName name="BLPB37" hidden="1">#REF!</definedName>
+    <definedName name="BLPB38" hidden="1">#REF!</definedName>
+    <definedName name="BLPB39" hidden="1">#REF!</definedName>
+    <definedName name="BLPB4" hidden="1">#REF!</definedName>
+    <definedName name="BLPB40" hidden="1">#REF!</definedName>
+    <definedName name="BLPB41" hidden="1">#REF!</definedName>
+    <definedName name="BLPB42" hidden="1">#REF!</definedName>
+    <definedName name="BLPB43" hidden="1">#REF!</definedName>
+    <definedName name="BLPB44" hidden="1">#REF!</definedName>
+    <definedName name="BLPB45" hidden="1">#REF!</definedName>
+    <definedName name="BLPB46" hidden="1">#REF!</definedName>
+    <definedName name="BLPB47" hidden="1">#REF!</definedName>
+    <definedName name="BLPB48" hidden="1">#REF!</definedName>
+    <definedName name="BLPB49" hidden="1">#REF!</definedName>
+    <definedName name="BLPB5" hidden="1">#REF!</definedName>
+    <definedName name="BLPB50" hidden="1">#REF!</definedName>
+    <definedName name="BLPB51" hidden="1">#REF!</definedName>
+    <definedName name="BLPB52" hidden="1">#REF!</definedName>
+    <definedName name="BLPB53" hidden="1">#REF!</definedName>
+    <definedName name="BLPB54" hidden="1">#REF!</definedName>
+    <definedName name="BLPB55" hidden="1">#REF!</definedName>
+    <definedName name="BLPB56" hidden="1">#REF!</definedName>
+    <definedName name="BLPB6" hidden="1">#REF!</definedName>
+    <definedName name="BLPB7" hidden="1">#REF!</definedName>
+    <definedName name="BLPB8" hidden="1">#REF!</definedName>
+    <definedName name="BLPB9" hidden="1">#REF!</definedName>
+    <definedName name="BLPH1" hidden="1">#REF!</definedName>
+    <definedName name="BLPH10" hidden="1">#REF!</definedName>
+    <definedName name="BLPH100" hidden="1">#REF!</definedName>
+    <definedName name="BLPH101" hidden="1">#REF!</definedName>
+    <definedName name="BLPH102" hidden="1">#REF!</definedName>
+    <definedName name="BLPH103" hidden="1">#REF!</definedName>
+    <definedName name="BLPH104" hidden="1">#REF!</definedName>
+    <definedName name="BLPH105" hidden="1">#REF!</definedName>
+    <definedName name="BLPH106" hidden="1">#REF!</definedName>
+    <definedName name="BLPH107" hidden="1">#REF!</definedName>
+    <definedName name="BLPH108" hidden="1">#REF!</definedName>
+    <definedName name="BLPH109" hidden="1">#REF!</definedName>
+    <definedName name="BLPH11" hidden="1">#REF!</definedName>
+    <definedName name="BLPH110" hidden="1">#REF!</definedName>
+    <definedName name="BLPH111" hidden="1">#REF!</definedName>
+    <definedName name="BLPH112" hidden="1">#REF!</definedName>
+    <definedName name="BLPH12" hidden="1">#REF!</definedName>
+    <definedName name="BLPH13" hidden="1">#REF!</definedName>
+    <definedName name="BLPH14" hidden="1">#REF!</definedName>
+    <definedName name="BLPH15" hidden="1">#REF!</definedName>
+    <definedName name="BLPH16" hidden="1">#REF!</definedName>
+    <definedName name="BLPH17" hidden="1">#REF!</definedName>
+    <definedName name="BLPH18" hidden="1">#REF!</definedName>
+    <definedName name="BLPH19" hidden="1">#REF!</definedName>
+    <definedName name="BLPH2" hidden="1">#REF!</definedName>
+    <definedName name="BLPH20" hidden="1">#REF!</definedName>
+    <definedName name="BLPH21" hidden="1">#REF!</definedName>
+    <definedName name="BLPH22" hidden="1">#REF!</definedName>
+    <definedName name="BLPH23" hidden="1">#REF!</definedName>
+    <definedName name="BLPH24" hidden="1">#REF!</definedName>
+    <definedName name="BLPH25" hidden="1">#REF!</definedName>
+    <definedName name="BLPH26" hidden="1">#REF!</definedName>
+    <definedName name="BLPH27" hidden="1">#REF!</definedName>
+    <definedName name="BLPH28" hidden="1">#REF!</definedName>
+    <definedName name="BLPH29" hidden="1">#REF!</definedName>
+    <definedName name="BLPH3" hidden="1">#REF!</definedName>
+    <definedName name="BLPH30" hidden="1">#REF!</definedName>
+    <definedName name="BLPH31" hidden="1">#REF!</definedName>
+    <definedName name="BLPH32" hidden="1">#REF!</definedName>
+    <definedName name="BLPH33" hidden="1">#REF!</definedName>
+    <definedName name="BLPH34" hidden="1">#REF!</definedName>
+    <definedName name="BLPH4" hidden="1">#REF!</definedName>
+    <definedName name="BLPH5" hidden="1">#REF!</definedName>
+    <definedName name="BLPH6" hidden="1">#REF!</definedName>
+    <definedName name="BLPH7" hidden="1">#REF!</definedName>
+    <definedName name="BLPH74" hidden="1">#REF!</definedName>
+    <definedName name="BLPH75" hidden="1">#REF!</definedName>
+    <definedName name="BLPH76" hidden="1">#REF!</definedName>
+    <definedName name="BLPH77" hidden="1">#REF!</definedName>
+    <definedName name="BLPH78" hidden="1">#REF!</definedName>
+    <definedName name="BLPH79" hidden="1">#REF!</definedName>
+    <definedName name="BLPH8" hidden="1">#REF!</definedName>
+    <definedName name="BLPH80" hidden="1">#REF!</definedName>
+    <definedName name="BLPH81" hidden="1">#REF!</definedName>
+    <definedName name="BLPH82" hidden="1">#REF!</definedName>
+    <definedName name="BLPH83" hidden="1">#REF!</definedName>
+    <definedName name="BLPH84" hidden="1">#REF!</definedName>
+    <definedName name="BLPH85" hidden="1">#REF!</definedName>
+    <definedName name="BLPH86" hidden="1">#REF!</definedName>
+    <definedName name="BLPH87" hidden="1">#REF!</definedName>
+    <definedName name="BLPH88" hidden="1">#REF!</definedName>
+    <definedName name="BLPH89" hidden="1">#REF!</definedName>
+    <definedName name="BLPH9" hidden="1">#REF!</definedName>
+    <definedName name="BLPH90" hidden="1">#REF!</definedName>
+    <definedName name="BLPH91" hidden="1">#REF!</definedName>
+    <definedName name="BLPH92" hidden="1">#REF!</definedName>
+    <definedName name="BLPH93" hidden="1">#REF!</definedName>
+    <definedName name="BLPH94" hidden="1">#REF!</definedName>
+    <definedName name="BLPH95" hidden="1">#REF!</definedName>
+    <definedName name="BLPH96" hidden="1">#REF!</definedName>
+    <definedName name="BLPH97" hidden="1">#REF!</definedName>
+    <definedName name="BLPH98" hidden="1">#REF!</definedName>
+    <definedName name="BLPH99" hidden="1">#REF!</definedName>
+    <definedName name="BLPI1" hidden="1">#REF!</definedName>
+    <definedName name="BLPI3" hidden="1">#REF!</definedName>
+    <definedName name="BLPI4" hidden="1">#REF!</definedName>
+    <definedName name="BLPI5" hidden="1">#REF!</definedName>
+    <definedName name="BLPR10020040303143550017" hidden="1">#REF!</definedName>
+    <definedName name="BLPR10020040303143550017_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR10120040303143550017" hidden="1">#REF!</definedName>
+    <definedName name="BLPR10120040303143550017_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1020040303143540803" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1020040303143540803_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1020040303143540803_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1020040303143540803_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR10220040303143550017" hidden="1">#REF!</definedName>
+    <definedName name="BLPR10220040303143550017_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR10320040303143550017" hidden="1">#REF!</definedName>
+    <definedName name="BLPR10320040303143550017_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR10420040303143550027" hidden="1">#REF!</definedName>
+    <definedName name="BLPR10420040303143550027_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR10520040303143550027" hidden="1">#REF!</definedName>
+    <definedName name="BLPR10520040303143550027_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR10620040303143550027" hidden="1">#REF!</definedName>
+    <definedName name="BLPR10620040303143550027_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR10720040303143550027" hidden="1">#REF!</definedName>
+    <definedName name="BLPR10720040303143550027_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR10820040303143550027" hidden="1">#REF!</definedName>
+    <definedName name="BLPR10820040303143550027_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR10920040303143550027" hidden="1">#REF!</definedName>
+    <definedName name="BLPR10920040303143550027_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR11020040303143550027" hidden="1">#REF!</definedName>
+    <definedName name="BLPR11020040303143550027_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR11120040303143550037" hidden="1">#REF!</definedName>
+    <definedName name="BLPR11120040303143550037_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1120040303143540803" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1120040303143540803_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1120040303143540803_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1120040303143540803_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR11220040303143550037" hidden="1">#REF!</definedName>
+    <definedName name="BLPR11220040303143550037_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR11320040303143550037" hidden="1">#REF!</definedName>
+    <definedName name="BLPR11320040303143550037_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR11420040303143550037" hidden="1">#REF!</definedName>
+    <definedName name="BLPR11420040303143550037_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR11520040303143550037" hidden="1">#REF!</definedName>
+    <definedName name="BLPR11520040303143550037_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR11620040303143550037" hidden="1">#REF!</definedName>
+    <definedName name="BLPR11620040303143550037_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR11720040303143550047" hidden="1">#REF!</definedName>
+    <definedName name="BLPR11720040303143550047_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR11820040303143550047" hidden="1">#REF!</definedName>
+    <definedName name="BLPR11820040303143550047_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR11920040303143550047" hidden="1">#REF!</definedName>
+    <definedName name="BLPR11920040303143550047_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR120040303143540763" hidden="1">#REF!</definedName>
+    <definedName name="BLPR120040303143540763_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR120040303143540763_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR120040303143540763_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR12020040303143550047" hidden="1">#REF!</definedName>
+    <definedName name="BLPR12020040303143550047_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR12120040303143550047" hidden="1">#REF!</definedName>
+    <definedName name="BLPR12120040303143550047_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1220040303143540803" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1220040303143540803_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1220040303143540803_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1220040303143540803_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR12220040303143550047" hidden="1">#REF!</definedName>
+    <definedName name="BLPR12220040303143550047_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR12320040303143550047" hidden="1">#REF!</definedName>
+    <definedName name="BLPR12320040303143550047_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR12420040303143550057" hidden="1">#REF!</definedName>
+    <definedName name="BLPR12420040303143550057_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR12520040303143550057" hidden="1">#REF!</definedName>
+    <definedName name="BLPR12520040303143550057_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR12620040303143550057" hidden="1">#REF!</definedName>
+    <definedName name="BLPR12620040303143550057_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR12720040303143550057" hidden="1">#REF!</definedName>
+    <definedName name="BLPR12720040303143550057_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR12820040303143550057" hidden="1">#REF!</definedName>
+    <definedName name="BLPR12820040303143550057_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR12920040303143550057" hidden="1">#REF!</definedName>
+    <definedName name="BLPR12920040303143550057_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR13020040303143550067" hidden="1">#REF!</definedName>
+    <definedName name="BLPR13020040303143550067_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR13120040303143550067" hidden="1">#REF!</definedName>
+    <definedName name="BLPR13120040303143550067_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1320040303143540813" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1320040303143540813_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1320040303143540813_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1320040303143540813_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR13220040303143550067" hidden="1">#REF!</definedName>
+    <definedName name="BLPR13220040303143550067_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR13320040303143550067" hidden="1">#REF!</definedName>
+    <definedName name="BLPR13320040303143550067_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR13420040303143550067" hidden="1">#REF!</definedName>
+    <definedName name="BLPR13420040303143550067_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR13520040303143550067" hidden="1">#REF!</definedName>
+    <definedName name="BLPR13520040303143550067_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR13620040303143550077" hidden="1">#REF!</definedName>
+    <definedName name="BLPR13620040303143550077_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR13720040303143550077" hidden="1">#REF!</definedName>
+    <definedName name="BLPR13720040303143550077_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR13820040303143550077" hidden="1">#REF!</definedName>
+    <definedName name="BLPR13820040303143550077_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR13920040303143550077" hidden="1">#REF!</definedName>
+    <definedName name="BLPR13920040303143550077_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR14020040303143550077" hidden="1">#REF!</definedName>
+    <definedName name="BLPR14020040303143550077_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR14120040303143550077" hidden="1">#REF!</definedName>
+    <definedName name="BLPR14120040303143550077_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1420040303143540813" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1420040303143540813_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1420040303143540813_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1420040303143540813_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR14220040303143550077" hidden="1">#REF!</definedName>
+    <definedName name="BLPR14220040303143550077_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR14320040303143550077" hidden="1">#REF!</definedName>
+    <definedName name="BLPR14320040303143550077_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR14420040303143550077" hidden="1">#REF!</definedName>
+    <definedName name="BLPR14420040303143550077_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR14520040303143550077" hidden="1">#REF!</definedName>
+    <definedName name="BLPR14520040303143550077_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR14620040303143550077" hidden="1">#REF!</definedName>
+    <definedName name="BLPR14620040303143550077_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR14720040303143550077" hidden="1">#REF!</definedName>
+    <definedName name="BLPR14720040303143550077_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR14820040303143550077" hidden="1">#REF!</definedName>
+    <definedName name="BLPR14820040303143550077_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR14920040303143550077" hidden="1">#REF!</definedName>
+    <definedName name="BLPR14920040303143550077_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR15020040303143550087" hidden="1">#REF!</definedName>
+    <definedName name="BLPR15020040303143550087_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR15120040303143550087" hidden="1">#REF!</definedName>
+    <definedName name="BLPR15120040303143550087_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1520040303143540813" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1520040303143540813_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1520040303143540813_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1520040303143540813_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR15220040303143550087" hidden="1">#REF!</definedName>
+    <definedName name="BLPR15220040303143550087_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR15320040303143550087" hidden="1">#REF!</definedName>
+    <definedName name="BLPR15320040303143550087_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR15420040303143550087" hidden="1">#REF!</definedName>
+    <definedName name="BLPR15420040303143550087_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR15520040303143550207" hidden="1">#REF!</definedName>
+    <definedName name="BLPR15520040303143550207_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR15520040303143550207_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR15620040303143550227" hidden="1">#REF!</definedName>
+    <definedName name="BLPR15620040303143550227_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR15620040303143550227_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR15720040303143550237" hidden="1">#REF!</definedName>
+    <definedName name="BLPR15720040303143550237_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR15720040303143550237_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR15820040303143550257" hidden="1">#REF!</definedName>
+    <definedName name="BLPR15820040303143550257_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR15820040303143550257_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR15920040303143550267" hidden="1">#REF!</definedName>
+    <definedName name="BLPR15920040303143550267_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR15920040303143550267_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16020040303143550287" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16020040303143550287_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16020040303143550287_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16120040303143550297" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16120040303143550297_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16120040303143550297_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1620040303143540813" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1620040303143540813_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1620040303143540813_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1620040303143540813_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16220040303143550317" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16220040303143550317_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16220040303143550317_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16320040303143550327" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16320040303143550327_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16320040303143550327_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16420040303143550347" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16420040303143550347_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16420040303143550347_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16520040303143550357" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16520040303143550357_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16520040303143550357_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16620040303143550377" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16620040303143550377_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16620040303143550377_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16720040303143550397" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16720040303143550397_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16720040303143550397_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16820040303143550407" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16820040303143550407_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16820040303143550407_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16920040303143550427" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16920040303143550427_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR16920040303143550427_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17020040303143550437" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17020040303143550437_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17020040303143550437_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17120040303143550457" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17120040303143550457_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17120040303143550457_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1720040303143540823" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1720040303143540823_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1720040303143540823_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1720040303143540823_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17220040303143550477" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17220040303143550477_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17220040303143550477_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17320040303143550487" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17320040303143550487_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17320040303143550487_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17420040303143550507" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17420040303143550507_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17420040303143550507_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17520040303143550527" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17520040303143550527_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17520040303143550527_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17620040303143550547" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17620040303143550547_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17620040303143550547_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17720040303143550557" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17720040303143550557_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17720040303143550557_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17820040303143550577" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17820040303143550577_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17820040303143550577_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17920040303143550597" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17920040303143550597_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR17920040303143550597_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18020040303143550617" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18020040303143550617_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18020040303143550617_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18120040303143550637" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18120040303143550637_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18120040303143550637_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1820040303143540823" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1820040303143540823_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1820040303143540823_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1820040303143540823_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18220040303143550657" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18220040303143550657_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18220040303143550657_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18320040303143550678" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18320040303143550678_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18320040303143550678_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18420040303143550698" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18420040303143550698_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18420040303143550698_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18520040303143550718" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18520040303143550718_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18520040303143550718_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18620040303143550738" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18620040303143550738_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18620040303143550738_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18720040303143550758" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18720040303143550758_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18720040303143550758_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18820040303143550778" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18820040303143550778_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18820040303143550778_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18920040303143550798" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18920040303143550798_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR18920040303143550798_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19020040303143550818" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19020040303143550818_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19020040303143550818_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19120040303143550838" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19120040303143550838_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19120040303143550838_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1920040303143540823" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1920040303143540823_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1920040303143540823_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR1920040303143540823_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19220040303143550858" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19220040303143550858_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19220040303143550858_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19320040303143550878" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19320040303143550878_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19320040303143550878_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19420040303143550898" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19420040303143550898_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19420040303143550898_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19520040303143550928" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19520040303143550928_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19520040303143550928_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19620040303143550948" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19620040303143550948_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19620040303143550948_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19720040303143550968" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19720040303143550968_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19720040303143550968_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19820040303143550988" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19820040303143550988_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19820040303143550988_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19920040303143551999" hidden="1">#REF!</definedName>
+    <definedName name="BLPR19920040303143551999_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR20020040303143551999" hidden="1">#REF!</definedName>
+    <definedName name="BLPR20020040303143551999_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR20120040303143551999" hidden="1">#REF!</definedName>
+    <definedName name="BLPR20120040303143551999_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2020040303143540823" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2020040303143540823_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2020040303143540823_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2020040303143540823_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR20220040303143551999" hidden="1">#REF!</definedName>
+    <definedName name="BLPR20220040303143551999_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR20320040303143552009" hidden="1">#REF!</definedName>
+    <definedName name="BLPR20320040303143552009_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR20420040303143552009" hidden="1">#REF!</definedName>
+    <definedName name="BLPR20420040303143552009_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR20520040303143552009" hidden="1">#REF!</definedName>
+    <definedName name="BLPR20520040303143552009_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR20620040303143552009" hidden="1">#REF!</definedName>
+    <definedName name="BLPR20620040303143552009_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR20720040303143552009" hidden="1">#REF!</definedName>
+    <definedName name="BLPR20720040303143552009_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR20820040303143552009" hidden="1">#REF!</definedName>
+    <definedName name="BLPR20820040303143552009_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR20920040303143552009" hidden="1">#REF!</definedName>
+    <definedName name="BLPR20920040303143552009_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR21020040303143552009" hidden="1">#REF!</definedName>
+    <definedName name="BLPR21020040303143552009_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR21120040303143552009" hidden="1">#REF!</definedName>
+    <definedName name="BLPR21120040303143552009_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2120040303143540823" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2120040303143540823_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2120040303143540823_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2120040303143540823_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR21220040303143552009" hidden="1">#REF!</definedName>
+    <definedName name="BLPR21220040303143552009_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR21320040303143552009" hidden="1">#REF!</definedName>
+    <definedName name="BLPR21320040303143552009_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR21420040303143552019" hidden="1">#REF!</definedName>
+    <definedName name="BLPR21420040303143552019_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR21520040303143552080" hidden="1">#REF!</definedName>
+    <definedName name="BLPR21520040303143552080_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR21520040303143552080_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR21620040303143552110" hidden="1">#REF!</definedName>
+    <definedName name="BLPR21620040303143552110_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR21620040303143552110_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR21720040303143552130" hidden="1">#REF!</definedName>
+    <definedName name="BLPR21720040303143552130_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR21720040303143552130_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR21820040303143552160" hidden="1">#REF!</definedName>
+    <definedName name="BLPR21820040303143552160_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR21820040303143552160_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR21920040303143552180" hidden="1">#REF!</definedName>
+    <definedName name="BLPR21920040303143552180_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR21920040303143552180_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR220040303143540773" hidden="1">#REF!</definedName>
+    <definedName name="BLPR220040303143540773_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR220040303143540773_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR220040303143540773_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR22020040303143552210" hidden="1">#REF!</definedName>
+    <definedName name="BLPR22020040303143552210_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR22020040303143552210_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR22120040303143552230" hidden="1">#REF!</definedName>
+    <definedName name="BLPR22120040303143552230_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR22120040303143552230_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2220040303143540833" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2220040303143540833_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2220040303143540833_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2220040303143540833_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR22220040303143552260" hidden="1">#REF!</definedName>
+    <definedName name="BLPR22220040303143552260_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR22220040303143552260_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2320040303143540833" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2320040303143540833_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2320040303143540833_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2320040303143540833_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2420040303143540833" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2420040303143540833_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2420040303143540833_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2420040303143540833_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2520040303143540833" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2520040303143540833_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2520040303143540833_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2520040303143540833_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2620040303143540833" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2620040303143540833_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2620040303143540833_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2620040303143540833_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2720040303143540843" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2720040303143540843_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2720040303143540843_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2720040303143540843_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2820040303143540843" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2820040303143540843_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2820040303143540843_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2820040303143540843_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2920040303143540843" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2920040303143540843_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2920040303143540843_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR2920040303143540843_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3020040303143540843" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3020040303143540843_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3020040303143540843_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3020040303143540843_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3120040303143540853" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3120040303143540853_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3120040303143540853_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3120040303143540853_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR320040303143540773" hidden="1">#REF!</definedName>
+    <definedName name="BLPR320040303143540773_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR320040303143540773_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR320040303143540773_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3220040303143540853" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3220040303143540853_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3220040303143540853_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3220040303143540853_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3320040303143540853" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3320040303143540853_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3320040303143540853_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3320040303143540853_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3420040303143540853" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3420040303143540853_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3420040303143540853_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3420040303143540853_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3520040303143540853" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3520040303143540853_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3520040303143540853_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3520040303143540853_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3620040303143540863" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3620040303143540863_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3620040303143540863_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3620040303143540863_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3720040303143540863" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3720040303143540863_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3720040303143540863_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3720040303143540863_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3820040303143540863" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3820040303143540863_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3820040303143540863_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3820040303143540863_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3920040303143540863" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3920040303143540863_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3920040303143540863_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR3920040303143540863_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4020040303143540873" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4020040303143540873_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4020040303143540873_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4020040303143540873_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4120040303143540873" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4120040303143540873_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4120040303143540873_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4120040303143540873_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR420040303143540783" hidden="1">#REF!</definedName>
+    <definedName name="BLPR420040303143540783_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR420040303143540783_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR420040303143540783_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4220040303143540873" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4220040303143540873_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4220040303143540873_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4220040303143540873_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4320040303143540873" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4320040303143540873_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4320040303143540873_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4320040303143540873_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4420040303143540883" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4420040303143540883_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4420040303143540883_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4420040303143540883_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4520040303143540883" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4520040303143540883_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4520040303143540883_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4520040303143540883_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4620040303143540883" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4620040303143540883_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4620040303143540883_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4620040303143540883_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4720040303143540893" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4720040303143540893_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4720040303143540893_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4720040303143540893_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4820040303143540893" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4820040303143540893_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4820040303143540893_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4820040303143540893_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4920040303143542085" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4920040303143542085_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4920040303143542085_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR4920040303143542085_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5020040303143542085" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5020040303143542085_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5020040303143542085_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5020040303143542085_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5120040303143542095" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5120040303143542095_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5120040303143542095_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5120040303143542095_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR520040303143540783" hidden="1">#REF!</definedName>
+    <definedName name="BLPR520040303143540783_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR520040303143540783_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR520040303143540783_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5220040303143542095" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5220040303143542095_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5220040303143542095_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5220040303143542095_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5320040303143542095" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5320040303143542095_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5320040303143542095_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5320040303143542095_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5420040303143542095" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5420040303143542095_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5420040303143542095_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5420040303143542095_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5520040303143542095" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5520040303143542095_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5520040303143542095_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5520040303143542095_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5620040303143542105" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5620040303143542105_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5620040303143542105_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5620040303143542105_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5720040303143542105" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5720040303143542105_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5720040303143542105_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5720040303143542105_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5820040303143548064" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5820040303143548064_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5920040303143548074" hidden="1">#REF!</definedName>
+    <definedName name="BLPR5920040303143548074_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR6020040303143548074" hidden="1">#REF!</definedName>
+    <definedName name="BLPR6020040303143548074_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR6120040303143548074" hidden="1">#REF!</definedName>
+    <definedName name="BLPR6120040303143548074_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR620040303143540783" hidden="1">#REF!</definedName>
+    <definedName name="BLPR620040303143540783_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR620040303143540783_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR620040303143540783_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR6220040303143548074" hidden="1">#REF!</definedName>
+    <definedName name="BLPR6220040303143548074_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR6320040303143548074" hidden="1">#REF!</definedName>
+    <definedName name="BLPR6320040303143548074_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR6420040303143548104" hidden="1">#REF!</definedName>
+    <definedName name="BLPR6420040303143548104_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR6420040303143548104_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR6520040303143548114" hidden="1">#REF!</definedName>
+    <definedName name="BLPR6520040303143548114_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR6520040303143548114_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR6620040303143548134" hidden="1">#REF!</definedName>
+    <definedName name="BLPR6620040303143548134_1_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR6620040303143548134_2_2" hidden="1">#REF!</definedName>
+    <definedName name="BLPR6720040303143549966" hidden="1">#REF!</definedName>
+    <definedName name="BLPR6720040303143549966_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR6820040303143549966" hidden="1">#REF!</definedName>
+    <definedName name="BLPR6820040303143549966_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR6920040303143549966" hidden="1">#REF!</definedName>
+    <definedName name="BLPR6920040303143549966_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR7020040303143549966" hidden="1">#REF!</definedName>
+    <definedName name="BLPR7020040303143549966_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR7120040303143549966" hidden="1">#REF!</definedName>
+    <definedName name="BLPR7120040303143549966_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR720040303143540783" hidden="1">#REF!</definedName>
+    <definedName name="BLPR720040303143540783_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR720040303143540783_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR720040303143540783_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR7220040303143549966" hidden="1">#REF!</definedName>
+    <definedName name="BLPR7220040303143549966_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR7320040303143549976" hidden="1">#REF!</definedName>
+    <definedName name="BLPR7320040303143549976_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR7420040303143549976" hidden="1">#REF!</definedName>
+    <definedName name="BLPR7420040303143549976_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR7520040303143549976" hidden="1">#REF!</definedName>
+    <definedName name="BLPR7520040303143549976_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR7620040303143549976" hidden="1">#REF!</definedName>
+    <definedName name="BLPR7620040303143549976_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR7720040303143549976" hidden="1">#REF!</definedName>
+    <definedName name="BLPR7720040303143549976_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR7820040303143549976" hidden="1">#REF!</definedName>
+    <definedName name="BLPR7820040303143549976_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR7920040303143549987" hidden="1">#REF!</definedName>
+    <definedName name="BLPR7920040303143549987_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR8020040303143549987" hidden="1">#REF!</definedName>
+    <definedName name="BLPR8020040303143549987_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR8120040303143549987" hidden="1">#REF!</definedName>
+    <definedName name="BLPR8120040303143549987_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR820040303143540793" hidden="1">#REF!</definedName>
+    <definedName name="BLPR820040303143540793_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR820040303143540793_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR820040303143540793_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR8220040303143549987" hidden="1">#REF!</definedName>
+    <definedName name="BLPR8220040303143549987_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR8320040303143549987" hidden="1">#REF!</definedName>
+    <definedName name="BLPR8320040303143549987_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR8420040303143549987" hidden="1">#REF!</definedName>
+    <definedName name="BLPR8420040303143549987_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR8520040303143549987" hidden="1">#REF!</definedName>
+    <definedName name="BLPR8520040303143549987_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR8620040303143549997" hidden="1">#REF!</definedName>
+    <definedName name="BLPR8620040303143549997_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR8720040303143549997" hidden="1">#REF!</definedName>
+    <definedName name="BLPR8720040303143549997_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR8820040303143549997" hidden="1">#REF!</definedName>
+    <definedName name="BLPR8820040303143549997_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR8920040303143549997" hidden="1">#REF!</definedName>
+    <definedName name="BLPR8920040303143549997_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR9020040303143549997" hidden="1">#REF!</definedName>
+    <definedName name="BLPR9020040303143549997_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR9120040303143549997" hidden="1">#REF!</definedName>
+    <definedName name="BLPR9120040303143549997_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR920040303143540803" hidden="1">#REF!</definedName>
+    <definedName name="BLPR920040303143540803_1_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR920040303143540803_2_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR920040303143540803_3_3" hidden="1">#REF!</definedName>
+    <definedName name="BLPR9220040303143550007" hidden="1">#REF!</definedName>
+    <definedName name="BLPR9220040303143550007_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR9320040303143550007" hidden="1">#REF!</definedName>
+    <definedName name="BLPR9320040303143550007_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR9420040303143550007" hidden="1">#REF!</definedName>
+    <definedName name="BLPR9420040303143550007_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR9520040303143550007" hidden="1">#REF!</definedName>
+    <definedName name="BLPR9520040303143550007_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR9620040303143550007" hidden="1">#REF!</definedName>
+    <definedName name="BLPR9620040303143550007_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR9720040303143550007" hidden="1">#REF!</definedName>
+    <definedName name="BLPR9720040303143550007_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR9820040303143550017" hidden="1">#REF!</definedName>
+    <definedName name="BLPR9820040303143550017_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BLPR9920040303143550017" hidden="1">#REF!</definedName>
+    <definedName name="BLPR9920040303143550017_1_1" hidden="1">#REF!</definedName>
+    <definedName name="BM_XRateEdit">#N/A</definedName>
+    <definedName name="BM仮1">#N/A</definedName>
+    <definedName name="BM仮2">#N/A</definedName>
+    <definedName name="BM増1">#N/A</definedName>
+    <definedName name="BM増2">#N/A</definedName>
+    <definedName name="BNDES4" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Eier"}</definedName>
+    <definedName name="BNDES4" hidden="1">{#N/A,#N/A,FALSE,"Eier"}</definedName>
+    <definedName name="BNL">#REF!</definedName>
+    <definedName name="BOC">#REF!</definedName>
+    <definedName name="boleta">#REF!</definedName>
+    <definedName name="boo" localSheetId="0" hidden="1">{"CTO MES ACTUAL",#N/A,FALSE,"BASE ANEXOS";"VAR MES ACT",#N/A,FALSE,"BASE ANEXOS"}</definedName>
+    <definedName name="boo" hidden="1">{"CTO MES ACTUAL",#N/A,FALSE,"BASE ANEXOS";"VAR MES ACT",#N/A,FALSE,"BASE ANEXOS"}</definedName>
+    <definedName name="bosta" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Cronograma";#N/A,#N/A,FALSE,"Cronogr. 2"}</definedName>
+    <definedName name="bosta" hidden="1">{#N/A,#N/A,FALSE,"Cronograma";#N/A,#N/A,FALSE,"Cronogr. 2"}</definedName>
+    <definedName name="botão">"Botão 83"</definedName>
+    <definedName name="BOTH">#REF!</definedName>
+    <definedName name="BOTOES">#REF!</definedName>
+    <definedName name="BOTÕES">#REF!</definedName>
+    <definedName name="BOTÕES_COMANDO">#REF!</definedName>
+    <definedName name="BOTÕES_IMPRESSÃO">#REF!</definedName>
+    <definedName name="BoutAbt">#N/A</definedName>
+    <definedName name="BoutChk">#N/A</definedName>
+    <definedName name="BoutCns">#N/A</definedName>
+    <definedName name="BoutPdtdat">#N/A</definedName>
+    <definedName name="BOZANO">#REF!</definedName>
+    <definedName name="bpap">#REF!</definedName>
+    <definedName name="BR">#REF!</definedName>
+    <definedName name="BR___DISTRIB.">#REF!</definedName>
+    <definedName name="BRASCAN">#REF!</definedName>
+    <definedName name="BRASIL">#REF!</definedName>
+    <definedName name="BRASOIL">#REF!</definedName>
+    <definedName name="brent">#REF!</definedName>
+    <definedName name="BRITAGEM" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="BRITAGEM" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="bro" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="bro" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="brol" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="brol" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="brte" localSheetId="0" hidden="1">{"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86"}</definedName>
+    <definedName name="brte" hidden="1">{"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86"}</definedName>
+    <definedName name="bruno" localSheetId="0">#REF!:L4800C5</definedName>
+    <definedName name="bruno">#REF!:L4800C5</definedName>
+    <definedName name="BS">#N/A</definedName>
+    <definedName name="BSL">#N/A</definedName>
+    <definedName name="BSR">#N/A</definedName>
+    <definedName name="BUDANAL">#N/A</definedName>
+    <definedName name="BUDGET">#N/A</definedName>
+    <definedName name="Bug.">#N/A</definedName>
+    <definedName name="BuiltIn_Consolidate_Area___15">NA()</definedName>
+    <definedName name="BuiltIn_Consolidate_Area___20">NA()</definedName>
+    <definedName name="BuiltIn_Consolidate_Area___23">NA()</definedName>
+    <definedName name="BuiltIn_Consolidate_Area___26">NA()</definedName>
+    <definedName name="BuiltIn_Consolidate_Area___27">NA()</definedName>
+    <definedName name="BuiltIn_Consolidate_Area___33">NA()</definedName>
+    <definedName name="BuiltIn_Consolidate_Area___9">NA()</definedName>
+    <definedName name="BuiltIn_Consolidate_Area___9___0">NA()</definedName>
+    <definedName name="BUKI">#N/A</definedName>
+    <definedName name="BUKI1">#N/A</definedName>
+    <definedName name="BUKI10">#N/A</definedName>
+    <definedName name="BUKI11">#N/A</definedName>
+    <definedName name="BUKI2">#N/A</definedName>
+    <definedName name="BUKI3">#N/A</definedName>
+    <definedName name="BUKI4">#N/A</definedName>
+    <definedName name="BUKI5">#N/A</definedName>
+    <definedName name="BUKI6">#N/A</definedName>
+    <definedName name="BUKI7">#N/A</definedName>
+    <definedName name="BUKI8">#N/A</definedName>
+    <definedName name="BUKI9">#N/A</definedName>
+    <definedName name="BULL">#REF!</definedName>
+    <definedName name="BUNKI">#N/A</definedName>
+    <definedName name="BUNKI1">#N/A</definedName>
+    <definedName name="BUNKI2">#N/A</definedName>
+    <definedName name="BUNKI3">#N/A</definedName>
+    <definedName name="BUNKI4">#N/A</definedName>
+    <definedName name="BUNKI5">#N/A</definedName>
+    <definedName name="BUNKI6">#N/A</definedName>
+    <definedName name="BUNKI7">#N/A</definedName>
+    <definedName name="BUNKI8">#N/A</definedName>
+    <definedName name="BUNNTAN">#N/A</definedName>
+    <definedName name="bx">#REF!</definedName>
+    <definedName name="ç" localSheetId="0" hidden="1">{"BL2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="ç" hidden="1">{"BL2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="C.">#REF!</definedName>
+    <definedName name="C.M.">#REF!</definedName>
+    <definedName name="C_">#N/A</definedName>
+    <definedName name="c_c" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="c_c">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="C_FISCAL">#REF!</definedName>
+    <definedName name="ca" localSheetId="0" hidden="1">{#N/A,"70% Success",FALSE,"Sales Forecast";#N/A,#N/A,FALSE,"Sheet2"}</definedName>
+    <definedName name="ca" hidden="1">{#N/A,"70% Success",FALSE,"Sales Forecast";#N/A,#N/A,FALSE,"Sheet2"}</definedName>
+    <definedName name="CA32DOMEXP">#N/A</definedName>
+    <definedName name="CA32USA">#N/A</definedName>
+    <definedName name="cabeçalho">#REF!</definedName>
+    <definedName name="caixa1">#REF!</definedName>
+    <definedName name="calça" localSheetId="0" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
+    <definedName name="calça" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
+    <definedName name="CAP">#REF!</definedName>
+    <definedName name="CAPA">#REF!</definedName>
+    <definedName name="Capex">#REF!</definedName>
+    <definedName name="Capital_Projects">#REF!</definedName>
+    <definedName name="capitalizac.07" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="capitalizac.07" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="CARLOS">#REF!</definedName>
+    <definedName name="Carpen">#N/A</definedName>
+    <definedName name="CARTEIRAADMINISTRADA">#REF!</definedName>
+    <definedName name="cas" hidden="1">#REF!</definedName>
+    <definedName name="casdncisdcjnweiciejicjewijcwejcewjcj" localSheetId="0" hidden="1">{"SCH31",#N/A,FALSE,"ebitrecs";"SCH32",#N/A,FALSE,"ebitrecs";"SCH33",#N/A,FALSE,"ebitrecs";"SCH34",#N/A,FALSE,"ebitrecs";"SCH35",#N/A,FALSE,"ebitrecs";"SCH36",#N/A,FALSE,"ebitrecs";"SCH37",#N/A,FALSE,"ebitrecs";"SCH38",#N/A,FALSE,"ebitrecs"}</definedName>
+    <definedName name="casdncisdcjnweiciejicjewijcwejcewjcj" hidden="1">{"SCH31",#N/A,FALSE,"ebitrecs";"SCH32",#N/A,FALSE,"ebitrecs";"SCH33",#N/A,FALSE,"ebitrecs";"SCH34",#N/A,FALSE,"ebitrecs";"SCH35",#N/A,FALSE,"ebitrecs";"SCH36",#N/A,FALSE,"ebitrecs";"SCH37",#N/A,FALSE,"ebitrecs";"SCH38",#N/A,FALSE,"ebitrecs"}</definedName>
+    <definedName name="cash">#REF!</definedName>
+    <definedName name="Cash_Flow">#REF!</definedName>
+    <definedName name="CASH_FLOW_FASB.95">#REF!</definedName>
+    <definedName name="cash_terminal">#REF!</definedName>
+    <definedName name="cashman">#REF!</definedName>
+    <definedName name="CAT">#REF!</definedName>
+    <definedName name="CATEGORIA_PAÍS">#REF!</definedName>
+    <definedName name="CATV_ARAGUARI">#REF!</definedName>
+    <definedName name="CATV_OTHERS">#REF!</definedName>
+    <definedName name="CATV_UDI">#REF!</definedName>
+    <definedName name="Caulim_Vendas" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="Caulim_Vendas">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="cazzo01">#REF!</definedName>
+    <definedName name="CBWorkbookPriority" hidden="1">-1411612577</definedName>
+    <definedName name="cc">#REF!</definedName>
+    <definedName name="ｃｃ">#N/A</definedName>
+    <definedName name="ccc">#N/A</definedName>
+    <definedName name="CCCC_1">#N/A</definedName>
+    <definedName name="ccccc" localSheetId="0" hidden="1">{"'Sheet1'!$A$3:$I$11"}</definedName>
+    <definedName name="ccccc" hidden="1">{"'Sheet1'!$A$3:$I$11"}</definedName>
+    <definedName name="ccccccc" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Resumo de Preços"}</definedName>
+    <definedName name="ccccccc" hidden="1">{#N/A,#N/A,TRUE,"Resumo de Preços"}</definedName>
+    <definedName name="CCF">#REF!</definedName>
+    <definedName name="CCILDISP">#REF!</definedName>
+    <definedName name="CCILENDPRIM">#REF!</definedName>
+    <definedName name="CCILENDUS">#REF!</definedName>
+    <definedName name="CCILOP">#REF!</definedName>
+    <definedName name="CCILOUT">#REF!</definedName>
+    <definedName name="CCILREC">#REF!</definedName>
+    <definedName name="CCILVAL">#REF!</definedName>
+    <definedName name="CCSIOUT">#REF!</definedName>
+    <definedName name="cd">#N/A</definedName>
+    <definedName name="CDBABCBRASIL">#REF!</definedName>
+    <definedName name="CDBBBA">#REF!</definedName>
+    <definedName name="CDBBBM">#REF!</definedName>
+    <definedName name="CDBBCN">#REF!</definedName>
+    <definedName name="CDBBICBANCO">#REF!</definedName>
+    <definedName name="CDBBNLdoBrasil">#REF!</definedName>
+    <definedName name="CDBBoavista">#REF!</definedName>
+    <definedName name="CDBBRADESCO">#REF!</definedName>
+    <definedName name="CDBBRASCAN">#REF!</definedName>
+    <definedName name="CDBBRASIL">#REF!</definedName>
+    <definedName name="CDBCEF">#REF!</definedName>
+    <definedName name="CDBCITIBANK">#REF!</definedName>
+    <definedName name="CDBFININVEST">#REF!</definedName>
+    <definedName name="CDBHSBC">#REF!</definedName>
+    <definedName name="CDBINTER_A.EXPRESS">#REF!</definedName>
+    <definedName name="CDBITAU">#REF!</definedName>
+    <definedName name="CDBPACTUAL">#REF!</definedName>
+    <definedName name="CDBSAFRA">#REF!</definedName>
+    <definedName name="CDBSantander">#REF!</definedName>
+    <definedName name="CDBUNIBANCO">#REF!</definedName>
+    <definedName name="CDBVOTORANTIM">#REF!</definedName>
+    <definedName name="CDI">#REF!</definedName>
+    <definedName name="CDIOrçamento">#REF!</definedName>
+    <definedName name="cdsc" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"FFCXOUT3"}</definedName>
+    <definedName name="cdsc" hidden="1">{#N/A,#N/A,FALSE,"FFCXOUT3"}</definedName>
+    <definedName name="CEA">#N/A</definedName>
+    <definedName name="CEF">#REF!</definedName>
+    <definedName name="Cell_chk">#N/A</definedName>
+    <definedName name="celpe">#REF!</definedName>
+    <definedName name="celpe1">#REF!</definedName>
+    <definedName name="celpe2">#REF!</definedName>
+    <definedName name="CENPES_650">#REF!</definedName>
+    <definedName name="CENTRO">"227000"</definedName>
+    <definedName name="CERO">#REF!</definedName>
+    <definedName name="CF">#REF!</definedName>
+    <definedName name="CFBY">#N/A</definedName>
+    <definedName name="CFC">#REF!</definedName>
+    <definedName name="CFCY">#N/A</definedName>
+    <definedName name="Change" hidden="1">#N/A</definedName>
+    <definedName name="Change2" hidden="1">#N/A</definedName>
+    <definedName name="Change3" hidden="1">#N/A</definedName>
+    <definedName name="Change4" hidden="1">#N/A</definedName>
+    <definedName name="ChangeRange" hidden="1">#N/A</definedName>
+    <definedName name="ChangeRange2" hidden="1">#N/A</definedName>
+    <definedName name="Chart_1">"Chart 1"</definedName>
+    <definedName name="Chart_2">"Chart 2"</definedName>
+    <definedName name="CHECK">#REF!</definedName>
+    <definedName name="CHECK_1">"チェック 65"</definedName>
+    <definedName name="CHECK2">#REF!</definedName>
+    <definedName name="checkbalanco">#REF!</definedName>
+    <definedName name="checkresul">#REF!</definedName>
+    <definedName name="CheckV">#REF!</definedName>
+    <definedName name="chiroy">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="Chnge" hidden="1">#N/A</definedName>
+    <definedName name="ChngeRange" hidden="1">#N/A</definedName>
+    <definedName name="CHosp" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="CHosp" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="ci">#REF!</definedName>
+    <definedName name="CiaParanaense" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"1321";#N/A,#N/A,FALSE,"1324";#N/A,#N/A,FALSE,"1333";#N/A,#N/A,FALSE,"1371"}</definedName>
+    <definedName name="CiaParanaense" hidden="1">{#N/A,#N/A,FALSE,"1321";#N/A,#N/A,FALSE,"1324";#N/A,#N/A,FALSE,"1333";#N/A,#N/A,FALSE,"1371"}</definedName>
+    <definedName name="cidades">#REF!</definedName>
+    <definedName name="CIFRA">#REF!</definedName>
+    <definedName name="CIFSEC">#REF!</definedName>
+    <definedName name="cip">#REF!</definedName>
+    <definedName name="CIQWBGuid">"Piraque_Business Plan_20131216_v3.xlsx"</definedName>
+    <definedName name="CIRC1">#REF!</definedName>
+    <definedName name="CIRC10">#REF!</definedName>
+    <definedName name="CIRC11">#REF!</definedName>
+    <definedName name="CIRC12">#REF!</definedName>
+    <definedName name="CIRC13">#REF!</definedName>
+    <definedName name="CIRC14">#REF!</definedName>
+    <definedName name="CIRC15">#REF!</definedName>
+    <definedName name="CIRC16">#REF!</definedName>
+    <definedName name="CIRC17">#REF!</definedName>
+    <definedName name="CIRC18">#REF!</definedName>
+    <definedName name="CIRC19">#REF!</definedName>
+    <definedName name="CIRC2">#REF!</definedName>
+    <definedName name="CIRC20">#REF!</definedName>
+    <definedName name="CIRC21">#REF!</definedName>
+    <definedName name="CIRC22">#REF!</definedName>
+    <definedName name="CIRC3">#REF!</definedName>
+    <definedName name="CIRC4">#REF!</definedName>
+    <definedName name="CIRC5">#REF!</definedName>
+    <definedName name="CIRC6">#REF!</definedName>
+    <definedName name="CIRC7">#REF!</definedName>
+    <definedName name="CIRC8">#REF!</definedName>
+    <definedName name="CIRC9">#REF!</definedName>
+    <definedName name="CITIBANK">#REF!</definedName>
+    <definedName name="ckeckresultado">#REF!</definedName>
+    <definedName name="claudia" localSheetId="0" hidden="1">{#N/A,"70% Success",FALSE,"Sales Forecast";#N/A,#N/A,FALSE,"Sheet2"}</definedName>
+    <definedName name="claudia" hidden="1">{#N/A,"70% Success",FALSE,"Sales Forecast";#N/A,#N/A,FALSE,"Sheet2"}</definedName>
+    <definedName name="cliente">#REF!</definedName>
+    <definedName name="Cliente_1999">#REF!</definedName>
+    <definedName name="cliente2">#REF!</definedName>
+    <definedName name="Clientes">#REF!</definedName>
+    <definedName name="Clientes_2000">#REF!</definedName>
+    <definedName name="clvf1">#N/A</definedName>
+    <definedName name="clvf2">#N/A</definedName>
+    <definedName name="clvf3">#N/A</definedName>
+    <definedName name="CNABC">#REF!</definedName>
+    <definedName name="CO">#REF!</definedName>
+    <definedName name="Cobre_Invest" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="Cobre_Invest">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="COD_CLI">#REF!</definedName>
+    <definedName name="COD_PROD">"MG66CRRSRV3"</definedName>
+    <definedName name="CODICE">#REF!</definedName>
+    <definedName name="codmun">#REF!</definedName>
+    <definedName name="codmuni">#REF!</definedName>
+    <definedName name="codmunic">#REF!</definedName>
+    <definedName name="Coef_Devise_M">#N/A</definedName>
+    <definedName name="Coef_Devise_U">#N/A</definedName>
+    <definedName name="collected" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"SIM95"}</definedName>
+    <definedName name="collected" hidden="1">{#N/A,#N/A,FALSE,"SIM95"}</definedName>
+    <definedName name="color_graphs">#REF!</definedName>
+    <definedName name="comercial">#REF!</definedName>
+    <definedName name="comm2" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="comm2" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="comm3" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="comm3" hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="comments" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="comments" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="COMMKE">#REF!</definedName>
+    <definedName name="Comp">#REF!</definedName>
+    <definedName name="Companies">#REF!</definedName>
+    <definedName name="company">#N/A</definedName>
+    <definedName name="company_code">#N/A</definedName>
+    <definedName name="Companycode">#REF!</definedName>
+    <definedName name="Compco1" localSheetId="0" hidden="1">{"Page1",#N/A,FALSE,"CompCo";"Page2",#N/A,FALSE,"CompCo"}</definedName>
+    <definedName name="Compco1" hidden="1">{"Page1",#N/A,FALSE,"CompCo";"Page2",#N/A,FALSE,"CompCo"}</definedName>
+    <definedName name="Compco2" localSheetId="0" hidden="1">{"Page1",#N/A,FALSE,"CompCo";"Page2",#N/A,FALSE,"CompCo"}</definedName>
+    <definedName name="Compco2" hidden="1">{"Page1",#N/A,FALSE,"CompCo";"Page2",#N/A,FALSE,"CompCo"}</definedName>
+    <definedName name="COMPET">#REF!</definedName>
+    <definedName name="CompInfo">#REF!</definedName>
+    <definedName name="COMPLEX">#REF!</definedName>
+    <definedName name="ComprasNML">#N/A</definedName>
+    <definedName name="COMPRASTMXACTUALIZ.">#REF!</definedName>
+    <definedName name="COMPRASTMXHIST.">#REF!</definedName>
+    <definedName name="COMPTABLE">#REF!</definedName>
+    <definedName name="COMTEC">#REF!</definedName>
+    <definedName name="coname">#REF!</definedName>
+    <definedName name="CONC.A.D.S.A.">#REF!</definedName>
+    <definedName name="CONC.AFILIADA">#REF!</definedName>
+    <definedName name="CONC.ALDECA">#REF!</definedName>
+    <definedName name="CONC.AZTLAN">#REF!</definedName>
+    <definedName name="CONC.CTBR">#REF!</definedName>
+    <definedName name="CONC.FYCSA">#REF!</definedName>
+    <definedName name="CONC.RED1">#REF!</definedName>
+    <definedName name="CONC.RESA">#REF!</definedName>
+    <definedName name="CONC.TELNOR">#REF!</definedName>
+    <definedName name="Concessão_Malha_Sul" localSheetId="0" hidden="1">{#N/A,"100% Success",TRUE,"Sales Forecast";#N/A,#N/A,TRUE,"Sheet2"}</definedName>
+    <definedName name="Concessão_Malha_Sul" hidden="1">{#N/A,"100% Success",TRUE,"Sales Forecast";#N/A,#N/A,TRUE,"Sheet2"}</definedName>
+    <definedName name="CONCIL.SERCOTEL">#REF!</definedName>
+    <definedName name="CONCIL.TELMEX">#REF!</definedName>
+    <definedName name="concorrentes" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Cronograma";#N/A,#N/A,FALSE,"Cronogr. 2"}</definedName>
+    <definedName name="concorrentes" hidden="1">{#N/A,#N/A,FALSE,"Cronograma";#N/A,#N/A,FALSE,"Cronogr. 2"}</definedName>
+    <definedName name="connotes2val">#N/A</definedName>
+    <definedName name="consodef_51">#REF!</definedName>
+    <definedName name="consodef_51a">#REF!</definedName>
+    <definedName name="consodef_51c">#REF!</definedName>
+    <definedName name="consoest_51">#REF!</definedName>
+    <definedName name="consoest_51a">#REF!</definedName>
+    <definedName name="consoest_51c">#REF!</definedName>
+    <definedName name="ConsultaResumoItens">#REF!</definedName>
+    <definedName name="Consumo_1999">#REF!</definedName>
+    <definedName name="Consumo_2000">#REF!</definedName>
+    <definedName name="cONT">#REF!</definedName>
+    <definedName name="CONT02092000.4" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"1321";#N/A,#N/A,FALSE,"1324";#N/A,#N/A,FALSE,"1333";#N/A,#N/A,FALSE,"1371"}</definedName>
+    <definedName name="CONT02092000.4" hidden="1">{#N/A,#N/A,FALSE,"1321";#N/A,#N/A,FALSE,"1324";#N/A,#N/A,FALSE,"1333";#N/A,#N/A,FALSE,"1371"}</definedName>
+    <definedName name="Contábil">#REF!</definedName>
+    <definedName name="CONTADETALHE">#REF!</definedName>
+    <definedName name="Contagem_de_Produto">#REF!</definedName>
+    <definedName name="CONTAS">""</definedName>
+    <definedName name="Contas_a_Receber">#REF!</definedName>
+    <definedName name="Conteudo">#REF!</definedName>
+    <definedName name="conteudoadto">#REF!</definedName>
+    <definedName name="Conteudocx">#REF!</definedName>
+    <definedName name="conteudocx1">#REF!</definedName>
+    <definedName name="ConteudoFM">#REF!</definedName>
+    <definedName name="Contingências">#REF!</definedName>
+    <definedName name="Contribuição_para_Expansão_Gaap">#REF!</definedName>
+    <definedName name="Contribuição_para_Expansão_Soc">#REF!</definedName>
+    <definedName name="Control">#REF!</definedName>
+    <definedName name="CONVERSÃO_DE_OLEO_P_GÁS___N.PROJETOS">#REF!</definedName>
+    <definedName name="copiaranch" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="copiaranch" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="copiaranch2" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="copiaranch2" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="COPY1">#N/A</definedName>
+    <definedName name="COR_CAMB_030">#REF!</definedName>
+    <definedName name="COR_CAMB_037">#REF!</definedName>
+    <definedName name="COR_CAMB_052">#REF!</definedName>
+    <definedName name="COR_CAMB_058">#REF!</definedName>
+    <definedName name="COR_CAMB_060">#REF!</definedName>
+    <definedName name="COR_CAMB_063">#REF!</definedName>
+    <definedName name="COR_CAMB_075">#REF!</definedName>
+    <definedName name="COR_CAMB_076">#REF!</definedName>
+    <definedName name="COR_CAMB_078">#REF!</definedName>
+    <definedName name="COR_CAMB_079">#REF!</definedName>
+    <definedName name="COR_MON_007">#REF!</definedName>
+    <definedName name="COR_MON_030">#REF!</definedName>
+    <definedName name="COR_MON_037">#REF!</definedName>
+    <definedName name="COR_MON_052">#REF!</definedName>
+    <definedName name="COR_MON_058">#REF!</definedName>
+    <definedName name="COR_MON_060">#REF!</definedName>
+    <definedName name="COR_MON_063">#REF!</definedName>
+    <definedName name="COR_MON_064">#REF!</definedName>
+    <definedName name="COR_MON_075">#REF!</definedName>
+    <definedName name="COR_MON_078">#REF!</definedName>
+    <definedName name="COR_MONET_007">#REF!</definedName>
+    <definedName name="Corporativo">#REF!</definedName>
+    <definedName name="cost2">#N/A</definedName>
+    <definedName name="costo">#N/A</definedName>
+    <definedName name="Costo1">#N/A</definedName>
+    <definedName name="COSTOS">#REF!</definedName>
+    <definedName name="cota01">#REF!</definedName>
+    <definedName name="cota02">#REF!</definedName>
+    <definedName name="cota03">#REF!</definedName>
+    <definedName name="cota04">#REF!</definedName>
+    <definedName name="cota05">#REF!</definedName>
+    <definedName name="cota06">#REF!</definedName>
+    <definedName name="cota07">#REF!</definedName>
+    <definedName name="cota08">#REF!</definedName>
+    <definedName name="cota09">#REF!</definedName>
+    <definedName name="cota10">#REF!</definedName>
+    <definedName name="cota11">#REF!</definedName>
+    <definedName name="cota12">#REF!</definedName>
+    <definedName name="Cotac01">#REF!</definedName>
+    <definedName name="Cotac02">#REF!</definedName>
+    <definedName name="Cotac03">#REF!</definedName>
+    <definedName name="Cotac04">#REF!</definedName>
+    <definedName name="Cotac05">#REF!</definedName>
+    <definedName name="Cotac06">#REF!</definedName>
+    <definedName name="Cotac07">#REF!</definedName>
+    <definedName name="Cotac08">#REF!</definedName>
+    <definedName name="Cotac09">#REF!</definedName>
+    <definedName name="Cotac10">#REF!</definedName>
+    <definedName name="Cotac11">#REF!</definedName>
+    <definedName name="Cotac12">#REF!</definedName>
+    <definedName name="cotad01">#REF!</definedName>
+    <definedName name="cotad02">#REF!</definedName>
+    <definedName name="cotad03">#REF!</definedName>
+    <definedName name="cotad04">#REF!</definedName>
+    <definedName name="cotad05">#REF!</definedName>
+    <definedName name="cotad06">#REF!</definedName>
+    <definedName name="cotad07">#REF!</definedName>
+    <definedName name="cotad08">#REF!</definedName>
+    <definedName name="cotad09">#REF!</definedName>
+    <definedName name="cotad10">#REF!</definedName>
+    <definedName name="cotad11">#REF!</definedName>
+    <definedName name="cotad12">#REF!</definedName>
+    <definedName name="Coven.Trend">#REF!</definedName>
+    <definedName name="CPMF">#REF!</definedName>
+    <definedName name="CR_">#REF!</definedName>
+    <definedName name="cr_s">#REF!</definedName>
+    <definedName name="CRAD">#REF!</definedName>
+    <definedName name="CRED_FISC">#REF!</definedName>
+    <definedName name="credcred">#REF!</definedName>
+    <definedName name="Criteria_MI">#REF!</definedName>
+    <definedName name="CRITERIO">#REF!</definedName>
+    <definedName name="CRITERIO0">#REF!</definedName>
+    <definedName name="_xlnm.Criteria">#REF!</definedName>
+    <definedName name="CRONODATE1">#REF!</definedName>
+    <definedName name="Cross_Checking">#REF!</definedName>
+    <definedName name="CRUZEIROS">#REF!</definedName>
+    <definedName name="csf" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="csf" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="CTBC_FIXA">#REF!</definedName>
+    <definedName name="CTBC_MOBILE">#REF!</definedName>
+    <definedName name="CTRQ">#REF!</definedName>
+    <definedName name="ctry">#REF!</definedName>
+    <definedName name="CUAD.1999_2001">#REF!</definedName>
+    <definedName name="CUAD1">#REF!</definedName>
+    <definedName name="CUAD1_00">#REF!</definedName>
+    <definedName name="CUAD1_01">#REF!</definedName>
+    <definedName name="CUAD1_99">#REF!</definedName>
+    <definedName name="CUAD1A">#REF!</definedName>
+    <definedName name="CUAD1A_00">#REF!</definedName>
+    <definedName name="CUAD1A_01">#REF!</definedName>
+    <definedName name="CUAD1A_99">#REF!</definedName>
+    <definedName name="CUAD1A_99A">#REF!</definedName>
+    <definedName name="CUAD2">#REF!</definedName>
+    <definedName name="CUAD2_00">#REF!</definedName>
+    <definedName name="CUAD2_01">#REF!</definedName>
+    <definedName name="CUAD2_99">#REF!</definedName>
+    <definedName name="CUAD2A">#REF!</definedName>
+    <definedName name="CUAD2A_00">#REF!</definedName>
+    <definedName name="CUAD2A_01">#REF!</definedName>
+    <definedName name="CUAD3">#REF!</definedName>
+    <definedName name="CUAD3_00">#REF!</definedName>
+    <definedName name="CUAD3_01">#REF!</definedName>
+    <definedName name="CUAD3_99">#REF!</definedName>
+    <definedName name="cuad4">#REF!</definedName>
+    <definedName name="CUAD4_00">#REF!</definedName>
+    <definedName name="CUAD4_01">#REF!</definedName>
+    <definedName name="CUAD4_99">#REF!</definedName>
+    <definedName name="CUADRO_1">#REF!</definedName>
+    <definedName name="CUADRO_2">#REF!</definedName>
+    <definedName name="CUADRO_3">#REF!</definedName>
+    <definedName name="Cuenta">#REF!</definedName>
+    <definedName name="CUMENE">#REF!</definedName>
+    <definedName name="CUMENT">#REF!</definedName>
+    <definedName name="Cupom_periodo">#REF!</definedName>
+    <definedName name="cupomhedge">#REF!</definedName>
+    <definedName name="Current" localSheetId="0" hidden="1">[0]!Header1-1 &amp; "." &amp; MAX(1,COUNTA(INDEX(#REF!,MATCH([0]!Header1-1,#REF!,FALSE)):#REF!))</definedName>
+    <definedName name="Current" hidden="1">[0]!Header1-1 &amp; "." &amp; MAX(1,COUNTA(INDEX(#REF!,MATCH([0]!Header1-1,#REF!,FALSE)):#REF!))</definedName>
+    <definedName name="Custos">#REF!</definedName>
+    <definedName name="CVDom">#N/A</definedName>
+    <definedName name="CVExp">#N/A</definedName>
+    <definedName name="CVTS">#REF!</definedName>
+    <definedName name="cwwqq" localSheetId="0" hidden="1">{"SCH47",#N/A,FALSE,"value";"sch48",#N/A,FALSE,"value"}</definedName>
+    <definedName name="cwwqq" hidden="1">{"SCH47",#N/A,FALSE,"value";"sch48",#N/A,FALSE,"value"}</definedName>
+    <definedName name="cxc">#N/A</definedName>
+    <definedName name="D">#N/A</definedName>
+    <definedName name="D.R.E.">#REF!</definedName>
+    <definedName name="D_TA">#N/A</definedName>
+    <definedName name="D_TB">#N/A</definedName>
+    <definedName name="d1_1">#N/A</definedName>
+    <definedName name="D2_1">#N/A</definedName>
+    <definedName name="D21Dom">#N/A</definedName>
+    <definedName name="D21Exp">#N/A</definedName>
+    <definedName name="D5_1">#N/A</definedName>
+    <definedName name="D500_60">#REF!</definedName>
+    <definedName name="da">#REF!</definedName>
+    <definedName name="dadfa" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Açucar97";#N/A,#N/A,FALSE,"Carburante97";#N/A,#N/A,FALSE,"Exp97-açúcar";#N/A,#N/A,FALSE,"Neutro97";#N/A,#N/A,FALSE,"Industrial97";#N/A,#N/A,FALSE,"Refinado97";#N/A,#N/A,FALSE,"Álcool_Adquirido";#N/A,#N/A,FALSE,"Export97-Álcool -US$-R$";#N/A,#N/A,FALSE,"CPV_RECEITA"}</definedName>
+    <definedName name="dadfa" hidden="1">{#N/A,#N/A,FALSE,"Açucar97";#N/A,#N/A,FALSE,"Carburante97";#N/A,#N/A,FALSE,"Exp97-açúcar";#N/A,#N/A,FALSE,"Neutro97";#N/A,#N/A,FALSE,"Industrial97";#N/A,#N/A,FALSE,"Refinado97";#N/A,#N/A,FALSE,"Álcool_Adquirido";#N/A,#N/A,FALSE,"Export97-Álcool -US$-R$";#N/A,#N/A,FALSE,"CPV_RECEITA"}</definedName>
+    <definedName name="DADOS">#REF!</definedName>
+    <definedName name="Dados_Aging">#REF!</definedName>
+    <definedName name="Dados_BadDebt">#REF!</definedName>
+    <definedName name="Dados_Billing">#REF!</definedName>
+    <definedName name="dados_ok" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"NET";#N/A,#N/A,FALSE,"caxi";#N/A,#N/A,FALSE,"nhai";#N/A,#N/A,FALSE,"urui";#N/A,#N/A,FALSE,"cali";#N/A,#N/A,FALSE,"joii";#N/A,#N/A,FALSE,"hol";#N/A,#N/A,FALSE,"poa";#N/A,#N/A,FALSE,"pel";#N/A,#N/A,FALSE,"cha";#N/A,#N/A,FALSE,"rgr";#N/A,#N/A,FALSE,"ere";#N/A,#N/A,FALSE,"scr";#N/A,#N/A,FALSE,"cri";#N/A,#N/A,FALSE,"bag";#N/A,#N/A,FALSE,"pfu";#N/A,#N/A,FALSE,"lit";#N/A,#N/A,FALSE,"mmd";#N/A,#N/A,FALSE,"sma";#N/A,#N/A,FALSE,"btg";#N/A,#N/A,FALSE,"far";#N/A,#N/A,FALSE,"laj";#N/A,#N/A,FALSE,"flo";#N/A,#N/A,FALSE,"076";#N/A,#N/A,FALSE,"iflo";#N/A,#N/A,FALSE,"blu"}</definedName>
+    <definedName name="dados_ok" hidden="1">{#N/A,#N/A,FALSE,"NET";#N/A,#N/A,FALSE,"caxi";#N/A,#N/A,FALSE,"nhai";#N/A,#N/A,FALSE,"urui";#N/A,#N/A,FALSE,"cali";#N/A,#N/A,FALSE,"joii";#N/A,#N/A,FALSE,"hol";#N/A,#N/A,FALSE,"poa";#N/A,#N/A,FALSE,"pel";#N/A,#N/A,FALSE,"cha";#N/A,#N/A,FALSE,"rgr";#N/A,#N/A,FALSE,"ere";#N/A,#N/A,FALSE,"scr";#N/A,#N/A,FALSE,"cri";#N/A,#N/A,FALSE,"bag";#N/A,#N/A,FALSE,"pfu";#N/A,#N/A,FALSE,"lit";#N/A,#N/A,FALSE,"mmd";#N/A,#N/A,FALSE,"sma";#N/A,#N/A,FALSE,"btg";#N/A,#N/A,FALSE,"far";#N/A,#N/A,FALSE,"laj";#N/A,#N/A,FALSE,"flo";#N/A,#N/A,FALSE,"076";#N/A,#N/A,FALSE,"iflo";#N/A,#N/A,FALSE,"blu"}</definedName>
+    <definedName name="DADOS1">#REF!</definedName>
+    <definedName name="dados2" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"NET";#N/A,#N/A,FALSE,"caxi";#N/A,#N/A,FALSE,"nhai";#N/A,#N/A,FALSE,"urui";#N/A,#N/A,FALSE,"cali";#N/A,#N/A,FALSE,"joii";#N/A,#N/A,FALSE,"hol";#N/A,#N/A,FALSE,"poa";#N/A,#N/A,FALSE,"pel";#N/A,#N/A,FALSE,"cha";#N/A,#N/A,FALSE,"rgr";#N/A,#N/A,FALSE,"ere";#N/A,#N/A,FALSE,"scr";#N/A,#N/A,FALSE,"cri";#N/A,#N/A,FALSE,"bag";#N/A,#N/A,FALSE,"pfu";#N/A,#N/A,FALSE,"lit";#N/A,#N/A,FALSE,"mmd";#N/A,#N/A,FALSE,"sma";#N/A,#N/A,FALSE,"btg";#N/A,#N/A,FALSE,"far";#N/A,#N/A,FALSE,"laj";#N/A,#N/A,FALSE,"flo";#N/A,#N/A,FALSE,"076";#N/A,#N/A,FALSE,"iflo";#N/A,#N/A,FALSE,"blu"}</definedName>
+    <definedName name="dados2" hidden="1">{#N/A,#N/A,FALSE,"NET";#N/A,#N/A,FALSE,"caxi";#N/A,#N/A,FALSE,"nhai";#N/A,#N/A,FALSE,"urui";#N/A,#N/A,FALSE,"cali";#N/A,#N/A,FALSE,"joii";#N/A,#N/A,FALSE,"hol";#N/A,#N/A,FALSE,"poa";#N/A,#N/A,FALSE,"pel";#N/A,#N/A,FALSE,"cha";#N/A,#N/A,FALSE,"rgr";#N/A,#N/A,FALSE,"ere";#N/A,#N/A,FALSE,"scr";#N/A,#N/A,FALSE,"cri";#N/A,#N/A,FALSE,"bag";#N/A,#N/A,FALSE,"pfu";#N/A,#N/A,FALSE,"lit";#N/A,#N/A,FALSE,"mmd";#N/A,#N/A,FALSE,"sma";#N/A,#N/A,FALSE,"btg";#N/A,#N/A,FALSE,"far";#N/A,#N/A,FALSE,"laj";#N/A,#N/A,FALSE,"flo";#N/A,#N/A,FALSE,"076";#N/A,#N/A,FALSE,"iflo";#N/A,#N/A,FALSE,"blu"}</definedName>
+    <definedName name="dados3" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"NET";#N/A,#N/A,FALSE,"caxi";#N/A,#N/A,FALSE,"nhai";#N/A,#N/A,FALSE,"urui";#N/A,#N/A,FALSE,"cali";#N/A,#N/A,FALSE,"joii";#N/A,#N/A,FALSE,"hol";#N/A,#N/A,FALSE,"poa";#N/A,#N/A,FALSE,"pel";#N/A,#N/A,FALSE,"cha";#N/A,#N/A,FALSE,"rgr";#N/A,#N/A,FALSE,"ere";#N/A,#N/A,FALSE,"scr";#N/A,#N/A,FALSE,"cri";#N/A,#N/A,FALSE,"bag";#N/A,#N/A,FALSE,"pfu";#N/A,#N/A,FALSE,"lit";#N/A,#N/A,FALSE,"mmd";#N/A,#N/A,FALSE,"sma";#N/A,#N/A,FALSE,"btg";#N/A,#N/A,FALSE,"far";#N/A,#N/A,FALSE,"laj";#N/A,#N/A,FALSE,"flo";#N/A,#N/A,FALSE,"076";#N/A,#N/A,FALSE,"iflo";#N/A,#N/A,FALSE,"blu"}</definedName>
+    <definedName name="dados3" hidden="1">{#N/A,#N/A,FALSE,"NET";#N/A,#N/A,FALSE,"caxi";#N/A,#N/A,FALSE,"nhai";#N/A,#N/A,FALSE,"urui";#N/A,#N/A,FALSE,"cali";#N/A,#N/A,FALSE,"joii";#N/A,#N/A,FALSE,"hol";#N/A,#N/A,FALSE,"poa";#N/A,#N/A,FALSE,"pel";#N/A,#N/A,FALSE,"cha";#N/A,#N/A,FALSE,"rgr";#N/A,#N/A,FALSE,"ere";#N/A,#N/A,FALSE,"scr";#N/A,#N/A,FALSE,"cri";#N/A,#N/A,FALSE,"bag";#N/A,#N/A,FALSE,"pfu";#N/A,#N/A,FALSE,"lit";#N/A,#N/A,FALSE,"mmd";#N/A,#N/A,FALSE,"sma";#N/A,#N/A,FALSE,"btg";#N/A,#N/A,FALSE,"far";#N/A,#N/A,FALSE,"laj";#N/A,#N/A,FALSE,"flo";#N/A,#N/A,FALSE,"076";#N/A,#N/A,FALSE,"iflo";#N/A,#N/A,FALSE,"blu"}</definedName>
+    <definedName name="DAFG" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="DAFG" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="dafjnvqernviqrejviojqervojrvjrjv" localSheetId="0" hidden="1">{"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86"}</definedName>
+    <definedName name="dafjnvqernviqrejviojqervojrvjrjv" hidden="1">{"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86"}</definedName>
+    <definedName name="DAISU">#N/A</definedName>
+    <definedName name="DANIEL">#REF!</definedName>
+    <definedName name="dasdsadsad" hidden="1">#N/A</definedName>
+    <definedName name="DAT">#REF!</definedName>
+    <definedName name="DAT2.1">#REF!</definedName>
+    <definedName name="DATA">#REF!</definedName>
+    <definedName name="data_atualiz">#REF!</definedName>
+    <definedName name="data_hoje">#REF!</definedName>
+    <definedName name="Data_inicial">#REF!</definedName>
+    <definedName name="Data_início">#REF!</definedName>
+    <definedName name="DATA_LOAD">#N/A</definedName>
+    <definedName name="DATA_LOAD_1">#N/A</definedName>
+    <definedName name="Data_Processamento">#REF!</definedName>
+    <definedName name="Data_Sem_Atualiz">#REF!</definedName>
+    <definedName name="Data_Término">#REF!</definedName>
+    <definedName name="data01">#REF!</definedName>
+    <definedName name="data02">#REF!</definedName>
+    <definedName name="data03">#REF!</definedName>
+    <definedName name="data04">#REF!</definedName>
+    <definedName name="data05">#REF!</definedName>
+    <definedName name="data06">#REF!</definedName>
+    <definedName name="data07">#REF!</definedName>
+    <definedName name="data08">#REF!</definedName>
+    <definedName name="data09">#REF!</definedName>
+    <definedName name="data10">#REF!</definedName>
+    <definedName name="data11">#REF!</definedName>
+    <definedName name="data12">#REF!</definedName>
+    <definedName name="data13">#REF!</definedName>
+    <definedName name="data14">#REF!</definedName>
+    <definedName name="data15">#REF!</definedName>
+    <definedName name="data16">#REF!</definedName>
+    <definedName name="data17">#REF!</definedName>
+    <definedName name="data18">#REF!</definedName>
+    <definedName name="data19">#REF!</definedName>
+    <definedName name="data20">#REF!</definedName>
+    <definedName name="data21">#REF!</definedName>
+    <definedName name="data22">#REF!</definedName>
+    <definedName name="data23">#REF!</definedName>
+    <definedName name="data24">#REF!</definedName>
+    <definedName name="data25">#REF!</definedName>
+    <definedName name="data26">#REF!</definedName>
+    <definedName name="data27">#REF!</definedName>
+    <definedName name="data28">#REF!</definedName>
+    <definedName name="data29">#REF!</definedName>
+    <definedName name="data30">#REF!</definedName>
+    <definedName name="data31">#REF!</definedName>
+    <definedName name="data32">#REF!</definedName>
+    <definedName name="data33">#REF!</definedName>
+    <definedName name="data34">#REF!</definedName>
+    <definedName name="data35">#REF!</definedName>
+    <definedName name="data36">#REF!</definedName>
+    <definedName name="data37">#REF!</definedName>
+    <definedName name="data38">#REF!</definedName>
+    <definedName name="data39">#REF!</definedName>
+    <definedName name="data40">#REF!</definedName>
+    <definedName name="data41">#REF!</definedName>
+    <definedName name="data42">#REF!</definedName>
+    <definedName name="data43">#REF!</definedName>
+    <definedName name="data44">#REF!</definedName>
+    <definedName name="data45">#REF!</definedName>
+    <definedName name="data46">#REF!</definedName>
+    <definedName name="data47">#REF!</definedName>
+    <definedName name="data48">#REF!</definedName>
+    <definedName name="data49">#REF!</definedName>
+    <definedName name="data50">#REF!</definedName>
+    <definedName name="data51">#REF!</definedName>
+    <definedName name="data52">#REF!</definedName>
+    <definedName name="data53">#REF!</definedName>
+    <definedName name="data54">#REF!</definedName>
+    <definedName name="data55">#REF!</definedName>
+    <definedName name="data56">#REF!</definedName>
+    <definedName name="data57">#REF!</definedName>
+    <definedName name="data58">#REF!</definedName>
+    <definedName name="data59">#REF!</definedName>
+    <definedName name="data60">#REF!</definedName>
+    <definedName name="data61">#REF!</definedName>
+    <definedName name="data62">#REF!</definedName>
+    <definedName name="data63">#REF!</definedName>
+    <definedName name="data64">#REF!</definedName>
+    <definedName name="data65">#REF!</definedName>
+    <definedName name="data66">#REF!</definedName>
+    <definedName name="data67">#REF!</definedName>
+    <definedName name="data68">#REF!</definedName>
+    <definedName name="data69">#REF!</definedName>
+    <definedName name="data70">#REF!</definedName>
+    <definedName name="data71">#REF!</definedName>
+    <definedName name="data72">#REF!</definedName>
+    <definedName name="data73">#REF!</definedName>
+    <definedName name="data74">#REF!</definedName>
+    <definedName name="data75">#REF!</definedName>
+    <definedName name="data76">#REF!</definedName>
+    <definedName name="data77">#REF!</definedName>
+    <definedName name="data78">#REF!</definedName>
+    <definedName name="data79">#REF!</definedName>
+    <definedName name="data80">#REF!</definedName>
+    <definedName name="data81">#REF!</definedName>
+    <definedName name="data82">#REF!</definedName>
+    <definedName name="data83">#REF!</definedName>
+    <definedName name="data84">#REF!</definedName>
+    <definedName name="data85">#REF!</definedName>
+    <definedName name="data86">#REF!</definedName>
+    <definedName name="data87">#REF!</definedName>
+    <definedName name="data88">#REF!</definedName>
+    <definedName name="data89">#REF!</definedName>
+    <definedName name="data90">#REF!</definedName>
+    <definedName name="data91">#REF!</definedName>
+    <definedName name="data92">#REF!</definedName>
+    <definedName name="data93">#REF!</definedName>
+    <definedName name="Database_MI">#REF!</definedName>
+    <definedName name="datahedge">#REF!</definedName>
+    <definedName name="DATA오류">"Dialog Frame 1"</definedName>
+    <definedName name="data抽出">#N/A</definedName>
+    <definedName name="data抽出_1">#N/A</definedName>
+    <definedName name="DATE">#REF!</definedName>
+    <definedName name="Date0">#REF!</definedName>
+    <definedName name="DateHeader">#REF!</definedName>
+    <definedName name="datos">#REF!</definedName>
+    <definedName name="DB">#N/A</definedName>
+    <definedName name="DB_1">#N/A</definedName>
+    <definedName name="DBN_ESTUDOS_E_PROJETOS">#REF!</definedName>
+    <definedName name="DBN_MAQ._EQUIP._NACIONAIS">#REF!</definedName>
+    <definedName name="DBN_MAQ._EQUIPAMENTOS_IMPORTADOS">#REF!</definedName>
+    <definedName name="DBN_OBRAS_CIVIS_INSTALAÇÕES">#REF!</definedName>
+    <definedName name="DC">#REF!</definedName>
+    <definedName name="dcf_year">#REF!</definedName>
+    <definedName name="DD">#N/A</definedName>
+    <definedName name="DDD">#N/A</definedName>
+    <definedName name="ddd_1">#N/A</definedName>
+    <definedName name="DDDDDD">#N/A</definedName>
+    <definedName name="DDDDDD_1">#N/A</definedName>
+    <definedName name="ddddddd" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";#N/A,#N/A,FALSE,"concu";"parc_global",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";#N/A,#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Réseaux";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI";#N/A,#N/A,FALSE,"R2000";#N/A,#N/A,FALSE,"BIBOP"}</definedName>
+    <definedName name="ddddddd" hidden="1">{#N/A,#N/A,FALSE,"Synth";#N/A,#N/A,FALSE,"concu";"parc_global",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";#N/A,#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Réseaux";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI";#N/A,#N/A,FALSE,"R2000";#N/A,#N/A,FALSE,"BIBOP"}</definedName>
+    <definedName name="ddff">#N/A</definedName>
+    <definedName name="ddff_1">#N/A</definedName>
+    <definedName name="ddfg">#N/A</definedName>
+    <definedName name="ddfg_1">#N/A</definedName>
+    <definedName name="DEAM" localSheetId="0">{"'CptDifn'!$AA$32:$AG$32"}</definedName>
+    <definedName name="DEAM">{"'CptDifn'!$AA$32:$AG$32"}</definedName>
+    <definedName name="DEAS" localSheetId="0">{"'CptDifn'!$AA$32:$AG$32"}</definedName>
+    <definedName name="DEAS">{"'CptDifn'!$AA$32:$AG$32"}</definedName>
+    <definedName name="debt_terminal">#REF!</definedName>
+    <definedName name="DEBT1">#REF!</definedName>
+    <definedName name="DEBT10">#REF!</definedName>
+    <definedName name="DEBT2">#REF!</definedName>
+    <definedName name="DEBT3">#REF!</definedName>
+    <definedName name="DEBT4">#REF!</definedName>
+    <definedName name="DEBT5">#REF!</definedName>
+    <definedName name="DEBT6">#REF!</definedName>
+    <definedName name="DEBT7">#REF!</definedName>
+    <definedName name="DEBT8">#REF!</definedName>
+    <definedName name="DEBT9">#REF!</definedName>
+    <definedName name="DEC">#N/A</definedName>
+    <definedName name="DECA">#REF!,#REF!,#REF!</definedName>
+    <definedName name="deccf">#REF!</definedName>
+    <definedName name="DECG" localSheetId="0">{"'CptDifn'!$AA$32:$AG$32"}</definedName>
+    <definedName name="DECG">{"'CptDifn'!$AA$32:$AG$32"}</definedName>
+    <definedName name="decimales">#REF!</definedName>
+    <definedName name="DECR">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="Deduções">#REF!</definedName>
+    <definedName name="DEFINE_I_II_ESTUDOS_E_PROJETOS">#REF!</definedName>
+    <definedName name="DEFINE_III___MAQ._EQUIPAMENTOS_NACIONAIS">#REF!</definedName>
+    <definedName name="DEGL" localSheetId="0">{"'CptDifn'!$AA$32:$AG$32"}</definedName>
+    <definedName name="DEGL">{"'CptDifn'!$AA$32:$AG$32"}</definedName>
+    <definedName name="delete11" localSheetId="0" hidden="1">{"Page1",#N/A,FALSE,"CompCo";"Page2",#N/A,FALSE,"CompCo"}</definedName>
+    <definedName name="delete11" hidden="1">{"Page1",#N/A,FALSE,"CompCo";"Page2",#N/A,FALSE,"CompCo"}</definedName>
+    <definedName name="delete20" localSheetId="0" hidden="1">{"Page1",#N/A,FALSE,"CompCo";"Page2",#N/A,FALSE,"CompCo"}</definedName>
+    <definedName name="delete20" hidden="1">{"Page1",#N/A,FALSE,"CompCo";"Page2",#N/A,FALSE,"CompCo"}</definedName>
+    <definedName name="delete5" localSheetId="0" hidden="1">{"Page1",#N/A,FALSE,"CompCo";"Page2",#N/A,FALSE,"CompCo"}</definedName>
+    <definedName name="delete5" hidden="1">{"Page1",#N/A,FALSE,"CompCo";"Page2",#N/A,FALSE,"CompCo"}</definedName>
+    <definedName name="Demonstração">#REF!</definedName>
+    <definedName name="DEMONSTRAÇÃO_DO_RESULTADO_CONSOLIDADO___LEGISLAÇÃO_SOCIETÁRIA">#REF!</definedName>
+    <definedName name="DEMONSTRATIVO_DE_ARRECADAÇÃO_DE_TELEFONIA_POR_CICLO">"Base de Dados200204_12"</definedName>
+    <definedName name="denis" localSheetId="0" hidden="1">{"SEPTEMBER PRINT",#N/A,FALSE,"INV_BKDN";"SEPTEMBER PRINT",#N/A,FALSE,"INV_BKDN"}</definedName>
+    <definedName name="denis" hidden="1">{"SEPTEMBER PRINT",#N/A,FALSE,"INV_BKDN";"SEPTEMBER PRINT",#N/A,FALSE,"INV_BKDN"}</definedName>
+    <definedName name="Dep">#REF!</definedName>
+    <definedName name="DEPR8200">#REF!</definedName>
+    <definedName name="Depreciação">#REF!</definedName>
+    <definedName name="der">#REF!</definedName>
+    <definedName name="DERIVATIVE">#N/A</definedName>
+    <definedName name="des">#REF!</definedName>
+    <definedName name="DESC">#REF!</definedName>
+    <definedName name="description">#REF!</definedName>
+    <definedName name="DESLOC">#REF!</definedName>
+    <definedName name="Desp.Antec." localSheetId="0">#REF!:L4800C5</definedName>
+    <definedName name="Desp.Antec.">#REF!:L4800C5</definedName>
+    <definedName name="Desp_1">#REF!</definedName>
+    <definedName name="DESP_FINANCEIRA">#REF!</definedName>
+    <definedName name="Desp_ytd">#REF!</definedName>
+    <definedName name="Despesas_Antecipadas">#REF!</definedName>
+    <definedName name="DESPESAS_TOTAIS">#REF!</definedName>
+    <definedName name="Destcode">#REF!</definedName>
+    <definedName name="DESTQ_COMAND">#REF!</definedName>
+    <definedName name="detalhamento" localSheetId="0">{#N/A,#N/A,FALSE,"PROJEÇÃO DE FATURAMENTO";#N/A,#N/A,FALSE,"Plano de VInput!R16C7as - US$";#N/A,#N/A,FALSE,"CUSTOS COM MAT. PRIMA";#N/A,#N/A,FALSE," Plano de Produção";#N/A,#N/A,FALSE,"PROJEÇÃO DE GASTOS";#N/A,#N/A,FALSE,"PROGRAMA DE INVESTIMENTOS";#N/A,#N/A,FALSE,"INVESTIMENTOS EM PROCESSO";#N/A,#N/A,FALSE,"PROJEÇÃO DE RESULTADOS";#N/A,#N/A,FALSE,"FLUXO DE CAIXA";#N/A,#N/A,FALSE,"DEM.RESULTADO - EQUILIBRIO";#N/A,#N/A,FALSE,"FLUXO DE CAIXA - EQUILIBRIO"}</definedName>
+    <definedName name="detalhamento">{#N/A,#N/A,FALSE,"PROJEÇÃO DE FATURAMENTO";#N/A,#N/A,FALSE,"Plano de VInput!R16C7as - US$";#N/A,#N/A,FALSE,"CUSTOS COM MAT. PRIMA";#N/A,#N/A,FALSE," Plano de Produção";#N/A,#N/A,FALSE,"PROJEÇÃO DE GASTOS";#N/A,#N/A,FALSE,"PROGRAMA DE INVESTIMENTOS";#N/A,#N/A,FALSE,"INVESTIMENTOS EM PROCESSO";#N/A,#N/A,FALSE,"PROJEÇÃO DE RESULTADOS";#N/A,#N/A,FALSE,"FLUXO DE CAIXA";#N/A,#N/A,FALSE,"DEM.RESULTADO - EQUILIBRIO";#N/A,#N/A,FALSE,"FLUXO DE CAIXA - EQUILIBRIO"}</definedName>
+    <definedName name="DETALHE_ENDIVID___SEFIN">#REF!</definedName>
+    <definedName name="DETALLE">#REF!</definedName>
+    <definedName name="Deuda.xls">#REF!</definedName>
+    <definedName name="dew" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="dew" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="dez">#REF!</definedName>
+    <definedName name="DF">#N/A</definedName>
+    <definedName name="DF_1">#N/A</definedName>
+    <definedName name="dfac">#N/A</definedName>
+    <definedName name="dfasdfas">#N/A</definedName>
+    <definedName name="dfdf" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="dfdf" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="dfdfdf" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="dfdfdf" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="dfe" localSheetId="0">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="dfe">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="dfe3wds" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="dfe3wds" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="dfg" localSheetId="0" hidden="1">{"uno",#N/A,FALSE,"Dist total";"COMENTARIO",#N/A,FALSE,"Ficha CODICE"}</definedName>
+    <definedName name="dfg" hidden="1">{"uno",#N/A,FALSE,"Dist total";"COMENTARIO",#N/A,FALSE,"Ficha CODICE"}</definedName>
+    <definedName name="dfgre" localSheetId="0" hidden="1">{"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86"}</definedName>
+    <definedName name="dfgre" hidden="1">{"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86"}</definedName>
+    <definedName name="dfgvs" localSheetId="0" hidden="1">{"SCH49",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="dfgvs" hidden="1">{"SCH49",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="dfhhfsdfh" hidden="1">#REF!</definedName>
+    <definedName name="DFLABR99">#REF!</definedName>
+    <definedName name="DFLFEV99">#REF!</definedName>
+    <definedName name="DFLJAN99">#REF!</definedName>
+    <definedName name="DFLJUN99">#REF!</definedName>
+    <definedName name="DFLJUNAC">#REF!</definedName>
+    <definedName name="DFLMAI99">#REF!</definedName>
+    <definedName name="DFLMAR99">#REF!</definedName>
+    <definedName name="DFLMARAC">#REF!</definedName>
+    <definedName name="dfre3wsdwq" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="dfre3wsdwq" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="dfrhy" localSheetId="0" hidden="1">{"SCH47",#N/A,FALSE,"value";"sch48",#N/A,FALSE,"value"}</definedName>
+    <definedName name="dfrhy" hidden="1">{"SCH47",#N/A,FALSE,"value";"sch48",#N/A,FALSE,"value"}</definedName>
+    <definedName name="dfss" localSheetId="0" hidden="1">{"Print1",#N/A,TRUE,"P&amp;L";"Print2",#N/A,TRUE,"CashFL"}</definedName>
+    <definedName name="dfss" hidden="1">{"Print1",#N/A,TRUE,"P&amp;L";"Print2",#N/A,TRUE,"CashFL"}</definedName>
+    <definedName name="dfweq" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="dfweq" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="dghgf">#N/A</definedName>
+    <definedName name="dghgf_1">#N/A</definedName>
+    <definedName name="dgjyj" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"índice";#N/A,#N/A,TRUE,"bp";#N/A,#N/A,TRUE,"dre";#N/A,#N/A,TRUE,"mpl";#N/A,#N/A,TRUE,"doar";#N/A,#N/A,TRUE,"fc";#N/A,#N/A,TRUE,"cta_rec";#N/A,#N/A,TRUE,"Estoque";#N/A,#N/A,TRUE,"Estoque_Det";#N/A,#N/A,TRUE,"Despesas Antecipadas";#N/A,#N/A,TRUE,"IReCS";#N/A,#N/A,TRUE,"BaseNegativa";#N/A,#N/A,TRUE,"CS";#N/A,#N/A,TRUE,"AjCS";#N/A,#N/A,TRUE,"Prej.Fiscal";#N/A,#N/A,TRUE,"IR";#N/A,#N/A,TRUE,"AjIR";#N/A,#N/A,TRUE,"Permanente";"Permanente_gráfico",#N/A,TRUE,"Permanente";#N/A,#N/A,TRUE,"Capitalização";"Financiamentos Mensal",#N/A,TRUE,"Financiamentos";"Financiamentos Movimentação",#N/A,TRUE,"Financiamentos";#N/A,#N/A,TRUE,"Soc.Ligadas";#N/A,#N/A,TRUE,"Capital";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"Receita";#N/A,#N/A,TRUE,"CPV";#N/A,#N/A,TRUE,"Financeiras"}</definedName>
+    <definedName name="dgjyj" hidden="1">{#N/A,#N/A,TRUE,"índice";#N/A,#N/A,TRUE,"bp";#N/A,#N/A,TRUE,"dre";#N/A,#N/A,TRUE,"mpl";#N/A,#N/A,TRUE,"doar";#N/A,#N/A,TRUE,"fc";#N/A,#N/A,TRUE,"cta_rec";#N/A,#N/A,TRUE,"Estoque";#N/A,#N/A,TRUE,"Estoque_Det";#N/A,#N/A,TRUE,"Despesas Antecipadas";#N/A,#N/A,TRUE,"IReCS";#N/A,#N/A,TRUE,"BaseNegativa";#N/A,#N/A,TRUE,"CS";#N/A,#N/A,TRUE,"AjCS";#N/A,#N/A,TRUE,"Prej.Fiscal";#N/A,#N/A,TRUE,"IR";#N/A,#N/A,TRUE,"AjIR";#N/A,#N/A,TRUE,"Permanente";"Permanente_gráfico",#N/A,TRUE,"Permanente";#N/A,#N/A,TRUE,"Capitalização";"Financiamentos Mensal",#N/A,TRUE,"Financiamentos";"Financiamentos Movimentação",#N/A,TRUE,"Financiamentos";#N/A,#N/A,TRUE,"Soc.Ligadas";#N/A,#N/A,TRUE,"Capital";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"Receita";#N/A,#N/A,TRUE,"CPV";#N/A,#N/A,TRUE,"Financeiras"}</definedName>
+    <definedName name="dgn" localSheetId="0" hidden="1">{"sch24",#N/A,FALSE,"summary";"sch40",#N/A,FALSE,"summary";"sch42",#N/A,FALSE,"summary";"sch25",#N/A,FALSE,"monthly";"sch41",#N/A,FALSE,"monthly";"sch43",#N/A,FALSE,"monthly";"sch44",#N/A,FALSE,"monthly";"sch56",#N/A,FALSE,"monthly";"sch57",#N/A,FALSE,"monthly";"sch59",#N/A,FALSE,"monthly";"sch76",#N/A,FALSE,"monthly";"sch77",#N/A,FALSE,"monthly";"sch78",#N/A,FALSE,"monthly";"sch79",#N/A,FALSE,"monthly";"sch80",#N/A,FALSE,"monthly";"sch32",#N/A,FALSE,"ebitrecs";"sch33",#N/A,FALSE,"ebitrecs";"sch34",#N/A,FALSE,"ebitrecs";"sch35",#N/A,FALSE,"ebitrecs";"sch36",#N/A,FALSE,"ebitrecs";"sch37",#N/A,FALSE,"ebitrecs";"sch38",#N/A,FALSE,"ebitrecs";"sch39",#N/A,FALSE,"ebitrecs";"sch53",#N/A,FALSE,"value";"sch60",#N/A,FALSE,"upside";"sch61",#N/A,FALSE,"upside";"sch54",#N/A,FALSE,"value";"sch45",#N/A,FALSE,"5b5f";"sch46",#N/A,FALSE,"5b5f";"sch47",#N/A,FALSE,"5b5f";"sch48",#N/A,FALSE,"5b5f";"sch49",#N/A,FALSE,"5b5f";"sch501",#N/A,FALSE,"5b5f";"sch502",#N/A,FALSE,"5b5f";"sch51",#N/A,FALSE,"5b5f";"sch55",#N/A,FALSE,"eva";"sch63",#N/A,FALSE,"eva";"sch64",#N/A,FALSE,"eva";"sch65",#N/A,FALSE,"eva";"sch6",#N/A,FALSE,"SCH6";"sch26",#N/A,FALSE,"SCH26";"sch7",#N/A,FALSE,"SCH7";"sch27",#N/A,FALSE,"SCH27";"sch28",#N/A,FALSE,"SCH28";"sch29",#N/A,FALSE,"SCH29";"sch30",#N/A,FALSE,"SCH30";"sch31",#N/A,FALSE,"SCH31";"sch521",#N/A,FALSE,"SCH52";"sch522",#N/A,FALSE,"SCH52";"sch523",#N/A,FALSE,"SCH52";"sch58",#N/A,FALSE,"SCH58";"sch62",#N/A,FALSE,"SCH62"}</definedName>
+    <definedName name="dgn" hidden="1">{"sch24",#N/A,FALSE,"summary";"sch40",#N/A,FALSE,"summary";"sch42",#N/A,FALSE,"summary";"sch25",#N/A,FALSE,"monthly";"sch41",#N/A,FALSE,"monthly";"sch43",#N/A,FALSE,"monthly";"sch44",#N/A,FALSE,"monthly";"sch56",#N/A,FALSE,"monthly";"sch57",#N/A,FALSE,"monthly";"sch59",#N/A,FALSE,"monthly";"sch76",#N/A,FALSE,"monthly";"sch77",#N/A,FALSE,"monthly";"sch78",#N/A,FALSE,"monthly";"sch79",#N/A,FALSE,"monthly";"sch80",#N/A,FALSE,"monthly";"sch32",#N/A,FALSE,"ebitrecs";"sch33",#N/A,FALSE,"ebitrecs";"sch34",#N/A,FALSE,"ebitrecs";"sch35",#N/A,FALSE,"ebitrecs";"sch36",#N/A,FALSE,"ebitrecs";"sch37",#N/A,FALSE,"ebitrecs";"sch38",#N/A,FALSE,"ebitrecs";"sch39",#N/A,FALSE,"ebitrecs";"sch53",#N/A,FALSE,"value";"sch60",#N/A,FALSE,"upside";"sch61",#N/A,FALSE,"upside";"sch54",#N/A,FALSE,"value";"sch45",#N/A,FALSE,"5b5f";"sch46",#N/A,FALSE,"5b5f";"sch47",#N/A,FALSE,"5b5f";"sch48",#N/A,FALSE,"5b5f";"sch49",#N/A,FALSE,"5b5f";"sch501",#N/A,FALSE,"5b5f";"sch502",#N/A,FALSE,"5b5f";"sch51",#N/A,FALSE,"5b5f";"sch55",#N/A,FALSE,"eva";"sch63",#N/A,FALSE,"eva";"sch64",#N/A,FALSE,"eva";"sch65",#N/A,FALSE,"eva";"sch6",#N/A,FALSE,"SCH6";"sch26",#N/A,FALSE,"SCH26";"sch7",#N/A,FALSE,"SCH7";"sch27",#N/A,FALSE,"SCH27";"sch28",#N/A,FALSE,"SCH28";"sch29",#N/A,FALSE,"SCH29";"sch30",#N/A,FALSE,"SCH30";"sch31",#N/A,FALSE,"SCH31";"sch521",#N/A,FALSE,"SCH52";"sch522",#N/A,FALSE,"SCH52";"sch523",#N/A,FALSE,"SCH52";"sch58",#N/A,FALSE,"SCH58";"sch62",#N/A,FALSE,"SCH62"}</definedName>
+    <definedName name="Dia_Sem_Data_Atualiz">#REF!</definedName>
+    <definedName name="Dia_Sem_Início">#REF!</definedName>
+    <definedName name="Dia_Sem_Término">#REF!</definedName>
+    <definedName name="Diario">#REF!</definedName>
+    <definedName name="Dias_úteis_ano">#REF!</definedName>
+    <definedName name="DIC">#N/A</definedName>
+    <definedName name="DIEDET1">#REF!</definedName>
+    <definedName name="Diferido" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
+    <definedName name="Diferido" hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
+    <definedName name="Diferido_amort">#REF!</definedName>
+    <definedName name="difut">#REF!</definedName>
+    <definedName name="difut2">#REF!</definedName>
+    <definedName name="digit_18">"テキスト 21"</definedName>
+    <definedName name="digraf">#REF!</definedName>
+    <definedName name="DIJ" hidden="1">#REF!</definedName>
+    <definedName name="dipm" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="dipm" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="DIRDET1">#REF!</definedName>
+    <definedName name="DIRDET2">#REF!</definedName>
+    <definedName name="DIRECTO">#REF!</definedName>
+    <definedName name="Diretoria">#REF!</definedName>
+    <definedName name="DIRRES1">#REF!</definedName>
+    <definedName name="DIRRES2">#REF!</definedName>
+    <definedName name="DISPDATA">#REF!</definedName>
+    <definedName name="Disponibilidades">#REF!</definedName>
+    <definedName name="Dividendos">#REF!</definedName>
+    <definedName name="DIVO1">#REF!</definedName>
+    <definedName name="djhdt" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"1321";#N/A,#N/A,FALSE,"1324";#N/A,#N/A,FALSE,"1333";#N/A,#N/A,FALSE,"1371"}</definedName>
+    <definedName name="djhdt" hidden="1">{#N/A,#N/A,FALSE,"1321";#N/A,#N/A,FALSE,"1324";#N/A,#N/A,FALSE,"1333";#N/A,#N/A,FALSE,"1371"}</definedName>
+    <definedName name="djhz">#N/A</definedName>
+    <definedName name="djhz_1">#N/A</definedName>
+    <definedName name="DLKHASJKGFAJSKHDFJASHFJKAJKF" hidden="1">#REF!</definedName>
+    <definedName name="DLPMEN">#REF!</definedName>
+    <definedName name="dlpsoc">#REF!</definedName>
+    <definedName name="dm">#REF!</definedName>
+    <definedName name="dme">#REF!</definedName>
+    <definedName name="DME_Dirty" hidden="1">"False"</definedName>
+    <definedName name="DMPL">#REF!</definedName>
+    <definedName name="dn">#N/A</definedName>
+    <definedName name="dn_1">#N/A</definedName>
+    <definedName name="DOAR">#REF!</definedName>
+    <definedName name="DOARREMOC">#REF!</definedName>
+    <definedName name="DOL">#REF!</definedName>
+    <definedName name="DOLAR">#REF!</definedName>
+    <definedName name="DÓLAR">#REF!</definedName>
+    <definedName name="DolarFinal">#REF!</definedName>
+    <definedName name="DOLARMES1">#REF!</definedName>
+    <definedName name="DOLCCIL">#REF!</definedName>
+    <definedName name="Dole_trans_code">#N/A</definedName>
+    <definedName name="dolfut">#REF!</definedName>
+    <definedName name="dolgraf">#REF!</definedName>
+    <definedName name="DOLRECO">#REF!</definedName>
+    <definedName name="DOM">#N/A</definedName>
+    <definedName name="DownButton">#N/A</definedName>
+    <definedName name="DR">#REF!</definedName>
+    <definedName name="DRE." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PROJEÇÃO DE FATURAMENTO";#N/A,#N/A,FALSE,"Plano de VInput!R16C7as - US$";#N/A,#N/A,FALSE,"CUSTOS COM MAT. PRIMA";#N/A,#N/A,FALSE," Plano de Produção";#N/A,#N/A,FALSE,"PROJEÇÃO DE GASTOS";#N/A,#N/A,FALSE,"PROGRAMA DE INVESTIMENTOS";#N/A,#N/A,FALSE,"INVESTIMENTOS EM PROCESSO";#N/A,#N/A,FALSE,"PROJEÇÃO DE RESULTADOS";#N/A,#N/A,FALSE,"FLUXO DE CAIXA";#N/A,#N/A,FALSE,"DEM.RESULTADO - EQUILIBRIO";#N/A,#N/A,FALSE,"FLUXO DE CAIXA - EQUILIBRIO"}</definedName>
+    <definedName name="DRE." hidden="1">{#N/A,#N/A,FALSE,"PROJEÇÃO DE FATURAMENTO";#N/A,#N/A,FALSE,"Plano de VInput!R16C7as - US$";#N/A,#N/A,FALSE,"CUSTOS COM MAT. PRIMA";#N/A,#N/A,FALSE," Plano de Produção";#N/A,#N/A,FALSE,"PROJEÇÃO DE GASTOS";#N/A,#N/A,FALSE,"PROGRAMA DE INVESTIMENTOS";#N/A,#N/A,FALSE,"INVESTIMENTOS EM PROCESSO";#N/A,#N/A,FALSE,"PROJEÇÃO DE RESULTADOS";#N/A,#N/A,FALSE,"FLUXO DE CAIXA";#N/A,#N/A,FALSE,"DEM.RESULTADO - EQUILIBRIO";#N/A,#N/A,FALSE,"FLUXO DE CAIXA - EQUILIBRIO"}</definedName>
+    <definedName name="DRE_Apres_James_Consol1" localSheetId="0">{"'ini'!$A$1"}</definedName>
+    <definedName name="DRE_Apres_James_Consol1">{"'ini'!$A$1"}</definedName>
+    <definedName name="DRE_CONSOL">#REF!</definedName>
+    <definedName name="DRE_lucro_liq">#REF!</definedName>
+    <definedName name="DRE_P_Flor" hidden="1">#REF!</definedName>
+    <definedName name="DRE_P_Trad" hidden="1">#REF!</definedName>
+    <definedName name="DRE_TMAR_2002" localSheetId="0" hidden="1">{"report",#N/A,FALSE,"dataBase"}</definedName>
+    <definedName name="DRE_TMAR_2002" hidden="1">{"report",#N/A,FALSE,"dataBase"}</definedName>
+    <definedName name="ds" localSheetId="0" hidden="1">{"'FLUXO-99'!$A$962:$G$963","'FLUXO-99'!$A$962:$G$963","'FLUXO-99'!$A$962:$G$963","'FLUXO-99'!$A$962:$G$963","'FLUXO-99'!$A$962:$G$963","'FLUXO-99'!$A$962:$G$963"}</definedName>
+    <definedName name="ds" hidden="1">{"'FLUXO-99'!$A$962:$G$963","'FLUXO-99'!$A$962:$G$963","'FLUXO-99'!$A$962:$G$963","'FLUXO-99'!$A$962:$G$963","'FLUXO-99'!$A$962:$G$963","'FLUXO-99'!$A$962:$G$963"}</definedName>
+    <definedName name="dsdsdsdsdsdsdsdsd">#REF!</definedName>
+    <definedName name="DSF" localSheetId="0" hidden="1">{"RES-2001",#N/A,FALSE,"BL2000";"A1-2001",#N/A,FALSE,"BL2000";"A2-2001",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="DSF" hidden="1">{"RES-2001",#N/A,FALSE,"BL2000";"A1-2001",#N/A,FALSE,"BL2000";"A2-2001",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="dsfs" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="dsfs" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="dsfsdfdsfg" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="dsfsdfdsfg" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="dsfsf" localSheetId="0" hidden="1">{"SUM GER",#N/A,FALSE,"SUM GER";"SUM FRA",#N/A,FALSE,"SUM FRA";"SUM ITA",#N/A,FALSE,"SUM ITA";"SUM SPA",#N/A,FALSE,"SUM SPA";"SUM EGB",#N/A,FALSE,"SUM EGB";"SUM IND",#N/A,FALSE,"SUM IND"}</definedName>
+    <definedName name="dsfsf" hidden="1">{"SUM GER",#N/A,FALSE,"SUM GER";"SUM FRA",#N/A,FALSE,"SUM FRA";"SUM ITA",#N/A,FALSE,"SUM ITA";"SUM SPA",#N/A,FALSE,"SUM SPA";"SUM EGB",#N/A,FALSE,"SUM EGB";"SUM IND",#N/A,FALSE,"SUM IND"}</definedName>
+    <definedName name="DSG">#REF!</definedName>
+    <definedName name="DSNC">#REF!</definedName>
+    <definedName name="DTBASA_325">#REF!</definedName>
+    <definedName name="DTCS_315">#REF!</definedName>
+    <definedName name="dtfrh" localSheetId="0" hidden="1">{"SCH44",#N/A,FALSE,"5b5f";"SCH45",#N/A,FALSE,"5b5f"}</definedName>
+    <definedName name="dtfrh" hidden="1">{"SCH44",#N/A,FALSE,"5b5f";"SCH45",#N/A,FALSE,"5b5f"}</definedName>
+    <definedName name="DTNEST_330">#REF!</definedName>
+    <definedName name="DTSE_390">#REF!</definedName>
+    <definedName name="DTSUL_380">#REF!</definedName>
+    <definedName name="DU">#REF!</definedName>
+    <definedName name="DURENE">#REF!</definedName>
+    <definedName name="Duto_Control">#REF!</definedName>
+    <definedName name="dyfhn" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="dyfhn" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="e">#N/A</definedName>
+    <definedName name="E.PDD" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Skjema 6.1 ";#N/A,#N/A,FALSE,"Skjema 6.2";#N/A,#N/A,FALSE,"Skjema 6.3";#N/A,#N/A,FALSE,"Skjema 6.4 ";#N/A,#N/A,FALSE,"Skjema 6.5";#N/A,#N/A,FALSE,"Skjema 6.6 ";#N/A,#N/A,FALSE,"Skjema 6.7 ";#N/A,#N/A,FALSE,"Skjema 6.8 ";#N/A,#N/A,FALSE,"Skjema 6.9";#N/A,#N/A,FALSE,"Skjema 6.10 ";#N/A,#N/A,FALSE,"Skjema 6.11 ";#N/A,#N/A,FALSE,"Skjema 6.12 ";#N/A,#N/A,FALSE,"Skjema 6.13 ";#N/A,#N/A,FALSE,"Skjema 6.14";#N/A,#N/A,FALSE,"Skjema 6.15 ";#N/A,#N/A,FALSE,"Skjema 6.16 ";#N/A,#N/A,FALSE,"Skjema 6.17 ";#N/A,#N/A,FALSE,"Skjema 6.18 ";#N/A,#N/A,FALSE,"Skjema 6.19 ";#N/A,#N/A,FALSE,"Skjema 6.20 ";#N/A,#N/A,FALSE,"Skjema 6.21";#N/A,#N/A,FALSE,"Skjema 6.22 ";#N/A,#N/A,FALSE,"Skjema 6.23 ";#N/A,#N/A,FALSE,"Skjema 6.24 ";#N/A,#N/A,FALSE,"Skjema 6.25";#N/A,#N/A,FALSE,"Skjema 6.26 ";#N/A,#N/A,FALSE,"Skjema 6.27";#N/A,#N/A,FALSE,"Skjema 6.28 ";#N/A,#N/A,FALSE,"Skjema 6.29";#N/A,#N/A,FALSE,"Skjema 6.30";#N/A,#N/A,FALSE,"Skjema 6.31";#N/A,#N/A,FALSE,"Skjema 6.31b"}</definedName>
+    <definedName name="E.PDD" hidden="1">{#N/A,#N/A,FALSE,"Skjema 6.1 ";#N/A,#N/A,FALSE,"Skjema 6.2";#N/A,#N/A,FALSE,"Skjema 6.3";#N/A,#N/A,FALSE,"Skjema 6.4 ";#N/A,#N/A,FALSE,"Skjema 6.5";#N/A,#N/A,FALSE,"Skjema 6.6 ";#N/A,#N/A,FALSE,"Skjema 6.7 ";#N/A,#N/A,FALSE,"Skjema 6.8 ";#N/A,#N/A,FALSE,"Skjema 6.9";#N/A,#N/A,FALSE,"Skjema 6.10 ";#N/A,#N/A,FALSE,"Skjema 6.11 ";#N/A,#N/A,FALSE,"Skjema 6.12 ";#N/A,#N/A,FALSE,"Skjema 6.13 ";#N/A,#N/A,FALSE,"Skjema 6.14";#N/A,#N/A,FALSE,"Skjema 6.15 ";#N/A,#N/A,FALSE,"Skjema 6.16 ";#N/A,#N/A,FALSE,"Skjema 6.17 ";#N/A,#N/A,FALSE,"Skjema 6.18 ";#N/A,#N/A,FALSE,"Skjema 6.19 ";#N/A,#N/A,FALSE,"Skjema 6.20 ";#N/A,#N/A,FALSE,"Skjema 6.21";#N/A,#N/A,FALSE,"Skjema 6.22 ";#N/A,#N/A,FALSE,"Skjema 6.23 ";#N/A,#N/A,FALSE,"Skjema 6.24 ";#N/A,#N/A,FALSE,"Skjema 6.25";#N/A,#N/A,FALSE,"Skjema 6.26 ";#N/A,#N/A,FALSE,"Skjema 6.27";#N/A,#N/A,FALSE,"Skjema 6.28 ";#N/A,#N/A,FALSE,"Skjema 6.29";#N/A,#N/A,FALSE,"Skjema 6.30";#N/A,#N/A,FALSE,"Skjema 6.31";#N/A,#N/A,FALSE,"Skjema 6.31b"}</definedName>
+    <definedName name="E_P_AM_131">#REF!</definedName>
+    <definedName name="E_P_BA_110">#REF!</definedName>
+    <definedName name="E_P_BC_160">#REF!</definedName>
+    <definedName name="E_P_ES_162">#REF!</definedName>
+    <definedName name="E_P_RN_CE_161">#REF!</definedName>
+    <definedName name="E_P_SE_AL_120">#REF!</definedName>
+    <definedName name="E_P_SUL_170">#REF!</definedName>
+    <definedName name="E1.1" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="E1.1" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="E1.1.1.1.1">#REF!</definedName>
+    <definedName name="E1.1.4" localSheetId="0" hidden="1">{"SCH73",#N/A,FALSE,"eva";"SCH74",#N/A,FALSE,"eva";"SCH75",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="E1.1.4" hidden="1">{"SCH73",#N/A,FALSE,"eva";"SCH74",#N/A,FALSE,"eva";"SCH75",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="E3.1.1.1">#REF!</definedName>
+    <definedName name="E50ﾄﾞﾗﾍﾙ西端" hidden="1">1</definedName>
+    <definedName name="EAMT">#REF!</definedName>
+    <definedName name="EAPR">#REF!</definedName>
+    <definedName name="Earth">#N/A</definedName>
+    <definedName name="EAUG">#REF!</definedName>
+    <definedName name="EBITDA">#REF!</definedName>
+    <definedName name="EBITDA_mult">#REF!</definedName>
+    <definedName name="EBITDA_Rec.Liquida_Graf" localSheetId="0" hidden="1">{"E002 D.L.P. Geral",#N/A,FALSE,"Ajuste";"E003 D.L.P. Produção Própria",#N/A,FALSE,"Ajuste";"E012 D.F.C. Produção Própria",#N/A,FALSE,"Resumo";"E007 D.L.P. VInput!R16C7a Fabricante",#N/A,FALSE,"Ajuste";"E017 D.F.C. VInput!R16C7a Fabricante",#N/A,FALSE,"Resumo-VF";"E009 D.L.P. VF Terceiro",#N/A,FALSE,"Ajuste";"E021 D.F.C. VInput!R16C7a Fabricante Terceiros",#N/A,FALSE,"Resumo-VFT";"E006 D.L.P. RevInput!R16C7a PFC",#N/A,FALSE,"Ajuste";"E014 D.F.C. RevInput!R16C7a PFC",#N/A,FALSE,"Ajuste";"E008 D.L.P. Produtos de RevInput!R16C7a",#N/A,FALSE,"Ajuste"}</definedName>
+    <definedName name="EBITDA_Rec.Liquida_Graf" hidden="1">{"E002 D.L.P. Geral",#N/A,FALSE,"Ajuste";"E003 D.L.P. Produção Própria",#N/A,FALSE,"Ajuste";"E012 D.F.C. Produção Própria",#N/A,FALSE,"Resumo";"E007 D.L.P. VInput!R16C7a Fabricante",#N/A,FALSE,"Ajuste";"E017 D.F.C. VInput!R16C7a Fabricante",#N/A,FALSE,"Resumo-VF";"E009 D.L.P. VF Terceiro",#N/A,FALSE,"Ajuste";"E021 D.F.C. VInput!R16C7a Fabricante Terceiros",#N/A,FALSE,"Resumo-VFT";"E006 D.L.P. RevInput!R16C7a PFC",#N/A,FALSE,"Ajuste";"E014 D.F.C. RevInput!R16C7a PFC",#N/A,FALSE,"Ajuste";"E008 D.L.P. Produtos de RevInput!R16C7a",#N/A,FALSE,"Ajuste"}</definedName>
+    <definedName name="EBITREC2">#REF!</definedName>
+    <definedName name="EBITREC3">#REF!</definedName>
+    <definedName name="EBITREC4">#REF!</definedName>
+    <definedName name="ECNOFIBRAS" localSheetId="0">{"'PXR_6500'!$A$1:$I$124"}</definedName>
+    <definedName name="ECNOFIBRAS">{"'PXR_6500'!$A$1:$I$124"}</definedName>
+    <definedName name="ECNOFIBRAS2" localSheetId="0">{"'PXR_6500'!$A$1:$I$124"}</definedName>
+    <definedName name="ECNOFIBRAS2">{"'PXR_6500'!$A$1:$I$124"}</definedName>
+    <definedName name="EconoAssump">#REF!</definedName>
+    <definedName name="EconoTrend">#REF!</definedName>
+    <definedName name="ED">#REF!</definedName>
+    <definedName name="EDEC">#REF!</definedName>
+    <definedName name="Edi" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"transp.func._CAC";#N/A,#N/A,TRUE,"transp.func._UE";#N/A,#N/A,TRUE,"fixos-braçais-CAC";#N/A,#N/A,TRUE,"fixos-braçais-UE";#N/A,#N/A,TRUE,"Cesta_Básica_CAC";#N/A,#N/A,TRUE,"vale-refeição"}</definedName>
+    <definedName name="Edi" hidden="1">{#N/A,#N/A,TRUE,"transp.func._CAC";#N/A,#N/A,TRUE,"transp.func._UE";#N/A,#N/A,TRUE,"fixos-braçais-CAC";#N/A,#N/A,TRUE,"fixos-braçais-UE";#N/A,#N/A,TRUE,"Cesta_Básica_CAC";#N/A,#N/A,TRUE,"vale-refeição"}</definedName>
+    <definedName name="edition" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="edition" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="editora">#REF!</definedName>
+    <definedName name="EDS">#REF!</definedName>
+    <definedName name="EE">#N/A</definedName>
+    <definedName name="EE_1">#N/A</definedName>
+    <definedName name="EEE" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="EEE" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="eeee" localSheetId="0" hidden="1">{"PT2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="eeee" hidden="1">{"PT2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="EEEEE">#REF!</definedName>
+    <definedName name="eeeeee" localSheetId="0" hidden="1">{"SCH46",#N/A,FALSE,"sch46"}</definedName>
+    <definedName name="eeeeee" hidden="1">{"SCH46",#N/A,FALSE,"sch46"}</definedName>
+    <definedName name="eeeeeee" localSheetId="0" hidden="1">{"SCH51",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="eeeeeee" hidden="1">{"SCH51",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="eeeeeeee" localSheetId="0" hidden="1">{"SCH52",#N/A,FALSE,"sch52"}</definedName>
+    <definedName name="eeeeeeee" hidden="1">{"SCH52",#N/A,FALSE,"sch52"}</definedName>
+    <definedName name="eeeeeeeeee" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
+    <definedName name="eeeeeeeeee" hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
+    <definedName name="eeeeeeeeeeee" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="eeeeeeeeeeee" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="eeeeeeeeeeeeee" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
+    <definedName name="eeeeeeeeeeeeee" hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
+    <definedName name="EFEB">#REF!</definedName>
+    <definedName name="efed" localSheetId="0" hidden="1">{"SCH46",#N/A,FALSE,"sch46"}</definedName>
+    <definedName name="efed" hidden="1">{"SCH46",#N/A,FALSE,"sch46"}</definedName>
+    <definedName name="EFF" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="EFF" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="efqvjnerjvn31nikj43f" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Skjema 6.5"}</definedName>
+    <definedName name="efqvjnerjvn31nikj43f" hidden="1">{#N/A,#N/A,FALSE,"Skjema 6.5"}</definedName>
+    <definedName name="efweddf">#N/A</definedName>
+    <definedName name="EHJYTKJHTK" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="EHJYTKJHTK" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="EI">#N/A</definedName>
+    <definedName name="EI_1">#N/A</definedName>
+    <definedName name="EJAN">#REF!</definedName>
+    <definedName name="ejkfbjr3gnferig34iogjop" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Skjema 6.1 ";#N/A,#N/A,FALSE,"Skjema 6.2";#N/A,#N/A,FALSE,"Skjema 6.3";#N/A,#N/A,FALSE,"Skjema 6.4 ";#N/A,#N/A,FALSE,"Skjema 6.5";#N/A,#N/A,FALSE,"Skjema 6.6 ";#N/A,#N/A,FALSE,"Skjema 6.7 ";#N/A,#N/A,FALSE,"Skjema 6.8 ";#N/A,#N/A,FALSE,"Skjema 6.9";#N/A,#N/A,FALSE,"Skjema 6.10 ";#N/A,#N/A,FALSE,"Skjema 6.11 ";#N/A,#N/A,FALSE,"Skjema 6.12 ";#N/A,#N/A,FALSE,"Skjema 6.13 ";#N/A,#N/A,FALSE,"Skjema 6.14";#N/A,#N/A,FALSE,"Skjema 6.15 ";#N/A,#N/A,FALSE,"Skjema 6.16 ";#N/A,#N/A,FALSE,"Skjema 6.17 ";#N/A,#N/A,FALSE,"Skjema 6.18 ";#N/A,#N/A,FALSE,"Skjema 6.19 ";#N/A,#N/A,FALSE,"Skjema 6.20 ";#N/A,#N/A,FALSE,"Skjema 6.21";#N/A,#N/A,FALSE,"Skjema 6.22 ";#N/A,#N/A,FALSE,"Skjema 6.23 ";#N/A,#N/A,FALSE,"Skjema 6.24 ";#N/A,#N/A,FALSE,"Skjema 6.25";#N/A,#N/A,FALSE,"Skjema 6.26 ";#N/A,#N/A,FALSE,"Skjema 6.27";#N/A,#N/A,FALSE,"Skjema 6.28 ";#N/A,#N/A,FALSE,"Skjema 6.29";#N/A,#N/A,FALSE,"Skjema 6.30";#N/A,#N/A,FALSE,"Skjema 6.31";#N/A,#N/A,FALSE,"Skjema 6.31b"}</definedName>
+    <definedName name="ejkfbjr3gnferig34iogjop" hidden="1">{#N/A,#N/A,FALSE,"Skjema 6.1 ";#N/A,#N/A,FALSE,"Skjema 6.2";#N/A,#N/A,FALSE,"Skjema 6.3";#N/A,#N/A,FALSE,"Skjema 6.4 ";#N/A,#N/A,FALSE,"Skjema 6.5";#N/A,#N/A,FALSE,"Skjema 6.6 ";#N/A,#N/A,FALSE,"Skjema 6.7 ";#N/A,#N/A,FALSE,"Skjema 6.8 ";#N/A,#N/A,FALSE,"Skjema 6.9";#N/A,#N/A,FALSE,"Skjema 6.10 ";#N/A,#N/A,FALSE,"Skjema 6.11 ";#N/A,#N/A,FALSE,"Skjema 6.12 ";#N/A,#N/A,FALSE,"Skjema 6.13 ";#N/A,#N/A,FALSE,"Skjema 6.14";#N/A,#N/A,FALSE,"Skjema 6.15 ";#N/A,#N/A,FALSE,"Skjema 6.16 ";#N/A,#N/A,FALSE,"Skjema 6.17 ";#N/A,#N/A,FALSE,"Skjema 6.18 ";#N/A,#N/A,FALSE,"Skjema 6.19 ";#N/A,#N/A,FALSE,"Skjema 6.20 ";#N/A,#N/A,FALSE,"Skjema 6.21";#N/A,#N/A,FALSE,"Skjema 6.22 ";#N/A,#N/A,FALSE,"Skjema 6.23 ";#N/A,#N/A,FALSE,"Skjema 6.24 ";#N/A,#N/A,FALSE,"Skjema 6.25";#N/A,#N/A,FALSE,"Skjema 6.26 ";#N/A,#N/A,FALSE,"Skjema 6.27";#N/A,#N/A,FALSE,"Skjema 6.28 ";#N/A,#N/A,FALSE,"Skjema 6.29";#N/A,#N/A,FALSE,"Skjema 6.30";#N/A,#N/A,FALSE,"Skjema 6.31";#N/A,#N/A,FALSE,"Skjema 6.31b"}</definedName>
+    <definedName name="EJUL">#REF!</definedName>
+    <definedName name="EJUN">#REF!</definedName>
+    <definedName name="EKN">#REF!</definedName>
+    <definedName name="Elim_GA">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="ELOC">#REF!</definedName>
+    <definedName name="ELP_financ">#REF!</definedName>
+    <definedName name="ELP_tot_elp">#REF!</definedName>
+    <definedName name="EMAR">#REF!</definedName>
+    <definedName name="EMAY">#REF!</definedName>
+    <definedName name="EMEP">#REF!</definedName>
+    <definedName name="emergencial">#REF!</definedName>
+    <definedName name="EMp" hidden="1">#REF!</definedName>
+    <definedName name="EMPDEST">"011"</definedName>
+    <definedName name="EMPRESA">"011"</definedName>
+    <definedName name="Empréstimos">#REF!</definedName>
+    <definedName name="ENDIV._BR___DISTRIBUIDORA">#REF!</definedName>
+    <definedName name="ENDIV._BRASPETRO">#REF!</definedName>
+    <definedName name="ENDIV._CONS._GRUPO">#REF!</definedName>
+    <definedName name="ENDIV._FRONAPE___310">#REF!</definedName>
+    <definedName name="ENDIV._PETROFÉRTIL">#REF!</definedName>
+    <definedName name="ENDIV._PETROQUISA">#REF!</definedName>
+    <definedName name="ENDIV._SEFIN___550">#REF!</definedName>
+    <definedName name="ENDIV.CONSOLID._PETROBRAS">#REF!</definedName>
+    <definedName name="ENE">#N/A</definedName>
+    <definedName name="ENGEREDES">#REF!</definedName>
+    <definedName name="ENGESET">#REF!</definedName>
+    <definedName name="ENIGMA" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"transp.func._CAC";#N/A,#N/A,TRUE,"transp.func._UE";#N/A,#N/A,TRUE,"fixos-braçais-CAC";#N/A,#N/A,TRUE,"fixos-braçais-UE";#N/A,#N/A,TRUE,"Cesta_Básica_CAC";#N/A,#N/A,TRUE,"vale-refeição"}</definedName>
+    <definedName name="ENIGMA" hidden="1">{#N/A,#N/A,TRUE,"transp.func._CAC";#N/A,#N/A,TRUE,"transp.func._UE";#N/A,#N/A,TRUE,"fixos-braçais-CAC";#N/A,#N/A,TRUE,"fixos-braçais-UE";#N/A,#N/A,TRUE,"Cesta_Básica_CAC";#N/A,#N/A,TRUE,"vale-refeição"}</definedName>
+    <definedName name="ENIGMA2" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"transp.func._CAC";#N/A,#N/A,TRUE,"transp.func._UE";#N/A,#N/A,TRUE,"fixos-braçais-CAC";#N/A,#N/A,TRUE,"fixos-braçais-UE";#N/A,#N/A,TRUE,"Cesta_Básica_CAC";#N/A,#N/A,TRUE,"vale-refeição"}</definedName>
+    <definedName name="ENIGMA2" hidden="1">{#N/A,#N/A,TRUE,"transp.func._CAC";#N/A,#N/A,TRUE,"transp.func._UE";#N/A,#N/A,TRUE,"fixos-braçais-CAC";#N/A,#N/A,TRUE,"fixos-braçais-UE";#N/A,#N/A,TRUE,"Cesta_Básica_CAC";#N/A,#N/A,TRUE,"vale-refeição"}</definedName>
+    <definedName name="ENOV">#REF!</definedName>
+    <definedName name="Ent_dados_Balancete">#REF!</definedName>
+    <definedName name="ENTITY">#REF!</definedName>
+    <definedName name="EOCT">#REF!</definedName>
+    <definedName name="eoirygepzoh">#N/A</definedName>
+    <definedName name="EPAGOJKPREG" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="EPAGOJKPREG" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="EPETRO">#REF!</definedName>
+    <definedName name="eprg2eorjg">#REF!</definedName>
+    <definedName name="EPYS">#REF!</definedName>
+    <definedName name="equity">#REF!</definedName>
+    <definedName name="EQUIV.PATRIMONIAL">#REF!</definedName>
+    <definedName name="EQUIVAL_GRÁFICO_COMANDER">#REF!</definedName>
+    <definedName name="EQUIVALÊNCIA_COMANDER">#REF!</definedName>
+    <definedName name="er">#REF!</definedName>
+    <definedName name="ER_1">#REF!</definedName>
+    <definedName name="ER_2">#REF!</definedName>
+    <definedName name="ererer" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="ererer" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="eretfgbwegdrgb">#N/A</definedName>
+    <definedName name="erffgeefgffgeqwrge" localSheetId="0" hidden="1">{"PARTE1",#N/A,FALSE,"Plan1"}</definedName>
+    <definedName name="erffgeefgffgeqwrge" hidden="1">{"PARTE1",#N/A,FALSE,"Plan1"}</definedName>
+    <definedName name="ESEP">#REF!</definedName>
+    <definedName name="ESPAL_710">#REF!</definedName>
+    <definedName name="ESPESSAMENTO" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="ESPESSAMENTO" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="esquerda">#REF!</definedName>
+    <definedName name="EssLatest">"A-1-M01"</definedName>
+    <definedName name="EssOptions">"A1000000000030000011001101000_01 00"</definedName>
+    <definedName name="Est">#N/A</definedName>
+    <definedName name="est_a" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="est_a" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="est_B" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="est_B" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="ESTADO">#REF!</definedName>
+    <definedName name="ESTAM">#N/A</definedName>
+    <definedName name="ESTOQUE" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"BLDC";#N/A,#N/A,FALSE,"RESDC";#N/A,#N/A,FALSE,"BLFV";#N/A,#N/A,FALSE,"RESFV"}</definedName>
+    <definedName name="ESTOQUE" hidden="1">{#N/A,#N/A,FALSE,"BLDC";#N/A,#N/A,FALSE,"RESDC";#N/A,#N/A,FALSE,"BLFV";#N/A,#N/A,FALSE,"RESFV"}</definedName>
+    <definedName name="Estoque_CDB">#REF!</definedName>
+    <definedName name="et" hidden="1">#REF!</definedName>
+    <definedName name="eu">#REF!</definedName>
+    <definedName name="eutu" localSheetId="0" hidden="1">{"SCH35",#N/A,FALSE,"5X3";"SCH36",#N/A,FALSE,"5X3";"SCH37",#N/A,FALSE,"5X3";"SCH38",#N/A,FALSE,"5X3";"SCH39A",#N/A,FALSE,"5X3";"SCH39B",#N/A,FALSE,"5X3";"SCH40",#N/A,FALSE,"5X3"}</definedName>
+    <definedName name="eutu" hidden="1">{"SCH35",#N/A,FALSE,"5X3";"SCH36",#N/A,FALSE,"5X3";"SCH37",#N/A,FALSE,"5X3";"SCH38",#N/A,FALSE,"5X3";"SCH39A",#N/A,FALSE,"5X3";"SCH39B",#N/A,FALSE,"5X3";"SCH40",#N/A,FALSE,"5X3"}</definedName>
+    <definedName name="EV">#REF!</definedName>
+    <definedName name="ev.Calculation">-4135</definedName>
+    <definedName name="ev.Initialized">FALSE</definedName>
+    <definedName name="EV__LASTREFTIME__">41253.7281944444</definedName>
+    <definedName name="evevrfvf">#N/A</definedName>
+    <definedName name="Evolução" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GP";#N/A,#N/A,FALSE,"Assinantes";#N/A,#N/A,FALSE,"Rede";#N/A,#N/A,FALSE,"Evolução";#N/A,#N/A,FALSE,"Resultado"}</definedName>
+    <definedName name="Evolução" hidden="1">{#N/A,#N/A,FALSE,"GP";#N/A,#N/A,FALSE,"Assinantes";#N/A,#N/A,FALSE,"Rede";#N/A,#N/A,FALSE,"Evolução";#N/A,#N/A,FALSE,"Resultado"}</definedName>
+    <definedName name="ewr" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"1321";#N/A,#N/A,FALSE,"1324";#N/A,#N/A,FALSE,"1333";#N/A,#N/A,FALSE,"1371"}</definedName>
+    <definedName name="ewr" hidden="1">{#N/A,#N/A,FALSE,"1321";#N/A,#N/A,FALSE,"1324";#N/A,#N/A,FALSE,"1333";#N/A,#N/A,FALSE,"1371"}</definedName>
+    <definedName name="Exant">#REF!</definedName>
+    <definedName name="Excel_BuiltIn_Print_Area">#N/A</definedName>
+    <definedName name="Excel_BuiltIn_Print_Titles">#N/A</definedName>
+    <definedName name="Exhibits">#REF!</definedName>
+    <definedName name="Exibir_Dat_Com">#REF!</definedName>
+    <definedName name="Exibir_Fer_EUA">#REF!</definedName>
+    <definedName name="Exibir_Fer_Nac">#REF!</definedName>
+    <definedName name="Exigível_LP_Gaap">#REF!</definedName>
+    <definedName name="Exigível_LP_Soc">#REF!</definedName>
+    <definedName name="expansao" localSheetId="0">{"'CptDifn'!$AA$32:$AG$32"}</definedName>
+    <definedName name="expansao">{"'CptDifn'!$AA$32:$AG$32"}</definedName>
+    <definedName name="Explor_Prod">#REF!</definedName>
+    <definedName name="export">#N/A</definedName>
+    <definedName name="extext">#REF!</definedName>
+    <definedName name="Extract_MI">#REF!</definedName>
+    <definedName name="F">#N/A</definedName>
+    <definedName name="F_1">#N/A</definedName>
+    <definedName name="F_2">#REF!</definedName>
+    <definedName name="F_3">#REF!</definedName>
+    <definedName name="FA">#REF!</definedName>
+    <definedName name="FAB">#REF!</definedName>
+    <definedName name="Fabio">#REF!</definedName>
+    <definedName name="Fabio2">#REF!</definedName>
+    <definedName name="factor">#REF!</definedName>
+    <definedName name="fad" localSheetId="0" hidden="1">{#N/A,"70% Success",FALSE,"Sales Forecast";#N/A,#N/A,FALSE,"Sheet2"}</definedName>
+    <definedName name="fad" hidden="1">{#N/A,"70% Success",FALSE,"Sales Forecast";#N/A,#N/A,FALSE,"Sheet2"}</definedName>
+    <definedName name="FAFEN">#REF!</definedName>
+    <definedName name="FAFEN_225">#REF!</definedName>
+    <definedName name="faixa">#REF!</definedName>
+    <definedName name="faldodd">#REF!</definedName>
+    <definedName name="FAQBRADESCO">#REF!</definedName>
+    <definedName name="FAQSANTANDER">#REF!</definedName>
+    <definedName name="fasdf" localSheetId="0" hidden="1">{"SUM ALL YR",#N/A,FALSE,"SUM ALL YR";"sum01",#N/A,FALSE,"SUM 01";"sumM2",#N/A,FALSE,"SUM M2";"sum02",#N/A,FALSE,"SUM 02";"sum03",#N/A,FALSE,"SUM 03";"sum04",#N/A,FALSE,"SUM 04";"sum05",#N/A,FALSE,"SUM 05"}</definedName>
+    <definedName name="fasdf" hidden="1">{"SUM ALL YR",#N/A,FALSE,"SUM ALL YR";"sum01",#N/A,FALSE,"SUM 01";"sumM2",#N/A,FALSE,"SUM M2";"sum02",#N/A,FALSE,"SUM 02";"sum03",#N/A,FALSE,"SUM 03";"sum04",#N/A,FALSE,"SUM 04";"sum05",#N/A,FALSE,"SUM 05"}</definedName>
+    <definedName name="FASDFSD">#N/A</definedName>
+    <definedName name="FASDFSD_1">#N/A</definedName>
+    <definedName name="FATURAMENTO">#REF!</definedName>
+    <definedName name="Faturamento_Líquido">#REF!</definedName>
+    <definedName name="FBDF">#REF!</definedName>
+    <definedName name="FC_Ativid_Financeiras">#REF!</definedName>
+    <definedName name="FC_Ativid_Investimento">#REF!</definedName>
+    <definedName name="FC_Ativid_Operacionais">#REF!</definedName>
+    <definedName name="fcdgvfd" localSheetId="0" hidden="1">{"SCH54",#N/A,FALSE,"upside";"SCH55",#N/A,FALSE,"upside"}</definedName>
+    <definedName name="fcdgvfd" hidden="1">{"SCH54",#N/A,FALSE,"upside";"SCH55",#N/A,FALSE,"upside"}</definedName>
+    <definedName name="fcr3we" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="fcr3we" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="fd">#N/A</definedName>
+    <definedName name="fd_1">#N/A</definedName>
+    <definedName name="fde" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="fde" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="fdgssf">#N/A</definedName>
+    <definedName name="fdgssf_1">#N/A</definedName>
+    <definedName name="fdhgbfvdb" localSheetId="0" hidden="1">{"SCH44",#N/A,FALSE,"5b5f";"SCH45",#N/A,FALSE,"5b5f"}</definedName>
+    <definedName name="fdhgbfvdb" hidden="1">{"SCH44",#N/A,FALSE,"5b5f";"SCH45",#N/A,FALSE,"5b5f"}</definedName>
+    <definedName name="fdsf" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="fdsf" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="fdws">2000</definedName>
+    <definedName name="fe32wds" localSheetId="0">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="fe32wds">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="FEB">#N/A</definedName>
+    <definedName name="FEBR">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="Fecha">#N/A</definedName>
+    <definedName name="Fecha1">#N/A</definedName>
+    <definedName name="fechamento">#REF!</definedName>
+    <definedName name="FEDTTL">#REF!</definedName>
+    <definedName name="FEE">#REF!</definedName>
+    <definedName name="fefwefq">#N/A</definedName>
+    <definedName name="felipe">#REF!</definedName>
+    <definedName name="feqwr" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="feqwr" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="fer32w" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="fer32w" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="feriado">#REF!</definedName>
+    <definedName name="feriados">#REF!</definedName>
+    <definedName name="Fernando" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="Fernando" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="Fev">#REF!</definedName>
+    <definedName name="fevcf">#REF!</definedName>
+    <definedName name="few" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="few" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="fewrqf" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="fewrqf" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="FF">#N/A</definedName>
+    <definedName name="FF_1">#N/A</definedName>
+    <definedName name="FF_PAGT">#REF!</definedName>
+    <definedName name="FF_VENDA">#REF!</definedName>
+    <definedName name="ffef" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Allocation";#N/A,#N/A,TRUE,"Capital Software";#N/A,#N/A,TRUE,"Misc";#N/A,#N/A,TRUE,"NAOG"}</definedName>
+    <definedName name="ffef" hidden="1">{#N/A,#N/A,TRUE,"Total Allocation";#N/A,#N/A,TRUE,"Capital Software";#N/A,#N/A,TRUE,"Misc";#N/A,#N/A,TRUE,"NAOG"}</definedName>
+    <definedName name="FFF">#N/A</definedName>
+    <definedName name="FFF_1">#N/A</definedName>
+    <definedName name="fg">#N/A</definedName>
+    <definedName name="fg_1">#N/A</definedName>
+    <definedName name="fgbh" localSheetId="0" hidden="1">{"sch56",#N/A,FALSE,"savings";"sch64",#N/A,FALSE,"savings"}</definedName>
+    <definedName name="fgbh" hidden="1">{"sch56",#N/A,FALSE,"savings";"sch64",#N/A,FALSE,"savings"}</definedName>
+    <definedName name="fgf">#REF!</definedName>
+    <definedName name="fgfg">#N/A</definedName>
+    <definedName name="fgfg_1">#N/A</definedName>
+    <definedName name="FGHFH" localSheetId="0">{"' calendrier 2000'!$A$1:$Q$38"}</definedName>
+    <definedName name="FGHFH">{"' calendrier 2000'!$A$1:$Q$38"}</definedName>
+    <definedName name="fghj" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"3-Year Plan Review Schedule USD";#N/A,#N/A,FALSE,"Earning Summary USD";#N/A,#N/A,FALSE,"Assumptions USD"}</definedName>
+    <definedName name="fghj" hidden="1">{#N/A,#N/A,FALSE,"3-Year Plan Review Schedule USD";#N/A,#N/A,FALSE,"Earning Summary USD";#N/A,#N/A,FALSE,"Assumptions USD"}</definedName>
+    <definedName name="fghjjk" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Earning Summary";#N/A,#N/A,FALSE,"QTR SUMM";#N/A,#N/A,FALSE,"csxwt hong kong";#N/A,#N/A,FALSE,"soict";#N/A,#N/A,FALSE,"otlhk";#N/A,#N/A,FALSE,"csxwt xiamen";#N/A,#N/A,FALSE,"csxwt adelaide";#N/A,#N/A,FALSE,"csxwtg bv";#N/A,#N/A,FALSE,"csxwtg kg";#N/A,#N/A,FALSE,"haina";#N/A,#N/A,FALSE,"wcs";#N/A,#N/A,FALSE,"tmr";#N/A,#N/A,FALSE,"ATL";#N/A,#N/A,FALSE,"CSXOT";#N/A,#N/A,FALSE,"act";#N/A,#N/A,FALSE,"ATL YANTIAN";#N/A,#N/A,FALSE,"VOS";#N/A,#N/A,FALSE,"CAUCEDO";#N/A,#N/A,FALSE,"CABELLO"}</definedName>
+    <definedName name="fghjjk" hidden="1">{#N/A,#N/A,FALSE,"Earning Summary";#N/A,#N/A,FALSE,"QTR SUMM";#N/A,#N/A,FALSE,"csxwt hong kong";#N/A,#N/A,FALSE,"soict";#N/A,#N/A,FALSE,"otlhk";#N/A,#N/A,FALSE,"csxwt xiamen";#N/A,#N/A,FALSE,"csxwt adelaide";#N/A,#N/A,FALSE,"csxwtg bv";#N/A,#N/A,FALSE,"csxwtg kg";#N/A,#N/A,FALSE,"haina";#N/A,#N/A,FALSE,"wcs";#N/A,#N/A,FALSE,"tmr";#N/A,#N/A,FALSE,"ATL";#N/A,#N/A,FALSE,"CSXOT";#N/A,#N/A,FALSE,"act";#N/A,#N/A,FALSE,"ATL YANTIAN";#N/A,#N/A,FALSE,"VOS";#N/A,#N/A,FALSE,"CAUCEDO";#N/A,#N/A,FALSE,"CABELLO"}</definedName>
+    <definedName name="fgngthyergh">#N/A</definedName>
+    <definedName name="fgrth" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Earning Summary USD";#N/A,#N/A,FALSE,"3-Year Plan Review Schedule"}</definedName>
+    <definedName name="fgrth" hidden="1">{#N/A,#N/A,FALSE,"Earning Summary USD";#N/A,#N/A,FALSE,"3-Year Plan Review Schedule"}</definedName>
+    <definedName name="fgx">#N/A</definedName>
+    <definedName name="FIFBRASIL">#REF!</definedName>
+    <definedName name="FIFBSIMONSEN">#REF!</definedName>
+    <definedName name="FIFING">#REF!</definedName>
+    <definedName name="FIFLLOYDS">#REF!</definedName>
+    <definedName name="FIFPACTUAL">#REF!</definedName>
+    <definedName name="FIFREAL">#REF!</definedName>
+    <definedName name="FIFSAFRA">#REF!</definedName>
+    <definedName name="FIFTOTAL">#REF!</definedName>
+    <definedName name="fillt" hidden="1">#REF!</definedName>
+    <definedName name="filtragem" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="filtragem" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="FIMPRI">#REF!</definedName>
+    <definedName name="FININVEST">#REF!</definedName>
+    <definedName name="FIVEBYTHREE1">#REF!</definedName>
+    <definedName name="FIVEBYTHREE2">#REF!</definedName>
+    <definedName name="FIVEBYTHREE3">#REF!</definedName>
+    <definedName name="FIVEBYTHREE4">#REF!</definedName>
+    <definedName name="FIVEBYTHREE5">#REF!</definedName>
+    <definedName name="FIVEBYTHREE6">#REF!</definedName>
+    <definedName name="fixo" localSheetId="0">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="fixo">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="fjhtd" localSheetId="0" hidden="1">{"SCH28",#N/A,FALSE,"monthly";"SCH40",#N/A,FALSE,"monthly";"SCH42",#N/A,FALSE,"monthly";"SCH43",#N/A,FALSE,"monthly";"SCH50",#N/A,FALSE,"monthly";"SCH51",#N/A,FALSE,"monthly";"SCH53",#N/A,FALSE,"monthly";"SCH66",#N/A,FALSE,"monthly";"SCH67",#N/A,FALSE,"monthly";"SCH68",#N/A,FALSE,"monthly";"SCH69",#N/A,FALSE,"monthly";"SCH70",#N/A,FALSE,"monthly";"SCH71",#N/A,FALSE,"monthly";"SCH72",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="fjhtd" hidden="1">{"SCH28",#N/A,FALSE,"monthly";"SCH40",#N/A,FALSE,"monthly";"SCH42",#N/A,FALSE,"monthly";"SCH43",#N/A,FALSE,"monthly";"SCH50",#N/A,FALSE,"monthly";"SCH51",#N/A,FALSE,"monthly";"SCH53",#N/A,FALSE,"monthly";"SCH66",#N/A,FALSE,"monthly";"SCH67",#N/A,FALSE,"monthly";"SCH68",#N/A,FALSE,"monthly";"SCH69",#N/A,FALSE,"monthly";"SCH70",#N/A,FALSE,"monthly";"SCH71",#N/A,FALSE,"monthly";"SCH72",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="FLASH">#N/A</definedName>
+    <definedName name="FLOATCCIL">#REF!</definedName>
+    <definedName name="FLOATRECO">#REF!</definedName>
+    <definedName name="FLOT" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="FLOT" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="FLUTUANTE2" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="FLUTUANTE2" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="FLUXOC">#REF!</definedName>
+    <definedName name="Flx_Flor" hidden="1">#REF!</definedName>
+    <definedName name="Flx_Trad" hidden="1">#REF!</definedName>
+    <definedName name="FM3Dif" localSheetId="0" hidden="1">{"Capital Spending",#N/A,FALSE,"CAP SPEND SUM"}</definedName>
+    <definedName name="FM3Dif" hidden="1">{"Capital Spending",#N/A,FALSE,"CAP SPEND SUM"}</definedName>
+    <definedName name="FolResumoFlorestas" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="FolResumoFlorestas">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="FOREIGNINTERCOMONTH">#REF!</definedName>
+    <definedName name="FOREIGNINTERCOYEAR">#REF!</definedName>
+    <definedName name="FORM">#N/A</definedName>
+    <definedName name="FORM_1">#N/A</definedName>
+    <definedName name="FORMA">#REF!</definedName>
+    <definedName name="FORMA1">#N/A</definedName>
+    <definedName name="Format">#REF!</definedName>
+    <definedName name="Formato">#REF!</definedName>
+    <definedName name="_xlnm.Data_Form">#N/A</definedName>
+    <definedName name="FORMULAS">#REF!</definedName>
+    <definedName name="Fornecedores">#REF!</definedName>
+    <definedName name="fr3ewds" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="fr3ewds" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="frdg" localSheetId="0" hidden="1">[0]!Header1-1 &amp; "." &amp; MAX(1,COUNTA(INDEX(#REF!,MATCH([0]!Header1-1,#REF!,FALSE)):#REF!))</definedName>
+    <definedName name="frdg" hidden="1">[0]!Header1-1 &amp; "." &amp; MAX(1,COUNTA(INDEX(#REF!,MATCH([0]!Header1-1,#REF!,FALSE)):#REF!))</definedName>
+    <definedName name="fre3wef" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="fre3wef" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="FRED" localSheetId="0">{"' calendrier 2000'!$A$1:$Q$38"}</definedName>
+    <definedName name="FRED">{"' calendrier 2000'!$A$1:$Q$38"}</definedName>
+    <definedName name="FREQ">#REF!</definedName>
+    <definedName name="FRESH">#REF!</definedName>
+    <definedName name="FRO">#N/A</definedName>
+    <definedName name="FROM10">#N/A</definedName>
+    <definedName name="FRONAPE_310">#REF!</definedName>
+    <definedName name="frwe" localSheetId="0">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="frwe">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="FS_Bronstein" localSheetId="0" hidden="1">{"FS`s",#N/A,TRUE,"FS's";"Icome St",#N/A,TRUE,"Income St.";"Balance Sh",#N/A,TRUE,"Balance Sh.";"Gross Margin",#N/A,TRUE,"Gross Margin"}</definedName>
+    <definedName name="FS_Bronstein" hidden="1">{"FS`s",#N/A,TRUE,"FS's";"Icome St",#N/A,TRUE,"Income St.";"Balance Sh",#N/A,TRUE,"Balance Sh.";"Gross Margin",#N/A,TRUE,"Gross Margin"}</definedName>
+    <definedName name="fscxlw1">#N/A</definedName>
+    <definedName name="fscxlw2">#N/A</definedName>
+    <definedName name="fscxlw3">#N/A</definedName>
+    <definedName name="fsdfsdf" localSheetId="0" hidden="1">{"FS`s",#N/A,TRUE,"FS's";"Icome St",#N/A,TRUE,"Income St.";"Balance Sh",#N/A,TRUE,"Balance Sh.";"Gross Margin",#N/A,TRUE,"Gross Margin"}</definedName>
+    <definedName name="fsdfsdf" hidden="1">{"FS`s",#N/A,TRUE,"FS's";"Icome St",#N/A,TRUE,"Income St.";"Balance Sh",#N/A,TRUE,"Balance Sh.";"Gross Margin",#N/A,TRUE,"Gross Margin"}</definedName>
+    <definedName name="fsdg" localSheetId="0" hidden="1">{"SCH44",#N/A,FALSE,"5b5f";"SCH45",#N/A,FALSE,"5b5f"}</definedName>
+    <definedName name="fsdg" hidden="1">{"SCH44",#N/A,FALSE,"5b5f";"SCH45",#N/A,FALSE,"5b5f"}</definedName>
+    <definedName name="fshg" localSheetId="0" hidden="1">{"Controle de Saldos",#N/A,FALSE,"Controle Saldos";"Controle de Saldos Diferidos",#N/A,FALSE,"Controle Saldos";"Ajustes da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Cálculo da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Demonstração Base Negativa da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Ajustes do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Cálculo do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Prejuízos Fiscais",#N/A,FALSE,"Controle Saldos";"Cálculo por Estimativa",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Recolhimentos",#N/A,FALSE,"Controle Saldos";"Programa de Alimentação ao Trabalhador",#N/A,FALSE,"Controle Saldos";"Compensação de Impostos e Contribuições",#N/A,FALSE,"Controle Saldos"}</definedName>
+    <definedName name="fshg" hidden="1">{"Controle de Saldos",#N/A,FALSE,"Controle Saldos";"Controle de Saldos Diferidos",#N/A,FALSE,"Controle Saldos";"Ajustes da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Cálculo da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Demonstração Base Negativa da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Ajustes do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Cálculo do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Prejuízos Fiscais",#N/A,FALSE,"Controle Saldos";"Cálculo por Estimativa",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Recolhimentos",#N/A,FALSE,"Controle Saldos";"Programa de Alimentação ao Trabalhador",#N/A,FALSE,"Controle Saldos";"Compensação de Impostos e Contribuições",#N/A,FALSE,"Controle Saldos"}</definedName>
+    <definedName name="fuck01">#REF!</definedName>
+    <definedName name="FUEL_TERM">#REF!</definedName>
+    <definedName name="FUELS">#REF!</definedName>
+    <definedName name="FUELS_SGA">#REF!</definedName>
+    <definedName name="FUELS_TERM">#REF!</definedName>
+    <definedName name="FUELSKE">#REF!</definedName>
+    <definedName name="Full_Auto_Keisan">#N/A</definedName>
+    <definedName name="Full_Auto_Keisan_1">#N/A</definedName>
+    <definedName name="FUNDO">#REF!</definedName>
+    <definedName name="fundo_boston">#REF!</definedName>
+    <definedName name="FUNDOSBRADESCO">#REF!</definedName>
+    <definedName name="Fut_Exc_Rate">#REF!</definedName>
+    <definedName name="Future_Exchange_Rate">#REF!</definedName>
+    <definedName name="fws" localSheetId="0">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="fws">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="FYB_vs_PBP">#REF!</definedName>
+    <definedName name="G">#N/A</definedName>
+    <definedName name="G_1">#N/A</definedName>
+    <definedName name="gajan" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="gajan" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="gamen" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="gamen" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="gamun" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="gamun" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="GANHO_PERDA">#REF!</definedName>
+    <definedName name="GASPETRO">#REF!</definedName>
+    <definedName name="GAST" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Resumo de Preços"}</definedName>
+    <definedName name="GAST" hidden="1">{#N/A,#N/A,TRUE,"Resumo de Preços"}</definedName>
+    <definedName name="GASTOS_1">#REF!</definedName>
+    <definedName name="gb" localSheetId="0" hidden="1">{"CONSEJO",#N/A,FALSE,"Dist p0";"CONSEJO",#N/A,FALSE,"Ficha CODICE"}</definedName>
+    <definedName name="gb" hidden="1">{"CONSEJO",#N/A,FALSE,"Dist p0";"CONSEJO",#N/A,FALSE,"Ficha CODICE"}</definedName>
+    <definedName name="gbfgbr">#N/A</definedName>
+    <definedName name="general_exp." localSheetId="0" hidden="1">{#N/A,"100% Success",TRUE,"Sales Forecast";#N/A,#N/A,TRUE,"Sheet2"}</definedName>
+    <definedName name="general_exp." hidden="1">{#N/A,"100% Success",TRUE,"Sales Forecast";#N/A,#N/A,TRUE,"Sheet2"}</definedName>
+    <definedName name="GENPLANINFO">#REF!</definedName>
+    <definedName name="GERAB_630">#REF!</definedName>
+    <definedName name="GERAL">#N/A</definedName>
+    <definedName name="Gestion" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="Gestion" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="GF">#N/A</definedName>
+    <definedName name="GF_1">#N/A</definedName>
+    <definedName name="GFDG">#N/A</definedName>
+    <definedName name="GFDG_1">#N/A</definedName>
+    <definedName name="gfdgh" localSheetId="0" hidden="1">{"SUM GER",#N/A,FALSE,"SUM GER";"SUM FRA",#N/A,FALSE,"SUM FRA";"SUM ITA",#N/A,FALSE,"SUM ITA";"SUM SPA",#N/A,FALSE,"SUM SPA";"SUM EGB",#N/A,FALSE,"SUM EGB";"SUM IND",#N/A,FALSE,"SUM IND"}</definedName>
+    <definedName name="gfdgh" hidden="1">{"SUM GER",#N/A,FALSE,"SUM GER";"SUM FRA",#N/A,FALSE,"SUM FRA";"SUM ITA",#N/A,FALSE,"SUM ITA";"SUM SPA",#N/A,FALSE,"SUM SPA";"SUM EGB",#N/A,FALSE,"SUM EGB";"SUM IND",#N/A,FALSE,"SUM IND"}</definedName>
+    <definedName name="GFGFDGS" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="GFGFDGS" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="gfgfg">#N/A</definedName>
+    <definedName name="gfgfg_1">#N/A</definedName>
+    <definedName name="gfs" localSheetId="0" hidden="1">{"SCH73",#N/A,FALSE,"eva";"SCH74",#N/A,FALSE,"eva";"SCH75",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="gfs" hidden="1">{"SCH73",#N/A,FALSE,"eva";"SCH74",#N/A,FALSE,"eva";"SCH75",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="GFT" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="GFT" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="GG">#N/A</definedName>
+    <definedName name="GG_1">#N/A</definedName>
+    <definedName name="ggg">#N/A</definedName>
+    <definedName name="ggg_1">#N/A</definedName>
+    <definedName name="gh">#N/A</definedName>
+    <definedName name="gh_1">#N/A</definedName>
+    <definedName name="gh2_1">#N/A</definedName>
+    <definedName name="ghdfh" localSheetId="0" hidden="1">{"SCH52",#N/A,FALSE,"sch52"}</definedName>
+    <definedName name="ghdfh" hidden="1">{"SCH52",#N/A,FALSE,"sch52"}</definedName>
+    <definedName name="ghg" hidden="1">#REF!</definedName>
+    <definedName name="GIP_NON">#N/A</definedName>
+    <definedName name="GIP・NON">#N/A</definedName>
+    <definedName name="GIPNGIP">#N/A</definedName>
+    <definedName name="giyz">#N/A</definedName>
+    <definedName name="giyz_1">#N/A</definedName>
+    <definedName name="GJD">#N/A</definedName>
+    <definedName name="GJD_1">#N/A</definedName>
+    <definedName name="gjtyd" localSheetId="0" hidden="1">{"SCH29",#N/A,FALSE,"segments";"SCH30",#N/A,FALSE,"segments"}</definedName>
+    <definedName name="gjtyd" hidden="1">{"SCH29",#N/A,FALSE,"segments";"SCH30",#N/A,FALSE,"segments"}</definedName>
+    <definedName name="Glossary">#REF!</definedName>
+    <definedName name="gnjm" localSheetId="0" hidden="1">{"SCH31",#N/A,FALSE,"ebitrecs";"SCH32",#N/A,FALSE,"ebitrecs";"SCH33",#N/A,FALSE,"ebitrecs";"SCH34",#N/A,FALSE,"ebitrecs";"SCH35",#N/A,FALSE,"ebitrecs";"SCH36",#N/A,FALSE,"ebitrecs";"SCH37",#N/A,FALSE,"ebitrecs";"SCH38",#N/A,FALSE,"ebitrecs"}</definedName>
+    <definedName name="gnjm" hidden="1">{"SCH31",#N/A,FALSE,"ebitrecs";"SCH32",#N/A,FALSE,"ebitrecs";"SCH33",#N/A,FALSE,"ebitrecs";"SCH34",#N/A,FALSE,"ebitrecs";"SCH35",#N/A,FALSE,"ebitrecs";"SCH36",#N/A,FALSE,"ebitrecs";"SCH37",#N/A,FALSE,"ebitrecs";"SCH38",#N/A,FALSE,"ebitrecs"}</definedName>
+    <definedName name="GNL">#REF!</definedName>
+    <definedName name="Go">#N/A</definedName>
+    <definedName name="GoAssetChart">#N/A</definedName>
+    <definedName name="GoAssetChart_1">#N/A</definedName>
+    <definedName name="GoBack">#N/A</definedName>
+    <definedName name="GoBack_1">#N/A</definedName>
+    <definedName name="GoBalanceSheet">#N/A</definedName>
+    <definedName name="GoBalanceSheet_1">#N/A</definedName>
+    <definedName name="GoCashFlow">#N/A</definedName>
+    <definedName name="GoCashFlow_1">#N/A</definedName>
+    <definedName name="GoData">#N/A</definedName>
+    <definedName name="GoData_1">#N/A</definedName>
+    <definedName name="GoIncomeChart">#N/A</definedName>
+    <definedName name="GoIncomeChart_1">#N/A</definedName>
+    <definedName name="GOKEI">#N/A</definedName>
+    <definedName name="GOTS">#REF!</definedName>
+    <definedName name="gov">#N/A</definedName>
+    <definedName name="GR">#N/A</definedName>
+    <definedName name="GRAFICO" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="GRAFICO" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="GRANDTOT">#REF!</definedName>
+    <definedName name="_xlnm.Recorder">#REF!</definedName>
+    <definedName name="grg" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Earning Summary USD";#N/A,#N/A,FALSE,"3-Year Plan Review Schedule"}</definedName>
+    <definedName name="grg" hidden="1">{#N/A,#N/A,FALSE,"Earning Summary USD";#N/A,#N/A,FALSE,"3-Year Plan Review Schedule"}</definedName>
+    <definedName name="gross.receivables.yr0">#N/A</definedName>
+    <definedName name="gross.receivables.yr1">#N/A</definedName>
+    <definedName name="gross.revenue.yr0">#N/A</definedName>
+    <definedName name="gross.revenue.yr1">#N/A</definedName>
+    <definedName name="GRUPO_1">#REF!</definedName>
+    <definedName name="GRUPO_2">#REF!</definedName>
+    <definedName name="GRUPO_3">#REF!</definedName>
+    <definedName name="GRUPO_4">#REF!</definedName>
+    <definedName name="GRUPO_5">#REF!</definedName>
+    <definedName name="GRUPO_6">#REF!</definedName>
+    <definedName name="GRUPO_7">#REF!</definedName>
+    <definedName name="GRUPO_8">#REF!</definedName>
+    <definedName name="GSDom">#N/A</definedName>
+    <definedName name="GSExp">#N/A</definedName>
+    <definedName name="gtrsre" localSheetId="0" hidden="1">{"SCH93",#N/A,FALSE,"monthly";"SCH94",#N/A,FALSE,"monthly";"SCH95",#N/A,FALSE,"monthly";"SCH96",#N/A,FALSE,"monthly";"SCH97",#N/A,FALSE,"monthly";"SCH104",#N/A,FALSE,"monthly";"SCH105",#N/A,FALSE,"monthly";"SCH106",#N/A,FALSE,"monthly";"SCH107",#N/A,FALSE,"monthly";"SCH108",#N/A,FALSE,"monthly";"SCH109",#N/A,FALSE,"monthly";"SCH110",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="gtrsre" hidden="1">{"SCH93",#N/A,FALSE,"monthly";"SCH94",#N/A,FALSE,"monthly";"SCH95",#N/A,FALSE,"monthly";"SCH96",#N/A,FALSE,"monthly";"SCH97",#N/A,FALSE,"monthly";"SCH104",#N/A,FALSE,"monthly";"SCH105",#N/A,FALSE,"monthly";"SCH106",#N/A,FALSE,"monthly";"SCH107",#N/A,FALSE,"monthly";"SCH108",#N/A,FALSE,"monthly";"SCH109",#N/A,FALSE,"monthly";"SCH110",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="gtry" localSheetId="0" hidden="1">{"SCH73",#N/A,FALSE,"eva";"SCH74",#N/A,FALSE,"eva";"SCH75",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="gtry" hidden="1">{"SCH73",#N/A,FALSE,"eva";"SCH74",#N/A,FALSE,"eva";"SCH75",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="Guaraniana" hidden="1">#REF!</definedName>
+    <definedName name="Gupob01Real" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="Gupob01Real" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="gzxfy1">#N/A</definedName>
+    <definedName name="gzxfy2">#N/A</definedName>
+    <definedName name="gzxfy3">#N/A</definedName>
+    <definedName name="h">#N/A</definedName>
+    <definedName name="H_\CONTABIL\2000\AC1083_9">#REF!</definedName>
+    <definedName name="h_1">#N/A</definedName>
+    <definedName name="H1.1">#REF!</definedName>
+    <definedName name="HAO">#N/A</definedName>
+    <definedName name="HAO_1">#N/A</definedName>
+    <definedName name="hdfgh" localSheetId="0" hidden="1">{"SUM GER",#N/A,FALSE,"SUM GER";"SUM FRA",#N/A,FALSE,"SUM FRA";"SUM ITA",#N/A,FALSE,"SUM ITA";"SUM SPA",#N/A,FALSE,"SUM SPA";"SUM EGB",#N/A,FALSE,"SUM EGB";"SUM IND",#N/A,FALSE,"SUM IND"}</definedName>
+    <definedName name="hdfgh" hidden="1">{"SUM GER",#N/A,FALSE,"SUM GER";"SUM FRA",#N/A,FALSE,"SUM FRA";"SUM ITA",#N/A,FALSE,"SUM ITA";"SUM SPA",#N/A,FALSE,"SUM SPA";"SUM EGB",#N/A,FALSE,"SUM EGB";"SUM IND",#N/A,FALSE,"SUM IND"}</definedName>
+    <definedName name="hdfghfg" localSheetId="0" hidden="1">{"SUM ALL YR",#N/A,FALSE,"SUM ALL YR";"sum01",#N/A,FALSE,"SUM 01";"sumM2",#N/A,FALSE,"SUM M2";"sum02",#N/A,FALSE,"SUM 02";"sum03",#N/A,FALSE,"SUM 03";"sum04",#N/A,FALSE,"SUM 04";"sum05",#N/A,FALSE,"SUM 05"}</definedName>
+    <definedName name="hdfghfg" hidden="1">{"SUM ALL YR",#N/A,FALSE,"SUM ALL YR";"sum01",#N/A,FALSE,"SUM 01";"sumM2",#N/A,FALSE,"SUM M2";"sum02",#N/A,FALSE,"SUM 02";"sum03",#N/A,FALSE,"SUM 03";"sum04",#N/A,FALSE,"SUM 04";"sum05",#N/A,FALSE,"SUM 05"}</definedName>
+    <definedName name="HEAD_1">#N/A</definedName>
+    <definedName name="Header">#N/A</definedName>
+    <definedName name="Header2" hidden="1">#N/A</definedName>
+    <definedName name="Headings">#REF!</definedName>
+    <definedName name="HEAD設備明細">#N/A</definedName>
+    <definedName name="hedges">#REF!</definedName>
+    <definedName name="HF1_HARN">#N/A</definedName>
+    <definedName name="HFDom">#N/A</definedName>
+    <definedName name="HFExp">#N/A</definedName>
+    <definedName name="HG">#N/A</definedName>
+    <definedName name="HG_1">#N/A</definedName>
+    <definedName name="hgd">#REF!</definedName>
+    <definedName name="hgf" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"SIM95"}</definedName>
+    <definedName name="hgf" hidden="1">{#N/A,#N/A,FALSE,"SIM95"}</definedName>
+    <definedName name="hgjg" localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc8",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2c",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"ca2",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq2c",#N/A,TRUE,"Acquirer";"tar2c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="hgjg" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc8",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2c",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"ca2",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq2c",#N/A,TRUE,"Acquirer";"tar2c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="HH">#REF!</definedName>
+    <definedName name="HHH">#N/A</definedName>
+    <definedName name="HHH_1">#N/A</definedName>
+    <definedName name="hhhhh" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Earning Summary";#N/A,#N/A,FALSE,"csxwt hong kong";#N/A,#N/A,FALSE,"slot 292";#N/A,#N/A,FALSE,"soict";#N/A,#N/A,FALSE,"otlhk";#N/A,#N/A,FALSE,"csxwt xiamen";#N/A,#N/A,FALSE,"csxwt adelaide";#N/A,#N/A,FALSE,"csxwtg bv";#N/A,#N/A,FALSE,"csxwtg kg";#N/A,#N/A,FALSE,"haina";#N/A,#N/A,FALSE,"wcs";#N/A,#N/A,FALSE,"tmr";#N/A,#N/A,FALSE,"slo";#N/A,#N/A,FALSE,"corp";#N/A,#N/A,FALSE,"sloi";#N/A,#N/A,FALSE,"csx tml mgmt";#N/A,#N/A,FALSE,"csxwt europe";#N/A,#N/A,FALSE,"pac container";#N/A,#N/A,FALSE,"csx asia";#N/A,#N/A,FALSE,"csx orient";#N/A,#N/A,FALSE,"finman"}</definedName>
+    <definedName name="hhhhh" hidden="1">{#N/A,#N/A,FALSE,"Earning Summary";#N/A,#N/A,FALSE,"csxwt hong kong";#N/A,#N/A,FALSE,"slot 292";#N/A,#N/A,FALSE,"soict";#N/A,#N/A,FALSE,"otlhk";#N/A,#N/A,FALSE,"csxwt xiamen";#N/A,#N/A,FALSE,"csxwt adelaide";#N/A,#N/A,FALSE,"csxwtg bv";#N/A,#N/A,FALSE,"csxwtg kg";#N/A,#N/A,FALSE,"haina";#N/A,#N/A,FALSE,"wcs";#N/A,#N/A,FALSE,"tmr";#N/A,#N/A,FALSE,"slo";#N/A,#N/A,FALSE,"corp";#N/A,#N/A,FALSE,"sloi";#N/A,#N/A,FALSE,"csx tml mgmt";#N/A,#N/A,FALSE,"csxwt europe";#N/A,#N/A,FALSE,"pac container";#N/A,#N/A,FALSE,"csx asia";#N/A,#N/A,FALSE,"csx orient";#N/A,#N/A,FALSE,"finman"}</definedName>
+    <definedName name="hhhhhhh" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="hhhhhhh" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="Hidden_area">#N/A</definedName>
+    <definedName name="HIDE">#REF!</definedName>
+    <definedName name="Highlights">#REF!</definedName>
+    <definedName name="HIST.ADSA">#REF!</definedName>
+    <definedName name="HIST.AFIL">#REF!</definedName>
+    <definedName name="HIST.AZTLAN">#REF!</definedName>
+    <definedName name="HIST.CTBR">#REF!</definedName>
+    <definedName name="HIST.FYCSA">#REF!</definedName>
+    <definedName name="HIST.INTER">#REF!,#REF!,#REF!</definedName>
+    <definedName name="HIST.RED1">#REF!</definedName>
+    <definedName name="HIST.RESA">#REF!</definedName>
+    <definedName name="HIST.TELMEX">#REF!</definedName>
+    <definedName name="HIST_96_99">#REF!</definedName>
+    <definedName name="historico">#REF!</definedName>
+    <definedName name="HISTORICO_TARGET">#REF!</definedName>
+    <definedName name="hj">#REF!</definedName>
+    <definedName name="hjgfvjsdgf" localSheetId="0" hidden="1">{"SCH93",#N/A,FALSE,"monthly";"SCH94",#N/A,FALSE,"monthly";"SCH95",#N/A,FALSE,"monthly";"SCH96",#N/A,FALSE,"monthly";"SCH97",#N/A,FALSE,"monthly";"SCH104",#N/A,FALSE,"monthly";"SCH105",#N/A,FALSE,"monthly";"SCH106",#N/A,FALSE,"monthly";"SCH107",#N/A,FALSE,"monthly";"SCH108",#N/A,FALSE,"monthly";"SCH109",#N/A,FALSE,"monthly";"SCH110",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="hjgfvjsdgf" hidden="1">{"SCH93",#N/A,FALSE,"monthly";"SCH94",#N/A,FALSE,"monthly";"SCH95",#N/A,FALSE,"monthly";"SCH96",#N/A,FALSE,"monthly";"SCH97",#N/A,FALSE,"monthly";"SCH104",#N/A,FALSE,"monthly";"SCH105",#N/A,FALSE,"monthly";"SCH106",#N/A,FALSE,"monthly";"SCH107",#N/A,FALSE,"monthly";"SCH108",#N/A,FALSE,"monthly";"SCH109",#N/A,FALSE,"monthly";"SCH110",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="hkuiy">#N/A</definedName>
+    <definedName name="hlkewqjhfilauwshefklabkldslkfjbhaskljbedfliwquhebi">#REF!</definedName>
+    <definedName name="hn.ExtDb">FALSE</definedName>
+    <definedName name="hn.ModelType">"DEAL"</definedName>
+    <definedName name="hn.ModelVersion">1</definedName>
+    <definedName name="hn.NoUpload">0</definedName>
+    <definedName name="HOECHST______20">#REF!</definedName>
+    <definedName name="HOJA" localSheetId="0" hidden="1">{"RES-2002",#N/A,FALSE,"BL2000";"A1-2002",#N/A,FALSE,"BL2000";"A2-2002",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="HOJA" hidden="1">{"RES-2002",#N/A,FALSE,"BL2000";"A1-2002",#N/A,FALSE,"BL2000";"A2-2002",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="hoje">#REF!</definedName>
+    <definedName name="Holiday">#N/A</definedName>
+    <definedName name="HONORARIO">#REF!</definedName>
+    <definedName name="HOY">#REF!</definedName>
+    <definedName name="HSBC">#REF!</definedName>
+    <definedName name="HSCDA">#N/A</definedName>
+    <definedName name="HSDom">#N/A</definedName>
+    <definedName name="HSExp">#N/A</definedName>
+    <definedName name="HSUSA">#N/A</definedName>
+    <definedName name="HTBAL">#REF!</definedName>
+    <definedName name="HTML" localSheetId="0">{"'PXR_6500'!$A$1:$I$124"}</definedName>
+    <definedName name="HTML">{"'PXR_6500'!$A$1:$I$124"}</definedName>
+    <definedName name="HTML_CodePage" hidden="1">1252</definedName>
+    <definedName name="HTML_Control" localSheetId="0" hidden="1">{"'RELATÓRIO'!$A$1:$E$20","'RELATÓRIO'!$A$22:$D$34","'INTERNET'!$A$31:$G$58","'INTERNET'!$A$1:$G$28","'SÉRIE HISTÓRICA'!$A$167:$H$212","'SÉRIE HISTÓRICA'!$A$56:$H$101"}</definedName>
+    <definedName name="HTML_Control" hidden="1">{"'RELATÓRIO'!$A$1:$E$20","'RELATÓRIO'!$A$22:$D$34","'INTERNET'!$A$31:$G$58","'INTERNET'!$A$1:$G$28","'SÉRIE HISTÓRICA'!$A$167:$H$212","'SÉRIE HISTÓRICA'!$A$56:$H$101"}</definedName>
+    <definedName name="HTML_Control1" localSheetId="0" hidden="1">{"'ｺｽﾄ予算ﾍｯﾀﾞ'!$I$5:$K$6","'ｺｽﾄ予算ﾍｯﾀﾞ'!$A$1:$K$44"}</definedName>
+    <definedName name="HTML_Control1" hidden="1">{"'ｺｽﾄ予算ﾍｯﾀﾞ'!$I$5:$K$6","'ｺｽﾄ予算ﾍｯﾀﾞ'!$A$1:$K$44"}</definedName>
+    <definedName name="HTML_Control2" localSheetId="0" hidden="1">{"'Sheet1'!$A$3:$I$11"}</definedName>
+    <definedName name="HTML_Control2" hidden="1">{"'Sheet1'!$A$3:$I$11"}</definedName>
+    <definedName name="HTML_Description" hidden="1">""</definedName>
+    <definedName name="HTML_Email" hidden="1">""</definedName>
+    <definedName name="HTML_Header" hidden="1">""</definedName>
+    <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
+    <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
+    <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
+    <definedName name="HTML_Name" hidden="1">""</definedName>
+    <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
+    <definedName name="HTML_OBDlg3">TRUE</definedName>
+    <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
+    <definedName name="HTML_OS" hidden="1">0</definedName>
+    <definedName name="HTML_PathFile" hidden="1">"C:\DIVULGAÇÃO INPC IPCA 2001\inpc0501.htm"</definedName>
+    <definedName name="HTML_PathFileMac">"Macintosh HD:HomePageStuff:New_Home_Page:datafile:histret.html"</definedName>
+    <definedName name="HTML_PathTemplate">"C:\WINDOWS\Desktop\HTMLTemp.htm"</definedName>
+    <definedName name="HTML_Title" hidden="1">""</definedName>
+    <definedName name="HTML1_1" hidden="1">"[総務Ｇ.xls]Sheet1!$B$7:$H$39"</definedName>
+    <definedName name="HTML1_10" hidden="1">""</definedName>
+    <definedName name="HTML1_11" hidden="1">1</definedName>
+    <definedName name="HTML1_12" hidden="1">"J:\V00\keijiban\soum bunntan.htm"</definedName>
+    <definedName name="HTML1_2" hidden="1">1</definedName>
+    <definedName name="HTML1_3" hidden="1">"総務Ｇ.xl"</definedName>
+    <definedName name="HTML1_4" hidden="1">"総務分担表"</definedName>
+    <definedName name="HTML1_5" hidden="1">""</definedName>
+    <definedName name="HTML1_6" hidden="1">-4146</definedName>
+    <definedName name="HTML1_7" hidden="1">-4146</definedName>
+    <definedName name="HTML1_8" hidden="1">"98/12/07"</definedName>
+    <definedName name="HTML1_9" hidden="1">"佐藤忠"</definedName>
+    <definedName name="HTML2_1" hidden="1">"[総務Ｇ.xls]総務Ｇｒ!$B$7:$H$39"</definedName>
+    <definedName name="HTML2_10" hidden="1">""</definedName>
+    <definedName name="HTML2_11" hidden="1">1</definedName>
+    <definedName name="HTML2_12" hidden="1">"J:\V00\keijiban\soum bunntan.htm"</definedName>
+    <definedName name="HTML2_2" hidden="1">1</definedName>
+    <definedName name="HTML2_3" hidden="1">"総務Ｇ.xl"</definedName>
+    <definedName name="HTML2_4" hidden="1">"総務Ｇｒ業務分担表"</definedName>
+    <definedName name="HTML2_5" hidden="1">""</definedName>
+    <definedName name="HTML2_6" hidden="1">-4146</definedName>
+    <definedName name="HTML2_7" hidden="1">-4146</definedName>
+    <definedName name="HTML2_8" hidden="1">"98/12/07"</definedName>
+    <definedName name="HTML2_9" hidden="1">"柳田宏幸"</definedName>
+    <definedName name="HTML3_1" hidden="1">"[総務Ｇ.xls]総務Ｇｒ!$B$7:$G$26"</definedName>
+    <definedName name="HTML3_10" hidden="1">""</definedName>
+    <definedName name="HTML3_11" hidden="1">1</definedName>
+    <definedName name="HTML3_12" hidden="1">"J:\V00\keijiban\soum bunntan.htm"</definedName>
+    <definedName name="HTML3_2" hidden="1">1</definedName>
+    <definedName name="HTML3_3" hidden="1">"総務Ｇ.xl"</definedName>
+    <definedName name="HTML3_4" hidden="1">"総務Ｇｒ"</definedName>
+    <definedName name="HTML3_5" hidden="1">""</definedName>
+    <definedName name="HTML3_6" hidden="1">-4146</definedName>
+    <definedName name="HTML3_7" hidden="1">-4146</definedName>
+    <definedName name="HTML3_8" hidden="1">"98/12/07"</definedName>
+    <definedName name="HTML3_9" hidden="1">"柳田宏幸"</definedName>
+    <definedName name="HTML4_1" hidden="1">"[総務Ｇ.xls]総務Ｇｒ!$B$8:$G$32"</definedName>
+    <definedName name="HTML4_10" hidden="1">""</definedName>
+    <definedName name="HTML4_11" hidden="1">1</definedName>
+    <definedName name="HTML4_12" hidden="1">"J:\V00\keijiban\soum bunntan.htm"</definedName>
+    <definedName name="HTML4_2" hidden="1">1</definedName>
+    <definedName name="HTML4_3" hidden="1">"総務Ｇ.xl"</definedName>
+    <definedName name="HTML4_4" hidden="1">"総務Ｇｒ分担表"</definedName>
+    <definedName name="HTML4_5" hidden="1">""</definedName>
+    <definedName name="HTML4_6" hidden="1">-4146</definedName>
+    <definedName name="HTML4_7" hidden="1">-4146</definedName>
+    <definedName name="HTML4_8" hidden="1">"99/02/24"</definedName>
+    <definedName name="HTML4_9" hidden="1">"柳田宏幸"</definedName>
+    <definedName name="HTMLCount" hidden="1">4</definedName>
+    <definedName name="HTRES">#REF!</definedName>
+    <definedName name="HTSEC">#REF!</definedName>
+    <definedName name="HTSECN">#REF!</definedName>
+    <definedName name="hty" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Earning Summary";#N/A,#N/A,FALSE,"csxwt hong kong";#N/A,#N/A,FALSE,"slot 292";#N/A,#N/A,FALSE,"soict";#N/A,#N/A,FALSE,"otlhk";#N/A,#N/A,FALSE,"csxwt xiamen";#N/A,#N/A,FALSE,"csxwt adelaide";#N/A,#N/A,FALSE,"csxwtg bv";#N/A,#N/A,FALSE,"csxwtg kg";#N/A,#N/A,FALSE,"haina";#N/A,#N/A,FALSE,"wcs";#N/A,#N/A,FALSE,"tmr";#N/A,#N/A,FALSE,"slo";#N/A,#N/A,FALSE,"corp";#N/A,#N/A,FALSE,"sloi";#N/A,#N/A,FALSE,"csx tml mgmt";#N/A,#N/A,FALSE,"csxwt europe";#N/A,#N/A,FALSE,"pac container";#N/A,#N/A,FALSE,"csx asia";#N/A,#N/A,FALSE,"csx orient";#N/A,#N/A,FALSE,"finman"}</definedName>
+    <definedName name="hty" hidden="1">{#N/A,#N/A,FALSE,"Earning Summary";#N/A,#N/A,FALSE,"csxwt hong kong";#N/A,#N/A,FALSE,"slot 292";#N/A,#N/A,FALSE,"soict";#N/A,#N/A,FALSE,"otlhk";#N/A,#N/A,FALSE,"csxwt xiamen";#N/A,#N/A,FALSE,"csxwt adelaide";#N/A,#N/A,FALSE,"csxwtg bv";#N/A,#N/A,FALSE,"csxwtg kg";#N/A,#N/A,FALSE,"haina";#N/A,#N/A,FALSE,"wcs";#N/A,#N/A,FALSE,"tmr";#N/A,#N/A,FALSE,"slo";#N/A,#N/A,FALSE,"corp";#N/A,#N/A,FALSE,"sloi";#N/A,#N/A,FALSE,"csx tml mgmt";#N/A,#N/A,FALSE,"csxwt europe";#N/A,#N/A,FALSE,"pac container";#N/A,#N/A,FALSE,"csx asia";#N/A,#N/A,FALSE,"csx orient";#N/A,#N/A,FALSE,"finman"}</definedName>
+    <definedName name="hyjuk" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Cover"}</definedName>
+    <definedName name="hyjuk" hidden="1">{#N/A,#N/A,FALSE,"Cover"}</definedName>
+    <definedName name="HYT" localSheetId="0" hidden="1">{"RES-2002",#N/A,FALSE,"BL2000";"A1-2002",#N/A,FALSE,"BL2000";"A2-2002",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="HYT" hidden="1">{"RES-2002",#N/A,FALSE,"BL2000";"A1-2002",#N/A,FALSE,"BL2000";"A2-2002",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="i">#N/A</definedName>
+    <definedName name="I_9">#REF!</definedName>
+    <definedName name="I_SEC">#REF!</definedName>
+    <definedName name="IBD00110チェック仕様" localSheetId="0" hidden="1">{"'Sheet1'!$A$3:$I$11"}</definedName>
+    <definedName name="IBD00110チェック仕様" hidden="1">{"'Sheet1'!$A$3:$I$11"}</definedName>
+    <definedName name="IBE09000チェック仕様" localSheetId="0" hidden="1">{"'Sheet1'!$A$3:$I$11"}</definedName>
+    <definedName name="IBE09000チェック仕様" hidden="1">{"'Sheet1'!$A$3:$I$11"}</definedName>
+    <definedName name="IBIT">#REF!</definedName>
+    <definedName name="ICB">#REF!</definedName>
+    <definedName name="ICM">#REF!</definedName>
+    <definedName name="ICM_RETIDO">#REF!</definedName>
+    <definedName name="ICMS">#REF!</definedName>
+    <definedName name="ICR">#REF!</definedName>
+    <definedName name="Idioma">#REF!</definedName>
+    <definedName name="IE">#N/A</definedName>
+    <definedName name="IE_1">#N/A</definedName>
+    <definedName name="IE2_1">#N/A</definedName>
+    <definedName name="if" localSheetId="0" hidden="1">{"FS`s",#N/A,TRUE,"FS's";"Icome St",#N/A,TRUE,"Income St.";"Balance Sh",#N/A,TRUE,"Balance Sh.";"Gross Margin",#N/A,TRUE,"Gross Margin"}</definedName>
+    <definedName name="if" hidden="1">{"FS`s",#N/A,TRUE,"FS's";"Icome St",#N/A,TRUE,"Income St.";"Balance Sh",#N/A,TRUE,"Balance Sh.";"Gross Margin",#N/A,TRUE,"Gross Margin"}</definedName>
+    <definedName name="igp">#REF!</definedName>
+    <definedName name="IGP_01">#REF!</definedName>
+    <definedName name="IGP_02">#REF!</definedName>
+    <definedName name="IGP_03">#REF!</definedName>
+    <definedName name="IGP_04">#REF!</definedName>
+    <definedName name="IGP_05">#REF!</definedName>
+    <definedName name="IGP_06">#REF!</definedName>
+    <definedName name="IGP_07">#REF!</definedName>
+    <definedName name="IGP_08">#REF!</definedName>
+    <definedName name="IGP_09">#REF!</definedName>
+    <definedName name="IGP_10">#REF!</definedName>
+    <definedName name="IGP_11">#REF!</definedName>
+    <definedName name="IGP_12">#REF!</definedName>
+    <definedName name="IGPFEV">#REF!</definedName>
+    <definedName name="IGPJAN">#REF!</definedName>
+    <definedName name="II">#N/A</definedName>
+    <definedName name="II_1">#N/A</definedName>
+    <definedName name="III">#N/A</definedName>
+    <definedName name="III_1">#N/A</definedName>
+    <definedName name="IMAGE">#REF!</definedName>
+    <definedName name="imob">#REF!</definedName>
+    <definedName name="imob1" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"DRE-2";#N/A,#N/A,FALSE,"DRE";#N/A,#N/A,FALSE,"ANEX-07";#N/A,#N/A,FALSE,"ANEX-08";#N/A,#N/A,FALSE,"ANEX-09";#N/A,#N/A,FALSE,"ANEX-10";#N/A,#N/A,FALSE,"ANEX-11";#N/A,#N/A,FALSE,"ANEX-12";#N/A,#N/A,FALSE,"ANEX-13";#N/A,#N/A,FALSE,"ANEX-14";#N/A,#N/A,FALSE,"BALPTR"}</definedName>
+    <definedName name="imob1" hidden="1">{#N/A,#N/A,FALSE,"DRE-2";#N/A,#N/A,FALSE,"DRE";#N/A,#N/A,FALSE,"ANEX-07";#N/A,#N/A,FALSE,"ANEX-08";#N/A,#N/A,FALSE,"ANEX-09";#N/A,#N/A,FALSE,"ANEX-10";#N/A,#N/A,FALSE,"ANEX-11";#N/A,#N/A,FALSE,"ANEX-12";#N/A,#N/A,FALSE,"ANEX-13";#N/A,#N/A,FALSE,"ANEX-14";#N/A,#N/A,FALSE,"BALPTR"}</definedName>
+    <definedName name="imob2">#REF!</definedName>
+    <definedName name="Imobilizado">#REF!</definedName>
+    <definedName name="ImobilizadoCGTF">#REF!</definedName>
+    <definedName name="imp">#REF!</definedName>
+    <definedName name="IMP_1">#REF!</definedName>
+    <definedName name="IMP_10">#REF!</definedName>
+    <definedName name="IMP_11">#REF!</definedName>
+    <definedName name="IMP_12">#REF!</definedName>
+    <definedName name="IMP_2">#REF!</definedName>
+    <definedName name="IMP_3">#REF!</definedName>
+    <definedName name="IMP_4">#REF!</definedName>
+    <definedName name="IMP_5">#REF!</definedName>
+    <definedName name="IMP_6">#REF!</definedName>
+    <definedName name="IMP_7">#REF!</definedName>
+    <definedName name="IMP_8">#REF!</definedName>
+    <definedName name="IMP_9">#REF!</definedName>
+    <definedName name="IMP_A">#REF!</definedName>
+    <definedName name="IMP_B">#REF!</definedName>
+    <definedName name="IMP_C">#REF!</definedName>
+    <definedName name="IMP_D">#REF!</definedName>
+    <definedName name="IMP_E">#REF!</definedName>
+    <definedName name="IMP_F">#REF!</definedName>
+    <definedName name="IMP_G">#REF!</definedName>
+    <definedName name="IMP_H">#REF!</definedName>
+    <definedName name="IMP_I">#REF!</definedName>
+    <definedName name="IMP_J">#REF!</definedName>
+    <definedName name="IMP_L">#REF!</definedName>
+    <definedName name="importlocal">#N/A</definedName>
+    <definedName name="ImpostoRenda">#REF!</definedName>
+    <definedName name="Impostos">#REF!</definedName>
+    <definedName name="impressão">#REF!</definedName>
+    <definedName name="Impressão_diária">#REF!</definedName>
+    <definedName name="imprimir0">#REF!</definedName>
+    <definedName name="ImprimirhojaTrabajo">#REF!</definedName>
+    <definedName name="INCO">#REF!</definedName>
+    <definedName name="IncSum">#REF!</definedName>
+    <definedName name="INDENT">#N/A</definedName>
+    <definedName name="Independentes" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"SIM95"}</definedName>
+    <definedName name="Independentes" hidden="1">{#N/A,#N/A,FALSE,"SIM95"}</definedName>
+    <definedName name="Indiana" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="Indiana" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="INDICADORES">#REF!</definedName>
+    <definedName name="INDICADORES01">#REF!</definedName>
+    <definedName name="INDICE">"001"</definedName>
+    <definedName name="Inf.G_Flor" hidden="1">#REF!</definedName>
+    <definedName name="Inf.G_Trad" hidden="1">#REF!</definedName>
+    <definedName name="INF.GER.">#REF!</definedName>
+    <definedName name="INF.GER1">#REF!</definedName>
+    <definedName name="INFI30">#N/A</definedName>
+    <definedName name="informe">#REF!</definedName>
+    <definedName name="INFQ45">#N/A</definedName>
+    <definedName name="ING">#REF!</definedName>
+    <definedName name="INGR2">#REF!</definedName>
+    <definedName name="INGRESOS">#REF!</definedName>
+    <definedName name="inicio">#REF!</definedName>
+    <definedName name="INIMPRI">#REF!</definedName>
+    <definedName name="INITDsh">#N/A</definedName>
+    <definedName name="input">#REF!</definedName>
+    <definedName name="input_finish">#N/A</definedName>
+    <definedName name="input_finish_1">#N/A</definedName>
+    <definedName name="Institucional">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="INSTRUÇÕES">#REF!</definedName>
+    <definedName name="Int">#N/A</definedName>
+    <definedName name="INTDIP">#REF!</definedName>
+    <definedName name="INTER">#REF!</definedName>
+    <definedName name="Interior">#N/A</definedName>
+    <definedName name="INV_ECON_MENSAL" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"DEF1";#N/A,#N/A,FALSE,"DEF2";#N/A,#N/A,FALSE,"DEF3"}</definedName>
+    <definedName name="INV_ECON_MENSAL" hidden="1">{#N/A,#N/A,FALSE,"DEF1";#N/A,#N/A,FALSE,"DEF2";#N/A,#N/A,FALSE,"DEF3"}</definedName>
+    <definedName name="inv_financ_Mensal_desemb" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"DEF1";#N/A,#N/A,FALSE,"DEF2";#N/A,#N/A,FALSE,"DEF3"}</definedName>
+    <definedName name="inv_financ_Mensal_desemb" hidden="1">{#N/A,#N/A,FALSE,"DEF1";#N/A,#N/A,FALSE,"DEF2";#N/A,#N/A,FALSE,"DEF3"}</definedName>
+    <definedName name="invasão" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="invasão" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="inver99">#REF!</definedName>
+    <definedName name="INVERSIONES_MATERIALES_POR_EMPRESA_A_JULIO__MMUS">#REF!</definedName>
+    <definedName name="INVERSIONES_TOTALES_POR_EMPRESA">#REF!</definedName>
+    <definedName name="INVERTRANSPORTE">#REF!</definedName>
+    <definedName name="INVEST_COMANDER">#REF!</definedName>
+    <definedName name="INVEST_CONSOLIDADO">#REF!</definedName>
+    <definedName name="INVEST_GRÁF_COMANDER">#REF!</definedName>
+    <definedName name="Investimentos">#REF!</definedName>
+    <definedName name="INVINGENERIA">#REF!</definedName>
+    <definedName name="InvJustificativas6" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="InvJustificativas6">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="InvJustificativas9" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="InvJustificativas9">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="INVSET">#REF!</definedName>
+    <definedName name="iptu1" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="iptu1" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="IQ_1_4_FAMILY_JUNIOR_LIENS_CHARGE_OFFS_FDIC">"c6605"</definedName>
+    <definedName name="IQ_1_4_FAMILY_JUNIOR_LIENS_NET_CHARGE_OFFS_FDIC">"c6643"</definedName>
+    <definedName name="IQ_1_4_FAMILY_JUNIOR_LIENS_RECOVERIES_FDIC">"c6624"</definedName>
+    <definedName name="IQ_1_4_FAMILY_SENIOR_LIENS_CHARGE_OFFS_FDIC">"c6604"</definedName>
+    <definedName name="IQ_1_4_FAMILY_SENIOR_LIENS_NET_CHARGE_OFFS_FDIC">"c6642"</definedName>
+    <definedName name="IQ_1_4_FAMILY_SENIOR_LIENS_RECOVERIES_FDIC">"c6623"</definedName>
+    <definedName name="IQ_1_4_HOME_EQUITY_NET_LOANS_FDIC">"c6441"</definedName>
+    <definedName name="IQ_1_4_RESIDENTIAL_FIRST_LIENS_NET_LOANS_FDIC">"c6439"</definedName>
+    <definedName name="IQ_1_4_RESIDENTIAL_JUNIOR_LIENS_NET_LOANS_FDIC">"c6440"</definedName>
+    <definedName name="IQ_1_4_RESIDENTIAL_LOANS_FDIC">"c6310"</definedName>
+    <definedName name="IQ_ACCOUNT_CHANGE">"c1449"</definedName>
+    <definedName name="IQ_ACCOUNTS_PAY">"c1343"</definedName>
+    <definedName name="IQ_ACCR_INT_PAY">"c1"</definedName>
+    <definedName name="IQ_ACCR_INT_PAY_CF">"c2"</definedName>
+    <definedName name="IQ_ACCR_INT_RECEIV">"c3"</definedName>
+    <definedName name="IQ_ACCR_INT_RECEIV_CF">"c4"</definedName>
+    <definedName name="IQ_ACCRUED_EXP">"c1341"</definedName>
+    <definedName name="IQ_ACCT_RECV_10YR_ANN_GROWTH">"c1924"</definedName>
+    <definedName name="IQ_ACCT_RECV_1YR_ANN_GROWTH">"c1919"</definedName>
+    <definedName name="IQ_ACCT_RECV_2YR_ANN_GROWTH">"c1920"</definedName>
+    <definedName name="IQ_ACCT_RECV_3YR_ANN_GROWTH">"c1921"</definedName>
+    <definedName name="IQ_ACCT_RECV_5YR_ANN_GROWTH">"c1922"</definedName>
+    <definedName name="IQ_ACCT_RECV_7YR_ANN_GROWTH">"c1923"</definedName>
+    <definedName name="IQ_ACCUM_DEP">"c1340"</definedName>
+    <definedName name="IQ_ACCUMULATED_PENSION_OBLIGATION">"c2244"</definedName>
+    <definedName name="IQ_ACCUMULATED_PENSION_OBLIGATION_DOMESTIC">"c2657"</definedName>
+    <definedName name="IQ_ACCUMULATED_PENSION_OBLIGATION_FOREIGN">"c2665"</definedName>
+    <definedName name="IQ_ACQ_COST_SUB">"c2125"</definedName>
+    <definedName name="IQ_ACQ_COSTS_CAPITALIZED">"c5"</definedName>
+    <definedName name="IQ_ACQUIRE_REAL_ESTATE_CF">"c6"</definedName>
+    <definedName name="IQ_ACQUIRED_BY_REPORTING_BANK_FDIC">"c6535"</definedName>
+    <definedName name="IQ_ACQUISITION_RE_ASSETS">"c1628"</definedName>
+    <definedName name="IQ_AD">"c7"</definedName>
+    <definedName name="IQ_ADD_PAID_IN">"c1344"</definedName>
+    <definedName name="IQ_ADDIN" hidden="1">"AUTO"</definedName>
+    <definedName name="IQ_ADDITIONAL_NON_INT_INC_FDIC">"c6574"</definedName>
+    <definedName name="IQ_ADJ_AVG_BANK_ASSETS">"c2671"</definedName>
+    <definedName name="IQ_ADJUSTABLE_RATE_LOANS_FDIC">"c6375"</definedName>
+    <definedName name="IQ_ADMIN_RATIO">"c2784"</definedName>
+    <definedName name="IQ_ADVERTISING">"c2246"</definedName>
+    <definedName name="IQ_ADVERTISING_MARKETING">"c1566"</definedName>
+    <definedName name="IQ_AE">"c8"</definedName>
+    <definedName name="IQ_AE_BNK">"c9"</definedName>
+    <definedName name="IQ_AE_BR">"c10"</definedName>
+    <definedName name="IQ_AE_FIN">"c11"</definedName>
+    <definedName name="IQ_AE_INS">"c12"</definedName>
+    <definedName name="IQ_AE_REIT">"c13"</definedName>
+    <definedName name="IQ_AE_UTI">"c14"</definedName>
+    <definedName name="IQ_AFTER_TAX_INCOME_FDIC">"c6583"</definedName>
+    <definedName name="IQ_AGRICULTURAL_PRODUCTION_CHARGE_OFFS_FDIC">"c6597"</definedName>
+    <definedName name="IQ_AGRICULTURAL_PRODUCTION_CHARGE_OFFS_LESS_THAN_300M_FDIC">"c6655"</definedName>
+    <definedName name="IQ_AGRICULTURAL_PRODUCTION_NET_CHARGE_OFFS_FDIC">"c6635"</definedName>
+    <definedName name="IQ_AGRICULTURAL_PRODUCTION_NET_CHARGE_OFFS_LESS_THAN_300M_FDIC">"c6657"</definedName>
+    <definedName name="IQ_AGRICULTURAL_PRODUCTION_RECOVERIES_FDIC">"c6616"</definedName>
+    <definedName name="IQ_AGRICULTURAL_PRODUCTION_RECOVERIES_LESS_THAN_300M_FDIC">"c6656"</definedName>
+    <definedName name="IQ_AH_EARNED">"c2744"</definedName>
+    <definedName name="IQ_AH_POLICY_BENEFITS_EXP">"c2789"</definedName>
+    <definedName name="IQ_AIR_AIRPLANES_NOT_IN_SERVICE">"c2842"</definedName>
+    <definedName name="IQ_AIR_AIRPLANES_SUBLEASED">"c2841"</definedName>
+    <definedName name="IQ_AIR_ASK">"c2813"</definedName>
+    <definedName name="IQ_AIR_ASK_INCREASE">"c2826"</definedName>
+    <definedName name="IQ_AIR_ASM">"c2812"</definedName>
+    <definedName name="IQ_AIR_ASM_INCREASE">"c2825"</definedName>
+    <definedName name="IQ_AIR_AVG_AGE">"c2843"</definedName>
+    <definedName name="IQ_AIR_BREAK_EVEN_FACTOR">"c2822"</definedName>
+    <definedName name="IQ_AIR_CAPITAL_LEASE">"c2833"</definedName>
+    <definedName name="IQ_AIR_COMPLETION_FACTOR">"c2824"</definedName>
+    <definedName name="IQ_AIR_ENPLANED_PSGRS">"c2809"</definedName>
+    <definedName name="IQ_AIR_FUEL_CONSUMED">"c2806"</definedName>
+    <definedName name="IQ_AIR_FUEL_CONSUMED_L">"c2807"</definedName>
+    <definedName name="IQ_AIR_FUEL_COST">"c2803"</definedName>
+    <definedName name="IQ_AIR_FUEL_COST_L">"c2804"</definedName>
+    <definedName name="IQ_AIR_FUEL_EXP">"c2802"</definedName>
+    <definedName name="IQ_AIR_FUEL_EXP_PERCENT">"c2805"</definedName>
+    <definedName name="IQ_AIR_LEASED">"c2835"</definedName>
+    <definedName name="IQ_AIR_LOAD_FACTOR">"c2823"</definedName>
+    <definedName name="IQ_AIR_NEW_AIRPLANES">"c2839"</definedName>
+    <definedName name="IQ_AIR_OPER_EXP_ASK">"c2821"</definedName>
+    <definedName name="IQ_AIR_OPER_EXP_ASM">"c2820"</definedName>
+    <definedName name="IQ_AIR_OPER_LEASE">"c2834"</definedName>
+    <definedName name="IQ_AIR_OPER_REV_YIELD_ASK">"c2819"</definedName>
+    <definedName name="IQ_AIR_OPER_REV_YIELD_ASM">"c2818"</definedName>
+    <definedName name="IQ_AIR_OPTIONS">"c2837"</definedName>
+    <definedName name="IQ_AIR_ORDERS">"c2836"</definedName>
+    <definedName name="IQ_AIR_OWNED">"c2832"</definedName>
+    <definedName name="IQ_AIR_PSGR_REV_YIELD_ASK">"c2817"</definedName>
+    <definedName name="IQ_AIR_PSGR_REV_YIELD_ASM">"c2816"</definedName>
+    <definedName name="IQ_AIR_PSGR_REV_YIELD_RPK">"c2815"</definedName>
+    <definedName name="IQ_AIR_PSGR_REV_YIELD_RPM">"c2814"</definedName>
+    <definedName name="IQ_AIR_PURCHASE_RIGHTS">"c2838"</definedName>
+    <definedName name="IQ_AIR_RETIRED_AIRPLANES">"c2840"</definedName>
+    <definedName name="IQ_AIR_REV_PSGRS_CARRIED">"c2808"</definedName>
+    <definedName name="IQ_AIR_REV_SCHEDULED_SERVICE">"c2830"</definedName>
+    <definedName name="IQ_AIR_RPK">"c2811"</definedName>
+    <definedName name="IQ_AIR_RPM">"c2810"</definedName>
+    <definedName name="IQ_AIR_STAGE_LENGTH">"c2828"</definedName>
+    <definedName name="IQ_AIR_STAGE_LENGTH_KM">"c2829"</definedName>
+    <definedName name="IQ_AIR_TOTAL">"c2831"</definedName>
+    <definedName name="IQ_AIR_UTILIZATION">"c2827"</definedName>
+    <definedName name="IQ_ALLOW_BORROW_CONST">"c15"</definedName>
+    <definedName name="IQ_ALLOW_CONST">"c1342"</definedName>
+    <definedName name="IQ_ALLOW_DOUBT_ACCT">"c2092"</definedName>
+    <definedName name="IQ_ALLOW_EQUITY_CONST">"c16"</definedName>
+    <definedName name="IQ_ALLOW_LL">"c17"</definedName>
+    <definedName name="IQ_ALLOWANCE_10YR_ANN_GROWTH">"c18"</definedName>
+    <definedName name="IQ_ALLOWANCE_1YR_ANN_GROWTH">"c19"</definedName>
+    <definedName name="IQ_ALLOWANCE_2YR_ANN_GROWTH">"c20"</definedName>
+    <definedName name="IQ_ALLOWANCE_3YR_ANN_GROWTH">"c21"</definedName>
+    <definedName name="IQ_ALLOWANCE_5YR_ANN_GROWTH">"c22"</definedName>
+    <definedName name="IQ_ALLOWANCE_7YR_ANN_GROWTH">"c23"</definedName>
+    <definedName name="IQ_ALLOWANCE_CHARGE_OFFS">"c24"</definedName>
+    <definedName name="IQ_ALLOWANCE_NON_PERF_LOANS">"c25"</definedName>
+    <definedName name="IQ_ALLOWANCE_TOTAL_LOANS">"c26"</definedName>
+    <definedName name="IQ_AMENDED_BALANCE_PREVIOUS_YR_FDIC">"c6499"</definedName>
+    <definedName name="IQ_AMORT_EXPENSE_FDIC">"c6677"</definedName>
+    <definedName name="IQ_AMORTIZATION">"c1591"</definedName>
+    <definedName name="IQ_AMORTIZED_COST_FDIC">"c6426"</definedName>
+    <definedName name="IQ_AMT_OUT">"c2145"</definedName>
+    <definedName name="IQ_ANNU_DISTRIBUTION_UNIT">"c3004"</definedName>
+    <definedName name="IQ_ANNUALIZED_DIVIDEND">"c1579"</definedName>
+    <definedName name="IQ_ANNUITY_LIAB">"c27"</definedName>
+    <definedName name="IQ_ANNUITY_PAY">"c28"</definedName>
+    <definedName name="IQ_ANNUITY_POLICY_EXP">"c29"</definedName>
+    <definedName name="IQ_ANNUITY_REC">"c30"</definedName>
+    <definedName name="IQ_ANNUITY_REV">"c31"</definedName>
+    <definedName name="IQ_AP">"c32"</definedName>
+    <definedName name="IQ_AP_BNK">"c33"</definedName>
+    <definedName name="IQ_AP_BR">"c34"</definedName>
+    <definedName name="IQ_AP_FIN">"c35"</definedName>
+    <definedName name="IQ_AP_INS">"c36"</definedName>
+    <definedName name="IQ_AP_REIT">"c37"</definedName>
+    <definedName name="IQ_AP_UTI">"c38"</definedName>
+    <definedName name="IQ_APIC">"c39"</definedName>
+    <definedName name="IQ_AR">"c40"</definedName>
+    <definedName name="IQ_AR_BR">"c41"</definedName>
+    <definedName name="IQ_AR_LT">"c42"</definedName>
+    <definedName name="IQ_AR_REIT">"c43"</definedName>
+    <definedName name="IQ_AR_TURNS">"c44"</definedName>
+    <definedName name="IQ_AR_UTI">"c45"</definedName>
+    <definedName name="IQ_ARPU">"c2126"</definedName>
+    <definedName name="IQ_ASSET_BACKED_FDIC">"c6301"</definedName>
+    <definedName name="IQ_ASSET_MGMT_FEE">"c46"</definedName>
+    <definedName name="IQ_ASSET_TURNS">"c47"</definedName>
+    <definedName name="IQ_ASSET_WRITEDOWN">"c48"</definedName>
+    <definedName name="IQ_ASSET_WRITEDOWN_BNK">"c49"</definedName>
+    <definedName name="IQ_ASSET_WRITEDOWN_BR">"c50"</definedName>
+    <definedName name="IQ_ASSET_WRITEDOWN_CF">"c51"</definedName>
+    <definedName name="IQ_ASSET_WRITEDOWN_CF_BNK">"c52"</definedName>
+    <definedName name="IQ_ASSET_WRITEDOWN_CF_BR">"c53"</definedName>
+    <definedName name="IQ_ASSET_WRITEDOWN_CF_FIN">"c54"</definedName>
+    <definedName name="IQ_ASSET_WRITEDOWN_CF_INS">"c55"</definedName>
+    <definedName name="IQ_ASSET_WRITEDOWN_CF_REIT">"c56"</definedName>
+    <definedName name="IQ_ASSET_WRITEDOWN_CF_UTI">"c57"</definedName>
+    <definedName name="IQ_ASSET_WRITEDOWN_FIN">"c58"</definedName>
+    <definedName name="IQ_ASSET_WRITEDOWN_INS">"c59"</definedName>
+    <definedName name="IQ_ASSET_WRITEDOWN_REIT">"c60"</definedName>
+    <definedName name="IQ_ASSET_WRITEDOWN_UTI">"c61"</definedName>
+    <definedName name="IQ_ASSETS_CAP_LEASE_DEPR">"c2068"</definedName>
+    <definedName name="IQ_ASSETS_CAP_LEASE_GROSS">"c2069"</definedName>
+    <definedName name="IQ_ASSETS_HELD_FDIC">"c6305"</definedName>
+    <definedName name="IQ_ASSETS_OPER_LEASE_DEPR">"c2070"</definedName>
+    <definedName name="IQ_ASSETS_OPER_LEASE_GROSS">"c2071"</definedName>
+    <definedName name="IQ_ASSETS_PER_EMPLOYEE_FDIC">"c6737"</definedName>
+    <definedName name="IQ_ASSETS_SOLD_1_4_FAMILY_LOANS_FDIC">"c6686"</definedName>
+    <definedName name="IQ_ASSETS_SOLD_AUTO_LOANS_FDIC">"c6680"</definedName>
+    <definedName name="IQ_ASSETS_SOLD_CL_LOANS_FDIC">"c6681"</definedName>
+    <definedName name="IQ_ASSETS_SOLD_CREDIT_CARDS_RECEIVABLES_FDIC">"c6683"</definedName>
+    <definedName name="IQ_ASSETS_SOLD_HOME_EQUITY_LINES_FDIC">"c6684"</definedName>
+    <definedName name="IQ_ASSETS_SOLD_OTHER_CONSUMER_LOANS_FDIC">"c6682"</definedName>
+    <definedName name="IQ_ASSETS_SOLD_OTHER_LOANS_FDIC">"c6685"</definedName>
+    <definedName name="IQ_ASSUMED_AH_EARNED">"c2741"</definedName>
+    <definedName name="IQ_ASSUMED_EARNED">"c2731"</definedName>
+    <definedName name="IQ_ASSUMED_LIFE_EARNED">"c2736"</definedName>
+    <definedName name="IQ_ASSUMED_LIFE_IN_FORCE">"c2766"</definedName>
+    <definedName name="IQ_ASSUMED_PC_EARNED">"c2746"</definedName>
+    <definedName name="IQ_ASSUMED_WRITTEN">"c2725"</definedName>
+    <definedName name="IQ_AUDITOR_NAME">"c1539"</definedName>
+    <definedName name="IQ_AUDITOR_OPINION">"c1540"</definedName>
+    <definedName name="IQ_AUTO_WRITTEN">"c62"</definedName>
+    <definedName name="IQ_AVAILABLE_FOR_SALE_FDIC">"c6409"</definedName>
+    <definedName name="IQ_AVERAGE_ASSETS_FDIC">"c6362"</definedName>
+    <definedName name="IQ_AVERAGE_ASSETS_QUART_FDIC">"c6363"</definedName>
+    <definedName name="IQ_AVERAGE_EARNING_ASSETS_FDIC">"c6748"</definedName>
+    <definedName name="IQ_AVERAGE_EQUITY_FDIC">"c6749"</definedName>
+    <definedName name="IQ_AVERAGE_LOANS_FDIC">"c6750"</definedName>
+    <definedName name="IQ_AVG_BANK_ASSETS">"c2072"</definedName>
+    <definedName name="IQ_AVG_BANK_LOANS">"c2073"</definedName>
+    <definedName name="IQ_AVG_BROKER_REC">"c63"</definedName>
+    <definedName name="IQ_AVG_BROKER_REC_NO">"c64"</definedName>
+    <definedName name="IQ_AVG_BROKER_REC_NO_REUT">"c5315"</definedName>
+    <definedName name="IQ_AVG_BROKER_REC_REUT">"c3630"</definedName>
+    <definedName name="IQ_AVG_DAILY_VOL">"c65"</definedName>
+    <definedName name="IQ_AVG_INDUSTRY_REC">"c4455"</definedName>
+    <definedName name="IQ_AVG_INT_BEAR_LIAB">"c66"</definedName>
+    <definedName name="IQ_AVG_INT_BEAR_LIAB_10YR_ANN_GROWTH">"c67"</definedName>
+    <definedName name="IQ_AVG_INT_BEAR_LIAB_1YR_ANN_GROWTH">"c68"</definedName>
+    <definedName name="IQ_AVG_INT_BEAR_LIAB_2YR_ANN_GROWTH">"c69"</definedName>
+    <definedName name="IQ_AVG_INT_BEAR_LIAB_3YR_ANN_GROWTH">"c70"</definedName>
+    <definedName name="IQ_AVG_INT_BEAR_LIAB_5YR_ANN_GROWTH">"c71"</definedName>
+    <definedName name="IQ_AVG_INT_BEAR_LIAB_7YR_ANN_GROWTH">"c72"</definedName>
+    <definedName name="IQ_AVG_INT_EARN_ASSETS">"c73"</definedName>
+    <definedName name="IQ_AVG_INT_EARN_ASSETS_10YR_ANN_GROWTH">"c74"</definedName>
+    <definedName name="IQ_AVG_INT_EARN_ASSETS_1YR_ANN_GROWTH">"c75"</definedName>
+    <definedName name="IQ_AVG_INT_EARN_ASSETS_2YR_ANN_GROWTH">"c76"</definedName>
+    <definedName name="IQ_AVG_INT_EARN_ASSETS_3YR_ANN_GROWTH">"c77"</definedName>
+    <definedName name="IQ_AVG_INT_EARN_ASSETS_5YR_ANN_GROWTH">"c78"</definedName>
+    <definedName name="IQ_AVG_INT_EARN_ASSETS_7YR_ANN_GROWTH">"c79"</definedName>
+    <definedName name="IQ_AVG_MKTCAP">"c80"</definedName>
+    <definedName name="IQ_AVG_PRICE">"c81"</definedName>
+    <definedName name="IQ_AVG_PRICE_TARGET">"c82"</definedName>
+    <definedName name="IQ_AVG_SHAREOUTSTANDING">"c83"</definedName>
+    <definedName name="IQ_AVG_TEV">"c84"</definedName>
+    <definedName name="IQ_AVG_VOLUME">"c1346"</definedName>
+    <definedName name="IQ_BALANCE_GOODS_APR_FC_UNUSED_UNUSED_UNUSED">"c8353"</definedName>
+    <definedName name="IQ_BALANCE_GOODS_APR_UNUSED_UNUSED_UNUSED">"c7473"</definedName>
+    <definedName name="IQ_BALANCE_GOODS_FC_UNUSED_UNUSED_UNUSED">"c7693"</definedName>
+    <definedName name="IQ_BALANCE_GOODS_POP_FC_UNUSED_UNUSED_UNUSED">"c7913"</definedName>
+    <definedName name="IQ_BALANCE_GOODS_POP_UNUSED_UNUSED_UNUSED">"c7033"</definedName>
+    <definedName name="IQ_BALANCE_GOODS_UNUSED_UNUSED_UNUSED">"c6813"</definedName>
+    <definedName name="IQ_BALANCE_GOODS_YOY_FC_UNUSED_UNUSED_UNUSED">"c8133"</definedName>
+    <definedName name="IQ_BALANCE_GOODS_YOY_UNUSED_UNUSED_UNUSED">"c7253"</definedName>
+    <definedName name="IQ_BALANCE_SERV_APR_FC_UNUSED_UNUSED_UNUSED">"c8355"</definedName>
+    <definedName name="IQ_BALANCE_SERV_APR_UNUSED_UNUSED_UNUSED">"c7475"</definedName>
+    <definedName name="IQ_BALANCE_SERV_FC_UNUSED_UNUSED_UNUSED">"c7695"</definedName>
+    <definedName name="IQ_BALANCE_SERV_POP_FC_UNUSED_UNUSED_UNUSED">"c7915"</definedName>
+    <definedName name="IQ_BALANCE_SERV_POP_UNUSED_UNUSED_UNUSED">"c7035"</definedName>
+    <definedName name="IQ_BALANCE_SERV_UNUSED_UNUSED_UNUSED">"c6815"</definedName>
+    <definedName name="IQ_BALANCE_SERV_YOY_FC_UNUSED_UNUSED_UNUSED">"c8135"</definedName>
+    <definedName name="IQ_BALANCE_SERV_YOY_UNUSED_UNUSED_UNUSED">"c7255"</definedName>
+    <definedName name="IQ_BALANCE_TRADE_APR_FC_UNUSED_UNUSED_UNUSED">"c8357"</definedName>
+    <definedName name="IQ_BALANCE_TRADE_APR_UNUSED_UNUSED_UNUSED">"c7477"</definedName>
+    <definedName name="IQ_BALANCE_TRADE_FC_UNUSED_UNUSED_UNUSED">"c7697"</definedName>
+    <definedName name="IQ_BALANCE_TRADE_POP_FC_UNUSED_UNUSED_UNUSED">"c7917"</definedName>
+    <definedName name="IQ_BALANCE_TRADE_POP_UNUSED_UNUSED_UNUSED">"c7037"</definedName>
+    <definedName name="IQ_BALANCE_TRADE_UNUSED_UNUSED_UNUSED">"c6817"</definedName>
+    <definedName name="IQ_BALANCE_TRADE_YOY_FC_UNUSED_UNUSED_UNUSED">"c8137"</definedName>
+    <definedName name="IQ_BALANCE_TRADE_YOY_UNUSED_UNUSED_UNUSED">"c7257"</definedName>
+    <definedName name="IQ_BALANCES_DUE_DEPOSITORY_INSTITUTIONS_FDIC">"c6389"</definedName>
+    <definedName name="IQ_BALANCES_DUE_FOREIGN_FDIC">"c6391"</definedName>
+    <definedName name="IQ_BALANCES_DUE_FRB_FDIC">"c6393"</definedName>
+    <definedName name="IQ_BANK_BENEFICIARY_FDIC">"c6505"</definedName>
+    <definedName name="IQ_BANK_DEBT">"c2544"</definedName>
+    <definedName name="IQ_BANK_DEBT_PCT">"c2545"</definedName>
+    <definedName name="IQ_BANK_GUARANTOR_FDIC">"c6506"</definedName>
+    <definedName name="IQ_BANK_PREMISES_FDIC">"c6329"</definedName>
+    <definedName name="IQ_BANK_SECURITIZATION_1_4_FAMILY_LOANS_FDIC">"c6721"</definedName>
+    <definedName name="IQ_BANK_SECURITIZATION_AUTO_LOANS_FDIC">"c6715"</definedName>
+    <definedName name="IQ_BANK_SECURITIZATION_CL_LOANS_FDIC">"c6716"</definedName>
+    <definedName name="IQ_BANK_SECURITIZATION_CREDIT_CARDS_RECEIVABLES_FDIC">"c6718"</definedName>
+    <definedName name="IQ_BANK_SECURITIZATION_HOME_EQUITY_LINES_FDIC">"c6719"</definedName>
+    <definedName name="IQ_BANK_SECURITIZATION_OTHER_CONSUMER_LOANS_FDIC">"c6717"</definedName>
+    <definedName name="IQ_BANK_SECURITIZATION_OTHER_LOANS_FDIC">"c6720"</definedName>
+    <definedName name="IQ_BANKS_FOREIGN_COUNTRIES_TOTAL_DEPOSITS_FDIC">"c6475"</definedName>
+    <definedName name="IQ_BASIC_EPS_EXCL">"c85"</definedName>
+    <definedName name="IQ_BASIC_EPS_INCL">"c86"</definedName>
+    <definedName name="IQ_BASIC_NORMAL_EPS">"c1592"</definedName>
+    <definedName name="IQ_BASIC_WEIGHT">"c87"</definedName>
+    <definedName name="IQ_BENCHMARK_SECURITY">"c2154"</definedName>
+    <definedName name="IQ_BENCHMARK_SPRD">"c2153"</definedName>
+    <definedName name="IQ_BETA">"c2133"</definedName>
+    <definedName name="IQ_BETA_1YR">"c1966"</definedName>
+    <definedName name="IQ_BETA_1YR_RSQ">"c2132"</definedName>
+    <definedName name="IQ_BETA_2YR">"c1965"</definedName>
+    <definedName name="IQ_BETA_2YR_RSQ">"c2131"</definedName>
+    <definedName name="IQ_BETA_5YR">"c88"</definedName>
+    <definedName name="IQ_BETA_5YR_RSQ">"c2130"</definedName>
+    <definedName name="IQ_BIG_INT_BEAR_CD">"c89"</definedName>
+    <definedName name="IQ_BOARD_MEMBER">"c96"</definedName>
+    <definedName name="IQ_BOARD_MEMBER_BACKGROUND">"c2101"</definedName>
+    <definedName name="IQ_BOARD_MEMBER_TITLE">"c97"</definedName>
+    <definedName name="IQ_BOND_COUPON">"c2183"</definedName>
+    <definedName name="IQ_BOND_COUPON_TYPE">"c2184"</definedName>
+    <definedName name="IQ_BOND_PRICE">"c2162"</definedName>
+    <definedName name="IQ_BROK_COMISSION">"c98"</definedName>
+    <definedName name="IQ_BROK_COMMISSION">"c3514"</definedName>
+    <definedName name="IQ_BROKERED_DEPOSITS_FDIC">"c6486"</definedName>
+    <definedName name="IQ_BUDGET_BALANCE_APR_FC_UNUSED_UNUSED_UNUSED">"c8359"</definedName>
+    <definedName name="IQ_BUDGET_BALANCE_APR_UNUSED_UNUSED_UNUSED">"c7479"</definedName>
+    <definedName name="IQ_BUDGET_BALANCE_FC_UNUSED_UNUSED_UNUSED">"c7699"</definedName>
+    <definedName name="IQ_BUDGET_BALANCE_POP_FC_UNUSED_UNUSED_UNUSED">"c7919"</definedName>
+    <definedName name="IQ_BUDGET_BALANCE_POP_UNUSED_UNUSED_UNUSED">"c7039"</definedName>
+    <definedName name="IQ_BUDGET_BALANCE_UNUSED_UNUSED_UNUSED">"c6819"</definedName>
+    <definedName name="IQ_BUDGET_BALANCE_YOY_FC_UNUSED_UNUSED_UNUSED">"c8139"</definedName>
+    <definedName name="IQ_BUDGET_BALANCE_YOY_UNUSED_UNUSED_UNUSED">"c7259"</definedName>
+    <definedName name="IQ_BUDGET_RECEIPTS_APR_FC_UNUSED_UNUSED_UNUSED">"c8361"</definedName>
+    <definedName name="IQ_BUDGET_RECEIPTS_APR_UNUSED_UNUSED_UNUSED">"c7481"</definedName>
+    <definedName name="IQ_BUDGET_RECEIPTS_FC_UNUSED_UNUSED_UNUSED">"c7701"</definedName>
+    <definedName name="IQ_BUDGET_RECEIPTS_POP_FC_UNUSED_UNUSED_UNUSED">"c7921"</definedName>
+    <definedName name="IQ_BUDGET_RECEIPTS_POP_UNUSED_UNUSED_UNUSED">"c7041"</definedName>
+    <definedName name="IQ_BUDGET_RECEIPTS_UNUSED_UNUSED_UNUSED">"c6821"</definedName>
+    <definedName name="IQ_BUDGET_RECEIPTS_YOY_FC_UNUSED_UNUSED_UNUSED">"c8141"</definedName>
+    <definedName name="IQ_BUDGET_RECEIPTS_YOY_UNUSED_UNUSED_UNUSED">"c7261"</definedName>
+    <definedName name="IQ_BUILDINGS">"c99"</definedName>
+    <definedName name="IQ_BUS_SEG_ASSETS">"c4067"</definedName>
+    <definedName name="IQ_BUS_SEG_ASSETS_ABS">"c4089"</definedName>
+    <definedName name="IQ_BUS_SEG_ASSETS_TOTAL">"c4112"</definedName>
+    <definedName name="IQ_BUS_SEG_CAPEX">"c4079"</definedName>
+    <definedName name="IQ_BUS_SEG_CAPEX_ABS">"c4101"</definedName>
+    <definedName name="IQ_BUS_SEG_CAPEX_TOTAL">"c4116"</definedName>
+    <definedName name="IQ_BUS_SEG_DA">"c4078"</definedName>
+    <definedName name="IQ_BUS_SEG_DA_ABS">"c4100"</definedName>
+    <definedName name="IQ_BUS_SEG_DA_TOTAL">"c4115"</definedName>
+    <definedName name="IQ_BUS_SEG_EARNINGS_OP">"c4063"</definedName>
+    <definedName name="IQ_BUS_SEG_EARNINGS_OP_ABS">"c4085"</definedName>
+    <definedName name="IQ_BUS_SEG_EARNINGS_OP_TOTAL">"c4108"</definedName>
+    <definedName name="IQ_BUS_SEG_EBT">"c4064"</definedName>
+    <definedName name="IQ_BUS_SEG_EBT_ABS">"c4086"</definedName>
+    <definedName name="IQ_BUS_SEG_EBT_TOTAL">"c4110"</definedName>
+    <definedName name="IQ_BUS_SEG_GP">"c4066"</definedName>
+    <definedName name="IQ_BUS_SEG_GP_ABS">"c4088"</definedName>
+    <definedName name="IQ_BUS_SEG_GP_TOTAL">"c4109"</definedName>
+    <definedName name="IQ_BUS_SEG_INC_TAX">"c4077"</definedName>
+    <definedName name="IQ_BUS_SEG_INC_TAX_ABS">"c4099"</definedName>
+    <definedName name="IQ_BUS_SEG_INC_TAX_TOTAL">"c4114"</definedName>
+    <definedName name="IQ_BUS_SEG_INTEREST_EXP">"c4076"</definedName>
+    <definedName name="IQ_BUS_SEG_INTEREST_EXP_ABS">"c4098"</definedName>
+    <definedName name="IQ_BUS_SEG_INTEREST_EXP_TOTAL">"c4113"</definedName>
+    <definedName name="IQ_BUS_SEG_NAME">"c5482"</definedName>
+    <definedName name="IQ_BUS_SEG_NAME_ABS">"c5483"</definedName>
+    <definedName name="IQ_BUS_SEG_NI">"c4065"</definedName>
+    <definedName name="IQ_BUS_SEG_NI_ABS">"c4087"</definedName>
+    <definedName name="IQ_BUS_SEG_NI_TOTAL">"c4111"</definedName>
+    <definedName name="IQ_BUS_SEG_OPER_INC">"c4062"</definedName>
+    <definedName name="IQ_BUS_SEG_OPER_INC_ABS">"c4084"</definedName>
+    <definedName name="IQ_BUS_SEG_OPER_INC_TOTAL">"c4107"</definedName>
+    <definedName name="IQ_BUS_SEG_REV">"c4068"</definedName>
+    <definedName name="IQ_BUS_SEG_REV_ABS">"c4090"</definedName>
+    <definedName name="IQ_BUS_SEG_REV_TOTAL">"c4106"</definedName>
+    <definedName name="IQ_BUSINESS_DESCRIPTION">"c322"</definedName>
+    <definedName name="IQ_BV_OVER_SHARES">"c1349"</definedName>
+    <definedName name="IQ_BV_SHARE">"c100"</definedName>
+    <definedName name="IQ_CABLE_ARPU">"c2869"</definedName>
+    <definedName name="IQ_CABLE_ARPU_ANALOG">"c2864"</definedName>
+    <definedName name="IQ_CABLE_ARPU_BASIC">"c2866"</definedName>
+    <definedName name="IQ_CABLE_ARPU_BBAND">"c2867"</definedName>
+    <definedName name="IQ_CABLE_ARPU_DIG">"c2865"</definedName>
+    <definedName name="IQ_CABLE_ARPU_PHONE">"c2868"</definedName>
+    <definedName name="IQ_CABLE_BASIC_PENETRATION">"c2850"</definedName>
+    <definedName name="IQ_CABLE_BBAND_PENETRATION">"c2852"</definedName>
+    <definedName name="IQ_CABLE_BBAND_PENETRATION_THP">"c2851"</definedName>
+    <definedName name="IQ_CABLE_CHURN">"c2874"</definedName>
+    <definedName name="IQ_CABLE_CHURN_BASIC">"c2871"</definedName>
+    <definedName name="IQ_CABLE_CHURN_BBAND">"c2872"</definedName>
+    <definedName name="IQ_CABLE_CHURN_DIG">"c2870"</definedName>
+    <definedName name="IQ_CABLE_CHURN_PHONE">"c2873"</definedName>
+    <definedName name="IQ_CABLE_HOMES_PER_MILE">"c2849"</definedName>
+    <definedName name="IQ_CABLE_HP_BBAND">"c2845"</definedName>
+    <definedName name="IQ_CABLE_HP_DIG">"c2844"</definedName>
+    <definedName name="IQ_CABLE_HP_PHONE">"c2846"</definedName>
+    <definedName name="IQ_CABLE_MILES_PASSED">"c2848"</definedName>
+    <definedName name="IQ_CABLE_OTHER_REV">"c2882"</definedName>
+    <definedName name="IQ_CABLE_PHONE_PENETRATION">"c2853"</definedName>
+    <definedName name="IQ_CABLE_PROGRAMMING_COSTS">"c2884"</definedName>
+    <definedName name="IQ_CABLE_REV_ADVERT">"c2880"</definedName>
+    <definedName name="IQ_CABLE_REV_ANALOG">"c2875"</definedName>
+    <definedName name="IQ_CABLE_REV_BASIC">"c2877"</definedName>
+    <definedName name="IQ_CABLE_REV_BBAND">"c2878"</definedName>
+    <definedName name="IQ_CABLE_REV_COMMERCIAL">"c2881"</definedName>
+    <definedName name="IQ_CABLE_REV_DIG">"c2876"</definedName>
+    <definedName name="IQ_CABLE_REV_PHONE">"c2879"</definedName>
+    <definedName name="IQ_CABLE_RGU">"c2863"</definedName>
+    <definedName name="IQ_CABLE_SUBS_ANALOG">"c2855"</definedName>
+    <definedName name="IQ_CABLE_SUBS_BASIC">"c2857"</definedName>
+    <definedName name="IQ_CABLE_SUBS_BBAND">"c2858"</definedName>
+    <definedName name="IQ_CABLE_SUBS_BUNDLED">"c2861"</definedName>
+    <definedName name="IQ_CABLE_SUBS_DIG">"c2856"</definedName>
+    <definedName name="IQ_CABLE_SUBS_NON_VIDEO">"c2860"</definedName>
+    <definedName name="IQ_CABLE_SUBS_PHONE">"c2859"</definedName>
+    <definedName name="IQ_CABLE_SUBS_TOTAL">"c2862"</definedName>
+    <definedName name="IQ_CABLE_THP">"c2847"</definedName>
+    <definedName name="IQ_CABLE_TOTAL_PENETRATION">"c2854"</definedName>
+    <definedName name="IQ_CABLE_TOTAL_REV">"c2883"</definedName>
+    <definedName name="IQ_CAL_Q">"c101"</definedName>
+    <definedName name="IQ_CAL_Y">"c102"</definedName>
+    <definedName name="IQ_CALC_TYPE_BS">"c3086"</definedName>
+    <definedName name="IQ_CALC_TYPE_CF">"c3085"</definedName>
+    <definedName name="IQ_CALC_TYPE_IS">"c3084"</definedName>
+    <definedName name="IQ_CALL_DATE_SCHEDULE">"c2481"</definedName>
+    <definedName name="IQ_CALL_FEATURE">"c2197"</definedName>
+    <definedName name="IQ_CALL_PRICE_SCHEDULE">"c2482"</definedName>
+    <definedName name="IQ_CALLABLE">"c2196"</definedName>
+    <definedName name="IQ_CAP_LOSS_CF_1YR">"c3474"</definedName>
+    <definedName name="IQ_CAP_LOSS_CF_2YR">"c3475"</definedName>
+    <definedName name="IQ_CAP_LOSS_CF_3YR">"c3476"</definedName>
+    <definedName name="IQ_CAP_LOSS_CF_4YR">"c3477"</definedName>
+    <definedName name="IQ_CAP_LOSS_CF_5YR">"c3478"</definedName>
+    <definedName name="IQ_CAP_LOSS_CF_AFTER_FIVE">"c3479"</definedName>
+    <definedName name="IQ_CAP_LOSS_CF_MAX_YEAR">"c3482"</definedName>
+    <definedName name="IQ_CAP_LOSS_CF_NO_EXP">"c3480"</definedName>
+    <definedName name="IQ_CAP_LOSS_CF_TOTAL">"c3481"</definedName>
+    <definedName name="IQ_CAPEX">"c103"</definedName>
+    <definedName name="IQ_CAPEX_10YR_ANN_GROWTH">"c104"</definedName>
+    <definedName name="IQ_CAPEX_1YR_ANN_GROWTH">"c105"</definedName>
+    <definedName name="IQ_CAPEX_2YR_ANN_GROWTH">"c106"</definedName>
+    <definedName name="IQ_CAPEX_3YR_ANN_GROWTH">"c107"</definedName>
+    <definedName name="IQ_CAPEX_5YR_ANN_GROWTH">"c108"</definedName>
+    <definedName name="IQ_CAPEX_7YR_ANN_GROWTH">"c109"</definedName>
+    <definedName name="IQ_CAPEX_BNK">"c110"</definedName>
+    <definedName name="IQ_CAPEX_BR">"c111"</definedName>
+    <definedName name="IQ_CAPEX_FIN">"c112"</definedName>
+    <definedName name="IQ_CAPEX_INS">"c113"</definedName>
+    <definedName name="IQ_CAPEX_UTI">"c114"</definedName>
+    <definedName name="IQ_CAPITAL_LEASE">"c1350"</definedName>
+    <definedName name="IQ_CAPITAL_LEASES">"c115"</definedName>
+    <definedName name="IQ_CAPITAL_LEASES_TOTAL">"c3031"</definedName>
+    <definedName name="IQ_CAPITAL_LEASES_TOTAL_PCT">"c2506"</definedName>
+    <definedName name="IQ_CAPITALIZED_INTEREST">"c3460"</definedName>
+    <definedName name="IQ_CAPITALIZED_INTEREST_BOP">"c3459"</definedName>
+    <definedName name="IQ_CAPITALIZED_INTEREST_EOP">"c3464"</definedName>
+    <definedName name="IQ_CAPITALIZED_INTEREST_EXP">"c3461"</definedName>
+    <definedName name="IQ_CAPITALIZED_INTEREST_OTHER_ADJ">"c3463"</definedName>
+    <definedName name="IQ_CAPITALIZED_INTEREST_WRITE_OFF">"c3462"</definedName>
+    <definedName name="IQ_CASH">"c1458"</definedName>
+    <definedName name="IQ_CASH_ACQUIRE_CF">"c116"</definedName>
+    <definedName name="IQ_CASH_CONVERSION">"c117"</definedName>
+    <definedName name="IQ_CASH_DIVIDENDS_NET_INCOME_FDIC">"c6738"</definedName>
+    <definedName name="IQ_CASH_DUE_BANKS">"c1351"</definedName>
+    <definedName name="IQ_CASH_EQUIV">"c118"</definedName>
+    <definedName name="IQ_CASH_FINAN">"c119"</definedName>
+    <definedName name="IQ_CASH_FLOW_ACT_OR_EST">"c4154"</definedName>
+    <definedName name="IQ_CASH_IN_PROCESS_FDIC">"c6386"</definedName>
+    <definedName name="IQ_CASH_INTEREST">"c120"</definedName>
+    <definedName name="IQ_CASH_INVEST">"c121"</definedName>
+    <definedName name="IQ_CASH_OPER">"c122"</definedName>
+    <definedName name="IQ_CASH_OPER_ACT_OR_EST">"c4164"</definedName>
+    <definedName name="IQ_CASH_SEGREG">"c123"</definedName>
+    <definedName name="IQ_CASH_SHARE">"c1911"</definedName>
+    <definedName name="IQ_CASH_ST">"c1355"</definedName>
+    <definedName name="IQ_CASH_ST_INVEST">"c124"</definedName>
+    <definedName name="IQ_CASH_TAXES">"c125"</definedName>
+    <definedName name="IQ_CCE_FDIC">"c6296"</definedName>
+    <definedName name="IQ_CEDED_AH_EARNED">"c2743"</definedName>
+    <definedName name="IQ_CEDED_CLAIM_EXP_INCUR">"c2756"</definedName>
+    <definedName name="IQ_CEDED_CLAIM_EXP_PAID">"c2759"</definedName>
+    <definedName name="IQ_CEDED_CLAIM_EXP_RES">"c2753"</definedName>
+    <definedName name="IQ_CEDED_EARNED">"c2733"</definedName>
+    <definedName name="IQ_CEDED_LIFE_EARNED">"c2738"</definedName>
+    <definedName name="IQ_CEDED_LIFE_IN_FORCE">"c2768"</definedName>
+    <definedName name="IQ_CEDED_PC_EARNED">"c2748"</definedName>
+    <definedName name="IQ_CEDED_WRITTEN">"c2727"</definedName>
+    <definedName name="IQ_CFO_10YR_ANN_GROWTH">"c126"</definedName>
+    <definedName name="IQ_CFO_1YR_ANN_GROWTH">"c127"</definedName>
+    <definedName name="IQ_CFO_2YR_ANN_GROWTH">"c128"</definedName>
+    <definedName name="IQ_CFO_3YR_ANN_GROWTH">"c129"</definedName>
+    <definedName name="IQ_CFO_5YR_ANN_GROWTH">"c130"</definedName>
+    <definedName name="IQ_CFO_7YR_ANN_GROWTH">"c131"</definedName>
+    <definedName name="IQ_CFO_CURRENT_LIAB">"c132"</definedName>
+    <definedName name="IQ_CH" hidden="1">110000</definedName>
+    <definedName name="IQ_CHANGE_AP">"c133"</definedName>
+    <definedName name="IQ_CHANGE_AP_BNK">"c134"</definedName>
+    <definedName name="IQ_CHANGE_AP_BR">"c135"</definedName>
+    <definedName name="IQ_CHANGE_AP_FIN">"c136"</definedName>
+    <definedName name="IQ_CHANGE_AP_INS">"c137"</definedName>
+    <definedName name="IQ_CHANGE_AP_REIT">"c138"</definedName>
+    <definedName name="IQ_CHANGE_AP_UTI">"c139"</definedName>
+    <definedName name="IQ_CHANGE_AR">"c140"</definedName>
+    <definedName name="IQ_CHANGE_AR_BNK">"c141"</definedName>
+    <definedName name="IQ_CHANGE_AR_BR">"c142"</definedName>
+    <definedName name="IQ_CHANGE_AR_FIN">"c143"</definedName>
+    <definedName name="IQ_CHANGE_AR_INS">"c144"</definedName>
+    <definedName name="IQ_CHANGE_AR_REIT">"c145"</definedName>
+    <definedName name="IQ_CHANGE_AR_UTI">"c146"</definedName>
+    <definedName name="IQ_CHANGE_DEF_TAX">"c147"</definedName>
+    <definedName name="IQ_CHANGE_DEPOSIT_ACCT">"c148"</definedName>
+    <definedName name="IQ_CHANGE_INC_TAX">"c149"</definedName>
+    <definedName name="IQ_CHANGE_INS_RES_LIAB">"c150"</definedName>
+    <definedName name="IQ_CHANGE_INVENT_REAL_APR_FC_UNUSED_UNUSED_UNUSED">"c8500"</definedName>
+    <definedName name="IQ_CHANGE_INVENT_REAL_APR_UNUSED_UNUSED_UNUSED">"c7620"</definedName>
+    <definedName name="IQ_CHANGE_INVENT_REAL_FC_UNUSED_UNUSED_UNUSED">"c7840"</definedName>
+    <definedName name="IQ_CHANGE_INVENT_REAL_POP_FC_UNUSED_UNUSED_UNUSED">"c8060"</definedName>
+    <definedName name="IQ_CHANGE_INVENT_REAL_POP_UNUSED_UNUSED_UNUSED">"c7180"</definedName>
+    <definedName name="IQ_CHANGE_INVENT_REAL_UNUSED_UNUSED_UNUSED">"c6960"</definedName>
+    <definedName name="IQ_CHANGE_INVENT_REAL_YOY_FC_UNUSED_UNUSED_UNUSED">"c8280"</definedName>
+    <definedName name="IQ_CHANGE_INVENT_REAL_YOY_UNUSED_UNUSED_UNUSED">"c7400"</definedName>
+    <definedName name="IQ_CHANGE_INVENTORY">"c151"</definedName>
+    <definedName name="IQ_CHANGE_NET_OPER_ASSETS">"c3592"</definedName>
+    <definedName name="IQ_CHANGE_NET_WORKING_CAPITAL">"c1909"</definedName>
+    <definedName name="IQ_CHANGE_OTHER_NET_OPER_ASSETS">"c3593"</definedName>
+    <definedName name="IQ_CHANGE_OTHER_NET_OPER_ASSETS_BNK">"c3594"</definedName>
+    <definedName name="IQ_CHANGE_OTHER_NET_OPER_ASSETS_BR">"c3595"</definedName>
+    <definedName name="IQ_CHANGE_OTHER_NET_OPER_ASSETS_FIN">"c3596"</definedName>
+    <definedName name="IQ_CHANGE_OTHER_NET_OPER_ASSETS_INS">"c3597"</definedName>
+    <definedName name="IQ_CHANGE_OTHER_NET_OPER_ASSETS_REIT">"c3598"</definedName>
+    <definedName name="IQ_CHANGE_OTHER_NET_OPER_ASSETS_UTI">"c3599"</definedName>
+    <definedName name="IQ_CHANGE_OTHER_WORK_CAP">"c152"</definedName>
+    <definedName name="IQ_CHANGE_OTHER_WORK_CAP_BNK">"c153"</definedName>
+    <definedName name="IQ_CHANGE_OTHER_WORK_CAP_BR">"c154"</definedName>
+    <definedName name="IQ_CHANGE_OTHER_WORK_CAP_FIN">"c155"</definedName>
+    <definedName name="IQ_CHANGE_OTHER_WORK_CAP_INS">"c156"</definedName>
+    <definedName name="IQ_CHANGE_OTHER_WORK_CAP_REIT">"c157"</definedName>
+    <definedName name="IQ_CHANGE_OTHER_WORK_CAP_UTI">"c158"</definedName>
+    <definedName name="IQ_CHANGE_TRADING_ASSETS">"c159"</definedName>
+    <definedName name="IQ_CHANGE_UNEARN_REV">"c160"</definedName>
+    <definedName name="IQ_CHANGE_WORK_CAP">"c161"</definedName>
+    <definedName name="IQ_CHANGES_WORK_CAP">"c1357"</definedName>
+    <definedName name="IQ_CHARGE_OFFS_1_4_FAMILY_FDIC">"c6756"</definedName>
+    <definedName name="IQ_CHARGE_OFFS_1_4_FAMILY_LOANS_FDIC">"c6714"</definedName>
+    <definedName name="IQ_CHARGE_OFFS_AUTO_LOANS_FDIC">"c6708"</definedName>
+    <definedName name="IQ_CHARGE_OFFS_CL_LOANS_FDIC">"c6709"</definedName>
+    <definedName name="IQ_CHARGE_OFFS_COMMERCIAL_INDUSTRIAL_FDIC">"c6759"</definedName>
+    <definedName name="IQ_CHARGE_OFFS_COMMERCIAL_RE_FDIC">"c6754"</definedName>
+    <definedName name="IQ_CHARGE_OFFS_COMMERCIAL_RE_NOT_SECURED_FDIC">"c6764"</definedName>
+    <definedName name="IQ_CHARGE_OFFS_CONSTRUCTION_DEVELOPMENT_FDIC">"c6753"</definedName>
+    <definedName name="IQ_CHARGE_OFFS_CREDIT_CARDS_FDIC">"c6761"</definedName>
+    <definedName name="IQ_CHARGE_OFFS_CREDIT_CARDS_RECEIVABLES_FDIC">"c6711"</definedName>
+    <definedName name="IQ_CHARGE_OFFS_GROSS">"c162"</definedName>
+    <definedName name="IQ_CHARGE_OFFS_HOME_EQUITY_FDIC">"c6757"</definedName>
+    <definedName name="IQ_CHARGE_OFFS_HOME_EQUITY_LINES_FDIC">"c6712"</definedName>
+    <definedName name="IQ_CHARGE_OFFS_INDIVIDUALS_FDIC">"c6760"</definedName>
+    <definedName name="IQ_CHARGE_OFFS_MULTI_FAMILY_FDIC">"c6755"</definedName>
+    <definedName name="IQ_CHARGE_OFFS_NET">"c163"</definedName>
+    <definedName name="IQ_CHARGE_OFFS_OTHER_1_4_FAMILY_FDIC">"c6758"</definedName>
+    <definedName name="IQ_CHARGE_OFFS_OTHER_CONSUMER_LOANS_FDIC">"c6710"</definedName>
+    <definedName name="IQ_CHARGE_OFFS_OTHER_INDIVIDUAL_FDIC">"c6762"</definedName>
+    <definedName name="IQ_CHARGE_OFFS_OTHER_LOANS_FDIC">"c6763"</definedName>
+    <definedName name="IQ_CHARGE_OFFS_OTHER_LOANS_OTHER_FDIC">"c6713"</definedName>
+    <definedName name="IQ_CHARGE_OFFS_RE_LOANS_FDIC">"c6752"</definedName>
+    <definedName name="IQ_CHARGE_OFFS_RECOVERED">"c164"</definedName>
+    <definedName name="IQ_CHARGE_OFFS_TOTAL_AVG_LOANS">"c165"</definedName>
+    <definedName name="IQ_CITY">"c166"</definedName>
+    <definedName name="IQ_CL_DUE_AFTER_FIVE">"c167"</definedName>
+    <definedName name="IQ_CL_DUE_CY">"c168"</definedName>
+    <definedName name="IQ_CL_DUE_CY1">"c169"</definedName>
+    <definedName name="IQ_CL_DUE_CY2">"c170"</definedName>
+    <definedName name="IQ_CL_DUE_CY3">"c171"</definedName>
+    <definedName name="IQ_CL_DUE_CY4">"c172"</definedName>
+    <definedName name="IQ_CL_DUE_NEXT_FIVE">"c173"</definedName>
+    <definedName name="IQ_CL_OBLIGATION_IMMEDIATE">"c2253"</definedName>
+    <definedName name="IQ_CLASSA_OPTIONS_BEG_OS">"c2679"</definedName>
+    <definedName name="IQ_CLASSA_OPTIONS_CANCELLED">"c2682"</definedName>
+    <definedName name="IQ_CLASSA_OPTIONS_END_OS">"c2683"</definedName>
+    <definedName name="IQ_CLASSA_OPTIONS_EXERCISED">"c2681"</definedName>
+    <definedName name="IQ_CLASSA_OPTIONS_GRANTED">"c2680"</definedName>
+    <definedName name="IQ_CLASSA_OPTIONS_STRIKE_PRICE_OS">"c2684"</definedName>
+    <definedName name="IQ_CLASSA_OUTSTANDING_BS_DATE">"c1971"</definedName>
+    <definedName name="IQ_CLASSA_OUTSTANDING_FILING_DATE">"c1973"</definedName>
+    <definedName name="IQ_CLASSA_STRIKE_PRICE_GRANTED">"c2685"</definedName>
+    <definedName name="IQ_CLASSA_WARRANTS_BEG_OS">"c2705"</definedName>
+    <definedName name="IQ_CLASSA_WARRANTS_CANCELLED">"c2708"</definedName>
+    <definedName name="IQ_CLASSA_WARRANTS_END_OS">"c2709"</definedName>
+    <definedName name="IQ_CLASSA_WARRANTS_EXERCISED">"c2707"</definedName>
+    <definedName name="IQ_CLASSA_WARRANTS_ISSUED">"c2706"</definedName>
+    <definedName name="IQ_CLASSA_WARRANTS_STRIKE_PRICE_ISSUED">"c2711"</definedName>
+    <definedName name="IQ_CLASSA_WARRANTS_STRIKE_PRICE_OS">"c2710"</definedName>
+    <definedName name="IQ_CLOSEPRICE">"c174"</definedName>
+    <definedName name="IQ_CLOSEPRICE_ADJ">"c2115"</definedName>
+    <definedName name="IQ_CMO_FDIC">"c6406"</definedName>
+    <definedName name="IQ_COGS">"c175"</definedName>
+    <definedName name="IQ_COLLECTION_DOMESTIC_FDIC">"c6387"</definedName>
+    <definedName name="IQ_COMBINED_RATIO">"c176"</definedName>
+    <definedName name="IQ_COMMERCIAL_BANKS_DEPOSITS_FOREIGN_FDIC">"c6480"</definedName>
+    <definedName name="IQ_COMMERCIAL_BANKS_LOANS_FDIC">"c6434"</definedName>
+    <definedName name="IQ_COMMERCIAL_BANKS_NONTRANSACTION_ACCOUNTS_FDIC">"c6548"</definedName>
+    <definedName name="IQ_COMMERCIAL_BANKS_TOTAL_DEPOSITS_FDIC">"c6474"</definedName>
+    <definedName name="IQ_COMMERCIAL_BANKS_TOTAL_LOANS_FOREIGN_FDIC">"c6444"</definedName>
+    <definedName name="IQ_COMMERCIAL_BANKS_TRANSACTION_ACCOUNTS_FDIC">"c6540"</definedName>
+    <definedName name="IQ_COMMERCIAL_DOM">"c177"</definedName>
+    <definedName name="IQ_COMMERCIAL_FIRE_WRITTEN">"c178"</definedName>
+    <definedName name="IQ_COMMERCIAL_INDUSTRIAL_CHARGE_OFFS_FDIC">"c6598"</definedName>
+    <definedName name="IQ_COMMERCIAL_INDUSTRIAL_LOANS_NET_FDIC">"c6317"</definedName>
+    <definedName name="IQ_COMMERCIAL_INDUSTRIAL_NET_CHARGE_OFFS_FDIC">"c6636"</definedName>
+    <definedName name="IQ_COMMERCIAL_INDUSTRIAL_RECOVERIES_FDIC">"c6617"</definedName>
+    <definedName name="IQ_COMMERCIAL_INDUSTRIAL_TOTAL_LOANS_FOREIGN_FDIC">"c6451"</definedName>
+    <definedName name="IQ_COMMERCIAL_MORT">"c179"</definedName>
+    <definedName name="IQ_COMMERCIAL_RE_CONSTRUCTION_LAND_DEV_FDIC">"c6526"</definedName>
+    <definedName name="IQ_COMMERCIAL_RE_LOANS_FDIC">"c6312"</definedName>
+    <definedName name="IQ_COMMISS_FEES">"c180"</definedName>
+    <definedName name="IQ_COMMISSION_DEF">"c181"</definedName>
+    <definedName name="IQ_COMMITMENTS_MATURITY_EXCEEDING_1YR_FDIC">"c6531"</definedName>
+    <definedName name="IQ_COMMITMENTS_NOT_SECURED_RE_FDIC">"c6528"</definedName>
+    <definedName name="IQ_COMMITMENTS_SECURED_RE_FDIC">"c6527"</definedName>
+    <definedName name="IQ_COMMODITY_EXPOSURES_FDIC">"c6665"</definedName>
+    <definedName name="IQ_COMMON">"c182"</definedName>
+    <definedName name="IQ_COMMON_APIC">"c183"</definedName>
+    <definedName name="IQ_COMMON_APIC_BNK">"c184"</definedName>
+    <definedName name="IQ_COMMON_APIC_BR">"c185"</definedName>
+    <definedName name="IQ_COMMON_APIC_FIN">"c186"</definedName>
+    <definedName name="IQ_COMMON_APIC_INS">"c187"</definedName>
+    <definedName name="IQ_COMMON_APIC_REIT">"c188"</definedName>
+    <definedName name="IQ_COMMON_APIC_UTI">"c189"</definedName>
+    <definedName name="IQ_COMMON_DIV">"c3006"</definedName>
+    <definedName name="IQ_COMMON_DIV_CF">"c190"</definedName>
+    <definedName name="IQ_COMMON_EQUITY_10YR_ANN_GROWTH">"c191"</definedName>
+    <definedName name="IQ_COMMON_EQUITY_1YR_ANN_GROWTH">"c192"</definedName>
+    <definedName name="IQ_COMMON_EQUITY_2YR_ANN_GROWTH">"c193"</definedName>
+    <definedName name="IQ_COMMON_EQUITY_3YR_ANN_GROWTH">"c194"</definedName>
+    <definedName name="IQ_COMMON_EQUITY_5YR_ANN_GROWTH">"c195"</definedName>
+    <definedName name="IQ_COMMON_EQUITY_7YR_ANN_GROWTH">"c196"</definedName>
+    <definedName name="IQ_COMMON_FDIC">"c6350"</definedName>
+    <definedName name="IQ_COMMON_ISSUED">"c197"</definedName>
+    <definedName name="IQ_COMMON_ISSUED_BNK">"c198"</definedName>
+    <definedName name="IQ_COMMON_ISSUED_BR">"c199"</definedName>
+    <definedName name="IQ_COMMON_ISSUED_FIN">"c200"</definedName>
+    <definedName name="IQ_COMMON_ISSUED_INS">"c201"</definedName>
+    <definedName name="IQ_COMMON_ISSUED_REIT">"c202"</definedName>
+    <definedName name="IQ_COMMON_ISSUED_UTI">"c203"</definedName>
+    <definedName name="IQ_COMMON_PER_ADR">"c204"</definedName>
+    <definedName name="IQ_COMMON_PREF_DIV_CF">"c205"</definedName>
+    <definedName name="IQ_COMMON_REP">"c206"</definedName>
+    <definedName name="IQ_COMMON_REP_BNK">"c207"</definedName>
+    <definedName name="IQ_COMMON_REP_BR">"c208"</definedName>
+    <definedName name="IQ_COMMON_REP_FIN">"c209"</definedName>
+    <definedName name="IQ_COMMON_REP_INS">"c210"</definedName>
+    <definedName name="IQ_COMMON_REP_REIT">"c211"</definedName>
+    <definedName name="IQ_COMMON_REP_UTI">"c212"</definedName>
+    <definedName name="IQ_COMMON_STOCK">"c1358"</definedName>
+    <definedName name="IQ_COMP_BENEFITS">"c213"</definedName>
+    <definedName name="IQ_COMPANY_ADDRESS">"c214"</definedName>
+    <definedName name="IQ_COMPANY_ID">"c3513"</definedName>
+    <definedName name="IQ_COMPANY_NAME">"c215"</definedName>
+    <definedName name="IQ_COMPANY_NAME_LONG">"c1585"</definedName>
+    <definedName name="IQ_COMPANY_PHONE">"c216"</definedName>
+    <definedName name="IQ_COMPANY_STATUS">"c2097"</definedName>
+    <definedName name="IQ_COMPANY_STREET1">"c217"</definedName>
+    <definedName name="IQ_COMPANY_STREET2">"c218"</definedName>
+    <definedName name="IQ_COMPANY_TICKER">"c219"</definedName>
+    <definedName name="IQ_COMPANY_TYPE">"c2096"</definedName>
+    <definedName name="IQ_COMPANY_WEBSITE">"c220"</definedName>
+    <definedName name="IQ_COMPANY_ZIP">"c221"</definedName>
+    <definedName name="IQ_CONSTRUCTION_DEV_LOANS_FDIC">"c6313"</definedName>
+    <definedName name="IQ_CONSTRUCTION_LAND_DEVELOPMENT_CHARGE_OFFS_FDIC">"c6594"</definedName>
+    <definedName name="IQ_CONSTRUCTION_LAND_DEVELOPMENT_NET_CHARGE_OFFS_FDIC">"c6632"</definedName>
+    <definedName name="IQ_CONSTRUCTION_LAND_DEVELOPMENT_RECOVERIES_FDIC">"c6613"</definedName>
+    <definedName name="IQ_CONSTRUCTION_LOANS">"c222"</definedName>
+    <definedName name="IQ_CONSUMER_LOANS">"c223"</definedName>
+    <definedName name="IQ_CONTRACTS_OTHER_COMMODITIES_EQUITIES._FDIC">"c6522"</definedName>
+    <definedName name="IQ_CONV_DATE">"c2191"</definedName>
+    <definedName name="IQ_CONV_EXP_DATE">"c3043"</definedName>
+    <definedName name="IQ_CONV_PREMIUM">"c2195"</definedName>
+    <definedName name="IQ_CONV_PRICE">"c2193"</definedName>
+    <definedName name="IQ_CONV_RATE">"c2192"</definedName>
+    <definedName name="IQ_CONV_RATIO">"c2192"</definedName>
+    <definedName name="IQ_CONV_SECURITY">"c2189"</definedName>
+    <definedName name="IQ_CONV_SECURITY_ISSUER">"c2190"</definedName>
+    <definedName name="IQ_CONV_SECURITY_PRICE">"c2194"</definedName>
+    <definedName name="IQ_CONVERT">"c2536"</definedName>
+    <definedName name="IQ_CONVERT_PCT">"c2537"</definedName>
+    <definedName name="IQ_CONVEXITY">"c2182"</definedName>
+    <definedName name="IQ_CONVEYED_TO_OTHERS_FDIC">"c6534"</definedName>
+    <definedName name="IQ_CORE_CAPITAL_RATIO_FDIC">"c6745"</definedName>
+    <definedName name="IQ_CORP_GOODS_PRICE_INDEX_APR_FC_UNUSED_UNUSED_UNUSED">"c8381"</definedName>
+    <definedName name="IQ_CORP_GOODS_PRICE_INDEX_APR_UNUSED_UNUSED_UNUSED">"c7501"</definedName>
+    <definedName name="IQ_CORP_GOODS_PRICE_INDEX_FC_UNUSED_UNUSED_UNUSED">"c7721"</definedName>
+    <definedName name="IQ_CORP_GOODS_PRICE_INDEX_POP_FC_UNUSED_UNUSED_UNUSED">"c7941"</definedName>
+    <definedName name="IQ_CORP_GOODS_PRICE_INDEX_POP_UNUSED_UNUSED_UNUSED">"c7061"</definedName>
+    <definedName name="IQ_CORP_GOODS_PRICE_INDEX_UNUSED_UNUSED_UNUSED">"c6841"</definedName>
+    <definedName name="IQ_CORP_GOODS_PRICE_INDEX_YOY_FC_UNUSED_UNUSED_UNUSED">"c8161"</definedName>
+    <definedName name="IQ_CORP_GOODS_PRICE_INDEX_YOY_UNUSED_UNUSED_UNUSED">"c7281"</definedName>
+    <definedName name="IQ_COST_BORROWING">"c2936"</definedName>
+    <definedName name="IQ_COST_BORROWINGS">"c225"</definedName>
+    <definedName name="IQ_COST_OF_FUNDING_ASSETS_FDIC">"c6725"</definedName>
+    <definedName name="IQ_COST_REV">"c226"</definedName>
+    <definedName name="IQ_COST_REVENUE">"c1359"</definedName>
+    <definedName name="IQ_COST_SAVINGS">"c227"</definedName>
+    <definedName name="IQ_COST_SERVICE">"c228"</definedName>
+    <definedName name="IQ_COST_TOTAL_BORROWINGS">"c229"</definedName>
+    <definedName name="IQ_COUNTRY_NAME">"c230"</definedName>
+    <definedName name="IQ_COVERED_POPS">"c2124"</definedName>
+    <definedName name="IQ_CP">"c2495"</definedName>
+    <definedName name="IQ_CP_PCT">"c2496"</definedName>
+    <definedName name="IQ_CQ" hidden="1">5000</definedName>
+    <definedName name="IQ_CREDIT_CARD_CHARGE_OFFS_FDIC">"c6652"</definedName>
+    <definedName name="IQ_CREDIT_CARD_FEE_BNK">"c231"</definedName>
+    <definedName name="IQ_CREDIT_CARD_FEE_FIN">"c1583"</definedName>
+    <definedName name="IQ_CREDIT_CARD_LINES_FDIC">"c6525"</definedName>
+    <definedName name="IQ_CREDIT_CARD_LOANS_FDIC">"c6319"</definedName>
+    <definedName name="IQ_CREDIT_CARD_NET_CHARGE_OFFS_FDIC">"c6654"</definedName>
+    <definedName name="IQ_CREDIT_CARD_RECOVERIES_FDIC">"c6653"</definedName>
+    <definedName name="IQ_CREDIT_LOSS_CF">"c232"</definedName>
+    <definedName name="IQ_CREDIT_LOSS_PROVISION_NET_CHARGE_OFFS_FDIC">"c6734"</definedName>
+    <definedName name="IQ_CUMULATIVE_SPLIT_FACTOR">"c2094"</definedName>
+    <definedName name="IQ_CURR_ACCT_BALANCE_APR_FC_UNUSED_UNUSED_UNUSED">"c8387"</definedName>
+    <definedName name="IQ_CURR_ACCT_BALANCE_APR_UNUSED_UNUSED_UNUSED">"c7507"</definedName>
+    <definedName name="IQ_CURR_ACCT_BALANCE_FC_UNUSED_UNUSED_UNUSED">"c7727"</definedName>
+    <definedName name="IQ_CURR_ACCT_BALANCE_POP_FC_UNUSED_UNUSED_UNUSED">"c7947"</definedName>
+    <definedName name="IQ_CURR_ACCT_BALANCE_POP_UNUSED_UNUSED_UNUSED">"c7067"</definedName>
+    <definedName name="IQ_CURR_ACCT_BALANCE_UNUSED_UNUSED_UNUSED">"c6847"</definedName>
+    <definedName name="IQ_CURR_ACCT_BALANCE_YOY_FC_UNUSED_UNUSED_UNUSED">"c8167"</definedName>
+    <definedName name="IQ_CURR_ACCT_BALANCE_YOY_UNUSED_UNUSED_UNUSED">"c7287"</definedName>
+    <definedName name="IQ_CURR_DOMESTIC_TAXES">"c2074"</definedName>
+    <definedName name="IQ_CURR_FOREIGN_TAXES">"c2075"</definedName>
+    <definedName name="IQ_CURRENCY_COIN_DOMESTIC_FDIC">"c6388"</definedName>
+    <definedName name="IQ_CURRENCY_FACTOR_BS">"c233"</definedName>
+    <definedName name="IQ_CURRENCY_FACTOR_IS">"c234"</definedName>
+    <definedName name="IQ_CURRENCY_GAIN">"c235"</definedName>
+    <definedName name="IQ_CURRENCY_GAIN_BR">"c236"</definedName>
+    <definedName name="IQ_CURRENCY_GAIN_FIN">"c237"</definedName>
+    <definedName name="IQ_CURRENCY_GAIN_INS">"c238"</definedName>
+    <definedName name="IQ_CURRENCY_GAIN_REIT">"c239"</definedName>
+    <definedName name="IQ_CURRENCY_GAIN_UTI">"c240"</definedName>
+    <definedName name="IQ_CURRENT_PORT">"c241"</definedName>
+    <definedName name="IQ_CURRENT_PORT_BNK">"c242"</definedName>
+    <definedName name="IQ_CURRENT_PORT_DEBT">"c243"</definedName>
+    <definedName name="IQ_CURRENT_PORT_DEBT_BNK">"c244"</definedName>
+    <definedName name="IQ_CURRENT_PORT_DEBT_BR">"c1567"</definedName>
+    <definedName name="IQ_CURRENT_PORT_DEBT_FIN">"c1568"</definedName>
+    <definedName name="IQ_CURRENT_PORT_DEBT_INS">"c1569"</definedName>
+    <definedName name="IQ_CURRENT_PORT_DEBT_REIT">"c1570"</definedName>
+    <definedName name="IQ_CURRENT_PORT_DEBT_UTI">"c1571"</definedName>
+    <definedName name="IQ_CURRENT_PORT_FHLB_DEBT">"c5657"</definedName>
+    <definedName name="IQ_CURRENT_PORT_LEASES">"c245"</definedName>
+    <definedName name="IQ_CURRENT_PORT_PCT">"c2541"</definedName>
+    <definedName name="IQ_CURRENT_RATIO">"c246"</definedName>
+    <definedName name="IQ_CY" hidden="1">10000</definedName>
+    <definedName name="IQ_DA">"c247"</definedName>
+    <definedName name="IQ_DA_BR">"c248"</definedName>
+    <definedName name="IQ_DA_CF">"c249"</definedName>
+    <definedName name="IQ_DA_CF_BNK">"c250"</definedName>
+    <definedName name="IQ_DA_CF_BR">"c251"</definedName>
+    <definedName name="IQ_DA_CF_FIN">"c252"</definedName>
+    <definedName name="IQ_DA_CF_INS">"c253"</definedName>
+    <definedName name="IQ_DA_CF_REIT">"c254"</definedName>
+    <definedName name="IQ_DA_CF_UTI">"c255"</definedName>
+    <definedName name="IQ_DA_EBITDA">"c5528"</definedName>
+    <definedName name="IQ_DA_FIN">"c256"</definedName>
+    <definedName name="IQ_DA_INS">"c257"</definedName>
+    <definedName name="IQ_DA_REIT">"c258"</definedName>
+    <definedName name="IQ_DA_SUPPL">"c259"</definedName>
+    <definedName name="IQ_DA_SUPPL_BR">"c260"</definedName>
+    <definedName name="IQ_DA_SUPPL_CF">"c261"</definedName>
+    <definedName name="IQ_DA_SUPPL_CF_BNK">"c262"</definedName>
+    <definedName name="IQ_DA_SUPPL_CF_BR">"c263"</definedName>
+    <definedName name="IQ_DA_SUPPL_CF_FIN">"c264"</definedName>
+    <definedName name="IQ_DA_SUPPL_CF_INS">"c265"</definedName>
+    <definedName name="IQ_DA_SUPPL_CF_REIT">"c266"</definedName>
+    <definedName name="IQ_DA_SUPPL_CF_UTI">"c267"</definedName>
+    <definedName name="IQ_DA_SUPPL_FIN">"c268"</definedName>
+    <definedName name="IQ_DA_SUPPL_INS">"c269"</definedName>
+    <definedName name="IQ_DA_SUPPL_REIT">"c270"</definedName>
+    <definedName name="IQ_DA_SUPPL_UTI">"c271"</definedName>
+    <definedName name="IQ_DA_UTI">"c272"</definedName>
+    <definedName name="IQ_DAILY">500000</definedName>
+    <definedName name="IQ_DATED_DATE">"c2185"</definedName>
+    <definedName name="IQ_DAY_COUNT">"c2161"</definedName>
+    <definedName name="IQ_DAYS_COVER_SHORT">"c1578"</definedName>
+    <definedName name="IQ_DAYS_INVENTORY_OUT">"c273"</definedName>
+    <definedName name="IQ_DAYS_PAY_OUTST">"c1362"</definedName>
+    <definedName name="IQ_DAYS_PAYABLE_OUT">"c274"</definedName>
+    <definedName name="IQ_DAYS_SALES_OUT">"c275"</definedName>
+    <definedName name="IQ_DAYS_SALES_OUTST">"c1363"</definedName>
+    <definedName name="IQ_DEBT_ADJ">"c2515"</definedName>
+    <definedName name="IQ_DEBT_ADJ_PCT">"c2516"</definedName>
+    <definedName name="IQ_DEBT_EQUIV_NET_PBO">"c2938"</definedName>
+    <definedName name="IQ_DEBT_EQUIV_OPER_LEASE">"c2935"</definedName>
+    <definedName name="IQ_DEF_ACQ_CST">"c1364"</definedName>
+    <definedName name="IQ_DEF_AMORT">"c276"</definedName>
+    <definedName name="IQ_DEF_AMORT_BNK">"c277"</definedName>
+    <definedName name="IQ_DEF_AMORT_BR">"c278"</definedName>
+    <definedName name="IQ_DEF_AMORT_FIN">"c279"</definedName>
+    <definedName name="IQ_DEF_AMORT_INS">"c280"</definedName>
+    <definedName name="IQ_DEF_AMORT_REIT">"c281"</definedName>
+    <definedName name="IQ_DEF_AMORT_UTI">"c282"</definedName>
+    <definedName name="IQ_DEF_BENEFIT_INTEREST_COST">"c283"</definedName>
+    <definedName name="IQ_DEF_BENEFIT_INTEREST_COST_DOMESTIC">"c2652"</definedName>
+    <definedName name="IQ_DEF_BENEFIT_INTEREST_COST_FOREIGN">"c2660"</definedName>
+    <definedName name="IQ_DEF_BENEFIT_OTHER_COST">"c284"</definedName>
+    <definedName name="IQ_DEF_BENEFIT_OTHER_COST_DOMESTIC">"c2654"</definedName>
+    <definedName name="IQ_DEF_BENEFIT_OTHER_COST_FOREIGN">"c2662"</definedName>
+    <definedName name="IQ_DEF_BENEFIT_ROA">"c285"</definedName>
+    <definedName name="IQ_DEF_BENEFIT_ROA_DOMESTIC">"c2653"</definedName>
+    <definedName name="IQ_DEF_BENEFIT_ROA_FOREIGN">"c2661"</definedName>
+    <definedName name="IQ_DEF_BENEFIT_SERVICE_COST">"c286"</definedName>
+    <definedName name="IQ_DEF_BENEFIT_SERVICE_COST_DOMESTIC">"c2651"</definedName>
+    <definedName name="IQ_DEF_BENEFIT_SERVICE_COST_FOREIGN">"c2659"</definedName>
+    <definedName name="IQ_DEF_BENEFIT_TOTAL_COST">"c287"</definedName>
+    <definedName name="IQ_DEF_BENEFIT_TOTAL_COST_DOMESTIC">"c2655"</definedName>
+    <definedName name="IQ_DEF_BENEFIT_TOTAL_COST_FOREIGN">"c2663"</definedName>
+    <definedName name="IQ_DEF_CHARGES_BR">"c288"</definedName>
+    <definedName name="IQ_DEF_CHARGES_CF">"c289"</definedName>
+    <definedName name="IQ_DEF_CHARGES_FIN">"c290"</definedName>
+    <definedName name="IQ_DEF_CHARGES_INS">"c291"</definedName>
+    <definedName name="IQ_DEF_CHARGES_LT">"c292"</definedName>
+    <definedName name="IQ_DEF_CHARGES_LT_BNK">"c293"</definedName>
+    <definedName name="IQ_DEF_CHARGES_LT_BR">"c294"</definedName>
+    <definedName name="IQ_DEF_CHARGES_LT_FIN">"c295"</definedName>
+    <definedName name="IQ_DEF_CHARGES_LT_INS">"c296"</definedName>
+    <definedName name="IQ_DEF_CHARGES_LT_REIT">"c297"</definedName>
+    <definedName name="IQ_DEF_CHARGES_LT_UTI">"c298"</definedName>
+    <definedName name="IQ_DEF_CHARGES_REIT">"c299"</definedName>
+    <definedName name="IQ_DEF_CONTRIBUTION_TOTAL_COST">"c300"</definedName>
+    <definedName name="IQ_DEF_INC_TAX">"c1365"</definedName>
+    <definedName name="IQ_DEF_POLICY_ACQ_COSTS">"c301"</definedName>
+    <definedName name="IQ_DEF_POLICY_ACQ_COSTS_CF">"c302"</definedName>
+    <definedName name="IQ_DEF_POLICY_AMORT">"c303"</definedName>
+    <definedName name="IQ_DEF_TAX_ASSET_LT_BR">"c304"</definedName>
+    <definedName name="IQ_DEF_TAX_ASSET_LT_FIN">"c305"</definedName>
+    <definedName name="IQ_DEF_TAX_ASSET_LT_INS">"c306"</definedName>
+    <definedName name="IQ_DEF_TAX_ASSET_LT_REIT">"c307"</definedName>
+    <definedName name="IQ_DEF_TAX_ASSET_LT_UTI">"c308"</definedName>
+    <definedName name="IQ_DEF_TAX_ASSETS_CURRENT">"c309"</definedName>
+    <definedName name="IQ_DEF_TAX_ASSETS_LT">"c310"</definedName>
+    <definedName name="IQ_DEF_TAX_ASSETS_LT_BNK">"c311"</definedName>
+    <definedName name="IQ_DEF_TAX_LIAB_CURRENT">"c312"</definedName>
+    <definedName name="IQ_DEF_TAX_LIAB_LT">"c313"</definedName>
+    <definedName name="IQ_DEF_TAX_LIAB_LT_BNK">"c314"</definedName>
+    <definedName name="IQ_DEF_TAX_LIAB_LT_BR">"c315"</definedName>
+    <definedName name="IQ_DEF_TAX_LIAB_LT_FIN">"c316"</definedName>
+    <definedName name="IQ_DEF_TAX_LIAB_LT_INS">"c317"</definedName>
+    <definedName name="IQ_DEF_TAX_LIAB_LT_REIT">"c318"</definedName>
+    <definedName name="IQ_DEF_TAX_LIAB_LT_UTI">"c319"</definedName>
+    <definedName name="IQ_DEFERRED_DOMESTIC_TAXES">"c2077"</definedName>
+    <definedName name="IQ_DEFERRED_FOREIGN_TAXES">"c2078"</definedName>
+    <definedName name="IQ_DEFERRED_INC_TAX">"c1447"</definedName>
+    <definedName name="IQ_DEFERRED_TAXES">"c1356"</definedName>
+    <definedName name="IQ_DEMAND_DEP">"c320"</definedName>
+    <definedName name="IQ_DEMAND_DEPOSITS_FDIC">"c6489"</definedName>
+    <definedName name="IQ_DEPOSIT_ACCOUNTS_LESS_THAN_100K_FDIC">"c6494"</definedName>
+    <definedName name="IQ_DEPOSIT_ACCOUNTS_MORE_THAN_100K_FDIC">"c6492"</definedName>
+    <definedName name="IQ_DEPOSITORY_INSTITUTIONS_CHARGE_OFFS_FDIC">"c6596"</definedName>
+    <definedName name="IQ_DEPOSITORY_INSTITUTIONS_NET_CHARGE_OFFS_FDIC">"c6634"</definedName>
+    <definedName name="IQ_DEPOSITORY_INSTITUTIONS_RECOVERIES_FDIC">"c6615"</definedName>
+    <definedName name="IQ_DEPOSITS_FIN">"c321"</definedName>
+    <definedName name="IQ_DEPOSITS_HELD_DOMESTIC_FDIC">"c6340"</definedName>
+    <definedName name="IQ_DEPOSITS_HELD_FOREIGN_FDIC">"c6341"</definedName>
+    <definedName name="IQ_DEPOSITS_INTEREST_SECURITIES">"c5509"</definedName>
+    <definedName name="IQ_DEPOSITS_LESS_THAN_100K_AFTER_THREE_YEARS_FDIC">"c6464"</definedName>
+    <definedName name="IQ_DEPOSITS_LESS_THAN_100K_THREE_MONTHS_FDIC">"c6461"</definedName>
+    <definedName name="IQ_DEPOSITS_LESS_THAN_100K_THREE_YEARS_FDIC">"c6463"</definedName>
+    <definedName name="IQ_DEPOSITS_LESS_THAN_100K_TWELVE_MONTHS_FDIC">"c6462"</definedName>
+    <definedName name="IQ_DEPOSITS_MORE_THAN_100K_AFTER_THREE_YEARS_FDIC">"c6469"</definedName>
+    <definedName name="IQ_DEPOSITS_MORE_THAN_100K_THREE_MONTHS_FDIC">"c6466"</definedName>
+    <definedName name="IQ_DEPOSITS_MORE_THAN_100K_THREE_YEARS_FDIC">"c6468"</definedName>
+    <definedName name="IQ_DEPOSITS_MORE_THAN_100K_TWELVE_MONTHS_FDIC">"c6467"</definedName>
+    <definedName name="IQ_DEPRE_AMORT">"c1360"</definedName>
+    <definedName name="IQ_DEPRE_AMORT_SUPPL">"c1593"</definedName>
+    <definedName name="IQ_DEPRE_DEPLE">"c1361"</definedName>
+    <definedName name="IQ_DEPRE_SUPP">"c1443"</definedName>
+    <definedName name="IQ_DERIVATIVES_FDIC">"c6523"</definedName>
+    <definedName name="IQ_DESCRIPTION_LONG">"c1520"</definedName>
+    <definedName name="IQ_DEVELOP_LAND">"c323"</definedName>
+    <definedName name="IQ_DIFF_LASTCLOSE_TARGET_PRICE">"c1854"</definedName>
+    <definedName name="IQ_DILUT_ADJUST">"c1621"</definedName>
+    <definedName name="IQ_DILUT_EPS_EXCL">"c324"</definedName>
+    <definedName name="IQ_DILUT_EPS_INCL">"c325"</definedName>
+    <definedName name="IQ_DILUT_EPS_NORM">"c1903"</definedName>
+    <definedName name="IQ_DILUT_NI">"c2079"</definedName>
+    <definedName name="IQ_DILUT_NORMAL_EPS">"c1594"</definedName>
+    <definedName name="IQ_DILUT_WEIGHT">"c326"</definedName>
+    <definedName name="IQ_DIRECT_AH_EARNED">"c2740"</definedName>
+    <definedName name="IQ_DIRECT_EARNED">"c2730"</definedName>
+    <definedName name="IQ_DIRECT_LIFE_EARNED">"c2735"</definedName>
+    <definedName name="IQ_DIRECT_LIFE_IN_FORCE">"c2765"</definedName>
+    <definedName name="IQ_DIRECT_PC_EARNED">"c2745"</definedName>
+    <definedName name="IQ_DIRECT_WRITTEN">"c2724"</definedName>
+    <definedName name="IQ_DISCONT_OPER">"c1367"</definedName>
+    <definedName name="IQ_DISCOUNT_RATE_PENSION_DOMESTIC">"c327"</definedName>
+    <definedName name="IQ_DISCOUNT_RATE_PENSION_FOREIGN">"c328"</definedName>
+    <definedName name="IQ_DISTR_EXCESS_EARN">"c329"</definedName>
+    <definedName name="IQ_DISTRIBUTABLE_CASH">"c3002"</definedName>
+    <definedName name="IQ_DISTRIBUTABLE_CASH_ACT_OR_EST">"c4278"</definedName>
+    <definedName name="IQ_DISTRIBUTABLE_CASH_PAYOUT">"c3005"</definedName>
+    <definedName name="IQ_DISTRIBUTABLE_CASH_SHARE">"c3003"</definedName>
+    <definedName name="IQ_DISTRIBUTABLE_CASH_SHARE_ACT_OR_EST">"c4286"</definedName>
+    <definedName name="IQ_DIV_AMOUNT">"c3041"</definedName>
+    <definedName name="IQ_DIV_PAYMENT_DATE">"c2205"</definedName>
+    <definedName name="IQ_DIV_RECORD_DATE">"c2204"</definedName>
+    <definedName name="IQ_DIV_SHARE">"c330"</definedName>
+    <definedName name="IQ_DIVEST_CF">"c331"</definedName>
+    <definedName name="IQ_DIVID_SHARE">"c1366"</definedName>
+    <definedName name="IQ_DIVIDEND_YIELD">"c332"</definedName>
+    <definedName name="IQ_DIVIDENDS_DECLARED_COMMON_FDIC">"c6659"</definedName>
+    <definedName name="IQ_DIVIDENDS_DECLARED_PREFERRED_FDIC">"c6658"</definedName>
+    <definedName name="IQ_DIVIDENDS_FDIC">"c6660"</definedName>
+    <definedName name="IQ_DNTM">700000</definedName>
+    <definedName name="IQ_DO">"c333"</definedName>
+    <definedName name="IQ_DO_ASSETS_CURRENT">"c334"</definedName>
+    <definedName name="IQ_DO_ASSETS_LT">"c335"</definedName>
+    <definedName name="IQ_DO_CF">"c336"</definedName>
+    <definedName name="IQ_DPAC_ACC">"c2799"</definedName>
+    <definedName name="IQ_DPAC_AMORT">"c2795"</definedName>
+    <definedName name="IQ_DPAC_BEG">"c2791"</definedName>
+    <definedName name="IQ_DPAC_COMMISSIONS">"c2792"</definedName>
+    <definedName name="IQ_DPAC_END">"c2801"</definedName>
+    <definedName name="IQ_DPAC_FX">"c2798"</definedName>
+    <definedName name="IQ_DPAC_OTHER_ADJ">"c2800"</definedName>
+    <definedName name="IQ_DPAC_OTHERS">"c2793"</definedName>
+    <definedName name="IQ_DPAC_PERIOD">"c2794"</definedName>
+    <definedName name="IQ_DPAC_REAL_GAIN">"c2797"</definedName>
+    <definedName name="IQ_DPAC_UNREAL_GAIN">"c2796"</definedName>
+    <definedName name="IQ_DPS_10YR_ANN_GROWTH">"c337"</definedName>
+    <definedName name="IQ_DPS_1YR_ANN_GROWTH">"c338"</definedName>
+    <definedName name="IQ_DPS_2YR_ANN_GROWTH">"c339"</definedName>
+    <definedName name="IQ_DPS_3YR_ANN_GROWTH">"c340"</definedName>
+    <definedName name="IQ_DPS_5YR_ANN_GROWTH">"c341"</definedName>
+    <definedName name="IQ_DPS_7YR_ANN_GROWTH">"c342"</definedName>
+    <definedName name="IQ_DURATION">"c2181"</definedName>
+    <definedName name="IQ_EARNING_ASSET_YIELD">"c343"</definedName>
+    <definedName name="IQ_EARNING_ASSETS_FDIC">"c6360"</definedName>
+    <definedName name="IQ_EARNING_ASSETS_YIELD_FDIC">"c6724"</definedName>
+    <definedName name="IQ_EARNING_CO">"c344"</definedName>
+    <definedName name="IQ_EARNING_CO_10YR_ANN_GROWTH">"c345"</definedName>
+    <definedName name="IQ_EARNING_CO_1YR_ANN_GROWTH">"c346"</definedName>
+    <definedName name="IQ_EARNING_CO_2YR_ANN_GROWTH">"c347"</definedName>
+    <definedName name="IQ_EARNING_CO_3YR_ANN_GROWTH">"c348"</definedName>
+    <definedName name="IQ_EARNING_CO_5YR_ANN_GROWTH">"c349"</definedName>
+    <definedName name="IQ_EARNING_CO_7YR_ANN_GROWTH">"c350"</definedName>
+    <definedName name="IQ_EARNING_CO_MARGIN">"c351"</definedName>
+    <definedName name="IQ_EARNINGS_ANNOUNCE_DATE">"c1649"</definedName>
+    <definedName name="IQ_EARNINGS_ANNOUNCE_DATE_REUT">"c5314"</definedName>
+    <definedName name="IQ_EARNINGS_COVERAGE_NET_CHARGE_OFFS_FDIC">"c6735"</definedName>
+    <definedName name="IQ_EBIT">"c352"</definedName>
+    <definedName name="IQ_EBIT_10YR_ANN_GROWTH">"c353"</definedName>
+    <definedName name="IQ_EBIT_1YR_ANN_GROWTH">"c354"</definedName>
+    <definedName name="IQ_EBIT_2YR_ANN_GROWTH">"c355"</definedName>
+    <definedName name="IQ_EBIT_3YR_ANN_GROWTH">"c356"</definedName>
+    <definedName name="IQ_EBIT_5YR_ANN_GROWTH">"c357"</definedName>
+    <definedName name="IQ_EBIT_7YR_ANN_GROWTH">"c358"</definedName>
+    <definedName name="IQ_EBIT_EQ_INC">"c3498"</definedName>
+    <definedName name="IQ_EBIT_EQ_INC_EXCL_SBC">"c3502"</definedName>
+    <definedName name="IQ_EBIT_EXCL_SBC">"c3082"</definedName>
+    <definedName name="IQ_EBIT_GW_ACT_OR_EST">"c4306"</definedName>
+    <definedName name="IQ_EBIT_INT">"c360"</definedName>
+    <definedName name="IQ_EBIT_MARGIN">"c359"</definedName>
+    <definedName name="IQ_EBIT_OVER_IE">"c1369"</definedName>
+    <definedName name="IQ_EBIT_SBC_ACT_OR_EST">"c4316"</definedName>
+    <definedName name="IQ_EBIT_SBC_GW_ACT_OR_EST">"c4320"</definedName>
+    <definedName name="IQ_EBITA">"c1910"</definedName>
+    <definedName name="IQ_EBITA_10YR_ANN_GROWTH">"c1954"</definedName>
+    <definedName name="IQ_EBITA_1YR_ANN_GROWTH">"c1949"</definedName>
+    <definedName name="IQ_EBITA_2YR_ANN_GROWTH">"c1950"</definedName>
+    <definedName name="IQ_EBITA_3YR_ANN_GROWTH">"c1951"</definedName>
+    <definedName name="IQ_EBITA_5YR_ANN_GROWTH">"c1952"</definedName>
+    <definedName name="IQ_EBITA_7YR_ANN_GROWTH">"c1953"</definedName>
+    <definedName name="IQ_EBITA_EQ_INC">"c3497"</definedName>
+    <definedName name="IQ_EBITA_EQ_INC_EXCL_SBC">"c3501"</definedName>
+    <definedName name="IQ_EBITA_EXCL_SBC">"c3080"</definedName>
+    <definedName name="IQ_EBITA_MARGIN">"c1963"</definedName>
+    <definedName name="IQ_EBITDA">"c361"</definedName>
+    <definedName name="IQ_EBITDA_10YR_ANN_GROWTH">"c362"</definedName>
+    <definedName name="IQ_EBITDA_1YR_ANN_GROWTH">"c363"</definedName>
+    <definedName name="IQ_EBITDA_2YR_ANN_GROWTH">"c364"</definedName>
+    <definedName name="IQ_EBITDA_3YR_ANN_GROWTH">"c365"</definedName>
+    <definedName name="IQ_EBITDA_5YR_ANN_GROWTH">"c366"</definedName>
+    <definedName name="IQ_EBITDA_7YR_ANN_GROWTH">"c367"</definedName>
+    <definedName name="IQ_EBITDA_CAPEX_INT">"c368"</definedName>
+    <definedName name="IQ_EBITDA_CAPEX_OVER_TOTAL_IE">"c1370"</definedName>
+    <definedName name="IQ_EBITDA_EQ_INC">"c3496"</definedName>
+    <definedName name="IQ_EBITDA_EQ_INC_EXCL_SBC">"c3500"</definedName>
+    <definedName name="IQ_EBITDA_EST">"c369"</definedName>
+    <definedName name="IQ_EBITDA_EST_REUT">"c3640"</definedName>
+    <definedName name="IQ_EBITDA_EXCL_SBC">"c3081"</definedName>
+    <definedName name="IQ_EBITDA_HIGH_EST">"c370"</definedName>
+    <definedName name="IQ_EBITDA_HIGH_EST_REUT">"c3642"</definedName>
+    <definedName name="IQ_EBITDA_INT">"c373"</definedName>
+    <definedName name="IQ_EBITDA_LOW_EST">"c371"</definedName>
+    <definedName name="IQ_EBITDA_LOW_EST_REUT">"c3643"</definedName>
+    <definedName name="IQ_EBITDA_MARGIN">"c372"</definedName>
+    <definedName name="IQ_EBITDA_MEDIAN_EST">"c1663"</definedName>
+    <definedName name="IQ_EBITDA_MEDIAN_EST_REUT">"c3641"</definedName>
+    <definedName name="IQ_EBITDA_NUM_EST">"c374"</definedName>
+    <definedName name="IQ_EBITDA_NUM_EST_REUT">"c3644"</definedName>
+    <definedName name="IQ_EBITDA_OVER_TOTAL_IE">"c1371"</definedName>
+    <definedName name="IQ_EBITDA_SBC_ACT_OR_EST">"c4337"</definedName>
+    <definedName name="IQ_EBITDA_STDDEV_EST">"c375"</definedName>
+    <definedName name="IQ_EBITDA_STDDEV_EST_REUT">"c3645"</definedName>
+    <definedName name="IQ_EBITDAR">"c2989"</definedName>
+    <definedName name="IQ_EBITDAR_EQ_INC">"c3499"</definedName>
+    <definedName name="IQ_EBITDAR_EQ_INC_EXCL_SBC">"c3503"</definedName>
+    <definedName name="IQ_EBITDAR_EXCL_SBC">"c3083"</definedName>
+    <definedName name="IQ_EBT">"c376"</definedName>
+    <definedName name="IQ_EBT_BNK">"c377"</definedName>
+    <definedName name="IQ_EBT_BR">"c378"</definedName>
+    <definedName name="IQ_EBT_EXCL">"c379"</definedName>
+    <definedName name="IQ_EBT_EXCL_BNK">"c380"</definedName>
+    <definedName name="IQ_EBT_EXCL_BR">"c381"</definedName>
+    <definedName name="IQ_EBT_EXCL_FIN">"c382"</definedName>
+    <definedName name="IQ_EBT_EXCL_INS">"c383"</definedName>
+    <definedName name="IQ_EBT_EXCL_MARGIN">"c1462"</definedName>
+    <definedName name="IQ_EBT_EXCL_REIT">"c384"</definedName>
+    <definedName name="IQ_EBT_EXCL_UTI">"c385"</definedName>
+    <definedName name="IQ_EBT_FIN">"c386"</definedName>
+    <definedName name="IQ_EBT_INCL_MARGIN">"c387"</definedName>
+    <definedName name="IQ_EBT_INS">"c388"</definedName>
+    <definedName name="IQ_EBT_REIT">"c389"</definedName>
+    <definedName name="IQ_EBT_SBC_ACT_OR_EST">"c4350"</definedName>
+    <definedName name="IQ_EBT_SBC_GW_ACT_OR_EST">"c4354"</definedName>
+    <definedName name="IQ_EBT_UTI">"c390"</definedName>
+    <definedName name="IQ_ECO_METRIC_6825_UNUSED_UNUSED_UNUSED">"c6825"</definedName>
+    <definedName name="IQ_ECO_METRIC_6839_UNUSED_UNUSED_UNUSED">"c6839"</definedName>
+    <definedName name="IQ_ECO_METRIC_6896_UNUSED_UNUSED_UNUSED">"c6896"</definedName>
+    <definedName name="IQ_ECO_METRIC_6897_UNUSED_UNUSED_UNUSED">"c6897"</definedName>
+    <definedName name="IQ_ECO_METRIC_6988_UNUSED_UNUSED_UNUSED">"c6988"</definedName>
+    <definedName name="IQ_ECO_METRIC_7045_UNUSED_UNUSED_UNUSED">"c7045"</definedName>
+    <definedName name="IQ_ECO_METRIC_7059_UNUSED_UNUSED_UNUSED">"c7059"</definedName>
+    <definedName name="IQ_ECO_METRIC_7116_UNUSED_UNUSED_UNUSED">"c7116"</definedName>
+    <definedName name="IQ_ECO_METRIC_7117_UNUSED_UNUSED_UNUSED">"c7117"</definedName>
+    <definedName name="IQ_ECO_METRIC_7208_UNUSED_UNUSED_UNUSED">"c7208"</definedName>
+    <definedName name="IQ_ECO_METRIC_7265_UNUSED_UNUSED_UNUSED">"c7265"</definedName>
+    <definedName name="IQ_ECO_METRIC_7279_UNUSED_UNUSED_UNUSED">"c7279"</definedName>
+    <definedName name="IQ_ECO_METRIC_7336_UNUSED_UNUSED_UNUSED">"c7336"</definedName>
+    <definedName name="IQ_ECO_METRIC_7337_UNUSED_UNUSED_UNUSED">"c7337"</definedName>
+    <definedName name="IQ_ECO_METRIC_7428_UNUSED_UNUSED_UNUSED">"c7428"</definedName>
+    <definedName name="IQ_ECO_METRIC_7556_UNUSED_UNUSED_UNUSED">"c7556"</definedName>
+    <definedName name="IQ_ECO_METRIC_7557_UNUSED_UNUSED_UNUSED">"c7557"</definedName>
+    <definedName name="IQ_ECO_METRIC_7648_UNUSED_UNUSED_UNUSED">"c7648"</definedName>
+    <definedName name="IQ_ECO_METRIC_7705_UNUSED_UNUSED_UNUSED">"c7705"</definedName>
+    <definedName name="IQ_ECO_METRIC_7719_UNUSED_UNUSED_UNUSED">"c7719"</definedName>
+    <definedName name="IQ_ECO_METRIC_7776_UNUSED_UNUSED_UNUSED">"c7776"</definedName>
+    <definedName name="IQ_ECO_METRIC_7777_UNUSED_UNUSED_UNUSED">"c7777"</definedName>
+    <definedName name="IQ_ECO_METRIC_7868_UNUSED_UNUSED_UNUSED">"c7868"</definedName>
+    <definedName name="IQ_ECO_METRIC_7925_UNUSED_UNUSED_UNUSED">"c7925"</definedName>
+    <definedName name="IQ_ECO_METRIC_7939_UNUSED_UNUSED_UNUSED">"c7939"</definedName>
+    <definedName name="IQ_ECO_METRIC_7996_UNUSED_UNUSED_UNUSED">"c7996"</definedName>
+    <definedName name="IQ_ECO_METRIC_7997_UNUSED_UNUSED_UNUSED">"c7997"</definedName>
+    <definedName name="IQ_ECO_METRIC_8088_UNUSED_UNUSED_UNUSED">"c8088"</definedName>
+    <definedName name="IQ_ECO_METRIC_8145_UNUSED_UNUSED_UNUSED">"c8145"</definedName>
+    <definedName name="IQ_ECO_METRIC_8159_UNUSED_UNUSED_UNUSED">"c8159"</definedName>
+    <definedName name="IQ_ECO_METRIC_8216_UNUSED_UNUSED_UNUSED">"c8216"</definedName>
+    <definedName name="IQ_ECO_METRIC_8217_UNUSED_UNUSED_UNUSED">"c8217"</definedName>
+    <definedName name="IQ_ECO_METRIC_8308_UNUSED_UNUSED_UNUSED">"c8308"</definedName>
+    <definedName name="IQ_ECO_METRIC_8436_UNUSED_UNUSED_UNUSED">"c8436"</definedName>
+    <definedName name="IQ_ECO_METRIC_8437_UNUSED_UNUSED_UNUSED">"c8437"</definedName>
+    <definedName name="IQ_ECO_METRIC_8528_UNUSED_UNUSED_UNUSED">"c8528"</definedName>
+    <definedName name="IQ_ECS_AUTHORIZED_SHARES">"c5583"</definedName>
+    <definedName name="IQ_ECS_AUTHORIZED_SHARES_ABS">"c5597"</definedName>
+    <definedName name="IQ_ECS_CONVERT_FACTOR">"c5581"</definedName>
+    <definedName name="IQ_ECS_CONVERT_FACTOR_ABS">"c5595"</definedName>
+    <definedName name="IQ_ECS_CONVERT_INTO">"c5580"</definedName>
+    <definedName name="IQ_ECS_CONVERT_INTO_ABS">"c5594"</definedName>
+    <definedName name="IQ_ECS_CONVERT_TYPE">"c5579"</definedName>
+    <definedName name="IQ_ECS_CONVERT_TYPE_ABS">"c5593"</definedName>
+    <definedName name="IQ_ECS_INACTIVE_DATE">"c5576"</definedName>
+    <definedName name="IQ_ECS_INACTIVE_DATE_ABS">"c5590"</definedName>
+    <definedName name="IQ_ECS_NAME">"c5571"</definedName>
+    <definedName name="IQ_ECS_NAME_ABS">"c5585"</definedName>
+    <definedName name="IQ_ECS_NUM_SHAREHOLDERS">"c5584"</definedName>
+    <definedName name="IQ_ECS_NUM_SHAREHOLDERS_ABS">"c5598"</definedName>
+    <definedName name="IQ_ECS_PAR_VALUE">"c5577"</definedName>
+    <definedName name="IQ_ECS_PAR_VALUE_ABS">"c5591"</definedName>
+    <definedName name="IQ_ECS_PAR_VALUE_CURRENCY">"c5578"</definedName>
+    <definedName name="IQ_ECS_PAR_VALUE_CURRENCY_ABS">"c5592"</definedName>
+    <definedName name="IQ_ECS_SHARES_OUT_BS_DATE">"c5572"</definedName>
+    <definedName name="IQ_ECS_SHARES_OUT_BS_DATE_ABS">"c5586"</definedName>
+    <definedName name="IQ_ECS_SHARES_OUT_FILING_DATE">"c5573"</definedName>
+    <definedName name="IQ_ECS_SHARES_OUT_FILING_DATE_ABS">"c5587"</definedName>
+    <definedName name="IQ_ECS_START_DATE">"c5575"</definedName>
+    <definedName name="IQ_ECS_START_DATE_ABS">"c5589"</definedName>
+    <definedName name="IQ_ECS_TYPE">"c5574"</definedName>
+    <definedName name="IQ_ECS_TYPE_ABS">"c5588"</definedName>
+    <definedName name="IQ_ECS_VOTING">"c5582"</definedName>
+    <definedName name="IQ_ECS_VOTING_ABS">"c5596"</definedName>
+    <definedName name="IQ_EFFECT_SPECIAL_CHARGE">"c1595"</definedName>
+    <definedName name="IQ_EFFECT_TAX_RATE">"c1899"</definedName>
+    <definedName name="IQ_EFFICIENCY_RATIO">"c391"</definedName>
+    <definedName name="IQ_EFFICIENCY_RATIO_FDIC">"c6736"</definedName>
+    <definedName name="IQ_EMPLOYEES">"c392"</definedName>
+    <definedName name="IQ_ENTERPRISE_VALUE">"c1348"</definedName>
+    <definedName name="IQ_EPS_10YR_ANN_GROWTH">"c393"</definedName>
+    <definedName name="IQ_EPS_1YR_ANN_GROWTH">"c394"</definedName>
+    <definedName name="IQ_EPS_2YR_ANN_GROWTH">"c395"</definedName>
+    <definedName name="IQ_EPS_3YR_ANN_GROWTH">"c396"</definedName>
+    <definedName name="IQ_EPS_5YR_ANN_GROWTH">"c397"</definedName>
+    <definedName name="IQ_EPS_7YR_ANN_GROWTH">"c398"</definedName>
+    <definedName name="IQ_EPS_EST">"c399"</definedName>
+    <definedName name="IQ_EPS_EST_REUT">"c5453"</definedName>
+    <definedName name="IQ_EPS_HIGH_EST">"c400"</definedName>
+    <definedName name="IQ_EPS_HIGH_EST_REUT">"c5454"</definedName>
+    <definedName name="IQ_EPS_LOW_EST">"c401"</definedName>
+    <definedName name="IQ_EPS_LOW_EST_REUT">"c5455"</definedName>
+    <definedName name="IQ_EPS_MEDIAN_EST">"c1661"</definedName>
+    <definedName name="IQ_EPS_MEDIAN_EST_REUT">"c5456"</definedName>
+    <definedName name="IQ_EPS_NORM">"c1902"</definedName>
+    <definedName name="IQ_EPS_NUM_EST">"c402"</definedName>
+    <definedName name="IQ_EPS_NUM_EST_REUT">"c5451"</definedName>
+    <definedName name="IQ_EPS_SBC_ACT_OR_EST">"c4376"</definedName>
+    <definedName name="IQ_EPS_SBC_GW_ACT_OR_EST">"c4380"</definedName>
+    <definedName name="IQ_EPS_STDDEV_EST">"c403"</definedName>
+    <definedName name="IQ_EPS_STDDEV_EST_REUT">"c5452"</definedName>
+    <definedName name="IQ_EQUITY_AFFIL">"c1451"</definedName>
+    <definedName name="IQ_EQUITY_CAPITAL_ASSETS_FDIC">"c6744"</definedName>
+    <definedName name="IQ_EQUITY_FDIC">"c6353"</definedName>
+    <definedName name="IQ_EQUITY_METHOD">"c404"</definedName>
+    <definedName name="IQ_EQUITY_SECURITIES_FDIC">"c6304"</definedName>
+    <definedName name="IQ_EQUITY_SECURITY_EXPOSURES_FDIC">"c6664"</definedName>
+    <definedName name="IQ_EQV_OVER_BV">"c1596"</definedName>
+    <definedName name="IQ_EQV_OVER_LTM_PRETAX_INC">"c1390"</definedName>
+    <definedName name="IQ_ESOP_DEBT">"c1597"</definedName>
+    <definedName name="IQ_EST_ACT_EPS">"c1648"</definedName>
+    <definedName name="IQ_EST_ACT_FFO_SHARE_SHARE_THOM">"c4005"</definedName>
+    <definedName name="IQ_EST_ACT_FFO_THOM">"c4005"</definedName>
+    <definedName name="IQ_EST_CURRENCY">"c2140"</definedName>
+    <definedName name="IQ_EST_CURRENCY_REUT">"c5437"</definedName>
+    <definedName name="IQ_EST_DATE">"c1634"</definedName>
+    <definedName name="IQ_EST_DATE_REUT">"c5438"</definedName>
+    <definedName name="IQ_EST_EPS_DIFF">"c1864"</definedName>
+    <definedName name="IQ_EST_EPS_GROWTH_1YR">"c1636"</definedName>
+    <definedName name="IQ_EST_EPS_GROWTH_1YR_REUT">"c3646"</definedName>
+    <definedName name="IQ_EST_EPS_GROWTH_2YR">"c1637"</definedName>
+    <definedName name="IQ_EST_EPS_GROWTH_5YR">"c1655"</definedName>
+    <definedName name="IQ_EST_EPS_GROWTH_5YR_REUT">"c3633"</definedName>
+    <definedName name="IQ_EST_EPS_GROWTH_Q_1YR">"c1641"</definedName>
+    <definedName name="IQ_EST_EPS_GROWTH_Q_1YR_REUT">"c5410"</definedName>
+    <definedName name="IQ_EST_EPS_SURPRISE">"c1635"</definedName>
+    <definedName name="IQ_EST_FFO_DIFF_THOM">"c5186"</definedName>
+    <definedName name="IQ_EST_FFO_SHARE_SHARE_DIFF_THOM">"c5186"</definedName>
+    <definedName name="IQ_EST_FFO_SHARE_SHARE_SURPRISE_PERCENT_THOM">"c5187"</definedName>
+    <definedName name="IQ_EST_FFO_SURPRISE_PERCENT_THOM">"c5187"</definedName>
+    <definedName name="IQ_EST_REV_GROWTH_1YR">"c1638"</definedName>
+    <definedName name="IQ_EST_REV_GROWTH_2YR">"c1639"</definedName>
+    <definedName name="IQ_EST_REV_GROWTH_Q_1YR">"c1640"</definedName>
+    <definedName name="IQ_EST_VENDOR">"c5564"</definedName>
+    <definedName name="IQ_ESTIMATED_ASSESSABLE_DEPOSITS_FDIC">"c6490"</definedName>
+    <definedName name="IQ_ESTIMATED_INSURED_DEPOSITS_FDIC">"c6491"</definedName>
+    <definedName name="IQ_EV_OVER_EMPLOYEE">"c1428"</definedName>
+    <definedName name="IQ_EV_OVER_LTM_EBIT">"c1426"</definedName>
+    <definedName name="IQ_EV_OVER_LTM_EBITDA">"c1427"</definedName>
+    <definedName name="IQ_EV_OVER_LTM_REVENUE">"c1429"</definedName>
+    <definedName name="IQ_EVAL_DATE">"c2180"</definedName>
+    <definedName name="IQ_EXCHANGE">"c405"</definedName>
+    <definedName name="IQ_EXCISE_TAXES_EXCL_SALES">"c5515"</definedName>
+    <definedName name="IQ_EXCISE_TAXES_INCL_SALES">"c5514"</definedName>
+    <definedName name="IQ_EXERCISE_PRICE">"c1897"</definedName>
+    <definedName name="IQ_EXERCISED">"c406"</definedName>
+    <definedName name="IQ_EXP_RETURN_PENSION_DOMESTIC">"c407"</definedName>
+    <definedName name="IQ_EXP_RETURN_PENSION_FOREIGN">"c408"</definedName>
+    <definedName name="IQ_EXPENSE_CODE_">"assign"</definedName>
+    <definedName name="IQ_EXPLORE_DRILL">"c409"</definedName>
+    <definedName name="IQ_EXPORTS_APR_FC_UNUSED_UNUSED_UNUSED">"c8401"</definedName>
+    <definedName name="IQ_EXPORTS_APR_UNUSED_UNUSED_UNUSED">"c7521"</definedName>
+    <definedName name="IQ_EXPORTS_FC_UNUSED_UNUSED_UNUSED">"c7741"</definedName>
+    <definedName name="IQ_EXPORTS_GOODS_REAL_SAAR_APR_FC_UNUSED_UNUSED_UNUSED">"c8512"</definedName>
+    <definedName name="IQ_EXPORTS_GOODS_REAL_SAAR_APR_UNUSED_UNUSED_UNUSED">"c7632"</definedName>
+    <definedName name="IQ_EXPORTS_GOODS_REAL_SAAR_FC_UNUSED_UNUSED_UNUSED">"c7852"</definedName>
+    <definedName name="IQ_EXPORTS_GOODS_REAL_SAAR_POP_FC_UNUSED_UNUSED_UNUSED">"c8072"</definedName>
+    <definedName name="IQ_EXPORTS_GOODS_REAL_SAAR_POP_UNUSED_UNUSED_UNUSED">"c7192"</definedName>
+    <definedName name="IQ_EXPORTS_GOODS_REAL_SAAR_UNUSED_UNUSED_UNUSED">"c6972"</definedName>
+    <definedName name="IQ_EXPORTS_GOODS_REAL_SAAR_YOY_FC_UNUSED_UNUSED_UNUSED">"c8292"</definedName>
+    <definedName name="IQ_EXPORTS_GOODS_REAL_SAAR_YOY_UNUSED_UNUSED_UNUSED">"c7412"</definedName>
+    <definedName name="IQ_EXPORTS_POP_FC_UNUSED_UNUSED_UNUSED">"c7961"</definedName>
+    <definedName name="IQ_EXPORTS_POP_UNUSED_UNUSED_UNUSED">"c7081"</definedName>
+    <definedName name="IQ_EXPORTS_SERVICES_REAL_SAAR_APR_FC_UNUSED_UNUSED_UNUSED">"c8516"</definedName>
+    <definedName name="IQ_EXPORTS_SERVICES_REAL_SAAR_APR_UNUSED_UNUSED_UNUSED">"c7636"</definedName>
+    <definedName name="IQ_EXPORTS_SERVICES_REAL_SAAR_FC_UNUSED_UNUSED_UNUSED">"c7856"</definedName>
+    <definedName name="IQ_EXPORTS_SERVICES_REAL_SAAR_POP_FC_UNUSED_UNUSED_UNUSED">"c8076"</definedName>
+    <definedName name="IQ_EXPORTS_SERVICES_REAL_SAAR_POP_UNUSED_UNUSED_UNUSED">"c7196"</definedName>
+    <definedName name="IQ_EXPORTS_SERVICES_REAL_SAAR_UNUSED_UNUSED_UNUSED">"c6976"</definedName>
+    <definedName name="IQ_EXPORTS_SERVICES_REAL_SAAR_YOY_FC_UNUSED_UNUSED_UNUSED">"c8296"</definedName>
+    <definedName name="IQ_EXPORTS_SERVICES_REAL_SAAR_YOY_UNUSED_UNUSED_UNUSED">"c7416"</definedName>
+    <definedName name="IQ_EXPORTS_UNUSED_UNUSED_UNUSED">"c6861"</definedName>
+    <definedName name="IQ_EXPORTS_YOY_FC_UNUSED_UNUSED_UNUSED">"c8181"</definedName>
+    <definedName name="IQ_EXPORTS_YOY_UNUSED_UNUSED_UNUSED">"c7301"</definedName>
+    <definedName name="IQ_EXTRA_ACC_ITEMS">"c410"</definedName>
+    <definedName name="IQ_EXTRA_ACC_ITEMS_BNK">"c411"</definedName>
+    <definedName name="IQ_EXTRA_ACC_ITEMS_BR">"c412"</definedName>
+    <definedName name="IQ_EXTRA_ACC_ITEMS_FIN">"c413"</definedName>
+    <definedName name="IQ_EXTRA_ACC_ITEMS_INS">"c414"</definedName>
+    <definedName name="IQ_EXTRA_ACC_ITEMS_REIT">"c415"</definedName>
+    <definedName name="IQ_EXTRA_ACC_ITEMS_UTI">"c416"</definedName>
+    <definedName name="IQ_EXTRA_ITEMS">"c1459"</definedName>
+    <definedName name="IQ_EXTRAORDINARY_GAINS_FDIC">"c6586"</definedName>
+    <definedName name="IQ_FAIR_VALUE_FDIC">"c6427"</definedName>
+    <definedName name="IQ_FARM_LOANS_NET_FDIC">"c6316"</definedName>
+    <definedName name="IQ_FARM_LOANS_TOTAL_LOANS_FOREIGN_FDIC">"c6450"</definedName>
+    <definedName name="IQ_FARMLAND_LOANS_FDIC">"c6314"</definedName>
+    <definedName name="IQ_FDIC">"c417"</definedName>
+    <definedName name="IQ_FED_FUNDS_PURCHASED_FDIC">"c6343"</definedName>
+    <definedName name="IQ_FED_FUNDS_SOLD_FDIC">"c6307"</definedName>
+    <definedName name="IQ_FEDFUNDS_SOLD">"c2256"</definedName>
+    <definedName name="IQ_FFO">"c1574"</definedName>
+    <definedName name="IQ_FFO_ADJ_ACT_OR_EST">"c4435"</definedName>
+    <definedName name="IQ_FFO_EST">"c418"</definedName>
+    <definedName name="IQ_FFO_EST_DET_EST">"c12059"</definedName>
+    <definedName name="IQ_FFO_EST_DET_EST_CURRENCY">"c12466"</definedName>
+    <definedName name="IQ_FFO_EST_DET_EST_CURRENCY_THOM">"c12487"</definedName>
+    <definedName name="IQ_FFO_EST_DET_EST_DATE">"c12212"</definedName>
+    <definedName name="IQ_FFO_EST_DET_EST_DATE_THOM">"c12238"</definedName>
+    <definedName name="IQ_FFO_EST_DET_EST_INCL">"c12349"</definedName>
+    <definedName name="IQ_FFO_EST_DET_EST_INCL_THOM">"c12370"</definedName>
+    <definedName name="IQ_FFO_EST_DET_EST_ORIGIN">"c12722"</definedName>
+    <definedName name="IQ_FFO_EST_DET_EST_ORIGIN_THOM">"c12608"</definedName>
+    <definedName name="IQ_FFO_EST_DET_EST_THOM">"c12088"</definedName>
+    <definedName name="IQ_FFO_EST_THOM">"c3999"</definedName>
+    <definedName name="IQ_FFO_HIGH_EST">"c419"</definedName>
+    <definedName name="IQ_FFO_HIGH_EST_THOM">"c4001"</definedName>
+    <definedName name="IQ_FFO_LOW_EST">"c420"</definedName>
+    <definedName name="IQ_FFO_LOW_EST_THOM">"c4002"</definedName>
+    <definedName name="IQ_FFO_MEDIAN_EST_THOM">"c4000"</definedName>
+    <definedName name="IQ_FFO_NUM_EST">"c421"</definedName>
+    <definedName name="IQ_FFO_NUM_EST_THOM">"c4003"</definedName>
+    <definedName name="IQ_FFO_PAYOUT_RATIO">"c3492"</definedName>
+    <definedName name="IQ_FFO_SHARE_ACT_OR_EST">"c4446"</definedName>
+    <definedName name="IQ_FFO_SHARE_SHARE_EST_DET_EST">"c12059"</definedName>
+    <definedName name="IQ_FFO_SHARE_SHARE_EST_DET_EST_CURRENCY">"c12466"</definedName>
+    <definedName name="IQ_FFO_SHARE_SHARE_EST_DET_EST_CURRENCY_THOM">"c12487"</definedName>
+    <definedName name="IQ_FFO_SHARE_SHARE_EST_DET_EST_DATE">"c12212"</definedName>
+    <definedName name="IQ_FFO_SHARE_SHARE_EST_DET_EST_DATE_THOM">"c12238"</definedName>
+    <definedName name="IQ_FFO_SHARE_SHARE_EST_DET_EST_INCL">"c12349"</definedName>
+    <definedName name="IQ_FFO_SHARE_SHARE_EST_DET_EST_INCL_THOM">"c12370"</definedName>
+    <definedName name="IQ_FFO_SHARE_SHARE_EST_DET_EST_ORIGIN">"c12722"</definedName>
+    <definedName name="IQ_FFO_SHARE_SHARE_EST_DET_EST_ORIGIN_THOM">"c12608"</definedName>
+    <definedName name="IQ_FFO_SHARE_SHARE_EST_DET_EST_THOM">"c12088"</definedName>
+    <definedName name="IQ_FFO_SHARE_SHARE_EST_THOM">"c3999"</definedName>
+    <definedName name="IQ_FFO_SHARE_SHARE_HIGH_EST_THOM">"c4001"</definedName>
+    <definedName name="IQ_FFO_SHARE_SHARE_LOW_EST_THOM">"c4002"</definedName>
+    <definedName name="IQ_FFO_SHARE_SHARE_MEDIAN_EST_THOM">"c4000"</definedName>
+    <definedName name="IQ_FFO_SHARE_SHARE_NUM_EST_THOM">"c4003"</definedName>
+    <definedName name="IQ_FFO_SHARE_SHARE_STDDEV_EST_THOM">"c4004"</definedName>
+    <definedName name="IQ_FFO_STDDEV_EST">"c422"</definedName>
+    <definedName name="IQ_FFO_STDDEV_EST_THOM">"c4004"</definedName>
+    <definedName name="IQ_FH" hidden="1">100000</definedName>
+    <definedName name="IQ_FHLB_ADVANCES_FDIC">"c6366"</definedName>
+    <definedName name="IQ_FHLB_DEBT">"c423"</definedName>
+    <definedName name="IQ_FHLB_DUE_CY">"c2080"</definedName>
+    <definedName name="IQ_FHLB_DUE_CY1">"c2081"</definedName>
+    <definedName name="IQ_FHLB_DUE_CY2">"c2082"</definedName>
+    <definedName name="IQ_FHLB_DUE_CY3">"c2083"</definedName>
+    <definedName name="IQ_FHLB_DUE_CY4">"c2084"</definedName>
+    <definedName name="IQ_FHLB_DUE_NEXT_FIVE">"c2085"</definedName>
+    <definedName name="IQ_FIDUCIARY_ACTIVITIES_FDIC">"c6571"</definedName>
+    <definedName name="IQ_FIFETEEN_YEAR_FIXED_AND_FLOATING_RATE_FDIC">"c6423"</definedName>
+    <definedName name="IQ_FIFETEEN_YEAR_MORTGAGE_PASS_THROUGHS_FDIC">"c6415"</definedName>
+    <definedName name="IQ_FILING_CURRENCY">"c2129"</definedName>
+    <definedName name="IQ_FILINGDATE_BS">"c424"</definedName>
+    <definedName name="IQ_FILINGDATE_CF">"c425"</definedName>
+    <definedName name="IQ_FILINGDATE_IS">"c426"</definedName>
+    <definedName name="IQ_FILM_RIGHTS">"c2254"</definedName>
+    <definedName name="IQ_FIN_DIV_ASSETS_CURRENT">"c427"</definedName>
+    <definedName name="IQ_FIN_DIV_ASSETS_LT">"c428"</definedName>
+    <definedName name="IQ_FIN_DIV_CURRENT_PORT_DEBT_TOTAL">"c5524"</definedName>
+    <definedName name="IQ_FIN_DIV_CURRENT_PORT_LEASES_TOTAL">"c5523"</definedName>
+    <definedName name="IQ_FIN_DIV_DEBT_CURRENT">"c429"</definedName>
+    <definedName name="IQ_FIN_DIV_DEBT_LT">"c430"</definedName>
+    <definedName name="IQ_FIN_DIV_DEBT_LT_TOTAL">"c5526"</definedName>
+    <definedName name="IQ_FIN_DIV_DEBT_TOTAL">"c5656"</definedName>
+    <definedName name="IQ_FIN_DIV_EXP">"c431"</definedName>
+    <definedName name="IQ_FIN_DIV_INT_EXP">"c432"</definedName>
+    <definedName name="IQ_FIN_DIV_LEASES_LT_TOTAL">"c5525"</definedName>
+    <definedName name="IQ_FIN_DIV_LIAB_CURRENT">"c433"</definedName>
+    <definedName name="IQ_FIN_DIV_LIAB_LT">"c434"</definedName>
+    <definedName name="IQ_FIN_DIV_LOANS_CURRENT">"c435"</definedName>
+    <definedName name="IQ_FIN_DIV_LOANS_LT">"c436"</definedName>
+    <definedName name="IQ_FIN_DIV_LT_DEBT_TOTAL">"c5655"</definedName>
+    <definedName name="IQ_FIN_DIV_NOTES_PAY_TOTAL">"c5522"</definedName>
+    <definedName name="IQ_FIN_DIV_REV">"c437"</definedName>
+    <definedName name="IQ_FIN_DIV_ST_DEBT_TOTAL">"c5527"</definedName>
+    <definedName name="IQ_FINANCING_CASH">"c1405"</definedName>
+    <definedName name="IQ_FINANCING_CASH_SUPPL">"c1406"</definedName>
+    <definedName name="IQ_FINISHED_INV">"c438"</definedName>
+    <definedName name="IQ_FIRST_INT_DATE">"c2186"</definedName>
+    <definedName name="IQ_FIRST_YEAR_LIFE">"c439"</definedName>
+    <definedName name="IQ_FIRST_YEAR_LIFE_PREM">"c2787"</definedName>
+    <definedName name="IQ_FIRST_YEAR_PREM">"c2786"</definedName>
+    <definedName name="IQ_FIRSTPRICINGDATE">"c3050"</definedName>
+    <definedName name="IQ_FISCAL_Q">"c440"</definedName>
+    <definedName name="IQ_FISCAL_Y">"c441"</definedName>
+    <definedName name="IQ_FIVE_PERCENT_OWNER">"c442"</definedName>
+    <definedName name="IQ_FIVE_YEAR_FIXED_AND_FLOATING_RATE_FDIC">"c6422"</definedName>
+    <definedName name="IQ_FIVE_YEAR_MORTGAGE_PASS_THROUGHS_FDIC">"c6414"</definedName>
+    <definedName name="IQ_FIVEPERCENT_PERCENT">"c443"</definedName>
+    <definedName name="IQ_FIVEPERCENT_SHARES">"c444"</definedName>
+    <definedName name="IQ_FIXED_ASSET_TURNS">"c445"</definedName>
+    <definedName name="IQ_FIXED_INVEST_APR_FC_UNUSED_UNUSED_UNUSED">"c8410"</definedName>
+    <definedName name="IQ_FIXED_INVEST_APR_UNUSED_UNUSED_UNUSED">"c7530"</definedName>
+    <definedName name="IQ_FIXED_INVEST_FC_UNUSED_UNUSED_UNUSED">"c7750"</definedName>
+    <definedName name="IQ_FIXED_INVEST_POP_FC_UNUSED_UNUSED_UNUSED">"c7970"</definedName>
+    <definedName name="IQ_FIXED_INVEST_POP_UNUSED_UNUSED_UNUSED">"c7090"</definedName>
+    <definedName name="IQ_FIXED_INVEST_REAL_APR_FC_UNUSED_UNUSED_UNUSED">"c8518"</definedName>
+    <definedName name="IQ_FIXED_INVEST_REAL_APR_UNUSED_UNUSED_UNUSED">"c7638"</definedName>
+    <definedName name="IQ_FIXED_INVEST_REAL_FC_UNUSED_UNUSED_UNUSED">"c7858"</definedName>
+    <definedName name="IQ_FIXED_INVEST_REAL_POP_FC_UNUSED_UNUSED_UNUSED">"c8078"</definedName>
+    <definedName name="IQ_FIXED_INVEST_REAL_POP_UNUSED_UNUSED_UNUSED">"c7198"</definedName>
+    <definedName name="IQ_FIXED_INVEST_REAL_UNUSED_UNUSED_UNUSED">"c6978"</definedName>
+    <definedName name="IQ_FIXED_INVEST_REAL_YOY_FC_UNUSED_UNUSED_UNUSED">"c8298"</definedName>
+    <definedName name="IQ_FIXED_INVEST_REAL_YOY_UNUSED_UNUSED_UNUSED">"c7418"</definedName>
+    <definedName name="IQ_FIXED_INVEST_UNUSED_UNUSED_UNUSED">"c6870"</definedName>
+    <definedName name="IQ_FIXED_INVEST_YOY_FC_UNUSED_UNUSED_UNUSED">"c8190"</definedName>
+    <definedName name="IQ_FIXED_INVEST_YOY_UNUSED_UNUSED_UNUSED">"c7310"</definedName>
+    <definedName name="IQ_FLOAT_PERCENT">"c1575"</definedName>
+    <definedName name="IQ_FNMA_FHLMC_FDIC">"c6397"</definedName>
+    <definedName name="IQ_FNMA_FHLMC_GNMA_FDIC">"c6399"</definedName>
+    <definedName name="IQ_FORECLOSED_PROPERTIES_FDIC">"c6459"</definedName>
+    <definedName name="IQ_FOREIGN_BANK_LOANS_FDIC">"c6437"</definedName>
+    <definedName name="IQ_FOREIGN_BANKS_DEPOSITS_FOREIGN_FDIC">"c6481"</definedName>
+    <definedName name="IQ_FOREIGN_BANKS_LOAN_CHARG_OFFS_FDIC">"c6645"</definedName>
+    <definedName name="IQ_FOREIGN_BANKS_NET_CHARGE_OFFS_FDIC">"c6647"</definedName>
+    <definedName name="IQ_FOREIGN_BANKS_NONTRANSACTION_ACCOUNTS_FDIC">"c6550"</definedName>
+    <definedName name="IQ_FOREIGN_BANKS_RECOVERIES_FDIC">"c6646"</definedName>
+    <definedName name="IQ_FOREIGN_BANKS_TRANSACTION_ACCOUNTS_FDIC">"c6542"</definedName>
+    <definedName name="IQ_FOREIGN_BRANCHES_U.S._BANKS_LOANS_FDIC">"c6438"</definedName>
+    <definedName name="IQ_FOREIGN_BRANCHES_US_BANKS_FDIC">"c6392"</definedName>
+    <definedName name="IQ_FOREIGN_COUNTRIES_BANKS_TOTAL_LOANS_FOREIGN_FDIC">"c6445"</definedName>
+    <definedName name="IQ_FOREIGN_DEBT_SECURITIES_FDIC">"c6303"</definedName>
+    <definedName name="IQ_FOREIGN_DEP_IB">"c446"</definedName>
+    <definedName name="IQ_FOREIGN_DEP_NON_IB">"c447"</definedName>
+    <definedName name="IQ_FOREIGN_DEPOSITS_NONTRANSACTION_ACCOUNTS_FDIC">"c6549"</definedName>
+    <definedName name="IQ_FOREIGN_DEPOSITS_TRANSACTION_ACCOUNTS_FDIC">"c6541"</definedName>
+    <definedName name="IQ_FOREIGN_EXCHANGE">"c1376"</definedName>
+    <definedName name="IQ_FOREIGN_EXCHANGE_EXPOSURES_FDIC">"c6663"</definedName>
+    <definedName name="IQ_FOREIGN_GOVERNMENT_LOANS_FDIC">"c6430"</definedName>
+    <definedName name="IQ_FOREIGN_GOVERNMENTS_CHARGE_OFFS_FDIC">"c6600"</definedName>
+    <definedName name="IQ_FOREIGN_GOVERNMENTS_DEPOSITS_FOREIGN_FDIC">"c6482"</definedName>
+    <definedName name="IQ_FOREIGN_GOVERNMENTS_NET_CHARGE_OFFS_FDIC">"c6638"</definedName>
+    <definedName name="IQ_FOREIGN_GOVERNMENTS_NONTRANSACTION_ACCOUNTS_FDIC">"c6551"</definedName>
+    <definedName name="IQ_FOREIGN_GOVERNMENTS_RECOVERIES_FDIC">"c6619"</definedName>
+    <definedName name="IQ_FOREIGN_GOVERNMENTS_TOTAL_DEPOSITS_FDIC">"c6476"</definedName>
+    <definedName name="IQ_FOREIGN_GOVERNMENTS_TRANSACTION_ACCOUNTS_FDIC">"c6543"</definedName>
+    <definedName name="IQ_FOREIGN_LOANS">"c448"</definedName>
+    <definedName name="IQ_FQ" hidden="1">500</definedName>
+    <definedName name="IQ_FUEL">"c449"</definedName>
+    <definedName name="IQ_FULL_TIME">"c450"</definedName>
+    <definedName name="IQ_FULLY_INSURED_DEPOSITS_FDIC">"c6487"</definedName>
+    <definedName name="IQ_FUTURES_FORWARD_CONTRACTS_NOTIONAL_AMOUNT_FDIC">"c6518"</definedName>
+    <definedName name="IQ_FUTURES_FORWARD_CONTRACTS_RATE_RISK_FDIC">"c6508"</definedName>
+    <definedName name="IQ_FWD_CY" hidden="1">10001</definedName>
+    <definedName name="IQ_FWD_CY1" hidden="1">10002</definedName>
+    <definedName name="IQ_FWD_CY2" hidden="1">10003</definedName>
+    <definedName name="IQ_FWD_FY" hidden="1">1001</definedName>
+    <definedName name="IQ_FWD_FY1" hidden="1">1002</definedName>
+    <definedName name="IQ_FWD_FY2" hidden="1">1003</definedName>
+    <definedName name="IQ_FWD_Q" hidden="1">501</definedName>
+    <definedName name="IQ_FWD_Q1" hidden="1">502</definedName>
+    <definedName name="IQ_FWD_Q2" hidden="1">503</definedName>
+    <definedName name="IQ_FX">"c451"</definedName>
+    <definedName name="IQ_FX_CONTRACTS_FDIC">"c6517"</definedName>
+    <definedName name="IQ_FX_CONTRACTS_SPOT_FDIC">"c6356"</definedName>
+    <definedName name="IQ_FY" hidden="1">1000</definedName>
+    <definedName name="IQ_GA_EXP">"c2241"</definedName>
+    <definedName name="IQ_GAIN_ASSETS">"c452"</definedName>
+    <definedName name="IQ_GAIN_ASSETS_BNK">"c453"</definedName>
+    <definedName name="IQ_GAIN_ASSETS_BR">"c454"</definedName>
+    <definedName name="IQ_GAIN_ASSETS_CF">"c455"</definedName>
+    <definedName name="IQ_GAIN_ASSETS_CF_BNK">"c456"</definedName>
+    <definedName name="IQ_GAIN_ASSETS_CF_BR">"c457"</definedName>
+    <definedName name="IQ_GAIN_ASSETS_CF_FIN">"c458"</definedName>
+    <definedName name="IQ_GAIN_ASSETS_CF_INS">"c459"</definedName>
+    <definedName name="IQ_GAIN_ASSETS_CF_REIT">"c460"</definedName>
+    <definedName name="IQ_GAIN_ASSETS_CF_UTI">"c461"</definedName>
+    <definedName name="IQ_GAIN_ASSETS_FIN">"c462"</definedName>
+    <definedName name="IQ_GAIN_ASSETS_INS">"c463"</definedName>
+    <definedName name="IQ_GAIN_ASSETS_REIT">"c471"</definedName>
+    <definedName name="IQ_GAIN_ASSETS_REV">"c472"</definedName>
+    <definedName name="IQ_GAIN_ASSETS_REV_BNK">"c473"</definedName>
+    <definedName name="IQ_GAIN_ASSETS_REV_BR">"c474"</definedName>
+    <definedName name="IQ_GAIN_ASSETS_REV_FIN">"c475"</definedName>
+    <definedName name="IQ_GAIN_ASSETS_REV_INS">"c476"</definedName>
+    <definedName name="IQ_GAIN_ASSETS_REV_REIT">"c477"</definedName>
+    <definedName name="IQ_GAIN_ASSETS_REV_UTI">"c478"</definedName>
+    <definedName name="IQ_GAIN_ASSETS_UTI">"c479"</definedName>
+    <definedName name="IQ_GAIN_INVEST">"c1463"</definedName>
+    <definedName name="IQ_GAIN_INVEST_BNK">"c1582"</definedName>
+    <definedName name="IQ_GAIN_INVEST_BR">"c1464"</definedName>
+    <definedName name="IQ_GAIN_INVEST_CF">"c480"</definedName>
+    <definedName name="IQ_GAIN_INVEST_CF_BNK">"c481"</definedName>
+    <definedName name="IQ_GAIN_INVEST_CF_BR">"c482"</definedName>
+    <definedName name="IQ_GAIN_INVEST_CF_FIN">"c483"</definedName>
+    <definedName name="IQ_GAIN_INVEST_CF_INS">"c484"</definedName>
+    <definedName name="IQ_GAIN_INVEST_CF_REIT">"c485"</definedName>
+    <definedName name="IQ_GAIN_INVEST_CF_UTI">"c486"</definedName>
+    <definedName name="IQ_GAIN_INVEST_FIN">"c1465"</definedName>
+    <definedName name="IQ_GAIN_INVEST_INS">"c1466"</definedName>
+    <definedName name="IQ_GAIN_INVEST_REIT">"c1467"</definedName>
+    <definedName name="IQ_GAIN_INVEST_REV">"c494"</definedName>
+    <definedName name="IQ_GAIN_INVEST_REV_BNK">"c495"</definedName>
+    <definedName name="IQ_GAIN_INVEST_REV_BR">"c496"</definedName>
+    <definedName name="IQ_GAIN_INVEST_REV_FIN">"c497"</definedName>
+    <definedName name="IQ_GAIN_INVEST_REV_INS">"c498"</definedName>
+    <definedName name="IQ_GAIN_INVEST_REV_REIT">"c499"</definedName>
+    <definedName name="IQ_GAIN_INVEST_REV_UTI">"c500"</definedName>
+    <definedName name="IQ_GAIN_INVEST_UTI">"c1468"</definedName>
+    <definedName name="IQ_GAIN_LOANS_REC">"c501"</definedName>
+    <definedName name="IQ_GAIN_LOANS_RECEIV">"c502"</definedName>
+    <definedName name="IQ_GAIN_LOANS_RECEIV_REV_FIN">"c503"</definedName>
+    <definedName name="IQ_GAIN_LOANS_REV">"c504"</definedName>
+    <definedName name="IQ_GAIN_SALE_ASSETS">"c1377"</definedName>
+    <definedName name="IQ_GAIN_SALE_LOANS_FDIC">"c6673"</definedName>
+    <definedName name="IQ_GAIN_SALE_RE_FDIC">"c6674"</definedName>
+    <definedName name="IQ_GAINS_SALE_ASSETS_FDIC">"c6675"</definedName>
+    <definedName name="IQ_GEO_SEG_ASSETS">"c4069"</definedName>
+    <definedName name="IQ_GEO_SEG_ASSETS_ABS">"c4091"</definedName>
+    <definedName name="IQ_GEO_SEG_ASSETS_TOTAL">"c4123"</definedName>
+    <definedName name="IQ_GEO_SEG_CAPEX">"c4083"</definedName>
+    <definedName name="IQ_GEO_SEG_CAPEX_ABS">"c4105"</definedName>
+    <definedName name="IQ_GEO_SEG_CAPEX_TOTAL">"c4127"</definedName>
+    <definedName name="IQ_GEO_SEG_DA">"c4082"</definedName>
+    <definedName name="IQ_GEO_SEG_DA_ABS">"c4104"</definedName>
+    <definedName name="IQ_GEO_SEG_DA_TOTAL">"c4126"</definedName>
+    <definedName name="IQ_GEO_SEG_EARNINGS_OP">"c4073"</definedName>
+    <definedName name="IQ_GEO_SEG_EARNINGS_OP_ABS">"c4095"</definedName>
+    <definedName name="IQ_GEO_SEG_EARNINGS_OP_TOTAL">"c4119"</definedName>
+    <definedName name="IQ_GEO_SEG_EBT">"c4072"</definedName>
+    <definedName name="IQ_GEO_SEG_EBT_ABS">"c4094"</definedName>
+    <definedName name="IQ_GEO_SEG_EBT_TOTAL">"c4121"</definedName>
+    <definedName name="IQ_GEO_SEG_GP">"c4070"</definedName>
+    <definedName name="IQ_GEO_SEG_GP_ABS">"c4092"</definedName>
+    <definedName name="IQ_GEO_SEG_GP_TOTAL">"c4120"</definedName>
+    <definedName name="IQ_GEO_SEG_INC_TAX">"c4081"</definedName>
+    <definedName name="IQ_GEO_SEG_INC_TAX_ABS">"c4103"</definedName>
+    <definedName name="IQ_GEO_SEG_INC_TAX_TOTAL">"c4125"</definedName>
+    <definedName name="IQ_GEO_SEG_INTEREST_EXP">"c4080"</definedName>
+    <definedName name="IQ_GEO_SEG_INTEREST_EXP_ABS">"c4102"</definedName>
+    <definedName name="IQ_GEO_SEG_INTEREST_EXP_TOTAL">"c4124"</definedName>
+    <definedName name="IQ_GEO_SEG_NAME">"c5484"</definedName>
+    <definedName name="IQ_GEO_SEG_NAME_ABS">"c5485"</definedName>
+    <definedName name="IQ_GEO_SEG_NI">"c4071"</definedName>
+    <definedName name="IQ_GEO_SEG_NI_ABS">"c4093"</definedName>
+    <definedName name="IQ_GEO_SEG_NI_TOTAL">"c4122"</definedName>
+    <definedName name="IQ_GEO_SEG_OPER_INC">"c4075"</definedName>
+    <definedName name="IQ_GEO_SEG_OPER_INC_ABS">"c4097"</definedName>
+    <definedName name="IQ_GEO_SEG_OPER_INC_TOTAL">"c4118"</definedName>
+    <definedName name="IQ_GEO_SEG_REV">"c4074"</definedName>
+    <definedName name="IQ_GEO_SEG_REV_ABS">"c4096"</definedName>
+    <definedName name="IQ_GEO_SEG_REV_TOTAL">"c4117"</definedName>
+    <definedName name="IQ_GNMA_FDIC">"c6398"</definedName>
+    <definedName name="IQ_GOODWILL_FDIC">"c6334"</definedName>
+    <definedName name="IQ_GOODWILL_IMPAIRMENT_FDIC">"c6678"</definedName>
+    <definedName name="IQ_GOODWILL_INTAN_FDIC">"c6333"</definedName>
+    <definedName name="IQ_GOODWILL_NET">"c1380"</definedName>
+    <definedName name="IQ_GP">"c511"</definedName>
+    <definedName name="IQ_GP_10YR_ANN_GROWTH">"c512"</definedName>
+    <definedName name="IQ_GP_1YR_ANN_GROWTH">"c513"</definedName>
+    <definedName name="IQ_GP_2YR_ANN_GROWTH">"c514"</definedName>
+    <definedName name="IQ_GP_3YR_ANN_GROWTH">"c515"</definedName>
+    <definedName name="IQ_GP_5YR_ANN_GROWTH">"c516"</definedName>
+    <definedName name="IQ_GP_7YR_ANN_GROWTH">"c517"</definedName>
+    <definedName name="IQ_GPPE">"c518"</definedName>
+    <definedName name="IQ_GROSS_AH_EARNED">"c2742"</definedName>
+    <definedName name="IQ_GROSS_CLAIM_EXP_INCUR">"c2755"</definedName>
+    <definedName name="IQ_GROSS_CLAIM_EXP_PAID">"c2758"</definedName>
+    <definedName name="IQ_GROSS_CLAIM_EXP_RES">"c2752"</definedName>
+    <definedName name="IQ_GROSS_DIVID">"c1446"</definedName>
+    <definedName name="IQ_GROSS_EARNED">"c2732"</definedName>
+    <definedName name="IQ_GROSS_LIFE_EARNED">"c2737"</definedName>
+    <definedName name="IQ_GROSS_LIFE_IN_FORCE">"c2767"</definedName>
+    <definedName name="IQ_GROSS_LOANS">"c521"</definedName>
+    <definedName name="IQ_GROSS_LOANS_10YR_ANN_GROWTH">"c522"</definedName>
+    <definedName name="IQ_GROSS_LOANS_1YR_ANN_GROWTH">"c523"</definedName>
+    <definedName name="IQ_GROSS_LOANS_2YR_ANN_GROWTH">"c524"</definedName>
+    <definedName name="IQ_GROSS_LOANS_3YR_ANN_GROWTH">"c525"</definedName>
+    <definedName name="IQ_GROSS_LOANS_5YR_ANN_GROWTH">"c526"</definedName>
+    <definedName name="IQ_GROSS_LOANS_7YR_ANN_GROWTH">"c527"</definedName>
+    <definedName name="IQ_GROSS_LOANS_TOTAL_DEPOSITS">"c528"</definedName>
+    <definedName name="IQ_GROSS_MARGIN">"c529"</definedName>
+    <definedName name="IQ_GROSS_PC_EARNED">"c2747"</definedName>
+    <definedName name="IQ_GROSS_PROFIT">"c1378"</definedName>
+    <definedName name="IQ_GROSS_SPRD">"c2155"</definedName>
+    <definedName name="IQ_GROSS_WRITTEN">"c2726"</definedName>
+    <definedName name="IQ_GW">"c530"</definedName>
+    <definedName name="IQ_GW_AMORT_BR">"c532"</definedName>
+    <definedName name="IQ_GW_AMORT_FIN">"c540"</definedName>
+    <definedName name="IQ_GW_AMORT_INS">"c541"</definedName>
+    <definedName name="IQ_GW_AMORT_REIT">"c542"</definedName>
+    <definedName name="IQ_GW_AMORT_UTI">"c543"</definedName>
+    <definedName name="IQ_GW_INTAN_AMORT">"c1469"</definedName>
+    <definedName name="IQ_GW_INTAN_AMORT_BNK">"c544"</definedName>
+    <definedName name="IQ_GW_INTAN_AMORT_BR">"c1470"</definedName>
+    <definedName name="IQ_GW_INTAN_AMORT_CF">"c1471"</definedName>
+    <definedName name="IQ_GW_INTAN_AMORT_CF_BNK">"c1472"</definedName>
+    <definedName name="IQ_GW_INTAN_AMORT_CF_BR">"c1473"</definedName>
+    <definedName name="IQ_GW_INTAN_AMORT_CF_FIN">"c1474"</definedName>
+    <definedName name="IQ_GW_INTAN_AMORT_CF_INS">"c1475"</definedName>
+    <definedName name="IQ_GW_INTAN_AMORT_CF_REIT">"c1476"</definedName>
+    <definedName name="IQ_GW_INTAN_AMORT_CF_UTI">"c1477"</definedName>
+    <definedName name="IQ_GW_INTAN_AMORT_FIN">"c1478"</definedName>
+    <definedName name="IQ_GW_INTAN_AMORT_INS">"c1479"</definedName>
+    <definedName name="IQ_GW_INTAN_AMORT_REIT">"c1480"</definedName>
+    <definedName name="IQ_GW_INTAN_AMORT_UTI">"c1481"</definedName>
+    <definedName name="IQ_HELD_MATURITY_FDIC">"c6408"</definedName>
+    <definedName name="IQ_HIGH_TARGET_PRICE">"c1651"</definedName>
+    <definedName name="IQ_HIGH_TARGET_PRICE_REUT">"c5317"</definedName>
+    <definedName name="IQ_HIGHPRICE">"c545"</definedName>
+    <definedName name="IQ_HOME_EQUITY_LOC_NET_CHARGE_OFFS_FDIC">"c6644"</definedName>
+    <definedName name="IQ_HOME_EQUITY_LOC_TOTAL_CHARGE_OFFS_FDIC">"c6606"</definedName>
+    <definedName name="IQ_HOME_EQUITY_LOC_TOTAL_RECOVERIES_FDIC">"c6625"</definedName>
+    <definedName name="IQ_HOMEOWNERS_WRITTEN">"c546"</definedName>
+    <definedName name="IQ_HOUSING_COMPLETIONS_SINGLE_FAM_APR_FC_UNUSED_UNUSED_UNUSED">"c8422"</definedName>
+    <definedName name="IQ_HOUSING_COMPLETIONS_SINGLE_FAM_APR_UNUSED_UNUSED_UNUSED">"c7542"</definedName>
+    <definedName name="IQ_HOUSING_COMPLETIONS_SINGLE_FAM_FC_UNUSED_UNUSED_UNUSED">"c7762"</definedName>
+    <definedName name="IQ_HOUSING_COMPLETIONS_SINGLE_FAM_POP_FC_UNUSED_UNUSED_UNUSED">"c7982"</definedName>
+    <definedName name="IQ_HOUSING_COMPLETIONS_SINGLE_FAM_POP_UNUSED_UNUSED_UNUSED">"c7102"</definedName>
+    <definedName name="IQ_HOUSING_COMPLETIONS_SINGLE_FAM_UNUSED_UNUSED_UNUSED">"c6882"</definedName>
+    <definedName name="IQ_HOUSING_COMPLETIONS_SINGLE_FAM_YOY_FC_UNUSED_UNUSED_UNUSED">"c8202"</definedName>
+    <definedName name="IQ_HOUSING_COMPLETIONS_SINGLE_FAM_YOY_UNUSED_UNUSED_UNUSED">"c7322"</definedName>
+    <definedName name="IQ_IMPAIR_OIL">"c547"</definedName>
+    <definedName name="IQ_IMPAIRMENT_GW">"c548"</definedName>
+    <definedName name="IQ_IMPORTS_GOODS_REAL_SAAR_APR_FC_UNUSED_UNUSED_UNUSED">"c8523"</definedName>
+    <definedName name="IQ_IMPORTS_GOODS_REAL_SAAR_APR_UNUSED_UNUSED_UNUSED">"c7643"</definedName>
+    <definedName name="IQ_IMPORTS_GOODS_REAL_SAAR_FC_UNUSED_UNUSED_UNUSED">"c7863"</definedName>
+    <definedName name="IQ_IMPORTS_GOODS_REAL_SAAR_POP_FC_UNUSED_UNUSED_UNUSED">"c8083"</definedName>
+    <definedName name="IQ_IMPORTS_GOODS_REAL_SAAR_POP_UNUSED_UNUSED_UNUSED">"c7203"</definedName>
+    <definedName name="IQ_IMPORTS_GOODS_REAL_SAAR_UNUSED_UNUSED_UNUSED">"c6983"</definedName>
+    <definedName name="IQ_IMPORTS_GOODS_REAL_SAAR_YOY_FC_UNUSED_UNUSED_UNUSED">"c8303"</definedName>
+    <definedName name="IQ_IMPORTS_GOODS_REAL_SAAR_YOY_UNUSED_UNUSED_UNUSED">"c7423"</definedName>
+    <definedName name="IQ_IMPORTS_GOODS_SERVICES_APR_FC_UNUSED_UNUSED_UNUSED">"c8429"</definedName>
+    <definedName name="IQ_IMPORTS_GOODS_SERVICES_APR_UNUSED_UNUSED_UNUSED">"c7549"</definedName>
+    <definedName name="IQ_IMPORTS_GOODS_SERVICES_FC_UNUSED_UNUSED_UNUSED">"c7769"</definedName>
+    <definedName name="IQ_IMPORTS_GOODS_SERVICES_POP_FC_UNUSED_UNUSED_UNUSED">"c7989"</definedName>
+    <definedName name="IQ_IMPORTS_GOODS_SERVICES_POP_UNUSED_UNUSED_UNUSED">"c7109"</definedName>
+    <definedName name="IQ_IMPORTS_GOODS_SERVICES_REAL_SAAR_APR_FC_UNUSED_UNUSED_UNUSED">"c8524"</definedName>
+    <definedName name="IQ_IMPORTS_GOODS_SERVICES_REAL_SAAR_APR_UNUSED_UNUSED_UNUSED">"c7644"</definedName>
+    <definedName name="IQ_IMPORTS_GOODS_SERVICES_REAL_SAAR_FC_UNUSED_UNUSED_UNUSED">"c7864"</definedName>
+    <definedName name="IQ_IMPORTS_GOODS_SERVICES_REAL_SAAR_POP_FC_UNUSED_UNUSED_UNUSED">"c8084"</definedName>
+    <definedName name="IQ_IMPORTS_GOODS_SERVICES_REAL_SAAR_POP_UNUSED_UNUSED_UNUSED">"c7204"</definedName>
+    <definedName name="IQ_IMPORTS_GOODS_SERVICES_REAL_SAAR_UNUSED_UNUSED_UNUSED">"c6984"</definedName>
+    <definedName name="IQ_IMPORTS_GOODS_SERVICES_REAL_SAAR_YOY_FC_UNUSED_UNUSED_UNUSED">"c8304"</definedName>
+    <definedName name="IQ_IMPORTS_GOODS_SERVICES_REAL_SAAR_YOY_UNUSED_UNUSED_UNUSED">"c7424"</definedName>
+    <definedName name="IQ_IMPORTS_GOODS_SERVICES_UNUSED_UNUSED_UNUSED">"c6889"</definedName>
+    <definedName name="IQ_IMPORTS_GOODS_SERVICES_YOY_FC_UNUSED_UNUSED_UNUSED">"c8209"</definedName>
+    <definedName name="IQ_IMPORTS_GOODS_SERVICES_YOY_UNUSED_UNUSED_UNUSED">"c7329"</definedName>
+    <definedName name="IQ_IMPUT_OPER_LEASE_DEPR">"c2987"</definedName>
+    <definedName name="IQ_IMPUT_OPER_LEASE_INT_EXP">"c2986"</definedName>
+    <definedName name="IQ_INC_AFTER_TAX">"c1598"</definedName>
+    <definedName name="IQ_INC_AVAIL_EXCL">"c1395"</definedName>
+    <definedName name="IQ_INC_AVAIL_INCL">"c1396"</definedName>
+    <definedName name="IQ_INC_BEFORE_TAX">"c1375"</definedName>
+    <definedName name="IQ_INC_EQUITY">"c549"</definedName>
+    <definedName name="IQ_INC_EQUITY_BR">"c550"</definedName>
+    <definedName name="IQ_INC_EQUITY_CF">"c551"</definedName>
+    <definedName name="IQ_INC_EQUITY_FIN">"c552"</definedName>
+    <definedName name="IQ_INC_EQUITY_INS">"c553"</definedName>
+    <definedName name="IQ_INC_EQUITY_REC_BNK">"c554"</definedName>
+    <definedName name="IQ_INC_EQUITY_REIT">"c555"</definedName>
+    <definedName name="IQ_INC_EQUITY_REV_BNK">"c556"</definedName>
+    <definedName name="IQ_INC_EQUITY_UTI">"c557"</definedName>
+    <definedName name="IQ_INC_REAL_ESTATE_REC">"c558"</definedName>
+    <definedName name="IQ_INC_REAL_ESTATE_REV">"c559"</definedName>
+    <definedName name="IQ_INC_TAX">"c560"</definedName>
+    <definedName name="IQ_INC_TAX_EXCL">"c1599"</definedName>
+    <definedName name="IQ_INC_TAX_PAY_CURRENT">"c561"</definedName>
+    <definedName name="IQ_INC_TRADE_ACT">"c562"</definedName>
+    <definedName name="IQ_INCIDENTAL_CHANGES_BUSINESS_COMBINATIONS_FDIC">"c6502"</definedName>
+    <definedName name="IQ_INCOME_BEFORE_EXTRA_FDIC">"c6585"</definedName>
+    <definedName name="IQ_INCOME_EARNED_FDIC">"c6359"</definedName>
+    <definedName name="IQ_INCOME_TAXES_FDIC">"c6582"</definedName>
+    <definedName name="IQ_INDEX_PROVIDED_DIVIDEND">"c19252"</definedName>
+    <definedName name="IQ_INDEXCONSTITUENT_CLOSEPRICE">"c19241"</definedName>
+    <definedName name="IQ_INDIVIDUALS_CHARGE_OFFS_FDIC">"c6599"</definedName>
+    <definedName name="IQ_INDIVIDUALS_LOANS_FDIC">"c6318"</definedName>
+    <definedName name="IQ_INDIVIDUALS_NET_CHARGE_OFFS_FDIC">"c6637"</definedName>
+    <definedName name="IQ_INDIVIDUALS_OTHER_LOANS_FDIC">"c6321"</definedName>
+    <definedName name="IQ_INDIVIDUALS_PARTNERSHIPS_CORP_DEPOSITS_FOREIGN_FDIC">"c6479"</definedName>
+    <definedName name="IQ_INDIVIDUALS_PARTNERSHIPS_CORP_NONTRANSACTION_ACCOUNTS_FDIC">"c6545"</definedName>
+    <definedName name="IQ_INDIVIDUALS_PARTNERSHIPS_CORP_TOTAL_DEPOSITS_FDIC">"c6471"</definedName>
+    <definedName name="IQ_INDIVIDUALS_PARTNERSHIPS_CORP_TRANSACTION_ACCOUNTS_FDIC">"c6537"</definedName>
+    <definedName name="IQ_INDIVIDUALS_RECOVERIES_FDIC">"c6618"</definedName>
+    <definedName name="IQ_INDUSTRY">"c3601"</definedName>
+    <definedName name="IQ_INDUSTRY_GROUP">"c3602"</definedName>
+    <definedName name="IQ_INDUSTRY_SECTOR">"c3603"</definedName>
+    <definedName name="IQ_INS_ANNUITY_LIAB">"c563"</definedName>
+    <definedName name="IQ_INS_ANNUITY_REV">"c2788"</definedName>
+    <definedName name="IQ_INS_DIV_EXP">"c564"</definedName>
+    <definedName name="IQ_INS_DIV_REV">"c565"</definedName>
+    <definedName name="IQ_INS_IN_FORCE">"c566"</definedName>
+    <definedName name="IQ_INS_LIAB">"c567"</definedName>
+    <definedName name="IQ_INS_POLICY_EXP">"c568"</definedName>
+    <definedName name="IQ_INS_REV">"c569"</definedName>
+    <definedName name="IQ_INS_SETTLE">"c570"</definedName>
+    <definedName name="IQ_INS_SETTLE_BNK">"c571"</definedName>
+    <definedName name="IQ_INS_SETTLE_BR">"c572"</definedName>
+    <definedName name="IQ_INS_SETTLE_FIN">"c573"</definedName>
+    <definedName name="IQ_INS_SETTLE_INS">"c574"</definedName>
+    <definedName name="IQ_INS_SETTLE_REIT">"c575"</definedName>
+    <definedName name="IQ_INS_SETTLE_UTI">"c576"</definedName>
+    <definedName name="IQ_INSIDER_3MTH_BOUGHT_PCT">"c1534"</definedName>
+    <definedName name="IQ_INSIDER_3MTH_NET_PCT">"c1535"</definedName>
+    <definedName name="IQ_INSIDER_3MTH_SOLD_PCT">"c1533"</definedName>
+    <definedName name="IQ_INSIDER_6MTH_BOUGHT_PCT">"c1537"</definedName>
+    <definedName name="IQ_INSIDER_6MTH_NET_PCT">"c1538"</definedName>
+    <definedName name="IQ_INSIDER_6MTH_SOLD_PCT">"c1536"</definedName>
+    <definedName name="IQ_INSIDER_LOANS_FDIC">"c6365"</definedName>
+    <definedName name="IQ_INSIDER_OVER_TOTAL">"c1581"</definedName>
+    <definedName name="IQ_INSIDER_OWNER">"c577"</definedName>
+    <definedName name="IQ_INSIDER_PERCENT">"c578"</definedName>
+    <definedName name="IQ_INSIDER_SHARES">"c579"</definedName>
+    <definedName name="IQ_INSTITUTIONAL_OVER_TOTAL">"c1580"</definedName>
+    <definedName name="IQ_INSTITUTIONAL_OWNER">"c580"</definedName>
+    <definedName name="IQ_INSTITUTIONAL_PERCENT">"c581"</definedName>
+    <definedName name="IQ_INSTITUTIONAL_SHARES">"c582"</definedName>
+    <definedName name="IQ_INSTITUTIONS_EARNINGS_GAINS_FDIC">"c6723"</definedName>
+    <definedName name="IQ_INSUR_RECEIV">"c1600"</definedName>
+    <definedName name="IQ_INSURANCE_COMMISSION_FEES_FDIC">"c6670"</definedName>
+    <definedName name="IQ_INSURANCE_UNDERWRITING_INCOME_FDIC">"c6671"</definedName>
+    <definedName name="IQ_INT_BORROW">"c583"</definedName>
+    <definedName name="IQ_INT_DEMAND_NOTES_FDIC">"c6567"</definedName>
+    <definedName name="IQ_INT_DEPOSITS">"c584"</definedName>
+    <definedName name="IQ_INT_DIV_INC">"c585"</definedName>
+    <definedName name="IQ_INT_DOMESTIC_DEPOSITS_FDIC">"c6564"</definedName>
+    <definedName name="IQ_INT_EXP_BR">"c586"</definedName>
+    <definedName name="IQ_INT_EXP_COVERAGE">"c587"</definedName>
+    <definedName name="IQ_INT_EXP_FIN">"c588"</definedName>
+    <definedName name="IQ_INT_EXP_INCL_CAP">"c2988"</definedName>
+    <definedName name="IQ_INT_EXP_INS">"c589"</definedName>
+    <definedName name="IQ_INT_EXP_LTD">"c2086"</definedName>
+    <definedName name="IQ_INT_EXP_REIT">"c590"</definedName>
+    <definedName name="IQ_INT_EXP_TOTAL">"c591"</definedName>
+    <definedName name="IQ_INT_EXP_TOTAL_FDIC">"c6569"</definedName>
+    <definedName name="IQ_INT_EXP_UTI">"c592"</definedName>
+    <definedName name="IQ_INT_FED_FUNDS_FDIC">"c6566"</definedName>
+    <definedName name="IQ_INT_FOREIGN_DEPOSITS_FDIC">"c6565"</definedName>
+    <definedName name="IQ_INT_INC_BR">"c593"</definedName>
+    <definedName name="IQ_INT_INC_DEPOSITORY_INST_FDIC">"c6558"</definedName>
+    <definedName name="IQ_INT_INC_DOM_LOANS_FDIC">"c6555"</definedName>
+    <definedName name="IQ_INT_INC_FED_FUNDS_FDIC">"c6561"</definedName>
+    <definedName name="IQ_INT_INC_FIN">"c594"</definedName>
+    <definedName name="IQ_INT_INC_FOREIGN_LOANS_FDIC">"c6556"</definedName>
+    <definedName name="IQ_INT_INC_INVEST">"c595"</definedName>
+    <definedName name="IQ_INT_INC_LEASE_RECEIVABLES_FDIC">"c6557"</definedName>
+    <definedName name="IQ_INT_INC_LOANS">"c596"</definedName>
+    <definedName name="IQ_INT_INC_OTHER_FDIC">"c6562"</definedName>
+    <definedName name="IQ_INT_INC_REIT">"c597"</definedName>
+    <definedName name="IQ_INT_INC_SECURITIES_FDIC">"c6559"</definedName>
+    <definedName name="IQ_INT_INC_TOTAL">"c598"</definedName>
+    <definedName name="IQ_INT_INC_TOTAL_FDIC">"c6563"</definedName>
+    <definedName name="IQ_INT_INC_TRADING_ACCOUNTS_FDIC">"c6560"</definedName>
+    <definedName name="IQ_INT_INC_UTI">"c599"</definedName>
+    <definedName name="IQ_INT_INV_INC">"c600"</definedName>
+    <definedName name="IQ_INT_INV_INC_REIT">"c601"</definedName>
+    <definedName name="IQ_INT_INV_INC_UTI">"c602"</definedName>
+    <definedName name="IQ_INT_ON_BORROWING_COVERAGE">"c603"</definedName>
+    <definedName name="IQ_INT_RATE_SPREAD">"c604"</definedName>
+    <definedName name="IQ_INT_SUB_NOTES_FDIC">"c6568"</definedName>
+    <definedName name="IQ_INTANGIBLES_NET">"c1407"</definedName>
+    <definedName name="IQ_INTEREST_BEARING_BALANCES_FDIC">"c6371"</definedName>
+    <definedName name="IQ_INTEREST_BEARING_DEPOSITS_DOMESTIC_FDIC">"c6478"</definedName>
+    <definedName name="IQ_INTEREST_BEARING_DEPOSITS_FDIC">"c6373"</definedName>
+    <definedName name="IQ_INTEREST_BEARING_DEPOSITS_FOREIGN_FDIC">"c6485"</definedName>
+    <definedName name="IQ_INTEREST_CASH_DEPOSITS">"c2255"</definedName>
+    <definedName name="IQ_INTEREST_EXP">"c618"</definedName>
+    <definedName name="IQ_INTEREST_EXP_NET">"c1450"</definedName>
+    <definedName name="IQ_INTEREST_EXP_NON">"c1383"</definedName>
+    <definedName name="IQ_INTEREST_EXP_SUPPL">"c1460"</definedName>
+    <definedName name="IQ_INTEREST_INC">"c1393"</definedName>
+    <definedName name="IQ_INTEREST_INC_NON">"c1384"</definedName>
+    <definedName name="IQ_INTEREST_INVEST_INC">"c619"</definedName>
+    <definedName name="IQ_INTEREST_RATE_CONTRACTS_FDIC">"c6512"</definedName>
+    <definedName name="IQ_INTEREST_RATE_EXPOSURES_FDIC">"c6662"</definedName>
+    <definedName name="IQ_INV_10YR_ANN_GROWTH">"c1930"</definedName>
+    <definedName name="IQ_INV_1YR_ANN_GROWTH">"c1925"</definedName>
+    <definedName name="IQ_INV_2YR_ANN_GROWTH">"c1926"</definedName>
+    <definedName name="IQ_INV_3YR_ANN_GROWTH">"c1927"</definedName>
+    <definedName name="IQ_INV_5YR_ANN_GROWTH">"c1928"</definedName>
+    <definedName name="IQ_INV_7YR_ANN_GROWTH">"c1929"</definedName>
+    <definedName name="IQ_INV_BANKING_FEE">"c620"</definedName>
+    <definedName name="IQ_INV_METHOD">"c621"</definedName>
+    <definedName name="IQ_INVENTORY">"c622"</definedName>
+    <definedName name="IQ_INVENTORY_TURNS">"c623"</definedName>
+    <definedName name="IQ_INVENTORY_UTI">"c624"</definedName>
+    <definedName name="IQ_INVEST_DEBT">"c625"</definedName>
+    <definedName name="IQ_INVEST_EQUITY_PREF">"c626"</definedName>
+    <definedName name="IQ_INVEST_FHLB">"c627"</definedName>
+    <definedName name="IQ_INVEST_GOV_SECURITY">"c5510"</definedName>
+    <definedName name="IQ_INVEST_LOANS_CF">"c628"</definedName>
+    <definedName name="IQ_INVEST_LOANS_CF_BNK">"c629"</definedName>
+    <definedName name="IQ_INVEST_LOANS_CF_BR">"c630"</definedName>
+    <definedName name="IQ_INVEST_LOANS_CF_FIN">"c631"</definedName>
+    <definedName name="IQ_INVEST_LOANS_CF_INS">"c632"</definedName>
+    <definedName name="IQ_INVEST_LOANS_CF_REIT">"c633"</definedName>
+    <definedName name="IQ_INVEST_LOANS_CF_UTI">"c634"</definedName>
+    <definedName name="IQ_INVEST_MUNI_SECURITY">"c5512"</definedName>
+    <definedName name="IQ_INVEST_REAL_ESTATE">"c635"</definedName>
+    <definedName name="IQ_INVEST_SECURITY">"c636"</definedName>
+    <definedName name="IQ_INVEST_SECURITY_CF">"c637"</definedName>
+    <definedName name="IQ_INVEST_SECURITY_CF_BNK">"c638"</definedName>
+    <definedName name="IQ_INVEST_SECURITY_CF_BR">"c639"</definedName>
+    <definedName name="IQ_INVEST_SECURITY_CF_FIN">"c640"</definedName>
+    <definedName name="IQ_INVEST_SECURITY_CF_INS">"c641"</definedName>
+    <definedName name="IQ_INVEST_SECURITY_CF_REIT">"c642"</definedName>
+    <definedName name="IQ_INVEST_SECURITY_CF_UTI">"c643"</definedName>
+    <definedName name="IQ_INVEST_SECURITY_SUPPL">"c5511"</definedName>
+    <definedName name="IQ_INVESTMENT_BANKING_OTHER_FEES_FDIC">"c6666"</definedName>
+    <definedName name="IQ_IPRD">"c644"</definedName>
+    <definedName name="IQ_IRA_KEOGH_ACCOUNTS_FDIC">"c6496"</definedName>
+    <definedName name="IQ_ISM_SERVICES_APR_FC_UNUSED_UNUSED_UNUSED">"c8443"</definedName>
+    <definedName name="IQ_ISM_SERVICES_APR_UNUSED_UNUSED_UNUSED">"c7563"</definedName>
+    <definedName name="IQ_ISM_SERVICES_FC_UNUSED_UNUSED_UNUSED">"c7783"</definedName>
+    <definedName name="IQ_ISM_SERVICES_POP_FC_UNUSED_UNUSED_UNUSED">"c8003"</definedName>
+    <definedName name="IQ_ISM_SERVICES_POP_UNUSED_UNUSED_UNUSED">"c7123"</definedName>
+    <definedName name="IQ_ISM_SERVICES_UNUSED_UNUSED_UNUSED">"c6903"</definedName>
+    <definedName name="IQ_ISM_SERVICES_YOY_FC_UNUSED_UNUSED_UNUSED">"c8223"</definedName>
+    <definedName name="IQ_ISM_SERVICES_YOY_UNUSED_UNUSED_UNUSED">"c7343"</definedName>
+    <definedName name="IQ_ISS_DEBT_NET">"c1391"</definedName>
+    <definedName name="IQ_ISS_STOCK_NET">"c1601"</definedName>
+    <definedName name="IQ_ISSUE_CURRENCY">"c2156"</definedName>
+    <definedName name="IQ_ISSUE_NAME">"c2142"</definedName>
+    <definedName name="IQ_ISSUED_GUARANTEED_US_FDIC">"c6404"</definedName>
+    <definedName name="IQ_ISSUER">"c2143"</definedName>
+    <definedName name="IQ_ISSUER_CIQID">"c2258"</definedName>
+    <definedName name="IQ_ISSUER_PARENT">"c2144"</definedName>
+    <definedName name="IQ_ISSUER_PARENT_CIQID">"c2260"</definedName>
+    <definedName name="IQ_ISSUER_PARENT_TICKER">"c2259"</definedName>
+    <definedName name="IQ_ISSUER_TICKER">"c2252"</definedName>
+    <definedName name="IQ_JR_SUB_DEBT">"c2534"</definedName>
+    <definedName name="IQ_JR_SUB_DEBT_EBITDA">"c2560"</definedName>
+    <definedName name="IQ_JR_SUB_DEBT_EBITDA_CAPEX">"c2561"</definedName>
+    <definedName name="IQ_JR_SUB_DEBT_PCT">"c2535"</definedName>
+    <definedName name="IQ_LAND">"c645"</definedName>
+    <definedName name="IQ_LAST_PMT_DATE">"c2188"</definedName>
+    <definedName name="IQ_LAST_SPLIT_DATE">"c2095"</definedName>
+    <definedName name="IQ_LAST_SPLIT_FACTOR">"c2093"</definedName>
+    <definedName name="IQ_LASTPRICINGDATE">"c3051"</definedName>
+    <definedName name="IQ_LASTSALEPRICE">"c646"</definedName>
+    <definedName name="IQ_LASTSALEPRICE_DATE">"c2109"</definedName>
+    <definedName name="IQ_LATESTK" hidden="1">1000</definedName>
+    <definedName name="IQ_LATESTQ" hidden="1">500</definedName>
+    <definedName name="IQ_LEASE_FINANCING_RECEIVABLES_CHARGE_OFFS_FDIC">"c6602"</definedName>
+    <definedName name="IQ_LEASE_FINANCING_RECEIVABLES_FDIC">"c6433"</definedName>
+    <definedName name="IQ_LEASE_FINANCING_RECEIVABLES_NET_CHARGE_OFFS_FDIC">"c6640"</definedName>
+    <definedName name="IQ_LEASE_FINANCING_RECEIVABLES_RECOVERIES_FDIC">"c6621"</definedName>
+    <definedName name="IQ_LEASE_FINANCING_RECEIVABLES_TOTAL_LOANS_FOREIGN_FDIC">"c6449"</definedName>
+    <definedName name="IQ_LEGAL_SETTLE">"c647"</definedName>
+    <definedName name="IQ_LEGAL_SETTLE_BNK">"c648"</definedName>
+    <definedName name="IQ_LEGAL_SETTLE_BR">"c649"</definedName>
+    <definedName name="IQ_LEGAL_SETTLE_FIN">"c650"</definedName>
+    <definedName name="IQ_LEGAL_SETTLE_INS">"c651"</definedName>
+    <definedName name="IQ_LEGAL_SETTLE_REIT">"c652"</definedName>
+    <definedName name="IQ_LEGAL_SETTLE_UTI">"c653"</definedName>
+    <definedName name="IQ_LEVERAGE_RATIO">"c654"</definedName>
+    <definedName name="IQ_LEVERED_FCF">"c1907"</definedName>
+    <definedName name="IQ_LFCF_10YR_ANN_GROWTH">"c1942"</definedName>
+    <definedName name="IQ_LFCF_1YR_ANN_GROWTH">"c1937"</definedName>
+    <definedName name="IQ_LFCF_2YR_ANN_GROWTH">"c1938"</definedName>
+    <definedName name="IQ_LFCF_3YR_ANN_GROWTH">"c1939"</definedName>
+    <definedName name="IQ_LFCF_5YR_ANN_GROWTH">"c1940"</definedName>
+    <definedName name="IQ_LFCF_7YR_ANN_GROWTH">"c1941"</definedName>
+    <definedName name="IQ_LFCF_MARGIN">"c1961"</definedName>
+    <definedName name="IQ_LH_STATUTORY_SURPLUS">"c2771"</definedName>
+    <definedName name="IQ_LICENSED_POPS">"c2123"</definedName>
+    <definedName name="IQ_LIFE_EARNED">"c2739"</definedName>
+    <definedName name="IQ_LIFE_INSURANCE_ASSETS_FDIC">"c6372"</definedName>
+    <definedName name="IQ_LIFOR">"c655"</definedName>
+    <definedName name="IQ_LL">"c656"</definedName>
+    <definedName name="IQ_LOAN_COMMITMENTS_REVOLVING_FDIC">"c6524"</definedName>
+    <definedName name="IQ_LOAN_LEASE_RECEIV">"c657"</definedName>
+    <definedName name="IQ_LOAN_LOSS">"c1386"</definedName>
+    <definedName name="IQ_LOAN_LOSS_ALLOW_FDIC">"c6326"</definedName>
+    <definedName name="IQ_LOAN_LOSS_ALLOWANCE_NONCURRENT_LOANS_FDIC">"c6740"</definedName>
+    <definedName name="IQ_LOAN_LOSSES_FDIC">"c6580"</definedName>
+    <definedName name="IQ_LOAN_SERVICE_REV">"c658"</definedName>
+    <definedName name="IQ_LOANS_AND_LEASES_HELD_FDIC">"c6367"</definedName>
+    <definedName name="IQ_LOANS_CF">"c659"</definedName>
+    <definedName name="IQ_LOANS_CF_BNK">"c660"</definedName>
+    <definedName name="IQ_LOANS_CF_BR">"c661"</definedName>
+    <definedName name="IQ_LOANS_CF_FIN">"c662"</definedName>
+    <definedName name="IQ_LOANS_CF_INS">"c663"</definedName>
+    <definedName name="IQ_LOANS_CF_REIT">"c664"</definedName>
+    <definedName name="IQ_LOANS_CF_UTI">"c665"</definedName>
+    <definedName name="IQ_LOANS_DEPOSITORY_INSTITUTIONS_FDIC">"c6382"</definedName>
+    <definedName name="IQ_LOANS_FOR_SALE">"c666"</definedName>
+    <definedName name="IQ_LOANS_HELD_FOREIGN_FDIC">"c6315"</definedName>
+    <definedName name="IQ_LOANS_LEASES_FOREIGN_FDIC">"c6383"</definedName>
+    <definedName name="IQ_LOANS_LEASES_GROSS_FDIC">"c6323"</definedName>
+    <definedName name="IQ_LOANS_LEASES_GROSS_FOREIGN_FDIC">"c6384"</definedName>
+    <definedName name="IQ_LOANS_LEASES_NET_FDIC">"c6327"</definedName>
+    <definedName name="IQ_LOANS_LEASES_NET_UNEARNED_FDIC">"c6325"</definedName>
+    <definedName name="IQ_LOANS_NOT_SECURED_RE_FDIC">"c6381"</definedName>
+    <definedName name="IQ_LOANS_PAST_DUE">"c667"</definedName>
+    <definedName name="IQ_LOANS_RECEIV_CURRENT">"c668"</definedName>
+    <definedName name="IQ_LOANS_RECEIV_LT">"c669"</definedName>
+    <definedName name="IQ_LOANS_RECEIV_LT_UTI">"c670"</definedName>
+    <definedName name="IQ_LOANS_SECURED_BY_RE_CHARGE_OFFS_FDIC">"c6588"</definedName>
+    <definedName name="IQ_LOANS_SECURED_BY_RE_RECOVERIES_FDIC">"c6607"</definedName>
+    <definedName name="IQ_LOANS_SECURED_NON_US_FDIC">"c6380"</definedName>
+    <definedName name="IQ_LOANS_SECURED_RE_NET_CHARGE_OFFS_FDIC">"c6626"</definedName>
+    <definedName name="IQ_LOANS_TO_DEPOSITORY_INSTITUTIONS_FOREIGN_FDIC">"c6453"</definedName>
+    <definedName name="IQ_LOANS_TO_FOREIGN_GOVERNMENTS_FDIC">"c6448"</definedName>
+    <definedName name="IQ_LOANS_TO_INDIVIDUALS_FOREIGN_FDIC">"c6452"</definedName>
+    <definedName name="IQ_LONG_TERM_ASSETS_FDIC">"c6361"</definedName>
+    <definedName name="IQ_LONG_TERM_DEBT">"c1387"</definedName>
+    <definedName name="IQ_LONG_TERM_DEBT_OVER_TOTAL_CAP">"c1388"</definedName>
+    <definedName name="IQ_LONG_TERM_GROWTH">"c671"</definedName>
+    <definedName name="IQ_LONG_TERM_INV">"c1389"</definedName>
+    <definedName name="IQ_LOSS_ALLOWANCE_LOANS_FDIC">"c6739"</definedName>
+    <definedName name="IQ_LOSS_LOSS_EXP">"c672"</definedName>
+    <definedName name="IQ_LOSS_TO_NET_EARNED">"c2751"</definedName>
+    <definedName name="IQ_LOW_TARGET_PRICE">"c1652"</definedName>
+    <definedName name="IQ_LOW_TARGET_PRICE_REUT">"c5318"</definedName>
+    <definedName name="IQ_LOWPRICE">"c673"</definedName>
+    <definedName name="IQ_LT_DEBT">"c674"</definedName>
+    <definedName name="IQ_LT_DEBT_BNK">"c675"</definedName>
+    <definedName name="IQ_LT_DEBT_BR">"c676"</definedName>
+    <definedName name="IQ_LT_DEBT_CAPITAL">"c677"</definedName>
+    <definedName name="IQ_LT_DEBT_CAPITAL_LEASES">"c2542"</definedName>
+    <definedName name="IQ_LT_DEBT_CAPITAL_LEASES_PCT">"c2543"</definedName>
+    <definedName name="IQ_LT_DEBT_EQUITY">"c678"</definedName>
+    <definedName name="IQ_LT_DEBT_FIN">"c679"</definedName>
+    <definedName name="IQ_LT_DEBT_INS">"c680"</definedName>
+    <definedName name="IQ_LT_DEBT_ISSUED">"c681"</definedName>
+    <definedName name="IQ_LT_DEBT_ISSUED_BNK">"c682"</definedName>
+    <definedName name="IQ_LT_DEBT_ISSUED_BR">"c683"</definedName>
+    <definedName name="IQ_LT_DEBT_ISSUED_FIN">"c684"</definedName>
+    <definedName name="IQ_LT_DEBT_ISSUED_INS">"c685"</definedName>
+    <definedName name="IQ_LT_DEBT_ISSUED_REIT">"c686"</definedName>
+    <definedName name="IQ_LT_DEBT_ISSUED_UTI">"c687"</definedName>
+    <definedName name="IQ_LT_DEBT_REIT">"c688"</definedName>
+    <definedName name="IQ_LT_DEBT_REPAID">"c689"</definedName>
+    <definedName name="IQ_LT_DEBT_REPAID_BNK">"c690"</definedName>
+    <definedName name="IQ_LT_DEBT_REPAID_BR">"c691"</definedName>
+    <definedName name="IQ_LT_DEBT_REPAID_FIN">"c692"</definedName>
+    <definedName name="IQ_LT_DEBT_REPAID_INS">"c693"</definedName>
+    <definedName name="IQ_LT_DEBT_REPAID_REIT">"c694"</definedName>
+    <definedName name="IQ_LT_DEBT_REPAID_UTI">"c695"</definedName>
+    <definedName name="IQ_LT_DEBT_UTI">"c696"</definedName>
+    <definedName name="IQ_LT_INVEST">"c697"</definedName>
+    <definedName name="IQ_LT_INVEST_BR">"c698"</definedName>
+    <definedName name="IQ_LT_INVEST_FIN">"c699"</definedName>
+    <definedName name="IQ_LT_INVEST_REIT">"c700"</definedName>
+    <definedName name="IQ_LT_INVEST_UTI">"c701"</definedName>
+    <definedName name="IQ_LT_NOTE_RECEIV">"c1602"</definedName>
+    <definedName name="IQ_LTD_DUE_AFTER_FIVE">"c704"</definedName>
+    <definedName name="IQ_LTD_DUE_CY">"c705"</definedName>
+    <definedName name="IQ_LTD_DUE_CY1">"c706"</definedName>
+    <definedName name="IQ_LTD_DUE_CY2">"c707"</definedName>
+    <definedName name="IQ_LTD_DUE_CY3">"c708"</definedName>
+    <definedName name="IQ_LTD_DUE_CY4">"c709"</definedName>
+    <definedName name="IQ_LTD_DUE_NEXT_FIVE">"c710"</definedName>
+    <definedName name="IQ_LTM" hidden="1">2000</definedName>
+    <definedName name="IQ_LTM_REVENUE_OVER_EMPLOYEES">"c1437"</definedName>
+    <definedName name="IQ_LTMMONTH" hidden="1">120000</definedName>
+    <definedName name="IQ_MACHINERY">"c711"</definedName>
+    <definedName name="IQ_MAINT_CAPEX">"c2947"</definedName>
+    <definedName name="IQ_MAINT_CAPEX_ACT_OR_EST">"c4458"</definedName>
+    <definedName name="IQ_MAINT_REPAIR">"c2087"</definedName>
+    <definedName name="IQ_MAKE_WHOLE_END_DATE">"c2493"</definedName>
+    <definedName name="IQ_MAKE_WHOLE_SPREAD">"c2494"</definedName>
+    <definedName name="IQ_MAKE_WHOLE_START_DATE">"c2492"</definedName>
+    <definedName name="IQ_MARKET_CAP_LFCF">"c2209"</definedName>
+    <definedName name="IQ_MARKETCAP">"c712"</definedName>
+    <definedName name="IQ_MARKETING">"c2239"</definedName>
+    <definedName name="IQ_MATURITY_DATE">"c2146"</definedName>
+    <definedName name="IQ_MATURITY_ONE_YEAR_LESS_FDIC">"c6425"</definedName>
+    <definedName name="IQ_MC_RATIO">"c2783"</definedName>
+    <definedName name="IQ_MC_STATUTORY_SURPLUS">"c2772"</definedName>
+    <definedName name="IQ_MEDIAN_NEW_HOME_SALES_APR_FC_UNUSED_UNUSED_UNUSED">"c8460"</definedName>
+    <definedName name="IQ_MEDIAN_NEW_HOME_SALES_APR_UNUSED_UNUSED_UNUSED">"c7580"</definedName>
+    <definedName name="IQ_MEDIAN_NEW_HOME_SALES_FC_UNUSED_UNUSED_UNUSED">"c7800"</definedName>
+    <definedName name="IQ_MEDIAN_NEW_HOME_SALES_POP_FC_UNUSED_UNUSED_UNUSED">"c8020"</definedName>
+    <definedName name="IQ_MEDIAN_NEW_HOME_SALES_POP_UNUSED_UNUSED_UNUSED">"c7140"</definedName>
+    <definedName name="IQ_MEDIAN_NEW_HOME_SALES_UNUSED_UNUSED_UNUSED">"c6920"</definedName>
+    <definedName name="IQ_MEDIAN_NEW_HOME_SALES_YOY_FC_UNUSED_UNUSED_UNUSED">"c8240"</definedName>
+    <definedName name="IQ_MEDIAN_NEW_HOME_SALES_YOY_UNUSED_UNUSED_UNUSED">"c7360"</definedName>
+    <definedName name="IQ_MEDIAN_TARGET_PRICE">"c1650"</definedName>
+    <definedName name="IQ_MEDIAN_TARGET_PRICE_REUT">"c5316"</definedName>
+    <definedName name="IQ_MERGER">"c713"</definedName>
+    <definedName name="IQ_MERGER_BNK">"c714"</definedName>
+    <definedName name="IQ_MERGER_BR">"c715"</definedName>
+    <definedName name="IQ_MERGER_FIN">"c716"</definedName>
+    <definedName name="IQ_MERGER_INS">"c717"</definedName>
+    <definedName name="IQ_MERGER_REIT">"c718"</definedName>
+    <definedName name="IQ_MERGER_RESTRUCTURE">"c719"</definedName>
+    <definedName name="IQ_MERGER_RESTRUCTURE_BNK">"c720"</definedName>
+    <definedName name="IQ_MERGER_RESTRUCTURE_BR">"c721"</definedName>
+    <definedName name="IQ_MERGER_RESTRUCTURE_FIN">"c722"</definedName>
+    <definedName name="IQ_MERGER_RESTRUCTURE_INS">"c723"</definedName>
+    <definedName name="IQ_MERGER_RESTRUCTURE_REIT">"c724"</definedName>
+    <definedName name="IQ_MERGER_RESTRUCTURE_UTI">"c725"</definedName>
+    <definedName name="IQ_MERGER_UTI">"c726"</definedName>
+    <definedName name="IQ_MINORITY_INTEREST">"c727"</definedName>
+    <definedName name="IQ_MINORITY_INTEREST_BNK">"c728"</definedName>
+    <definedName name="IQ_MINORITY_INTEREST_BR">"c729"</definedName>
+    <definedName name="IQ_MINORITY_INTEREST_CF">"c730"</definedName>
+    <definedName name="IQ_MINORITY_INTEREST_FIN">"c731"</definedName>
+    <definedName name="IQ_MINORITY_INTEREST_INS">"c732"</definedName>
+    <definedName name="IQ_MINORITY_INTEREST_IS">"c733"</definedName>
+    <definedName name="IQ_MINORITY_INTEREST_REIT">"c734"</definedName>
+    <definedName name="IQ_MINORITY_INTEREST_TOTAL">"c1905"</definedName>
+    <definedName name="IQ_MINORITY_INTEREST_UTI">"c735"</definedName>
+    <definedName name="IQ_MISC_ADJUST_CF">"c736"</definedName>
+    <definedName name="IQ_MISC_EARN_ADJ">"c1603"</definedName>
+    <definedName name="IQ_MKTCAP_EBT_EXCL">"c737"</definedName>
+    <definedName name="IQ_MKTCAP_EBT_EXCL_AVG">"c738"</definedName>
+    <definedName name="IQ_MKTCAP_EBT_INCL_AVG">"c739"</definedName>
+    <definedName name="IQ_MKTCAP_TOTAL_REV">"c740"</definedName>
+    <definedName name="IQ_MKTCAP_TOTAL_REV_AVG">"c741"</definedName>
+    <definedName name="IQ_MKTCAP_TOTAL_REV_FWD">"c742"</definedName>
+    <definedName name="IQ_MKTCAP_TOTAL_REV_FWD_REUT">"c4048"</definedName>
+    <definedName name="IQ_MM_ACCOUNT">"c743"</definedName>
+    <definedName name="IQ_MONEY_MARKET_DEPOSIT_ACCOUNTS_FDIC">"c6553"</definedName>
+    <definedName name="IQ_MONTH" hidden="1">15000</definedName>
+    <definedName name="IQ_MORT_BANK_ACT">"c744"</definedName>
+    <definedName name="IQ_MORT_BANKING_FEE">"c745"</definedName>
+    <definedName name="IQ_MORT_INT_INC">"c746"</definedName>
+    <definedName name="IQ_MORT_LOANS">"c747"</definedName>
+    <definedName name="IQ_MORT_SECURITY">"c748"</definedName>
+    <definedName name="IQ_MORTGAGE_BACKED_SECURITIES_FDIC">"c6402"</definedName>
+    <definedName name="IQ_MORTGAGE_SERV_RIGHTS">"c2242"</definedName>
+    <definedName name="IQ_MORTGAGE_SERVICING_FDIC">"c6335"</definedName>
+    <definedName name="IQ_MTD">800000</definedName>
+    <definedName name="IQ_MULTIFAMILY_RESIDENTIAL_LOANS_FDIC">"c6311"</definedName>
+    <definedName name="IQ_NAMES_REVISION_DATE_" hidden="1">40436.7362152778</definedName>
+    <definedName name="IQ_NAV_ACT_OR_EST">"c2225"</definedName>
+    <definedName name="IQ_NET_CHANGE">"c749"</definedName>
+    <definedName name="IQ_NET_CHARGE_OFFS_FDIC">"c6641"</definedName>
+    <definedName name="IQ_NET_CHARGE_OFFS_LOANS_FDIC">"c6751"</definedName>
+    <definedName name="IQ_NET_CLAIM_EXP_INCUR">"c2757"</definedName>
+    <definedName name="IQ_NET_CLAIM_EXP_INCUR_CY">"c2761"</definedName>
+    <definedName name="IQ_NET_CLAIM_EXP_INCUR_PY">"c2762"</definedName>
+    <definedName name="IQ_NET_CLAIM_EXP_PAID">"c2760"</definedName>
+    <definedName name="IQ_NET_CLAIM_EXP_PAID_CY">"c2763"</definedName>
+    <definedName name="IQ_NET_CLAIM_EXP_PAID_PY">"c2764"</definedName>
+    <definedName name="IQ_NET_CLAIM_EXP_RES">"c2754"</definedName>
+    <definedName name="IQ_NET_DEBT">"c1584"</definedName>
+    <definedName name="IQ_NET_DEBT_EBITDA">"c750"</definedName>
+    <definedName name="IQ_NET_DEBT_EBITDA_CAPEX">"c2949"</definedName>
+    <definedName name="IQ_NET_DEBT_ISSUED">"c751"</definedName>
+    <definedName name="IQ_NET_DEBT_ISSUED_BNK">"c752"</definedName>
+    <definedName name="IQ_NET_DEBT_ISSUED_BR">"c753"</definedName>
+    <definedName name="IQ_NET_DEBT_ISSUED_FIN">"c754"</definedName>
+    <definedName name="IQ_NET_DEBT_ISSUED_INS">"c755"</definedName>
+    <definedName name="IQ_NET_DEBT_ISSUED_REIT">"c756"</definedName>
+    <definedName name="IQ_NET_DEBT_ISSUED_UTI">"c757"</definedName>
+    <definedName name="IQ_NET_EARNED">"c2734"</definedName>
+    <definedName name="IQ_NET_INC">"c1394"</definedName>
+    <definedName name="IQ_NET_INC_BEFORE">"c1368"</definedName>
+    <definedName name="IQ_NET_INC_CF">"c1397"</definedName>
+    <definedName name="IQ_NET_INC_MARGIN">"c1398"</definedName>
+    <definedName name="IQ_NET_INCOME_FDIC">"c6587"</definedName>
+    <definedName name="IQ_NET_INT_INC_10YR_ANN_GROWTH">"c758"</definedName>
+    <definedName name="IQ_NET_INT_INC_1YR_ANN_GROWTH">"c759"</definedName>
+    <definedName name="IQ_NET_INT_INC_2YR_ANN_GROWTH">"c760"</definedName>
+    <definedName name="IQ_NET_INT_INC_3YR_ANN_GROWTH">"c761"</definedName>
+    <definedName name="IQ_NET_INT_INC_5YR_ANN_GROWTH">"c762"</definedName>
+    <definedName name="IQ_NET_INT_INC_7YR_ANN_GROWTH">"c763"</definedName>
+    <definedName name="IQ_NET_INT_INC_BNK">"c764"</definedName>
+    <definedName name="IQ_NET_INT_INC_BNK_FDIC">"c6570"</definedName>
+    <definedName name="IQ_NET_INT_INC_BR">"c765"</definedName>
+    <definedName name="IQ_NET_INT_INC_FIN">"c766"</definedName>
+    <definedName name="IQ_NET_INT_INC_TOTAL_REV">"c767"</definedName>
+    <definedName name="IQ_NET_INT_MARGIN">"c768"</definedName>
+    <definedName name="IQ_NET_INTEREST_EXP">"c769"</definedName>
+    <definedName name="IQ_NET_INTEREST_EXP_REIT">"c770"</definedName>
+    <definedName name="IQ_NET_INTEREST_EXP_UTI">"c771"</definedName>
+    <definedName name="IQ_NET_INTEREST_INC">"c1392"</definedName>
+    <definedName name="IQ_NET_INTEREST_INC_AFTER_LL">"c1604"</definedName>
+    <definedName name="IQ_NET_INTEREST_MARGIN_FDIC">"c6726"</definedName>
+    <definedName name="IQ_NET_LIFE_INS_IN_FORCE">"c2769"</definedName>
+    <definedName name="IQ_NET_LOANS">"c772"</definedName>
+    <definedName name="IQ_NET_LOANS_10YR_ANN_GROWTH">"c773"</definedName>
+    <definedName name="IQ_NET_LOANS_1YR_ANN_GROWTH">"c774"</definedName>
+    <definedName name="IQ_NET_LOANS_2YR_ANN_GROWTH">"c775"</definedName>
+    <definedName name="IQ_NET_LOANS_3YR_ANN_GROWTH">"c776"</definedName>
+    <definedName name="IQ_NET_LOANS_5YR_ANN_GROWTH">"c777"</definedName>
+    <definedName name="IQ_NET_LOANS_7YR_ANN_GROWTH">"c778"</definedName>
+    <definedName name="IQ_NET_LOANS_LEASES_CORE_DEPOSITS_FDIC">"c6743"</definedName>
+    <definedName name="IQ_NET_LOANS_LEASES_DEPOSITS_FDIC">"c6742"</definedName>
+    <definedName name="IQ_NET_LOANS_TOTAL_DEPOSITS">"c779"</definedName>
+    <definedName name="IQ_NET_OPERATING_INCOME_ASSETS_FDIC">"c6729"</definedName>
+    <definedName name="IQ_NET_RENTAL_EXP_FN">"c780"</definedName>
+    <definedName name="IQ_NET_SECURITIZATION_INCOME_FDIC">"c6669"</definedName>
+    <definedName name="IQ_NET_SERVICING_FEES_FDIC">"c6668"</definedName>
+    <definedName name="IQ_NET_TO_GROSS_EARNED">"c2750"</definedName>
+    <definedName name="IQ_NET_TO_GROSS_WRITTEN">"c2729"</definedName>
+    <definedName name="IQ_NET_WORKING_CAP">"c3493"</definedName>
+    <definedName name="IQ_NET_WRITTEN">"c2728"</definedName>
+    <definedName name="IQ_NEW_PREM">"c2785"</definedName>
+    <definedName name="IQ_NEXT_CALL_DATE">"c2198"</definedName>
+    <definedName name="IQ_NEXT_CALL_PRICE">"c2199"</definedName>
+    <definedName name="IQ_NEXT_INT_DATE">"c2187"</definedName>
+    <definedName name="IQ_NEXT_PUT_DATE">"c2200"</definedName>
+    <definedName name="IQ_NEXT_PUT_PRICE">"c2201"</definedName>
+    <definedName name="IQ_NEXT_SINK_FUND_AMOUNT">"c2490"</definedName>
+    <definedName name="IQ_NEXT_SINK_FUND_DATE">"c2489"</definedName>
+    <definedName name="IQ_NEXT_SINK_FUND_PRICE">"c2491"</definedName>
+    <definedName name="IQ_NI">"c781"</definedName>
+    <definedName name="IQ_NI_10YR_ANN_GROWTH">"c782"</definedName>
+    <definedName name="IQ_NI_1YR_ANN_GROWTH">"c783"</definedName>
+    <definedName name="IQ_NI_2YR_ANN_GROWTH">"c784"</definedName>
+    <definedName name="IQ_NI_3YR_ANN_GROWTH">"c785"</definedName>
+    <definedName name="IQ_NI_5YR_ANN_GROWTH">"c786"</definedName>
+    <definedName name="IQ_NI_7YR_ANN_GROWTH">"c787"</definedName>
+    <definedName name="IQ_NI_AFTER_CAPITALIZED">"c788"</definedName>
+    <definedName name="IQ_NI_AVAIL_EXCL">"c789"</definedName>
+    <definedName name="IQ_NI_AVAIL_EXCL_MARGIN">"c790"</definedName>
+    <definedName name="IQ_NI_AVAIL_INCL">"c791"</definedName>
+    <definedName name="IQ_NI_BEFORE_CAPITALIZED">"c792"</definedName>
+    <definedName name="IQ_NI_CF">"c793"</definedName>
+    <definedName name="IQ_NI_MARGIN">"c794"</definedName>
+    <definedName name="IQ_NI_NORM">"c1901"</definedName>
+    <definedName name="IQ_NI_NORM_10YR_ANN_GROWTH">"c1960"</definedName>
+    <definedName name="IQ_NI_NORM_1YR_ANN_GROWTH">"c1955"</definedName>
+    <definedName name="IQ_NI_NORM_2YR_ANN_GROWTH">"c1956"</definedName>
+    <definedName name="IQ_NI_NORM_3YR_ANN_GROWTH">"c1957"</definedName>
+    <definedName name="IQ_NI_NORM_5YR_ANN_GROWTH">"c1958"</definedName>
+    <definedName name="IQ_NI_NORM_7YR_ANN_GROWTH">"c1959"</definedName>
+    <definedName name="IQ_NI_NORM_MARGIN">"c1964"</definedName>
+    <definedName name="IQ_NI_SBC_ACT_OR_EST">"c4474"</definedName>
+    <definedName name="IQ_NI_SBC_GW_ACT_OR_EST">"c4478"</definedName>
+    <definedName name="IQ_NI_SFAS">"c795"</definedName>
+    <definedName name="IQ_NOL_CF_1YR">"c3465"</definedName>
+    <definedName name="IQ_NOL_CF_2YR">"c3466"</definedName>
+    <definedName name="IQ_NOL_CF_3YR">"c3467"</definedName>
+    <definedName name="IQ_NOL_CF_4YR">"c3468"</definedName>
+    <definedName name="IQ_NOL_CF_5YR">"c3469"</definedName>
+    <definedName name="IQ_NOL_CF_AFTER_FIVE">"c3470"</definedName>
+    <definedName name="IQ_NOL_CF_MAX_YEAR">"c3473"</definedName>
+    <definedName name="IQ_NOL_CF_NO_EXP">"c3471"</definedName>
+    <definedName name="IQ_NOL_CF_TOTAL">"c3472"</definedName>
+    <definedName name="IQ_NON_ACCRUAL_LOANS">"c796"</definedName>
+    <definedName name="IQ_NON_CASH">"c1399"</definedName>
+    <definedName name="IQ_NON_CASH_ITEMS">"c797"</definedName>
+    <definedName name="IQ_NON_INS_EXP">"c798"</definedName>
+    <definedName name="IQ_NON_INS_REV">"c799"</definedName>
+    <definedName name="IQ_NON_INT_BEAR_CD">"c800"</definedName>
+    <definedName name="IQ_NON_INT_EXP">"c801"</definedName>
+    <definedName name="IQ_NON_INT_EXP_FDIC">"c6579"</definedName>
+    <definedName name="IQ_NON_INT_INC">"c802"</definedName>
+    <definedName name="IQ_NON_INT_INC_10YR_ANN_GROWTH">"c803"</definedName>
+    <definedName name="IQ_NON_INT_INC_1YR_ANN_GROWTH">"c804"</definedName>
+    <definedName name="IQ_NON_INT_INC_2YR_ANN_GROWTH">"c805"</definedName>
+    <definedName name="IQ_NON_INT_INC_3YR_ANN_GROWTH">"c806"</definedName>
+    <definedName name="IQ_NON_INT_INC_5YR_ANN_GROWTH">"c807"</definedName>
+    <definedName name="IQ_NON_INT_INC_7YR_ANN_GROWTH">"c808"</definedName>
+    <definedName name="IQ_NON_INT_INC_FDIC">"c6575"</definedName>
+    <definedName name="IQ_NON_INTEREST_EXP">"c1400"</definedName>
+    <definedName name="IQ_NON_INTEREST_INC">"c1401"</definedName>
+    <definedName name="IQ_NON_OPER_EXP">"c809"</definedName>
+    <definedName name="IQ_NON_OPER_INC">"c810"</definedName>
+    <definedName name="IQ_NON_PERF_ASSETS_10YR_ANN_GROWTH">"c811"</definedName>
+    <definedName name="IQ_NON_PERF_ASSETS_1YR_ANN_GROWTH">"c812"</definedName>
+    <definedName name="IQ_NON_PERF_ASSETS_2YR_ANN_GROWTH">"c813"</definedName>
+    <definedName name="IQ_NON_PERF_ASSETS_3YR_ANN_GROWTH">"c814"</definedName>
+    <definedName name="IQ_NON_PERF_ASSETS_5YR_ANN_GROWTH">"c815"</definedName>
+    <definedName name="IQ_NON_PERF_ASSETS_7YR_ANN_GROWTH">"c816"</definedName>
+    <definedName name="IQ_NON_PERF_ASSETS_TOTAL_ASSETS">"c817"</definedName>
+    <definedName name="IQ_NON_PERF_LOANS_10YR_ANN_GROWTH">"c818"</definedName>
+    <definedName name="IQ_NON_PERF_LOANS_1YR_ANN_GROWTH">"c819"</definedName>
+    <definedName name="IQ_NON_PERF_LOANS_2YR_ANN_GROWTH">"c820"</definedName>
+    <definedName name="IQ_NON_PERF_LOANS_3YR_ANN_GROWTH">"c821"</definedName>
+    <definedName name="IQ_NON_PERF_LOANS_5YR_ANN_GROWTH">"c822"</definedName>
+    <definedName name="IQ_NON_PERF_LOANS_7YR_ANN_GROWTH">"c823"</definedName>
+    <definedName name="IQ_NON_PERF_LOANS_TOTAL_ASSETS">"c824"</definedName>
+    <definedName name="IQ_NON_PERF_LOANS_TOTAL_LOANS">"c825"</definedName>
+    <definedName name="IQ_NON_PERFORMING_ASSETS">"c826"</definedName>
+    <definedName name="IQ_NON_PERFORMING_LOANS">"c827"</definedName>
+    <definedName name="IQ_NON_US_ADDRESSEES_TOTAL_LOANS_FOREIGN_FDIC">"c6443"</definedName>
+    <definedName name="IQ_NON_US_CHARGE_OFFS_AND_RECOVERIES_FDIC">"c6650"</definedName>
+    <definedName name="IQ_NON_US_CHARGE_OFFS_FDIC">"c6648"</definedName>
+    <definedName name="IQ_NON_US_COMMERCIAL_INDUSTRIAL_CHARGE_OFFS_FDIC">"c6651"</definedName>
+    <definedName name="IQ_NON_US_NET_LOANS_FDIC">"c6376"</definedName>
+    <definedName name="IQ_NON_US_RECOVERIES_FDIC">"c6649"</definedName>
+    <definedName name="IQ_NONCASH_PENSION_EXP">"c3000"</definedName>
+    <definedName name="IQ_NONCURRENT_LOANS_1_4_FAMILY_FDIC">"c6770"</definedName>
+    <definedName name="IQ_NONCURRENT_LOANS_COMMERCIAL_INDUSTRIAL_FDIC">"c6773"</definedName>
+    <definedName name="IQ_NONCURRENT_LOANS_COMMERCIAL_RE_FDIC">"c6768"</definedName>
+    <definedName name="IQ_NONCURRENT_LOANS_COMMERCIAL_RE_NOT_SECURED_FDIC">"c6778"</definedName>
+    <definedName name="IQ_NONCURRENT_LOANS_CONSTRUCTION_LAND_DEV_FDIC">"c6767"</definedName>
+    <definedName name="IQ_NONCURRENT_LOANS_CREDIT_CARD_FDIC">"c6775"</definedName>
+    <definedName name="IQ_NONCURRENT_LOANS_GUARANTEED_FDIC">"c6358"</definedName>
+    <definedName name="IQ_NONCURRENT_LOANS_HOME_EQUITY_FDIC">"c6771"</definedName>
+    <definedName name="IQ_NONCURRENT_LOANS_INDIVIDUALS_FDIC">"c6774"</definedName>
+    <definedName name="IQ_NONCURRENT_LOANS_LEASES_FDIC">"c6357"</definedName>
+    <definedName name="IQ_NONCURRENT_LOANS_MULTIFAMILY_FDIC">"c6769"</definedName>
+    <definedName name="IQ_NONCURRENT_LOANS_OTHER_FAMILY_FDIC">"c6772"</definedName>
+    <definedName name="IQ_NONCURRENT_LOANS_OTHER_INDIVIDUAL_FDIC">"c6776"</definedName>
+    <definedName name="IQ_NONCURRENT_LOANS_OTHER_LOANS_FDIC">"c6777"</definedName>
+    <definedName name="IQ_NONCURRENT_LOANS_RE_FDIC">"c6766"</definedName>
+    <definedName name="IQ_NONCURRENT_LOANS_TOTAL_LOANS_FDIC">"c6765"</definedName>
+    <definedName name="IQ_NONCURRENT_OREO_ASSETS_FDIC">"c6741"</definedName>
+    <definedName name="IQ_NONINTEREST_BEARING_BALANCES_FDIC">"c6394"</definedName>
+    <definedName name="IQ_NONINTEREST_BEARING_DEPOSITS_DOMESTIC_FDIC">"c6477"</definedName>
+    <definedName name="IQ_NONINTEREST_BEARING_DEPOSITS_FOREIGN_FDIC">"c6484"</definedName>
+    <definedName name="IQ_NONINTEREST_EXPENSE_EARNING_ASSETS_FDIC">"c6728"</definedName>
+    <definedName name="IQ_NONINTEREST_INCOME_EARNING_ASSETS_FDIC">"c6727"</definedName>
+    <definedName name="IQ_NONMORTGAGE_SERVICING_FDIC">"c6336"</definedName>
+    <definedName name="IQ_NONRECOURSE_DEBT">"c2550"</definedName>
+    <definedName name="IQ_NONRECOURSE_DEBT_PCT">"c2551"</definedName>
+    <definedName name="IQ_NONRES_FIXED_INVEST_PRIV_APR_FC_UNUSED_UNUSED_UNUSED">"c8468"</definedName>
+    <definedName name="IQ_NONRES_FIXED_INVEST_PRIV_APR_UNUSED_UNUSED_UNUSED">"c7588"</definedName>
+    <definedName name="IQ_NONRES_FIXED_INVEST_PRIV_FC_UNUSED_UNUSED_UNUSED">"c7808"</definedName>
+    <definedName name="IQ_NONRES_FIXED_INVEST_PRIV_POP_FC_UNUSED_UNUSED_UNUSED">"c8028"</definedName>
+    <definedName name="IQ_NONRES_FIXED_INVEST_PRIV_POP_UNUSED_UNUSED_UNUSED">"c7148"</definedName>
+    <definedName name="IQ_NONRES_FIXED_INVEST_PRIV_UNUSED_UNUSED_UNUSED">"c6928"</definedName>
+    <definedName name="IQ_NONRES_FIXED_INVEST_PRIV_YOY_FC_UNUSED_UNUSED_UNUSED">"c8248"</definedName>
+    <definedName name="IQ_NONRES_FIXED_INVEST_PRIV_YOY_UNUSED_UNUSED_UNUSED">"c7368"</definedName>
+    <definedName name="IQ_NONTRANSACTION_ACCOUNTS_FDIC">"c6552"</definedName>
+    <definedName name="IQ_NONUTIL_REV">"c2089"</definedName>
+    <definedName name="IQ_NORMAL_INC_AFTER">"c1605"</definedName>
+    <definedName name="IQ_NORMAL_INC_AVAIL">"c1606"</definedName>
+    <definedName name="IQ_NORMAL_INC_BEFORE">"c1607"</definedName>
+    <definedName name="IQ_NOTES_PAY">"c1423"</definedName>
+    <definedName name="IQ_NOTIONAL_AMOUNT_CREDIT_DERIVATIVES_FDIC">"c6507"</definedName>
+    <definedName name="IQ_NOTIONAL_VALUE_EXCHANGE_SWAPS_FDIC">"c6516"</definedName>
+    <definedName name="IQ_NOTIONAL_VALUE_OTHER_SWAPS_FDIC">"c6521"</definedName>
+    <definedName name="IQ_NOTIONAL_VALUE_RATE_SWAPS_FDIC">"c6511"</definedName>
+    <definedName name="IQ_NOW_ACCOUNT">"c828"</definedName>
+    <definedName name="IQ_NPPE">"c829"</definedName>
+    <definedName name="IQ_NPPE_10YR_ANN_GROWTH">"c830"</definedName>
+    <definedName name="IQ_NPPE_1YR_ANN_GROWTH">"c831"</definedName>
+    <definedName name="IQ_NPPE_2YR_ANN_GROWTH">"c832"</definedName>
+    <definedName name="IQ_NPPE_3YR_ANN_GROWTH">"c833"</definedName>
+    <definedName name="IQ_NPPE_5YR_ANN_GROWTH">"c834"</definedName>
+    <definedName name="IQ_NPPE_7YR_ANN_GROWTH">"c835"</definedName>
+    <definedName name="IQ_NTM" hidden="1">6000</definedName>
+    <definedName name="IQ_NUKE">"c836"</definedName>
+    <definedName name="IQ_NUKE_CF">"c837"</definedName>
+    <definedName name="IQ_NUKE_CONTR">"c838"</definedName>
+    <definedName name="IQ_NUM_BRANCHES">"c2088"</definedName>
+    <definedName name="IQ_NUMBER_ADRHOLDERS">"c1970"</definedName>
+    <definedName name="IQ_NUMBER_DAYS">"c1904"</definedName>
+    <definedName name="IQ_NUMBER_DEPOSITS_LESS_THAN_100K_FDIC">"c6495"</definedName>
+    <definedName name="IQ_NUMBER_DEPOSITS_MORE_THAN_100K_FDIC">"c6493"</definedName>
+    <definedName name="IQ_NUMBER_SHAREHOLDERS">"c1967"</definedName>
+    <definedName name="IQ_NUMBER_SHAREHOLDERS_CLASSA">"c1968"</definedName>
+    <definedName name="IQ_NUMBER_SHAREHOLDERS_OTHER">"c1969"</definedName>
+    <definedName name="IQ_OBLIGATIONS_OF_STATES_TOTAL_LOANS_FOREIGN_FDIC">"c6447"</definedName>
+    <definedName name="IQ_OBLIGATIONS_STATES_FDIC">"c6431"</definedName>
+    <definedName name="IQ_OCCUPY_EXP">"c839"</definedName>
+    <definedName name="IQ_OFFER_AMOUNT">"c2152"</definedName>
+    <definedName name="IQ_OFFER_COUPON">"c2147"</definedName>
+    <definedName name="IQ_OFFER_COUPON_TYPE">"c2148"</definedName>
+    <definedName name="IQ_OFFER_DATE">"c2149"</definedName>
+    <definedName name="IQ_OFFER_PRICE">"c2150"</definedName>
+    <definedName name="IQ_OFFER_YIELD">"c2151"</definedName>
+    <definedName name="IQ_OG_10DISC">"c1998"</definedName>
+    <definedName name="IQ_OG_10DISC_GAS">"c2018"</definedName>
+    <definedName name="IQ_OG_10DISC_OIL">"c2008"</definedName>
+    <definedName name="IQ_OG_ACQ_COST_PROVED">"c1975"</definedName>
+    <definedName name="IQ_OG_ACQ_COST_PROVED_GAS">"c1987"</definedName>
+    <definedName name="IQ_OG_ACQ_COST_PROVED_OIL">"c1981"</definedName>
+    <definedName name="IQ_OG_ACQ_COST_UNPROVED">"c1976"</definedName>
+    <definedName name="IQ_OG_ACQ_COST_UNPROVED_GAS">"c1988"</definedName>
+    <definedName name="IQ_OG_ACQ_COST_UNPROVED_OIL">"c1982"</definedName>
+    <definedName name="IQ_OG_AVG_DAILY_PROD_GAS">"c2910"</definedName>
+    <definedName name="IQ_OG_AVG_DAILY_PROD_NGL">"c2911"</definedName>
+    <definedName name="IQ_OG_AVG_DAILY_PROD_OIL">"c2909"</definedName>
+    <definedName name="IQ_OG_CLOSE_BALANCE_GAS">"c2049"</definedName>
+    <definedName name="IQ_OG_CLOSE_BALANCE_NGL">"c2920"</definedName>
+    <definedName name="IQ_OG_CLOSE_BALANCE_OIL">"c2037"</definedName>
+    <definedName name="IQ_OG_DCF_BEFORE_TAXES">"c2023"</definedName>
+    <definedName name="IQ_OG_DCF_BEFORE_TAXES_GAS">"c2025"</definedName>
+    <definedName name="IQ_OG_DCF_BEFORE_TAXES_OIL">"c2024"</definedName>
+    <definedName name="IQ_OG_DEVELOPED_RESERVES_GAS">"c2053"</definedName>
+    <definedName name="IQ_OG_DEVELOPED_RESERVES_NGL">"c2922"</definedName>
+    <definedName name="IQ_OG_DEVELOPED_RESERVES_OIL">"c2054"</definedName>
+    <definedName name="IQ_OG_DEVELOPMENT_COSTS">"c1978"</definedName>
+    <definedName name="IQ_OG_DEVELOPMENT_COSTS_GAS">"c1990"</definedName>
+    <definedName name="IQ_OG_DEVELOPMENT_COSTS_OIL">"c1984"</definedName>
+    <definedName name="IQ_OG_EQUITY_DCF">"c2002"</definedName>
+    <definedName name="IQ_OG_EQUITY_DCF_GAS">"c2022"</definedName>
+    <definedName name="IQ_OG_EQUITY_DCF_OIL">"c2012"</definedName>
+    <definedName name="IQ_OG_EQUTY_RESERVES_GAS">"c2050"</definedName>
+    <definedName name="IQ_OG_EQUTY_RESERVES_NGL">"c2921"</definedName>
+    <definedName name="IQ_OG_EQUTY_RESERVES_OIL">"c2038"</definedName>
+    <definedName name="IQ_OG_EXPLORATION_COSTS">"c1977"</definedName>
+    <definedName name="IQ_OG_EXPLORATION_COSTS_GAS">"c1989"</definedName>
+    <definedName name="IQ_OG_EXPLORATION_COSTS_OIL">"c1983"</definedName>
+    <definedName name="IQ_OG_EXT_DISC_GAS">"c2043"</definedName>
+    <definedName name="IQ_OG_EXT_DISC_NGL">"c2914"</definedName>
+    <definedName name="IQ_OG_EXT_DISC_OIL">"c2031"</definedName>
+    <definedName name="IQ_OG_FUTURE_CASH_INFLOWS">"c1993"</definedName>
+    <definedName name="IQ_OG_FUTURE_CASH_INFLOWS_GAS">"c2013"</definedName>
+    <definedName name="IQ_OG_FUTURE_CASH_INFLOWS_OIL">"c2003"</definedName>
+    <definedName name="IQ_OG_FUTURE_DEVELOPMENT_COSTS">"c1995"</definedName>
+    <definedName name="IQ_OG_FUTURE_DEVELOPMENT_COSTS_GAS">"c2015"</definedName>
+    <definedName name="IQ_OG_FUTURE_DEVELOPMENT_COSTS_OIL">"c2005"</definedName>
+    <definedName name="IQ_OG_FUTURE_INC_TAXES">"c1997"</definedName>
+    <definedName name="IQ_OG_FUTURE_INC_TAXES_GAS">"c2017"</definedName>
+    <definedName name="IQ_OG_FUTURE_INC_TAXES_OIL">"c2007"</definedName>
+    <definedName name="IQ_OG_FUTURE_PRODUCTION_COSTS">"c1994"</definedName>
+    <definedName name="IQ_OG_FUTURE_PRODUCTION_COSTS_GAS">"c2014"</definedName>
+    <definedName name="IQ_OG_FUTURE_PRODUCTION_COSTS_OIL">"c2004"</definedName>
+    <definedName name="IQ_OG_GAS_PRICE_HEDGED">"c2056"</definedName>
+    <definedName name="IQ_OG_GAS_PRICE_UNHEDGED">"c2058"</definedName>
+    <definedName name="IQ_OG_IMPROVED_RECOVERY_GAS">"c2044"</definedName>
+    <definedName name="IQ_OG_IMPROVED_RECOVERY_NGL">"c2915"</definedName>
+    <definedName name="IQ_OG_IMPROVED_RECOVERY_OIL">"c2032"</definedName>
+    <definedName name="IQ_OG_LIQUID_GAS_PRICE_HEDGED">"c2233"</definedName>
+    <definedName name="IQ_OG_LIQUID_GAS_PRICE_UNHEDGED">"c2234"</definedName>
+    <definedName name="IQ_OG_NET_FUTURE_CASH_FLOWS">"c1996"</definedName>
+    <definedName name="IQ_OG_NET_FUTURE_CASH_FLOWS_GAS">"c2016"</definedName>
+    <definedName name="IQ_OG_NET_FUTURE_CASH_FLOWS_OIL">"c2006"</definedName>
+    <definedName name="IQ_OG_OIL_PRICE_HEDGED">"c2055"</definedName>
+    <definedName name="IQ_OG_OIL_PRICE_UNHEDGED">"c2057"</definedName>
+    <definedName name="IQ_OG_OPEN_BALANCE_GAS">"c2041"</definedName>
+    <definedName name="IQ_OG_OPEN_BALANCE_NGL">"c2912"</definedName>
+    <definedName name="IQ_OG_OPEN_BALANCE_OIL">"c2029"</definedName>
+    <definedName name="IQ_OG_OTHER_ADJ_FCF">"c1999"</definedName>
+    <definedName name="IQ_OG_OTHER_ADJ_FCF_GAS">"c2019"</definedName>
+    <definedName name="IQ_OG_OTHER_ADJ_FCF_OIL">"c2009"</definedName>
+    <definedName name="IQ_OG_OTHER_ADJ_GAS">"c2048"</definedName>
+    <definedName name="IQ_OG_OTHER_ADJ_NGL">"c2919"</definedName>
+    <definedName name="IQ_OG_OTHER_ADJ_OIL">"c2036"</definedName>
+    <definedName name="IQ_OG_OTHER_COSTS">"c1979"</definedName>
+    <definedName name="IQ_OG_OTHER_COSTS_GAS">"c1991"</definedName>
+    <definedName name="IQ_OG_OTHER_COSTS_OIL">"c1985"</definedName>
+    <definedName name="IQ_OG_PRODUCTION_GAS">"c2047"</definedName>
+    <definedName name="IQ_OG_PRODUCTION_NGL">"c2918"</definedName>
+    <definedName name="IQ_OG_PRODUCTION_OIL">"c2035"</definedName>
+    <definedName name="IQ_OG_PURCHASES_GAS">"c2045"</definedName>
+    <definedName name="IQ_OG_PURCHASES_NGL">"c2916"</definedName>
+    <definedName name="IQ_OG_PURCHASES_OIL">"c2033"</definedName>
+    <definedName name="IQ_OG_REVISIONS_GAS">"c2042"</definedName>
+    <definedName name="IQ_OG_REVISIONS_NGL">"c2913"</definedName>
+    <definedName name="IQ_OG_REVISIONS_OIL">"c2030"</definedName>
+    <definedName name="IQ_OG_SALES_IN_PLACE_GAS">"c2046"</definedName>
+    <definedName name="IQ_OG_SALES_IN_PLACE_NGL">"c2917"</definedName>
+    <definedName name="IQ_OG_SALES_IN_PLACE_OIL">"c2034"</definedName>
+    <definedName name="IQ_OG_STANDARDIZED_DCF">"c2000"</definedName>
+    <definedName name="IQ_OG_STANDARDIZED_DCF_GAS">"c2020"</definedName>
+    <definedName name="IQ_OG_STANDARDIZED_DCF_HEDGED">"c2001"</definedName>
+    <definedName name="IQ_OG_STANDARDIZED_DCF_HEDGED_GAS">"c2021"</definedName>
+    <definedName name="IQ_OG_STANDARDIZED_DCF_HEDGED_OIL">"c2011"</definedName>
+    <definedName name="IQ_OG_STANDARDIZED_DCF_OIL">"c2010"</definedName>
+    <definedName name="IQ_OG_TAXES">"c2026"</definedName>
+    <definedName name="IQ_OG_TAXES_GAS">"c2028"</definedName>
+    <definedName name="IQ_OG_TAXES_OIL">"c2027"</definedName>
+    <definedName name="IQ_OG_TOTAL_COSTS">"c1980"</definedName>
+    <definedName name="IQ_OG_TOTAL_COSTS_GAS">"c1992"</definedName>
+    <definedName name="IQ_OG_TOTAL_COSTS_OIL">"c1986"</definedName>
+    <definedName name="IQ_OG_TOTAL_EST_PROVED_RESERVES_GAS">"c2052"</definedName>
+    <definedName name="IQ_OG_TOTAL_GAS_PRODUCTION">"c2060"</definedName>
+    <definedName name="IQ_OG_TOTAL_LIQUID_GAS_PRODUCTION">"c2235"</definedName>
+    <definedName name="IQ_OG_TOTAL_OIL_PRODUCTION">"c2059"</definedName>
+    <definedName name="IQ_OG_TOTAL_OIL_PRODUCTON">"c2059"</definedName>
+    <definedName name="IQ_OG_UNDEVELOPED_RESERVES_GAS">"c2051"</definedName>
+    <definedName name="IQ_OG_UNDEVELOPED_RESERVES_NGL">"c2923"</definedName>
+    <definedName name="IQ_OG_UNDEVELOPED_RESERVES_OIL">"c2039"</definedName>
+    <definedName name="IQ_OIL_IMPAIR">"c840"</definedName>
+    <definedName name="IQ_OL_COMM_AFTER_FIVE">"c841"</definedName>
+    <definedName name="IQ_OL_COMM_CY">"c842"</definedName>
+    <definedName name="IQ_OL_COMM_CY1">"c843"</definedName>
+    <definedName name="IQ_OL_COMM_CY2">"c844"</definedName>
+    <definedName name="IQ_OL_COMM_CY3">"c845"</definedName>
+    <definedName name="IQ_OL_COMM_CY4">"c846"</definedName>
+    <definedName name="IQ_OL_COMM_NEXT_FIVE">"c847"</definedName>
+    <definedName name="IQ_OPEB_ACCRUED_LIAB">"c3308"</definedName>
+    <definedName name="IQ_OPEB_ACCRUED_LIAB_DOM">"c3306"</definedName>
+    <definedName name="IQ_OPEB_ACCRUED_LIAB_FOREIGN">"c3307"</definedName>
+    <definedName name="IQ_OPEB_ACCUM_OTHER_CI">"c3314"</definedName>
+    <definedName name="IQ_OPEB_ACCUM_OTHER_CI_DOM">"c3312"</definedName>
+    <definedName name="IQ_OPEB_ACCUM_OTHER_CI_FOREIGN">"c3313"</definedName>
+    <definedName name="IQ_OPEB_ASSETS">"c3356"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_ACQ">"c3347"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_ACQ_DOM">"c3345"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_ACQ_FOREIGN">"c3346"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_ACTUAL_RETURN">"c3332"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_ACTUAL_RETURN_DOM">"c3330"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_ACTUAL_RETURN_FOREIGN">"c3331"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_BEG">"c3329"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_BEG_DOM">"c3327"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_BEG_FOREIGN">"c3328"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_BENEFITS_PAID">"c3341"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_BENEFITS_PAID_DOM">"c3339"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_BENEFITS_PAID_FOREIGN">"c3340"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_CURTAIL">"c3350"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_CURTAIL_DOM">"c3348"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_CURTAIL_FOREIGN">"c3349"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_DOM">"c3354"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_EMPLOYER_CONTRIBUTIONS">"c3335"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_EMPLOYER_CONTRIBUTIONS_DOM">"c3333"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_EMPLOYER_CONTRIBUTIONS_FOREIGN">"c3334"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_FOREIGN">"c3355"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_FX_ADJ">"c3344"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_FX_ADJ_DOM">"c3342"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_FX_ADJ_FOREIGN">"c3343"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_OTHER_PLAN_ADJ">"c3353"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_OTHER_PLAN_ADJ_DOM">"c3351"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_OTHER_PLAN_ADJ_FOREIGN">"c3352"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_PARTICIP_CONTRIBUTIONS">"c3338"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_PARTICIP_CONTRIBUTIONS_DOM">"c3336"</definedName>
+    <definedName name="IQ_OPEB_ASSETS_PARTICIP_CONTRIBUTIONS_FOREIGN">"c3337"</definedName>
+    <definedName name="IQ_OPEB_BENEFIT_INFO_DATE">"c3410"</definedName>
+    <definedName name="IQ_OPEB_BENEFIT_INFO_DATE_DOM">"c3408"</definedName>
+    <definedName name="IQ_OPEB_BENEFIT_INFO_DATE_FOREIGN">"c3409"</definedName>
+    <definedName name="IQ_OPEB_BREAKDOWN_EQ">"c3275"</definedName>
+    <definedName name="IQ_OPEB_BREAKDOWN_EQ_DOM">"c3273"</definedName>
+    <definedName name="IQ_OPEB_BREAKDOWN_EQ_FOREIGN">"c3274"</definedName>
+    <definedName name="IQ_OPEB_BREAKDOWN_FI">"c3278"</definedName>
+    <definedName name="IQ_OPEB_BREAKDOWN_FI_DOM">"c3276"</definedName>
+    <definedName name="IQ_OPEB_BREAKDOWN_FI_FOREIGN">"c3277"</definedName>
+    <definedName name="IQ_OPEB_BREAKDOWN_OTHER">"c3284"</definedName>
+    <definedName name="IQ_OPEB_BREAKDOWN_OTHER_DOM">"c3282"</definedName>
+    <definedName name="IQ_OPEB_BREAKDOWN_OTHER_FOREIGN">"c3283"</definedName>
+    <definedName name="IQ_OPEB_BREAKDOWN_PCT_EQ">"c3263"</definedName>
+    <definedName name="IQ_OPEB_BREAKDOWN_PCT_EQ_DOM">"c3261"</definedName>
+    <definedName name="IQ_OPEB_BREAKDOWN_PCT_EQ_FOREIGN">"c3262"</definedName>
+    <definedName name="IQ_OPEB_BREAKDOWN_PCT_FI">"c3266"</definedName>
+    <definedName name="IQ_OPEB_BREAKDOWN_PCT_FI_DOM">"c3264"</definedName>
+    <definedName name="IQ_OPEB_BREAKDOWN_PCT_FI_FOREIGN">"c3265"</definedName>
+    <definedName name="IQ_OPEB_BREAKDOWN_PCT_OTHER">"c3272"</definedName>
+    <definedName name="IQ_OPEB_BREAKDOWN_PCT_OTHER_DOM">"c3270"</definedName>
+    <definedName name="IQ_OPEB_BREAKDOWN_PCT_OTHER_FOREIGN">"c3271"</definedName>
+    <definedName name="IQ_OPEB_BREAKDOWN_PCT_RE">"c3269"</definedName>
+    <definedName name="IQ_OPEB_BREAKDOWN_PCT_RE_DOM">"c3267"</definedName>
+    <definedName name="IQ_OPEB_BREAKDOWN_PCT_RE_FOREIGN">"c3268"</definedName>
+    <definedName name="IQ_OPEB_BREAKDOWN_RE">"c3281"</definedName>
+    <definedName name="IQ_OPEB_BREAKDOWN_RE_DOM">"c3279"</definedName>
+    <definedName name="IQ_OPEB_BREAKDOWN_RE_FOREIGN">"c3280"</definedName>
+    <definedName name="IQ_OPEB_DECREASE_EFFECT_PBO">"c3458"</definedName>
+    <definedName name="IQ_OPEB_DECREASE_EFFECT_PBO_DOM">"c3456"</definedName>
+    <definedName name="IQ_OPEB_DECREASE_EFFECT_PBO_FOREIGN">"c3457"</definedName>
+    <definedName name="IQ_OPEB_DECREASE_EFFECT_SERVICE_INT_COST">"c3455"</definedName>
+    <definedName name="IQ_OPEB_DECREASE_EFFECT_SERVICE_INT_COST_DOM">"c3453"</definedName>
+    <definedName name="IQ_OPEB_DECREASE_EFFECT_SERVICE_INT_COST_FOREIGN">"c3454"</definedName>
+    <definedName name="IQ_OPEB_DISC_RATE_MAX">"c3422"</definedName>
+    <definedName name="IQ_OPEB_DISC_RATE_MAX_DOM">"c3420"</definedName>
+    <definedName name="IQ_OPEB_DISC_RATE_MAX_FOREIGN">"c3421"</definedName>
+    <definedName name="IQ_OPEB_DISC_RATE_MIN">"c3419"</definedName>
+    <definedName name="IQ_OPEB_DISC_RATE_MIN_DOM">"c3417"</definedName>
+    <definedName name="IQ_OPEB_DISC_RATE_MIN_FOREIGN">"c3418"</definedName>
+    <definedName name="IQ_OPEB_EST_BENEFIT_1YR">"c3287"</definedName>
+    <definedName name="IQ_OPEB_EST_BENEFIT_1YR_DOM">"c3285"</definedName>
+    <definedName name="IQ_OPEB_EST_BENEFIT_1YR_FOREIGN">"c3286"</definedName>
+    <definedName name="IQ_OPEB_EST_BENEFIT_2YR">"c3290"</definedName>
+    <definedName name="IQ_OPEB_EST_BENEFIT_2YR_DOM">"c3288"</definedName>
+    <definedName name="IQ_OPEB_EST_BENEFIT_2YR_FOREIGN">"c3289"</definedName>
+    <definedName name="IQ_OPEB_EST_BENEFIT_3YR">"c3293"</definedName>
+    <definedName name="IQ_OPEB_EST_BENEFIT_3YR_DOM">"c3291"</definedName>
+    <definedName name="IQ_OPEB_EST_BENEFIT_3YR_FOREIGN">"c3292"</definedName>
+    <definedName name="IQ_OPEB_EST_BENEFIT_4YR">"c3296"</definedName>
+    <definedName name="IQ_OPEB_EST_BENEFIT_4YR_DOM">"c3294"</definedName>
+    <definedName name="IQ_OPEB_EST_BENEFIT_4YR_FOREIGN">"c3295"</definedName>
+    <definedName name="IQ_OPEB_EST_BENEFIT_5YR">"c3299"</definedName>
+    <definedName name="IQ_OPEB_EST_BENEFIT_5YR_DOM">"c3297"</definedName>
+    <definedName name="IQ_OPEB_EST_BENEFIT_5YR_FOREIGN">"c3298"</definedName>
+    <definedName name="IQ_OPEB_EST_BENEFIT_AFTER5">"c3302"</definedName>
+    <definedName name="IQ_OPEB_EST_BENEFIT_AFTER5_DOM">"c3300"</definedName>
+    <definedName name="IQ_OPEB_EST_BENEFIT_AFTER5_FOREIGN">"c3301"</definedName>
+    <definedName name="IQ_OPEB_EXP_RATE_RETURN_MAX">"c3434"</definedName>
+    <definedName name="IQ_OPEB_EXP_RATE_RETURN_MAX_DOM">"c3432"</definedName>
+    <definedName name="IQ_OPEB_EXP_RATE_RETURN_MAX_FOREIGN">"c3433"</definedName>
+    <definedName name="IQ_OPEB_EXP_RATE_RETURN_MIN">"c3431"</definedName>
+    <definedName name="IQ_OPEB_EXP_RATE_RETURN_MIN_DOM">"c3429"</definedName>
+    <definedName name="IQ_OPEB_EXP_RATE_RETURN_MIN_FOREIGN">"c3430"</definedName>
+    <definedName name="IQ_OPEB_EXP_RETURN">"c3398"</definedName>
+    <definedName name="IQ_OPEB_EXP_RETURN_DOM">"c3396"</definedName>
+    <definedName name="IQ_OPEB_EXP_RETURN_FOREIGN">"c3397"</definedName>
+    <definedName name="IQ_OPEB_HEALTH_COST_TREND_INITIAL">"c3413"</definedName>
+    <definedName name="IQ_OPEB_HEALTH_COST_TREND_INITIAL_DOM">"c3411"</definedName>
+    <definedName name="IQ_OPEB_HEALTH_COST_TREND_INITIAL_FOREIGN">"c3412"</definedName>
+    <definedName name="IQ_OPEB_HEALTH_COST_TREND_ULTIMATE">"c3416"</definedName>
+    <definedName name="IQ_OPEB_HEALTH_COST_TREND_ULTIMATE_DOM">"c3414"</definedName>
+    <definedName name="IQ_OPEB_HEALTH_COST_TREND_ULTIMATE_FOREIGN">"c3415"</definedName>
+    <definedName name="IQ_OPEB_INCREASE_EFFECT_PBO">"c3452"</definedName>
+    <definedName name="IQ_OPEB_INCREASE_EFFECT_PBO_DOM">"c3450"</definedName>
+    <definedName name="IQ_OPEB_INCREASE_EFFECT_PBO_FOREIGN">"c3451"</definedName>
+    <definedName name="IQ_OPEB_INCREASE_EFFECT_SERVICE_INT_COST">"c3449"</definedName>
+    <definedName name="IQ_OPEB_INCREASE_EFFECT_SERVICE_INT_COST_DOM">"c3447"</definedName>
+    <definedName name="IQ_OPEB_INCREASE_EFFECT_SERVICE_INT_COST_FOREIGN">"c3448"</definedName>
+    <definedName name="IQ_OPEB_INTAN_ASSETS">"c3311"</definedName>
+    <definedName name="IQ_OPEB_INTAN_ASSETS_DOM">"c3309"</definedName>
+    <definedName name="IQ_OPEB_INTAN_ASSETS_FOREIGN">"c3310"</definedName>
+    <definedName name="IQ_OPEB_INTEREST_COST">"c3395"</definedName>
+    <definedName name="IQ_OPEB_INTEREST_COST_DOM">"c3393"</definedName>
+    <definedName name="IQ_OPEB_INTEREST_COST_FOREIGN">"c3394"</definedName>
+    <definedName name="IQ_OPEB_NET_ASSET_RECOG">"c3326"</definedName>
+    <definedName name="IQ_OPEB_NET_ASSET_RECOG_DOM">"c3324"</definedName>
+    <definedName name="IQ_OPEB_NET_ASSET_RECOG_FOREIGN">"c3325"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_ACCUMULATED">"c3407"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_ACCUMULATED_DOM">"c3405"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_ACCUMULATED_FOREIGN">"c3406"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_ACQ">"c3380"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_ACQ_DOM">"c3378"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_ACQ_FOREIGN">"c3379"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_ACTUARIAL_GAIN_LOSS">"c3371"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_ACTUARIAL_GAIN_LOSS_DOM">"c3369"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_ACTUARIAL_GAIN_LOSS_FOREIGN">"c3370"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_BEG">"c3359"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_BEG_DOM">"c3357"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_BEG_FOREIGN">"c3358"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_CURTAIL">"c3383"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_CURTAIL_DOM">"c3381"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_CURTAIL_FOREIGN">"c3382"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_EMPLOYEE_CONTRIBUTIONS">"c3368"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_EMPLOYEE_CONTRIBUTIONS_DOM">"c3366"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_EMPLOYEE_CONTRIBUTIONS_FOREIGN">"c3367"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_FX_ADJ">"c3377"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_FX_ADJ_DOM">"c3375"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_FX_ADJ_FOREIGN">"c3376"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_INTEREST_COST">"c3365"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_INTEREST_COST_DOM">"c3363"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_INTEREST_COST_FOREIGN">"c3364"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_OTHER_PLAN_ADJ">"c3386"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_OTHER_PLAN_ADJ_DOM">"c3384"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_OTHER_PLAN_ADJ_FOREIGN">"c3385"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_PAID">"c3374"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_PAID_DOM">"c3372"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_PAID_FOREIGN">"c3373"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_PROJECTED">"c3389"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_PROJECTED_DOM">"c3387"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_PROJECTED_FOREIGN">"c3388"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_SERVICE_COST">"c3362"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_SERVICE_COST_DOM">"c3360"</definedName>
+    <definedName name="IQ_OPEB_OBLIGATION_SERVICE_COST_FOREIGN">"c3361"</definedName>
+    <definedName name="IQ_OPEB_OTHER">"c3317"</definedName>
+    <definedName name="IQ_OPEB_OTHER_ADJ">"c3323"</definedName>
+    <definedName name="IQ_OPEB_OTHER_ADJ_DOM">"c3321"</definedName>
+    <definedName name="IQ_OPEB_OTHER_ADJ_FOREIGN">"c3322"</definedName>
+    <definedName name="IQ_OPEB_OTHER_COST">"c3401"</definedName>
+    <definedName name="IQ_OPEB_OTHER_COST_DOM">"c3399"</definedName>
+    <definedName name="IQ_OPEB_OTHER_COST_FOREIGN">"c3400"</definedName>
+    <definedName name="IQ_OPEB_OTHER_DOM">"c3315"</definedName>
+    <definedName name="IQ_OPEB_OTHER_FOREIGN">"c3316"</definedName>
+    <definedName name="IQ_OPEB_PBO_ASSUMED_RATE_RET_MAX">"c3440"</definedName>
+    <definedName name="IQ_OPEB_PBO_ASSUMED_RATE_RET_MAX_DOM">"c3438"</definedName>
+    <definedName name="IQ_OPEB_PBO_ASSUMED_RATE_RET_MAX_FOREIGN">"c3439"</definedName>
+    <definedName name="IQ_OPEB_PBO_ASSUMED_RATE_RET_MIN">"c3437"</definedName>
+    <definedName name="IQ_OPEB_PBO_ASSUMED_RATE_RET_MIN_DOM">"c3435"</definedName>
+    <definedName name="IQ_OPEB_PBO_ASSUMED_RATE_RET_MIN_FOREIGN">"c3436"</definedName>
+    <definedName name="IQ_OPEB_PBO_RATE_COMP_INCREASE_MAX">"c3446"</definedName>
+    <definedName name="IQ_OPEB_PBO_RATE_COMP_INCREASE_MAX_DOM">"c3444"</definedName>
+    <definedName name="IQ_OPEB_PBO_RATE_COMP_INCREASE_MAX_FOREIGN">"c3445"</definedName>
+    <definedName name="IQ_OPEB_PBO_RATE_COMP_INCREASE_MIN">"c3443"</definedName>
+    <definedName name="IQ_OPEB_PBO_RATE_COMP_INCREASE_MIN_DOM">"c3441"</definedName>
+    <definedName name="IQ_OPEB_PBO_RATE_COMP_INCREASE_MIN_FOREIGN">"c3442"</definedName>
+    <definedName name="IQ_OPEB_PREPAID_COST">"c3305"</definedName>
+    <definedName name="IQ_OPEB_PREPAID_COST_DOM">"c3303"</definedName>
+    <definedName name="IQ_OPEB_PREPAID_COST_FOREIGN">"c3304"</definedName>
+    <definedName name="IQ_OPEB_RATE_COMP_INCREASE_MAX">"c3428"</definedName>
+    <definedName name="IQ_OPEB_RATE_COMP_INCREASE_MAX_DOM">"c3426"</definedName>
+    <definedName name="IQ_OPEB_RATE_COMP_INCREASE_MAX_FOREIGN">"c3427"</definedName>
+    <definedName name="IQ_OPEB_RATE_COMP_INCREASE_MIN">"c3425"</definedName>
+    <definedName name="IQ_OPEB_RATE_COMP_INCREASE_MIN_DOM">"c3423"</definedName>
+    <definedName name="IQ_OPEB_RATE_COMP_INCREASE_MIN_FOREIGN">"c3424"</definedName>
+    <definedName name="IQ_OPEB_SERVICE_COST">"c3392"</definedName>
+    <definedName name="IQ_OPEB_SERVICE_COST_DOM">"c3390"</definedName>
+    <definedName name="IQ_OPEB_SERVICE_COST_FOREIGN">"c3391"</definedName>
+    <definedName name="IQ_OPEB_TOTAL_COST">"c3404"</definedName>
+    <definedName name="IQ_OPEB_TOTAL_COST_DOM">"c3402"</definedName>
+    <definedName name="IQ_OPEB_TOTAL_COST_FOREIGN">"c3403"</definedName>
+    <definedName name="IQ_OPEB_UNRECOG_PRIOR">"c3320"</definedName>
+    <definedName name="IQ_OPEB_UNRECOG_PRIOR_DOM">"c3318"</definedName>
+    <definedName name="IQ_OPEB_UNRECOG_PRIOR_FOREIGN">"c3319"</definedName>
+    <definedName name="IQ_OPENED55">1</definedName>
+    <definedName name="IQ_OPENPRICE">"c848"</definedName>
+    <definedName name="IQ_OPER_INC">"c849"</definedName>
+    <definedName name="IQ_OPER_INC_BR">"c850"</definedName>
+    <definedName name="IQ_OPER_INC_FIN">"c851"</definedName>
+    <definedName name="IQ_OPER_INC_INS">"c852"</definedName>
+    <definedName name="IQ_OPER_INC_MARGIN">"c1448"</definedName>
+    <definedName name="IQ_OPER_INC_REIT">"c853"</definedName>
+    <definedName name="IQ_OPER_INC_UTI">"c854"</definedName>
+    <definedName name="IQ_OPERATIONS_EXP">"c855"</definedName>
+    <definedName name="IQ_OPTIONS_BEG_OS">"c1572"</definedName>
+    <definedName name="IQ_OPTIONS_CANCELLED">"c856"</definedName>
+    <definedName name="IQ_OPTIONS_END_OS">"c1573"</definedName>
+    <definedName name="IQ_OPTIONS_EXERCISED">"c2116"</definedName>
+    <definedName name="IQ_OPTIONS_GRANTED">"c2673"</definedName>
+    <definedName name="IQ_OPTIONS_ISSUED">"c857"</definedName>
+    <definedName name="IQ_OPTIONS_STRIKE_PRICE_GRANTED">"c2678"</definedName>
+    <definedName name="IQ_OPTIONS_STRIKE_PRICE_OS">"c2677"</definedName>
+    <definedName name="IQ_ORDER_BACKLOG">"c2090"</definedName>
+    <definedName name="IQ_OREO_1_4_RESIDENTIAL_FDIC">"c6454"</definedName>
+    <definedName name="IQ_OREO_COMMERCIAL_RE_FDIC">"c6456"</definedName>
+    <definedName name="IQ_OREO_CONSTRUCTION_DEVELOPMENT_FDIC">"c6457"</definedName>
+    <definedName name="IQ_OREO_FARMLAND_FDIC">"c6458"</definedName>
+    <definedName name="IQ_OREO_FOREIGN_FDIC">"c6460"</definedName>
+    <definedName name="IQ_OREO_MULTI_FAMILY_RESIDENTIAL_FDIC">"c6455"</definedName>
+    <definedName name="IQ_OTHER_ADJUST_GROSS_LOANS">"c859"</definedName>
+    <definedName name="IQ_OTHER_AMORT">"c5563"</definedName>
+    <definedName name="IQ_OTHER_AMORT_BNK">"c5565"</definedName>
+    <definedName name="IQ_OTHER_AMORT_BR">"c5566"</definedName>
+    <definedName name="IQ_OTHER_AMORT_FIN">"c5567"</definedName>
+    <definedName name="IQ_OTHER_AMORT_INS">"c5568"</definedName>
+    <definedName name="IQ_OTHER_AMORT_REIT">"c5569"</definedName>
+    <definedName name="IQ_OTHER_AMORT_UTI">"c5570"</definedName>
+    <definedName name="IQ_OTHER_ASSETS">"c860"</definedName>
+    <definedName name="IQ_OTHER_ASSETS_BNK">"c861"</definedName>
+    <definedName name="IQ_OTHER_ASSETS_BR">"c862"</definedName>
+    <definedName name="IQ_OTHER_ASSETS_FDIC">"c6338"</definedName>
+    <definedName name="IQ_OTHER_ASSETS_FIN">"c863"</definedName>
+    <definedName name="IQ_OTHER_ASSETS_INS">"c864"</definedName>
+    <definedName name="IQ_OTHER_ASSETS_REIT">"c865"</definedName>
+    <definedName name="IQ_OTHER_ASSETS_SERV_RIGHTS">"c2243"</definedName>
+    <definedName name="IQ_OTHER_ASSETS_UTI">"c866"</definedName>
+    <definedName name="IQ_OTHER_BEARING_LIAB">"c1608"</definedName>
+    <definedName name="IQ_OTHER_BENEFITS_OBLIGATION">"c867"</definedName>
+    <definedName name="IQ_OTHER_BORROWED_FUNDS_FDIC">"c6345"</definedName>
+    <definedName name="IQ_OTHER_CA">"c868"</definedName>
+    <definedName name="IQ_OTHER_CA_SUPPL">"c869"</definedName>
+    <definedName name="IQ_OTHER_CA_SUPPL_BNK">"c870"</definedName>
+    <definedName name="IQ_OTHER_CA_SUPPL_BR">"c871"</definedName>
+    <definedName name="IQ_OTHER_CA_SUPPL_FIN">"c872"</definedName>
+    <definedName name="IQ_OTHER_CA_SUPPL_INS">"c873"</definedName>
+    <definedName name="IQ_OTHER_CA_SUPPL_REIT">"c874"</definedName>
+    <definedName name="IQ_OTHER_CA_SUPPL_UTI">"c875"</definedName>
+    <definedName name="IQ_OTHER_CA_UTI">"c876"</definedName>
+    <definedName name="IQ_OTHER_CL">"c877"</definedName>
+    <definedName name="IQ_OTHER_CL_SUPPL">"c878"</definedName>
+    <definedName name="IQ_OTHER_CL_SUPPL_BNK">"c879"</definedName>
+    <definedName name="IQ_OTHER_CL_SUPPL_BR">"c880"</definedName>
+    <definedName name="IQ_OTHER_CL_SUPPL_FIN">"c881"</definedName>
+    <definedName name="IQ_OTHER_CL_SUPPL_REIT">"c882"</definedName>
+    <definedName name="IQ_OTHER_CL_SUPPL_UTI">"c883"</definedName>
+    <definedName name="IQ_OTHER_CL_UTI">"c884"</definedName>
+    <definedName name="IQ_OTHER_COMPREHENSIVE_INCOME_FDIC">"c6503"</definedName>
+    <definedName name="IQ_OTHER_CURRENT_ASSETS">"c1403"</definedName>
+    <definedName name="IQ_OTHER_CURRENT_LIAB">"c1404"</definedName>
+    <definedName name="IQ_OTHER_DEBT">"c2507"</definedName>
+    <definedName name="IQ_OTHER_DEBT_PCT">"c2508"</definedName>
+    <definedName name="IQ_OTHER_DEP">"c885"</definedName>
+    <definedName name="IQ_OTHER_DEPOSITORY_INSTITUTIONS_LOANS_FDIC">"c6436"</definedName>
+    <definedName name="IQ_OTHER_DEPOSITORY_INSTITUTIONS_TOTAL_LOANS_FOREIGN_FDIC">"c6442"</definedName>
+    <definedName name="IQ_OTHER_DOMESTIC_DEBT_SECURITIES_FDIC">"c6302"</definedName>
+    <definedName name="IQ_OTHER_EARNING">"c1609"</definedName>
+    <definedName name="IQ_OTHER_EQUITY">"c886"</definedName>
+    <definedName name="IQ_OTHER_EQUITY_BNK">"c887"</definedName>
+    <definedName name="IQ_OTHER_EQUITY_BR">"c888"</definedName>
+    <definedName name="IQ_OTHER_EQUITY_FIN">"c889"</definedName>
+    <definedName name="IQ_OTHER_EQUITY_INS">"c890"</definedName>
+    <definedName name="IQ_OTHER_EQUITY_REIT">"c891"</definedName>
+    <definedName name="IQ_OTHER_EQUITY_UTI">"c892"</definedName>
+    <definedName name="IQ_OTHER_FINANCE_ACT">"c893"</definedName>
+    <definedName name="IQ_OTHER_FINANCE_ACT_BNK">"c894"</definedName>
+    <definedName name="IQ_OTHER_FINANCE_ACT_BR">"c895"</definedName>
+    <definedName name="IQ_OTHER_FINANCE_ACT_FIN">"c896"</definedName>
+    <definedName name="IQ_OTHER_FINANCE_ACT_INS">"c897"</definedName>
+    <definedName name="IQ_OTHER_FINANCE_ACT_REIT">"c898"</definedName>
+    <definedName name="IQ_OTHER_FINANCE_ACT_SUPPL">"c899"</definedName>
+    <definedName name="IQ_OTHER_FINANCE_ACT_SUPPL_BNK">"c900"</definedName>
+    <definedName name="IQ_OTHER_FINANCE_ACT_SUPPL_BR">"c901"</definedName>
+    <definedName name="IQ_OTHER_FINANCE_ACT_SUPPL_FIN">"c902"</definedName>
+    <definedName name="IQ_OTHER_FINANCE_ACT_SUPPL_INS">"c903"</definedName>
+    <definedName name="IQ_OTHER_FINANCE_ACT_SUPPL_REIT">"c904"</definedName>
+    <definedName name="IQ_OTHER_FINANCE_ACT_SUPPL_UTI">"c905"</definedName>
+    <definedName name="IQ_OTHER_FINANCE_ACT_UTI">"c906"</definedName>
+    <definedName name="IQ_OTHER_INSURANCE_FEES_FDIC">"c6672"</definedName>
+    <definedName name="IQ_OTHER_INTAN">"c907"</definedName>
+    <definedName name="IQ_OTHER_INTAN_BNK">"c908"</definedName>
+    <definedName name="IQ_OTHER_INTAN_BR">"c909"</definedName>
+    <definedName name="IQ_OTHER_INTAN_FIN">"c910"</definedName>
+    <definedName name="IQ_OTHER_INTAN_INS">"c911"</definedName>
+    <definedName name="IQ_OTHER_INTAN_REIT">"c912"</definedName>
+    <definedName name="IQ_OTHER_INTAN_UTI">"c913"</definedName>
+    <definedName name="IQ_OTHER_INTANGIBLE_FDIC">"c6337"</definedName>
+    <definedName name="IQ_OTHER_INV">"c914"</definedName>
+    <definedName name="IQ_OTHER_INVEST">"c915"</definedName>
+    <definedName name="IQ_OTHER_INVEST_ACT">"c916"</definedName>
+    <definedName name="IQ_OTHER_INVEST_ACT_BNK">"c917"</definedName>
+    <definedName name="IQ_OTHER_INVEST_ACT_BR">"c918"</definedName>
+    <definedName name="IQ_OTHER_INVEST_ACT_FIN">"c919"</definedName>
+    <definedName name="IQ_OTHER_INVEST_ACT_INS">"c920"</definedName>
+    <definedName name="IQ_OTHER_INVEST_ACT_REIT">"c921"</definedName>
+    <definedName name="IQ_OTHER_INVEST_ACT_SUPPL">"c922"</definedName>
+    <definedName name="IQ_OTHER_INVEST_ACT_SUPPL_BNK">"c923"</definedName>
+    <definedName name="IQ_OTHER_INVEST_ACT_SUPPL_BR">"c924"</definedName>
+    <definedName name="IQ_OTHER_INVEST_ACT_SUPPL_FIN">"c925"</definedName>
+    <definedName name="IQ_OTHER_INVEST_ACT_SUPPL_INS">"c926"</definedName>
+    <definedName name="IQ_OTHER_INVEST_ACT_SUPPL_REIT">"c927"</definedName>
+    <definedName name="IQ_OTHER_INVEST_ACT_SUPPL_UTI">"c928"</definedName>
+    <definedName name="IQ_OTHER_INVEST_ACT_UTI">"c929"</definedName>
+    <definedName name="IQ_OTHER_INVESTING">"c1408"</definedName>
+    <definedName name="IQ_OTHER_LIAB">"c930"</definedName>
+    <definedName name="IQ_OTHER_LIAB_BNK">"c931"</definedName>
+    <definedName name="IQ_OTHER_LIAB_BR">"c932"</definedName>
+    <definedName name="IQ_OTHER_LIAB_FIN">"c933"</definedName>
+    <definedName name="IQ_OTHER_LIAB_INS">"c934"</definedName>
+    <definedName name="IQ_OTHER_LIAB_LT">"c935"</definedName>
+    <definedName name="IQ_OTHER_LIAB_LT_BNK">"c936"</definedName>
+    <definedName name="IQ_OTHER_LIAB_LT_BR">"c937"</definedName>
+    <definedName name="IQ_OTHER_LIAB_LT_FIN">"c938"</definedName>
+    <definedName name="IQ_OTHER_LIAB_LT_INS">"c939"</definedName>
+    <definedName name="IQ_OTHER_LIAB_LT_REIT">"c940"</definedName>
+    <definedName name="IQ_OTHER_LIAB_LT_UTI">"c941"</definedName>
+    <definedName name="IQ_OTHER_LIAB_REIT">"c942"</definedName>
+    <definedName name="IQ_OTHER_LIAB_UTI">"c943"</definedName>
+    <definedName name="IQ_OTHER_LIAB_WRITTEN">"c944"</definedName>
+    <definedName name="IQ_OTHER_LIABILITIES_FDIC">"c6347"</definedName>
+    <definedName name="IQ_OTHER_LOANS">"c945"</definedName>
+    <definedName name="IQ_OTHER_LOANS_CHARGE_OFFS_FDIC">"c6601"</definedName>
+    <definedName name="IQ_OTHER_LOANS_FOREIGN_FDIC">"c6446"</definedName>
+    <definedName name="IQ_OTHER_LOANS_LEASES_FDIC">"c6322"</definedName>
+    <definedName name="IQ_OTHER_LOANS_NET_CHARGE_OFFS_FDIC">"c6639"</definedName>
+    <definedName name="IQ_OTHER_LOANS_RECOVERIES_FDIC">"c6620"</definedName>
+    <definedName name="IQ_OTHER_LOANS_TOTAL_FDIC">"c6432"</definedName>
+    <definedName name="IQ_OTHER_LONG_TERM">"c1409"</definedName>
+    <definedName name="IQ_OTHER_LT_ASSETS">"c946"</definedName>
+    <definedName name="IQ_OTHER_LT_ASSETS_BNK">"c947"</definedName>
+    <definedName name="IQ_OTHER_LT_ASSETS_BR">"c948"</definedName>
+    <definedName name="IQ_OTHER_LT_ASSETS_FIN">"c949"</definedName>
+    <definedName name="IQ_OTHER_LT_ASSETS_INS">"c950"</definedName>
+    <definedName name="IQ_OTHER_LT_ASSETS_REIT">"c951"</definedName>
+    <definedName name="IQ_OTHER_LT_ASSETS_UTI">"c952"</definedName>
+    <definedName name="IQ_OTHER_NET">"c1453"</definedName>
+    <definedName name="IQ_OTHER_NON_INT_EXP">"c953"</definedName>
+    <definedName name="IQ_OTHER_NON_INT_EXP_FDIC">"c6578"</definedName>
+    <definedName name="IQ_OTHER_NON_INT_EXP_TOTAL">"c954"</definedName>
+    <definedName name="IQ_OTHER_NON_INT_EXPENSE_FDIC">"c6679"</definedName>
+    <definedName name="IQ_OTHER_NON_INT_INC">"c955"</definedName>
+    <definedName name="IQ_OTHER_NON_INT_INC_FDIC">"c6676"</definedName>
+    <definedName name="IQ_OTHER_NON_OPER_EXP">"c956"</definedName>
+    <definedName name="IQ_OTHER_NON_OPER_EXP_BR">"c957"</definedName>
+    <definedName name="IQ_OTHER_NON_OPER_EXP_FIN">"c958"</definedName>
+    <definedName name="IQ_OTHER_NON_OPER_EXP_INS">"c959"</definedName>
+    <definedName name="IQ_OTHER_NON_OPER_EXP_REIT">"c960"</definedName>
+    <definedName name="IQ_OTHER_NON_OPER_EXP_SUPPL">"c961"</definedName>
+    <definedName name="IQ_OTHER_NON_OPER_EXP_SUPPL_BR">"c962"</definedName>
+    <definedName name="IQ_OTHER_NON_OPER_EXP_SUPPL_FIN">"c963"</definedName>
+    <definedName name="IQ_OTHER_NON_OPER_EXP_SUPPL_INS">"c964"</definedName>
+    <definedName name="IQ_OTHER_NON_OPER_EXP_SUPPL_REIT">"c965"</definedName>
+    <definedName name="IQ_OTHER_NON_OPER_EXP_SUPPL_UTI">"c966"</definedName>
+    <definedName name="IQ_OTHER_NON_OPER_EXP_UTI">"c967"</definedName>
+    <definedName name="IQ_OTHER_OFF_BS_LIAB_FDIC">"c6533"</definedName>
+    <definedName name="IQ_OTHER_OPER">"c982"</definedName>
+    <definedName name="IQ_OTHER_OPER_ACT">"c983"</definedName>
+    <definedName name="IQ_OTHER_OPER_ACT_BNK">"c984"</definedName>
+    <definedName name="IQ_OTHER_OPER_ACT_BR">"c985"</definedName>
+    <definedName name="IQ_OTHER_OPER_ACT_FIN">"c986"</definedName>
+    <definedName name="IQ_OTHER_OPER_ACT_INS">"c987"</definedName>
+    <definedName name="IQ_OTHER_OPER_ACT_REIT">"c988"</definedName>
+    <definedName name="IQ_OTHER_OPER_ACT_UTI">"c989"</definedName>
+    <definedName name="IQ_OTHER_OPER_BR">"c990"</definedName>
+    <definedName name="IQ_OTHER_OPER_FIN">"c991"</definedName>
+    <definedName name="IQ_OTHER_OPER_INS">"c992"</definedName>
+    <definedName name="IQ_OTHER_OPER_REIT">"c993"</definedName>
+    <definedName name="IQ_OTHER_OPER_SUPPL_BR">"c994"</definedName>
+    <definedName name="IQ_OTHER_OPER_SUPPL_FIN">"c995"</definedName>
+    <definedName name="IQ_OTHER_OPER_SUPPL_INS">"c996"</definedName>
+    <definedName name="IQ_OTHER_OPER_SUPPL_REIT">"c997"</definedName>
+    <definedName name="IQ_OTHER_OPER_SUPPL_UTI">"c998"</definedName>
+    <definedName name="IQ_OTHER_OPER_TOT_BNK">"c999"</definedName>
+    <definedName name="IQ_OTHER_OPER_TOT_BR">"c1000"</definedName>
+    <definedName name="IQ_OTHER_OPER_TOT_FIN">"c1001"</definedName>
+    <definedName name="IQ_OTHER_OPER_TOT_INS">"c1002"</definedName>
+    <definedName name="IQ_OTHER_OPER_TOT_REIT">"c1003"</definedName>
+    <definedName name="IQ_OTHER_OPER_TOT_UTI">"c1004"</definedName>
+    <definedName name="IQ_OTHER_OPER_UTI">"c1005"</definedName>
+    <definedName name="IQ_OTHER_OPTIONS_BEG_OS">"c2686"</definedName>
+    <definedName name="IQ_OTHER_OPTIONS_CANCELLED">"c2689"</definedName>
+    <definedName name="IQ_OTHER_OPTIONS_END_OS">"c2690"</definedName>
+    <definedName name="IQ_OTHER_OPTIONS_EXERCISED">"c2688"</definedName>
+    <definedName name="IQ_OTHER_OPTIONS_GRANTED">"c2687"</definedName>
+    <definedName name="IQ_OTHER_OPTIONS_STRIKE_PRICE_OS">"c2691"</definedName>
+    <definedName name="IQ_OTHER_OUTSTANDING_BS_DATE">"c1972"</definedName>
+    <definedName name="IQ_OTHER_OUTSTANDING_FILING_DATE">"c1974"</definedName>
+    <definedName name="IQ_OTHER_PC_WRITTEN">"c1006"</definedName>
+    <definedName name="IQ_OTHER_RE_OWNED_FDIC">"c6330"</definedName>
+    <definedName name="IQ_OTHER_REAL_ESTATE">"c1007"</definedName>
+    <definedName name="IQ_OTHER_RECEIV">"c1008"</definedName>
+    <definedName name="IQ_OTHER_RECEIV_INS">"c1009"</definedName>
+    <definedName name="IQ_OTHER_REV">"c1010"</definedName>
+    <definedName name="IQ_OTHER_REV_BR">"c1011"</definedName>
+    <definedName name="IQ_OTHER_REV_FIN">"c1012"</definedName>
+    <definedName name="IQ_OTHER_REV_INS">"c1013"</definedName>
+    <definedName name="IQ_OTHER_REV_REIT">"c1014"</definedName>
+    <definedName name="IQ_OTHER_REV_SUPPL">"c1015"</definedName>
+    <definedName name="IQ_OTHER_REV_SUPPL_BR">"c1016"</definedName>
+    <definedName name="IQ_OTHER_REV_SUPPL_FIN">"c1017"</definedName>
+    <definedName name="IQ_OTHER_REV_SUPPL_INS">"c1018"</definedName>
+    <definedName name="IQ_OTHER_REV_SUPPL_REIT">"c1019"</definedName>
+    <definedName name="IQ_OTHER_REV_SUPPL_UTI">"c1020"</definedName>
+    <definedName name="IQ_OTHER_REV_UTI">"c1021"</definedName>
+    <definedName name="IQ_OTHER_REVENUE">"c1410"</definedName>
+    <definedName name="IQ_OTHER_SAVINGS_DEPOSITS_FDIC">"c6554"</definedName>
+    <definedName name="IQ_OTHER_STRIKE_PRICE_GRANTED">"c2692"</definedName>
+    <definedName name="IQ_OTHER_TRANSACTIONS_FDIC">"c6504"</definedName>
+    <definedName name="IQ_OTHER_UNDRAWN">"c2522"</definedName>
+    <definedName name="IQ_OTHER_UNUSED_COMMITMENTS_FDIC">"c6530"</definedName>
+    <definedName name="IQ_OTHER_UNUSUAL">"c1488"</definedName>
+    <definedName name="IQ_OTHER_UNUSUAL_BNK">"c1560"</definedName>
+    <definedName name="IQ_OTHER_UNUSUAL_BR">"c1561"</definedName>
+    <definedName name="IQ_OTHER_UNUSUAL_FIN">"c1562"</definedName>
+    <definedName name="IQ_OTHER_UNUSUAL_INS">"c1563"</definedName>
+    <definedName name="IQ_OTHER_UNUSUAL_REIT">"c1564"</definedName>
+    <definedName name="IQ_OTHER_UNUSUAL_SUPPL">"c1494"</definedName>
+    <definedName name="IQ_OTHER_UNUSUAL_SUPPL_BNK">"c1495"</definedName>
+    <definedName name="IQ_OTHER_UNUSUAL_SUPPL_BR">"c1496"</definedName>
+    <definedName name="IQ_OTHER_UNUSUAL_SUPPL_FIN">"c1497"</definedName>
+    <definedName name="IQ_OTHER_UNUSUAL_SUPPL_INS">"c1498"</definedName>
+    <definedName name="IQ_OTHER_UNUSUAL_SUPPL_REIT">"c1499"</definedName>
+    <definedName name="IQ_OTHER_UNUSUAL_SUPPL_UTI">"c1500"</definedName>
+    <definedName name="IQ_OTHER_UNUSUAL_UTI">"c1565"</definedName>
+    <definedName name="IQ_OTHER_WARRANTS_BEG_OS">"c2712"</definedName>
+    <definedName name="IQ_OTHER_WARRANTS_CANCELLED">"c2715"</definedName>
+    <definedName name="IQ_OTHER_WARRANTS_END_OS">"c2716"</definedName>
+    <definedName name="IQ_OTHER_WARRANTS_EXERCISED">"c2714"</definedName>
+    <definedName name="IQ_OTHER_WARRANTS_ISSUED">"c2713"</definedName>
+    <definedName name="IQ_OTHER_WARRANTS_STRIKE_PRICE_ISSUED">"c2718"</definedName>
+    <definedName name="IQ_OTHER_WARRANTS_STRIKE_PRICE_OS">"c2717"</definedName>
+    <definedName name="IQ_OUTSTANDING_BS_DATE">"c2128"</definedName>
+    <definedName name="IQ_OUTSTANDING_FILING_DATE">"c1023"</definedName>
+    <definedName name="IQ_OVER_FIFETEEN_YEAR_MORTGAGE_PASS_THROUGHS_FDIC">"c6416"</definedName>
+    <definedName name="IQ_OVER_FIFTEEN_YEAR_FIXED_AND_FLOATING_RATE_FDIC">"c6424"</definedName>
+    <definedName name="IQ_OVER_THREE_YEARS_FDIC">"c6418"</definedName>
+    <definedName name="IQ_OWNERSHIP">"c2160"</definedName>
+    <definedName name="IQ_PART_TIME">"c1024"</definedName>
+    <definedName name="IQ_PARTICIPATION_POOLS_RESIDENTIAL_MORTGAGES_FDIC">"c6403"</definedName>
+    <definedName name="IQ_PAST_DUE_30_1_4_FAMILY_LOANS_FDIC">"c6693"</definedName>
+    <definedName name="IQ_PAST_DUE_30_AUTO_LOANS_FDIC">"c6687"</definedName>
+    <definedName name="IQ_PAST_DUE_30_CL_LOANS_FDIC">"c6688"</definedName>
+    <definedName name="IQ_PAST_DUE_30_CREDIT_CARDS_RECEIVABLES_FDIC">"c6690"</definedName>
+    <definedName name="IQ_PAST_DUE_30_HOME_EQUITY_LINES_FDIC">"c6691"</definedName>
+    <definedName name="IQ_PAST_DUE_30_OTHER_CONSUMER_LOANS_FDIC">"c6689"</definedName>
+    <definedName name="IQ_PAST_DUE_30_OTHER_LOANS_FDIC">"c6692"</definedName>
+    <definedName name="IQ_PAST_DUE_90_1_4_FAMILY_LOANS_FDIC">"c6700"</definedName>
+    <definedName name="IQ_PAST_DUE_90_AUTO_LOANS_FDIC">"c6694"</definedName>
+    <definedName name="IQ_PAST_DUE_90_CL_LOANS_FDIC">"c6695"</definedName>
+    <definedName name="IQ_PAST_DUE_90_CREDIT_CARDS_RECEIVABLES_FDIC">"c6697"</definedName>
+    <definedName name="IQ_PAST_DUE_90_HOME_EQUITY_LINES_FDIC">"c6698"</definedName>
+    <definedName name="IQ_PAST_DUE_90_OTHER_CONSUMER_LOANS_FDIC">"c6696"</definedName>
+    <definedName name="IQ_PAST_DUE_90_OTHER_LOANS_FDIC">"c6699"</definedName>
+    <definedName name="IQ_PAY_ACCRUED">"c1457"</definedName>
+    <definedName name="IQ_PAYOUT_RATIO">"c1900"</definedName>
+    <definedName name="IQ_PBV">"c1025"</definedName>
+    <definedName name="IQ_PBV_AVG">"c1026"</definedName>
+    <definedName name="IQ_PC_EARNED">"c2749"</definedName>
+    <definedName name="IQ_PC_GAAP_COMBINED_RATIO">"c2781"</definedName>
+    <definedName name="IQ_PC_GAAP_COMBINED_RATIO_EXCL_CL">"c2782"</definedName>
+    <definedName name="IQ_PC_GAAP_EXPENSE_RATIO">"c2780"</definedName>
+    <definedName name="IQ_PC_GAAP_LOSS">"c2779"</definedName>
+    <definedName name="IQ_PC_POLICY_BENEFITS_EXP">"c2790"</definedName>
+    <definedName name="IQ_PC_STAT_COMBINED_RATIO">"c2778"</definedName>
+    <definedName name="IQ_PC_STAT_COMBINED_RATIO_EXCL_DIV">"c2777"</definedName>
+    <definedName name="IQ_PC_STAT_DIVIDEND_RATIO">"c2776"</definedName>
+    <definedName name="IQ_PC_STAT_EXPENSE_RATIO">"c2775"</definedName>
+    <definedName name="IQ_PC_STAT_LOSS_RATIO">"c2774"</definedName>
+    <definedName name="IQ_PC_STATUTORY_SURPLUS">"c2770"</definedName>
+    <definedName name="IQ_PC_WRITTEN">"c1027"</definedName>
+    <definedName name="IQ_PE_EXCL">"c1028"</definedName>
+    <definedName name="IQ_PE_EXCL_AVG">"c1029"</definedName>
+    <definedName name="IQ_PE_EXCL_FWD">"c1030"</definedName>
+    <definedName name="IQ_PE_EXCL_FWD_REUT">"c4049"</definedName>
+    <definedName name="IQ_PE_NORMALIZED">"c2207"</definedName>
+    <definedName name="IQ_PE_RATIO">"c1610"</definedName>
+    <definedName name="IQ_PEG_FWD">"c1863"</definedName>
+    <definedName name="IQ_PEG_FWD_REUT">"c4052"</definedName>
+    <definedName name="IQ_PENSION">"c1031"</definedName>
+    <definedName name="IQ_PENSION_ACCRUED_LIAB">"c3134"</definedName>
+    <definedName name="IQ_PENSION_ACCRUED_LIAB_DOM">"c3132"</definedName>
+    <definedName name="IQ_PENSION_ACCRUED_LIAB_FOREIGN">"c3133"</definedName>
+    <definedName name="IQ_PENSION_ACCUM_OTHER_CI">"c3140"</definedName>
+    <definedName name="IQ_PENSION_ACCUM_OTHER_CI_DOM">"c3138"</definedName>
+    <definedName name="IQ_PENSION_ACCUM_OTHER_CI_FOREIGN">"c3139"</definedName>
+    <definedName name="IQ_PENSION_ACCUMULATED_OBLIGATION">"c3570"</definedName>
+    <definedName name="IQ_PENSION_ACCUMULATED_OBLIGATION_DOMESTIC">"c3568"</definedName>
+    <definedName name="IQ_PENSION_ACCUMULATED_OBLIGATION_FOREIGN">"c3569"</definedName>
+    <definedName name="IQ_PENSION_ASSETS">"c3182"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_ACQ">"c3173"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_ACQ_DOM">"c3171"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_ACQ_FOREIGN">"c3172"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_ACTUAL_RETURN">"c3158"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_ACTUAL_RETURN_DOM">"c3156"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_ACTUAL_RETURN_FOREIGN">"c3157"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_BEG">"c3155"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_BEG_DOM">"c3153"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_BEG_FOREIGN">"c3154"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_BENEFITS_PAID">"c3167"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_BENEFITS_PAID_DOM">"c3165"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_BENEFITS_PAID_FOREIGN">"c3166"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_CURTAIL">"c3176"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_CURTAIL_DOM">"c3174"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_CURTAIL_FOREIGN">"c3175"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_DOM">"c3180"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_EMPLOYER_CONTRIBUTIONS">"c3161"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_EMPLOYER_CONTRIBUTIONS_DOM">"c3159"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_EMPLOYER_CONTRIBUTIONS_FOREIGN">"c3160"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_FOREIGN">"c3181"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_FX_ADJ">"c3170"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_FX_ADJ_DOM">"c3168"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_FX_ADJ_FOREIGN">"c3169"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_OTHER_PLAN_ADJ">"c3179"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_OTHER_PLAN_ADJ_DOM">"c3177"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_OTHER_PLAN_ADJ_FOREIGN">"c3178"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_PARTICIP_CONTRIBUTIONS">"c3164"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_PARTICIP_CONTRIBUTIONS_DOM">"c3162"</definedName>
+    <definedName name="IQ_PENSION_ASSETS_PARTICIP_CONTRIBUTIONS_FOREIGN">"c3163"</definedName>
+    <definedName name="IQ_PENSION_BENEFIT_INFO_DATE">"c3230"</definedName>
+    <definedName name="IQ_PENSION_BENEFIT_INFO_DATE_DOM">"c3228"</definedName>
+    <definedName name="IQ_PENSION_BENEFIT_INFO_DATE_FOREIGN">"c3229"</definedName>
+    <definedName name="IQ_PENSION_BREAKDOWN_EQ">"c3101"</definedName>
+    <definedName name="IQ_PENSION_BREAKDOWN_EQ_DOM">"c3099"</definedName>
+    <definedName name="IQ_PENSION_BREAKDOWN_EQ_FOREIGN">"c3100"</definedName>
+    <definedName name="IQ_PENSION_BREAKDOWN_FI">"c3104"</definedName>
+    <definedName name="IQ_PENSION_BREAKDOWN_FI_DOM">"c3102"</definedName>
+    <definedName name="IQ_PENSION_BREAKDOWN_FI_FOREIGN">"c3103"</definedName>
+    <definedName name="IQ_PENSION_BREAKDOWN_OTHER">"c3110"</definedName>
+    <definedName name="IQ_PENSION_BREAKDOWN_OTHER_DOM">"c3108"</definedName>
+    <definedName name="IQ_PENSION_BREAKDOWN_OTHER_FOREIGN">"c3109"</definedName>
+    <definedName name="IQ_PENSION_BREAKDOWN_PCT_EQ">"c3089"</definedName>
+    <definedName name="IQ_PENSION_BREAKDOWN_PCT_EQ_DOM">"c3087"</definedName>
+    <definedName name="IQ_PENSION_BREAKDOWN_PCT_EQ_FOREIGN">"c3088"</definedName>
+    <definedName name="IQ_PENSION_BREAKDOWN_PCT_FI">"c3092"</definedName>
+    <definedName name="IQ_PENSION_BREAKDOWN_PCT_FI_DOM">"c3090"</definedName>
+    <definedName name="IQ_PENSION_BREAKDOWN_PCT_FI_FOREIGN">"c3091"</definedName>
+    <definedName name="IQ_PENSION_BREAKDOWN_PCT_OTHER">"c3098"</definedName>
+    <definedName name="IQ_PENSION_BREAKDOWN_PCT_OTHER_DOM">"c3096"</definedName>
+    <definedName name="IQ_PENSION_BREAKDOWN_PCT_OTHER_FOREIGN">"c3097"</definedName>
+    <definedName name="IQ_PENSION_BREAKDOWN_PCT_RE">"c3095"</definedName>
+    <definedName name="IQ_PENSION_BREAKDOWN_PCT_RE_DOM">"c3093"</definedName>
+    <definedName name="IQ_PENSION_BREAKDOWN_PCT_RE_FOREIGN">"c3094"</definedName>
+    <definedName name="IQ_PENSION_BREAKDOWN_RE">"c3107"</definedName>
+    <definedName name="IQ_PENSION_BREAKDOWN_RE_DOM">"c3105"</definedName>
+    <definedName name="IQ_PENSION_BREAKDOWN_RE_FOREIGN">"c3106"</definedName>
+    <definedName name="IQ_PENSION_CONTRIBUTION_TOTAL_COST">"c3559"</definedName>
+    <definedName name="IQ_PENSION_DISC_RATE_MAX">"c3236"</definedName>
+    <definedName name="IQ_PENSION_DISC_RATE_MAX_DOM">"c3234"</definedName>
+    <definedName name="IQ_PENSION_DISC_RATE_MAX_FOREIGN">"c3235"</definedName>
+    <definedName name="IQ_PENSION_DISC_RATE_MIN">"c3233"</definedName>
+    <definedName name="IQ_PENSION_DISC_RATE_MIN_DOM">"c3231"</definedName>
+    <definedName name="IQ_PENSION_DISC_RATE_MIN_FOREIGN">"c3232"</definedName>
+    <definedName name="IQ_PENSION_DISCOUNT_RATE_DOMESTIC">"c3573"</definedName>
+    <definedName name="IQ_PENSION_DISCOUNT_RATE_FOREIGN">"c3574"</definedName>
+    <definedName name="IQ_PENSION_EST_BENEFIT_1YR">"c3113"</definedName>
+    <definedName name="IQ_PENSION_EST_BENEFIT_1YR_DOM">"c3111"</definedName>
+    <definedName name="IQ_PENSION_EST_BENEFIT_1YR_FOREIGN">"c3112"</definedName>
+    <definedName name="IQ_PENSION_EST_BENEFIT_2YR">"c3116"</definedName>
+    <definedName name="IQ_PENSION_EST_BENEFIT_2YR_DOM">"c3114"</definedName>
+    <definedName name="IQ_PENSION_EST_BENEFIT_2YR_FOREIGN">"c3115"</definedName>
+    <definedName name="IQ_PENSION_EST_BENEFIT_3YR">"c3119"</definedName>
+    <definedName name="IQ_PENSION_EST_BENEFIT_3YR_DOM">"c3117"</definedName>
+    <definedName name="IQ_PENSION_EST_BENEFIT_3YR_FOREIGN">"c3118"</definedName>
+    <definedName name="IQ_PENSION_EST_BENEFIT_4YR">"c3122"</definedName>
+    <definedName name="IQ_PENSION_EST_BENEFIT_4YR_DOM">"c3120"</definedName>
+    <definedName name="IQ_PENSION_EST_BENEFIT_4YR_FOREIGN">"c3121"</definedName>
+    <definedName name="IQ_PENSION_EST_BENEFIT_5YR">"c3125"</definedName>
+    <definedName name="IQ_PENSION_EST_BENEFIT_5YR_DOM">"c3123"</definedName>
+    <definedName name="IQ_PENSION_EST_BENEFIT_5YR_FOREIGN">"c3124"</definedName>
+    <definedName name="IQ_PENSION_EST_BENEFIT_AFTER5">"c3128"</definedName>
+    <definedName name="IQ_PENSION_EST_BENEFIT_AFTER5_DOM">"c3126"</definedName>
+    <definedName name="IQ_PENSION_EST_BENEFIT_AFTER5_FOREIGN">"c3127"</definedName>
+    <definedName name="IQ_PENSION_EST_CONTRIBUTIONS_NEXTYR">"c3218"</definedName>
+    <definedName name="IQ_PENSION_EST_CONTRIBUTIONS_NEXTYR_DOM">"c3216"</definedName>
+    <definedName name="IQ_PENSION_EST_CONTRIBUTIONS_NEXTYR_FOREIGN">"c3217"</definedName>
+    <definedName name="IQ_PENSION_EXP_RATE_RETURN_MAX">"c3248"</definedName>
+    <definedName name="IQ_PENSION_EXP_RATE_RETURN_MAX_DOM">"c3246"</definedName>
+    <definedName name="IQ_PENSION_EXP_RATE_RETURN_MAX_FOREIGN">"c3247"</definedName>
+    <definedName name="IQ_PENSION_EXP_RATE_RETURN_MIN">"c3245"</definedName>
+    <definedName name="IQ_PENSION_EXP_RATE_RETURN_MIN_DOM">"c3243"</definedName>
+    <definedName name="IQ_PENSION_EXP_RATE_RETURN_MIN_FOREIGN">"c3244"</definedName>
+    <definedName name="IQ_PENSION_EXP_RETURN_DOMESTIC">"c3571"</definedName>
+    <definedName name="IQ_PENSION_EXP_RETURN_FOREIGN">"c3572"</definedName>
+    <definedName name="IQ_PENSION_INTAN_ASSETS">"c3137"</definedName>
+    <definedName name="IQ_PENSION_INTAN_ASSETS_DOM">"c3135"</definedName>
+    <definedName name="IQ_PENSION_INTAN_ASSETS_FOREIGN">"c3136"</definedName>
+    <definedName name="IQ_PENSION_INTEREST_COST">"c3582"</definedName>
+    <definedName name="IQ_PENSION_INTEREST_COST_DOM">"c3580"</definedName>
+    <definedName name="IQ_PENSION_INTEREST_COST_FOREIGN">"c3581"</definedName>
+    <definedName name="IQ_PENSION_NET_ASSET_RECOG">"c3152"</definedName>
+    <definedName name="IQ_PENSION_NET_ASSET_RECOG_DOM">"c3150"</definedName>
+    <definedName name="IQ_PENSION_NET_ASSET_RECOG_FOREIGN">"c3151"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_ACQ">"c3206"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_ACQ_DOM">"c3204"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_ACQ_FOREIGN">"c3205"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_ACTUARIAL_GAIN_LOSS">"c3197"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_ACTUARIAL_GAIN_LOSS_DOM">"c3195"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_ACTUARIAL_GAIN_LOSS_FOREIGN">"c3196"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_BEG">"c3185"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_BEG_DOM">"c3183"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_BEG_FOREIGN">"c3184"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_CURTAIL">"c3209"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_CURTAIL_DOM">"c3207"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_CURTAIL_FOREIGN">"c3208"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_EMPLOYEE_CONTRIBUTIONS">"c3194"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_EMPLOYEE_CONTRIBUTIONS_DOM">"c3192"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_EMPLOYEE_CONTRIBUTIONS_FOREIGN">"c3193"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_FX_ADJ">"c3203"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_FX_ADJ_DOM">"c3201"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_FX_ADJ_FOREIGN">"c3202"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_INTEREST_COST">"c3191"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_INTEREST_COST_DOM">"c3189"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_INTEREST_COST_FOREIGN">"c3190"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_OTHER_COST">"c3555"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_OTHER_COST_DOM">"c3553"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_OTHER_COST_FOREIGN">"c3554"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_OTHER_PLAN_ADJ">"c3212"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_OTHER_PLAN_ADJ_DOM">"c3210"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_OTHER_PLAN_ADJ_FOREIGN">"c3211"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_PAID">"c3200"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_PAID_DOM">"c3198"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_PAID_FOREIGN">"c3199"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_PROJECTED">"c3215"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_PROJECTED_DOM">"c3213"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_PROJECTED_FOREIGN">"c3214"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_ROA">"c3552"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_ROA_DOM">"c3550"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_ROA_FOREIGN">"c3551"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_SERVICE_COST">"c3188"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_SERVICE_COST_DOM">"c3186"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_SERVICE_COST_FOREIGN">"c3187"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_TOTAL_COST">"c3558"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_TOTAL_COST_DOM">"c3556"</definedName>
+    <definedName name="IQ_PENSION_OBLIGATION_TOTAL_COST_FOREIGN">"c3557"</definedName>
+    <definedName name="IQ_PENSION_OTHER">"c3143"</definedName>
+    <definedName name="IQ_PENSION_OTHER_ADJ">"c3149"</definedName>
+    <definedName name="IQ_PENSION_OTHER_ADJ_DOM">"c3147"</definedName>
+    <definedName name="IQ_PENSION_OTHER_ADJ_FOREIGN">"c3148"</definedName>
+    <definedName name="IQ_PENSION_OTHER_DOM">"c3141"</definedName>
+    <definedName name="IQ_PENSION_OTHER_FOREIGN">"c3142"</definedName>
+    <definedName name="IQ_PENSION_PBO_ASSUMED_RATE_RET_MAX">"c3254"</definedName>
+    <definedName name="IQ_PENSION_PBO_ASSUMED_RATE_RET_MAX_DOM">"c3252"</definedName>
+    <definedName name="IQ_PENSION_PBO_ASSUMED_RATE_RET_MAX_FOREIGN">"c3253"</definedName>
+    <definedName name="IQ_PENSION_PBO_ASSUMED_RATE_RET_MIN">"c3251"</definedName>
+    <definedName name="IQ_PENSION_PBO_ASSUMED_RATE_RET_MIN_DOM">"c3249"</definedName>
+    <definedName name="IQ_PENSION_PBO_ASSUMED_RATE_RET_MIN_FOREIGN">"c3250"</definedName>
+    <definedName name="IQ_PENSION_PBO_RATE_COMP_INCREASE_MAX">"c3260"</definedName>
+    <definedName name="IQ_PENSION_PBO_RATE_COMP_INCREASE_MAX_DOM">"c3258"</definedName>
+    <definedName name="IQ_PENSION_PBO_RATE_COMP_INCREASE_MAX_FOREIGN">"c3259"</definedName>
+    <definedName name="IQ_PENSION_PBO_RATE_COMP_INCREASE_MIN">"c3257"</definedName>
+    <definedName name="IQ_PENSION_PBO_RATE_COMP_INCREASE_MIN_DOM">"c3255"</definedName>
+    <definedName name="IQ_PENSION_PBO_RATE_COMP_INCREASE_MIN_FOREIGN">"c3256"</definedName>
+    <definedName name="IQ_PENSION_PREPAID_COST">"c3131"</definedName>
+    <definedName name="IQ_PENSION_PREPAID_COST_DOM">"c3129"</definedName>
+    <definedName name="IQ_PENSION_PREPAID_COST_FOREIGN">"c3130"</definedName>
+    <definedName name="IQ_PENSION_PROJECTED_OBLIGATION">"c3566"</definedName>
+    <definedName name="IQ_PENSION_PROJECTED_OBLIGATION_DOMESTIC">"c3564"</definedName>
+    <definedName name="IQ_PENSION_PROJECTED_OBLIGATION_FOREIGN">"c3565"</definedName>
+    <definedName name="IQ_PENSION_QUART_ADDL_CONTRIBUTIONS_EXP">"c3224"</definedName>
+    <definedName name="IQ_PENSION_QUART_ADDL_CONTRIBUTIONS_EXP_DOM">"c3222"</definedName>
+    <definedName name="IQ_PENSION_QUART_ADDL_CONTRIBUTIONS_EXP_FOREIGN">"c3223"</definedName>
+    <definedName name="IQ_PENSION_QUART_EMPLOYER_CONTRIBUTIONS">"c3221"</definedName>
+    <definedName name="IQ_PENSION_QUART_EMPLOYER_CONTRIBUTIONS_DOM">"c3219"</definedName>
+    <definedName name="IQ_PENSION_QUART_EMPLOYER_CONTRIBUTIONS_FOREIGN">"c3220"</definedName>
+    <definedName name="IQ_PENSION_RATE_COMP_GROWTH_DOMESTIC">"c3575"</definedName>
+    <definedName name="IQ_PENSION_RATE_COMP_GROWTH_FOREIGN">"c3576"</definedName>
+    <definedName name="IQ_PENSION_RATE_COMP_INCREASE_MAX">"c3242"</definedName>
+    <definedName name="IQ_PENSION_RATE_COMP_INCREASE_MAX_DOM">"c3240"</definedName>
+    <definedName name="IQ_PENSION_RATE_COMP_INCREASE_MAX_FOREIGN">"c3241"</definedName>
+    <definedName name="IQ_PENSION_RATE_COMP_INCREASE_MIN">"c3239"</definedName>
+    <definedName name="IQ_PENSION_RATE_COMP_INCREASE_MIN_DOM">"c3237"</definedName>
+    <definedName name="IQ_PENSION_RATE_COMP_INCREASE_MIN_FOREIGN">"c3238"</definedName>
+    <definedName name="IQ_PENSION_SERVICE_COST">"c3579"</definedName>
+    <definedName name="IQ_PENSION_SERVICE_COST_DOM">"c3577"</definedName>
+    <definedName name="IQ_PENSION_SERVICE_COST_FOREIGN">"c3578"</definedName>
+    <definedName name="IQ_PENSION_TOTAL_ASSETS">"c3563"</definedName>
+    <definedName name="IQ_PENSION_TOTAL_ASSETS_DOMESTIC">"c3561"</definedName>
+    <definedName name="IQ_PENSION_TOTAL_ASSETS_FOREIGN">"c3562"</definedName>
+    <definedName name="IQ_PENSION_TOTAL_EXP">"c3560"</definedName>
+    <definedName name="IQ_PENSION_UNFUNDED_ADDL_MIN_LIAB">"c3227"</definedName>
+    <definedName name="IQ_PENSION_UNFUNDED_ADDL_MIN_LIAB_DOM">"c3225"</definedName>
+    <definedName name="IQ_PENSION_UNFUNDED_ADDL_MIN_LIAB_FOREIGN">"c3226"</definedName>
+    <definedName name="IQ_PENSION_UNRECOG_PRIOR">"c3146"</definedName>
+    <definedName name="IQ_PENSION_UNRECOG_PRIOR_DOM">"c3144"</definedName>
+    <definedName name="IQ_PENSION_UNRECOG_PRIOR_FOREIGN">"c3145"</definedName>
+    <definedName name="IQ_PENSION_UV_LIAB">"c3567"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_12MONTHS">"c1828"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_12MONTHS_CIQ">"c3769"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_12MONTHS_THOM">"c5248"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_18MONTHS">"c1829"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_18MONTHS_CIQ">"c3770"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_18MONTHS_THOM">"c5249"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_3MONTHS">"c1825"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_3MONTHS_CIQ">"c3766"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_3MONTHS_THOM">"c5245"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_6MONTHS">"c1826"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_6MONTHS_CIQ">"c3767"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_6MONTHS_THOM">"c5246"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_9MONTHS">"c1827"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_9MONTHS_CIQ">"c3768"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_9MONTHS_THOM">"c5247"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_DAY">"c1822"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_DAY_CIQ">"c3764"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_DAY_THOM">"c5243"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_MONTH">"c1824"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_MONTH_CIQ">"c3765"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_MONTH_THOM">"c5244"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_SHARE_SHARE_12MONTHS">"c1828"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_SHARE_SHARE_12MONTHS_THOM">"c5248"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_SHARE_SHARE_18MONTHS">"c1829"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_SHARE_SHARE_18MONTHS_THOM">"c5249"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_SHARE_SHARE_3MONTHS">"c1825"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_SHARE_SHARE_3MONTHS_THOM">"c5245"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_SHARE_SHARE_6MONTHS">"c1826"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_SHARE_SHARE_6MONTHS_THOM">"c5246"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_SHARE_SHARE_9MONTHS">"c1827"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_SHARE_SHARE_9MONTHS_THOM">"c5247"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_SHARE_SHARE_DAY">"c1822"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_SHARE_SHARE_DAY_THOM">"c5243"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_SHARE_SHARE_MONTH">"c1824"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_SHARE_SHARE_MONTH_THOM">"c5244"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_SHARE_SHARE_WEEK">"c1823"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_SHARE_SHARE_WEEK_THOM">"c5274"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_WEEK">"c1823"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_WEEK_CIQ">"c3795"</definedName>
+    <definedName name="IQ_PERCENT_CHANGE_EST_FFO_WEEK_THOM">"c5274"</definedName>
+    <definedName name="IQ_PERCENT_INSURED_FDIC">"c6374"</definedName>
+    <definedName name="IQ_PERIODDATE">"c1414"</definedName>
+    <definedName name="IQ_PERIODDATE_BS">"c1032"</definedName>
+    <definedName name="IQ_PERIODDATE_CF">"c1033"</definedName>
+    <definedName name="IQ_PERIODDATE_IS">"c1034"</definedName>
+    <definedName name="IQ_PERIODLENGTH_CF">"c1502"</definedName>
+    <definedName name="IQ_PERIODLENGTH_IS">"c1503"</definedName>
+    <definedName name="IQ_PERTYPE">"c1611"</definedName>
+    <definedName name="IQ_PLEDGED_SECURITIES_FDIC">"c6401"</definedName>
+    <definedName name="IQ_PLL">"c2114"</definedName>
+    <definedName name="IQ_PMT_FREQ">"c2236"</definedName>
+    <definedName name="IQ_POISON_PUT_EFFECT_DATE">"c2486"</definedName>
+    <definedName name="IQ_POISON_PUT_EXPIRATION_DATE">"c2487"</definedName>
+    <definedName name="IQ_POISON_PUT_PRICE">"c2488"</definedName>
+    <definedName name="IQ_POLICY_BENEFITS">"c1036"</definedName>
+    <definedName name="IQ_POLICY_COST">"c1037"</definedName>
+    <definedName name="IQ_POLICY_LIAB">"c1612"</definedName>
+    <definedName name="IQ_POLICY_LOANS">"c1038"</definedName>
+    <definedName name="IQ_POST_RETIRE_EXP">"c1039"</definedName>
+    <definedName name="IQ_POSTPAID_CHURN">"c2121"</definedName>
+    <definedName name="IQ_POSTPAID_SUBS">"c2118"</definedName>
+    <definedName name="IQ_PRE_OPEN_COST">"c1040"</definedName>
+    <definedName name="IQ_PRE_TAX_INCOME_FDIC">"c6581"</definedName>
+    <definedName name="IQ_PREF_CONVERT">"c1041"</definedName>
+    <definedName name="IQ_PREF_DIV_CF">"c1042"</definedName>
+    <definedName name="IQ_PREF_DIV_OTHER">"c1043"</definedName>
+    <definedName name="IQ_PREF_DIVID">"c1461"</definedName>
+    <definedName name="IQ_PREF_EQUITY">"c1044"</definedName>
+    <definedName name="IQ_PREF_ISSUED">"c1045"</definedName>
+    <definedName name="IQ_PREF_ISSUED_BNK">"c1046"</definedName>
+    <definedName name="IQ_PREF_ISSUED_BR">"c1047"</definedName>
+    <definedName name="IQ_PREF_ISSUED_FIN">"c1048"</definedName>
+    <definedName name="IQ_PREF_ISSUED_INS">"c1049"</definedName>
+    <definedName name="IQ_PREF_ISSUED_REIT">"c1050"</definedName>
+    <definedName name="IQ_PREF_ISSUED_UTI">"c1051"</definedName>
+    <definedName name="IQ_PREF_NON_REDEEM">"c1052"</definedName>
+    <definedName name="IQ_PREF_OTHER">"c1053"</definedName>
+    <definedName name="IQ_PREF_OTHER_BNK">"c1054"</definedName>
+    <definedName name="IQ_PREF_OTHER_BR">"c1055"</definedName>
+    <definedName name="IQ_PREF_OTHER_FIN">"c1056"</definedName>
+    <definedName name="IQ_PREF_OTHER_INS">"c1057"</definedName>
+    <definedName name="IQ_PREF_OTHER_REIT">"c1058"</definedName>
+    <definedName name="IQ_PREF_REDEEM">"c1059"</definedName>
+    <definedName name="IQ_PREF_REP">"c1060"</definedName>
+    <definedName name="IQ_PREF_REP_BNK">"c1061"</definedName>
+    <definedName name="IQ_PREF_REP_BR">"c1062"</definedName>
+    <definedName name="IQ_PREF_REP_FIN">"c1063"</definedName>
+    <definedName name="IQ_PREF_REP_INS">"c1064"</definedName>
+    <definedName name="IQ_PREF_REP_REIT">"c1065"</definedName>
+    <definedName name="IQ_PREF_REP_UTI">"c1066"</definedName>
+    <definedName name="IQ_PREF_STOCK">"c1416"</definedName>
+    <definedName name="IQ_PREF_TOT">"c1415"</definedName>
+    <definedName name="IQ_PREFERRED_FDIC">"c6349"</definedName>
+    <definedName name="IQ_PREMISES_EQUIPMENT_FDIC">"c6577"</definedName>
+    <definedName name="IQ_PREMIUMS_ANNUITY_REV">"c1067"</definedName>
+    <definedName name="IQ_PREPAID_CHURN">"c2120"</definedName>
+    <definedName name="IQ_PREPAID_EXP">"c1068"</definedName>
+    <definedName name="IQ_PREPAID_EXPEN">"c1418"</definedName>
+    <definedName name="IQ_PREPAID_SUBS">"c2117"</definedName>
+    <definedName name="IQ_PRETAX_RETURN_ASSETS_FDIC">"c6731"</definedName>
+    <definedName name="IQ_PRICE_OVER_BVPS">"c1412"</definedName>
+    <definedName name="IQ_PRICE_OVER_LTM_EPS">"c1413"</definedName>
+    <definedName name="IQ_PRICE_TARGET">"c82"</definedName>
+    <definedName name="IQ_PRICE_TARGET_REUT">"c3631"</definedName>
+    <definedName name="IQ_PRICEDATE">"c1069"</definedName>
+    <definedName name="IQ_PRICING_DATE">"c1613"</definedName>
+    <definedName name="IQ_PRIMARY_INDUSTRY">"c1070"</definedName>
+    <definedName name="IQ_PRINCIPAL_AMT">"c2157"</definedName>
+    <definedName name="IQ_PRIVATE_CONST_TOTAL_APR_FC_UNUSED_UNUSED_UNUSED">"c8559"</definedName>
+    <definedName name="IQ_PRIVATE_CONST_TOTAL_APR_UNUSED_UNUSED_UNUSED">"c7679"</definedName>
+    <definedName name="IQ_PRIVATE_CONST_TOTAL_FC_UNUSED_UNUSED_UNUSED">"c7899"</definedName>
+    <definedName name="IQ_PRIVATE_CONST_TOTAL_POP_FC_UNUSED_UNUSED_UNUSED">"c8119"</definedName>
+    <definedName name="IQ_PRIVATE_CONST_TOTAL_POP_UNUSED_UNUSED_UNUSED">"c7239"</definedName>
+    <definedName name="IQ_PRIVATE_CONST_TOTAL_UNUSED_UNUSED_UNUSED">"c7019"</definedName>
+    <definedName name="IQ_PRIVATE_CONST_TOTAL_YOY_FC_UNUSED_UNUSED_UNUSED">"c8339"</definedName>
+    <definedName name="IQ_PRIVATE_CONST_TOTAL_YOY_UNUSED_UNUSED_UNUSED">"c7459"</definedName>
+    <definedName name="IQ_PRIVATE_RES_CONST_REAL_APR_FC_UNUSED_UNUSED_UNUSED">"c8535"</definedName>
+    <definedName name="IQ_PRIVATE_RES_CONST_REAL_APR_UNUSED_UNUSED_UNUSED">"c7655"</definedName>
+    <definedName name="IQ_PRIVATE_RES_CONST_REAL_FC_UNUSED_UNUSED_UNUSED">"c7875"</definedName>
+    <definedName name="IQ_PRIVATE_RES_CONST_REAL_POP_FC_UNUSED_UNUSED_UNUSED">"c8095"</definedName>
+    <definedName name="IQ_PRIVATE_RES_CONST_REAL_POP_UNUSED_UNUSED_UNUSED">"c7215"</definedName>
+    <definedName name="IQ_PRIVATE_RES_CONST_REAL_UNUSED_UNUSED_UNUSED">"c6995"</definedName>
+    <definedName name="IQ_PRIVATE_RES_CONST_REAL_YOY_FC_UNUSED_UNUSED_UNUSED">"c8315"</definedName>
+    <definedName name="IQ_PRIVATE_RES_CONST_REAL_YOY_UNUSED_UNUSED_UNUSED">"c7435"</definedName>
+    <definedName name="IQ_PRIVATELY_ISSUED_MORTGAGE_BACKED_SECURITIES_FDIC">"c6407"</definedName>
+    <definedName name="IQ_PRIVATELY_ISSUED_MORTGAGE_PASS_THROUGHS_FDIC">"c6405"</definedName>
+    <definedName name="IQ_PRO_FORMA_BASIC_EPS">"c1614"</definedName>
+    <definedName name="IQ_PRO_FORMA_DILUT_EPS">"c1615"</definedName>
+    <definedName name="IQ_PRO_FORMA_NET_INC">"c1452"</definedName>
+    <definedName name="IQ_PROFESSIONAL">"c1071"</definedName>
+    <definedName name="IQ_PROFESSIONAL_TITLE">"c1072"</definedName>
+    <definedName name="IQ_PROJECTED_PENSION_OBLIGATION">"c1292"</definedName>
+    <definedName name="IQ_PROJECTED_PENSION_OBLIGATION_DOMESTIC">"c2656"</definedName>
+    <definedName name="IQ_PROJECTED_PENSION_OBLIGATION_FOREIGN">"c2664"</definedName>
+    <definedName name="IQ_PROPERTY_EXP">"c1073"</definedName>
+    <definedName name="IQ_PROPERTY_GROSS">"c1379"</definedName>
+    <definedName name="IQ_PROPERTY_MGMT_FEE">"c1074"</definedName>
+    <definedName name="IQ_PROPERTY_NET">"c1402"</definedName>
+    <definedName name="IQ_PROV_BAD_DEBTS">"c1075"</definedName>
+    <definedName name="IQ_PROV_BAD_DEBTS_CF">"c1076"</definedName>
+    <definedName name="IQ_PROVISION_10YR_ANN_GROWTH">"c1077"</definedName>
+    <definedName name="IQ_PROVISION_1YR_ANN_GROWTH">"c1078"</definedName>
+    <definedName name="IQ_PROVISION_2YR_ANN_GROWTH">"c1079"</definedName>
+    <definedName name="IQ_PROVISION_3YR_ANN_GROWTH">"c1080"</definedName>
+    <definedName name="IQ_PROVISION_5YR_ANN_GROWTH">"c1081"</definedName>
+    <definedName name="IQ_PROVISION_7YR_ANN_GROWTH">"c1082"</definedName>
+    <definedName name="IQ_PROVISION_CHARGE_OFFS">"c1083"</definedName>
+    <definedName name="IQ_PTBV">"c1084"</definedName>
+    <definedName name="IQ_PTBV_AVG">"c1085"</definedName>
+    <definedName name="IQ_PURCHASE_FOREIGN_CURRENCIES_FDIC">"c6513"</definedName>
+    <definedName name="IQ_PURCHASED_OPTION_CONTRACTS_FDIC">"c6510"</definedName>
+    <definedName name="IQ_PURCHASED_OPTION_CONTRACTS_FX_RISK_FDIC">"c6515"</definedName>
+    <definedName name="IQ_PURCHASED_OPTION_CONTRACTS_NON_FX_IR_FDIC">"c6520"</definedName>
+    <definedName name="IQ_PURCHASES_EQUIP_NONRES_SAAR_APR_FC_UNUSED_UNUSED_UNUSED">"c8491"</definedName>
+    <definedName name="IQ_PURCHASES_EQUIP_NONRES_SAAR_APR_UNUSED_UNUSED_UNUSED">"c7611"</definedName>
+    <definedName name="IQ_PURCHASES_EQUIP_NONRES_SAAR_FC_UNUSED_UNUSED_UNUSED">"c7831"</definedName>
+    <definedName name="IQ_PURCHASES_EQUIP_NONRES_SAAR_POP_FC_UNUSED_UNUSED_UNUSED">"c8051"</definedName>
+    <definedName name="IQ_PURCHASES_EQUIP_NONRES_SAAR_POP_UNUSED_UNUSED_UNUSED">"c7171"</definedName>
+    <definedName name="IQ_PURCHASES_EQUIP_NONRES_SAAR_UNUSED_UNUSED_UNUSED">"c6951"</definedName>
+    <definedName name="IQ_PURCHASES_EQUIP_NONRES_SAAR_YOY_FC_UNUSED_UNUSED_UNUSED">"c8271"</definedName>
+    <definedName name="IQ_PURCHASES_EQUIP_NONRES_SAAR_YOY_UNUSED_UNUSED_UNUSED">"c7391"</definedName>
+    <definedName name="IQ_PUT_DATE_SCHEDULE">"c2483"</definedName>
+    <definedName name="IQ_PUT_NOTIFICATION">"c2485"</definedName>
+    <definedName name="IQ_PUT_PRICE_SCHEDULE">"c2484"</definedName>
+    <definedName name="IQ_QTD">750000</definedName>
+    <definedName name="IQ_QUICK_RATIO">"c1086"</definedName>
+    <definedName name="IQ_RATE_COMP_GROWTH_DOMESTIC">"c1087"</definedName>
+    <definedName name="IQ_RATE_COMP_GROWTH_FOREIGN">"c1088"</definedName>
+    <definedName name="IQ_RAW_INV">"c1089"</definedName>
+    <definedName name="IQ_RC">"c2497"</definedName>
+    <definedName name="IQ_RC_PCT">"c2498"</definedName>
+    <definedName name="IQ_RD_EXP">"c1090"</definedName>
+    <definedName name="IQ_RD_EXP_FN">"c1091"</definedName>
+    <definedName name="IQ_RE">"c1092"</definedName>
+    <definedName name="IQ_RE_FORECLOSURE_FDIC">"c6332"</definedName>
+    <definedName name="IQ_RE_INVEST_FDIC">"c6331"</definedName>
+    <definedName name="IQ_RE_LOANS_DOMESTIC_CHARGE_OFFS_FDIC">"c6589"</definedName>
+    <definedName name="IQ_RE_LOANS_DOMESTIC_FDIC">"c6309"</definedName>
+    <definedName name="IQ_RE_LOANS_DOMESTIC_NET_CHARGE_OFFS_FDIC">"c6627"</definedName>
+    <definedName name="IQ_RE_LOANS_DOMESTIC_RECOVERIES_FDIC">"c6608"</definedName>
+    <definedName name="IQ_RE_LOANS_FDIC">"c6308"</definedName>
+    <definedName name="IQ_RE_LOANS_FOREIGN_CHARGE_OFFS_FDIC">"c6595"</definedName>
+    <definedName name="IQ_RE_LOANS_FOREIGN_NET_CHARGE_OFFS_FDIC">"c6633"</definedName>
+    <definedName name="IQ_RE_LOANS_FOREIGN_RECOVERIES_FDIC">"c6614"</definedName>
+    <definedName name="IQ_REAL_ESTATE">"c1093"</definedName>
+    <definedName name="IQ_REAL_ESTATE_ASSETS">"c1094"</definedName>
+    <definedName name="IQ_RECOVERIES_1_4_FAMILY_LOANS_FDIC">"c6707"</definedName>
+    <definedName name="IQ_RECOVERIES_AUTO_LOANS_FDIC">"c6701"</definedName>
+    <definedName name="IQ_RECOVERIES_CL_LOANS_FDIC">"c6702"</definedName>
+    <definedName name="IQ_RECOVERIES_CREDIT_CARDS_RECEIVABLES_FDIC">"c6704"</definedName>
+    <definedName name="IQ_RECOVERIES_HOME_EQUITY_LINES_FDIC">"c6705"</definedName>
+    <definedName name="IQ_RECOVERIES_OTHER_CONSUMER_LOANS_FDIC">"c6703"</definedName>
+    <definedName name="IQ_RECOVERIES_OTHER_LOANS_FDIC">"c6706"</definedName>
+    <definedName name="IQ_RECURRING_PROFIT_ACT_OR_EST">"c4507"</definedName>
+    <definedName name="IQ_RECURRING_PROFIT_SHARE_ACT_OR_EST">"c4508"</definedName>
+    <definedName name="IQ_REDEEM_PREF_STOCK">"c1417"</definedName>
+    <definedName name="IQ_REG_ASSETS">"c1095"</definedName>
+    <definedName name="IQ_REINSUR_PAY">"c1096"</definedName>
+    <definedName name="IQ_REINSUR_PAY_CF">"c1097"</definedName>
+    <definedName name="IQ_REINSUR_RECOVER">"c1098"</definedName>
+    <definedName name="IQ_REINSUR_RECOVER_CF">"c1099"</definedName>
+    <definedName name="IQ_REINSURANCE">"c1100"</definedName>
+    <definedName name="IQ_RELATED_PLANS_FDIC">"c6320"</definedName>
+    <definedName name="IQ_RENTAL_REV">"c1101"</definedName>
+    <definedName name="IQ_RES_CONST_REAL_APR_FC_UNUSED_UNUSED_UNUSED">"c8536"</definedName>
+    <definedName name="IQ_RES_CONST_REAL_APR_UNUSED_UNUSED_UNUSED">"c7656"</definedName>
+    <definedName name="IQ_RES_CONST_REAL_FC_UNUSED_UNUSED_UNUSED">"c7876"</definedName>
+    <definedName name="IQ_RES_CONST_REAL_POP_FC_UNUSED_UNUSED_UNUSED">"c8096"</definedName>
+    <definedName name="IQ_RES_CONST_REAL_POP_UNUSED_UNUSED_UNUSED">"c7216"</definedName>
+    <definedName name="IQ_RES_CONST_REAL_SAAR_APR_FC_UNUSED_UNUSED_UNUSED">"c8537"</definedName>
+    <definedName name="IQ_RES_CONST_REAL_SAAR_APR_UNUSED_UNUSED_UNUSED">"c7657"</definedName>
+    <definedName name="IQ_RES_CONST_REAL_SAAR_FC_UNUSED_UNUSED_UNUSED">"c7877"</definedName>
+    <definedName name="IQ_RES_CONST_REAL_SAAR_POP_FC_UNUSED_UNUSED_UNUSED">"c8097"</definedName>
+    <definedName name="IQ_RES_CONST_REAL_SAAR_POP_UNUSED_UNUSED_UNUSED">"c7217"</definedName>
+    <definedName name="IQ_RES_CONST_REAL_SAAR_UNUSED_UNUSED_UNUSED">"c6997"</definedName>
+    <definedName name="IQ_RES_CONST_REAL_SAAR_YOY_FC_UNUSED_UNUSED_UNUSED">"c8317"</definedName>
+    <definedName name="IQ_RES_CONST_REAL_SAAR_YOY_UNUSED_UNUSED_UNUSED">"c7437"</definedName>
+    <definedName name="IQ_RES_CONST_REAL_UNUSED_UNUSED_UNUSED">"c6996"</definedName>
+    <definedName name="IQ_RES_CONST_REAL_YOY_FC_UNUSED_UNUSED_UNUSED">"c8316"</definedName>
+    <definedName name="IQ_RES_CONST_REAL_YOY_UNUSED_UNUSED_UNUSED">"c7436"</definedName>
+    <definedName name="IQ_RES_CONST_SAAR_APR_FC_UNUSED_UNUSED_UNUSED">"c8540"</definedName>
+    <definedName name="IQ_RES_CONST_SAAR_APR_UNUSED_UNUSED_UNUSED">"c7660"</definedName>
+    <definedName name="IQ_RES_CONST_SAAR_FC_UNUSED_UNUSED_UNUSED">"c7880"</definedName>
+    <definedName name="IQ_RES_CONST_SAAR_POP_FC_UNUSED_UNUSED_UNUSED">"c8100"</definedName>
+    <definedName name="IQ_RES_CONST_SAAR_POP_UNUSED_UNUSED_UNUSED">"c7220"</definedName>
+    <definedName name="IQ_RES_CONST_SAAR_UNUSED_UNUSED_UNUSED">"c7000"</definedName>
+    <definedName name="IQ_RES_CONST_SAAR_YOY_FC_UNUSED_UNUSED_UNUSED">"c8320"</definedName>
+    <definedName name="IQ_RES_CONST_SAAR_YOY_UNUSED_UNUSED_UNUSED">"c7440"</definedName>
+    <definedName name="IQ_RESEARCH_DEV">"c1419"</definedName>
+    <definedName name="IQ_RESIDENTIAL_LOANS">"c1102"</definedName>
+    <definedName name="IQ_RESTATEMENT_BS">"c1643"</definedName>
+    <definedName name="IQ_RESTATEMENT_CF">"c1644"</definedName>
+    <definedName name="IQ_RESTATEMENT_IS">"c1642"</definedName>
+    <definedName name="IQ_RESTATEMENTS_NET_FDIC">"c6500"</definedName>
+    <definedName name="IQ_RESTR_STOCK_COMP">"c3506"</definedName>
+    <definedName name="IQ_RESTR_STOCK_COMP_PRETAX">"c3504"</definedName>
+    <definedName name="IQ_RESTR_STOCK_COMP_TAX">"c3505"</definedName>
+    <definedName name="IQ_RESTRICTED_CASH">"c1103"</definedName>
+    <definedName name="IQ_RESTRUCTURE">"c1104"</definedName>
+    <definedName name="IQ_RESTRUCTURE_BNK">"c1105"</definedName>
+    <definedName name="IQ_RESTRUCTURE_BR">"c1106"</definedName>
+    <definedName name="IQ_RESTRUCTURE_CF">"c1107"</definedName>
+    <definedName name="IQ_RESTRUCTURE_FIN">"c1108"</definedName>
+    <definedName name="IQ_RESTRUCTURE_INS">"c1109"</definedName>
+    <definedName name="IQ_RESTRUCTURE_REIT">"c1110"</definedName>
+    <definedName name="IQ_RESTRUCTURE_UTI">"c1111"</definedName>
+    <definedName name="IQ_RESTRUCTURED_LOANS">"c1112"</definedName>
+    <definedName name="IQ_RESTRUCTURED_LOANS_1_4_RESIDENTIAL_FDIC">"c6378"</definedName>
+    <definedName name="IQ_RESTRUCTURED_LOANS_LEASES_FDIC">"c6377"</definedName>
+    <definedName name="IQ_RESTRUCTURED_LOANS_NON_1_4_FDIC">"c6379"</definedName>
+    <definedName name="IQ_RETAIL_ACQUIRED_FRANCHISE_STORES">"c2895"</definedName>
+    <definedName name="IQ_RETAIL_ACQUIRED_OWNED_STORES">"c2903"</definedName>
+    <definedName name="IQ_RETAIL_ACQUIRED_STORES">"c2887"</definedName>
+    <definedName name="IQ_RETAIL_AVG_STORE_SIZE_GROSS">"c2066"</definedName>
+    <definedName name="IQ_RETAIL_AVG_STORE_SIZE_NET">"c2067"</definedName>
+    <definedName name="IQ_RETAIL_AVG_WK_SALES">"c2891"</definedName>
+    <definedName name="IQ_RETAIL_AVG_WK_SALES_FRANCHISE">"c2899"</definedName>
+    <definedName name="IQ_RETAIL_AVG_WK_SALES_OWNED">"c2907"</definedName>
+    <definedName name="IQ_RETAIL_CLOSED_FRANCHISE_STORES">"c2896"</definedName>
+    <definedName name="IQ_RETAIL_CLOSED_OWNED_STORES">"c2904"</definedName>
+    <definedName name="IQ_RETAIL_CLOSED_STORES">"c2063"</definedName>
+    <definedName name="IQ_RETAIL_DEPOSITS_FDIC">"c6488"</definedName>
+    <definedName name="IQ_RETAIL_FRANCHISE_STORES_BEG">"c2893"</definedName>
+    <definedName name="IQ_RETAIL_OPENED_FRANCHISE_STORES">"c2894"</definedName>
+    <definedName name="IQ_RETAIL_OPENED_OWNED_STORES">"c2902"</definedName>
+    <definedName name="IQ_RETAIL_OPENED_STORES">"c2062"</definedName>
+    <definedName name="IQ_RETAIL_OWNED_STORES_BEG">"c2901"</definedName>
+    <definedName name="IQ_RETAIL_SALES_SQFT_ALL_GROSS">"c2138"</definedName>
+    <definedName name="IQ_RETAIL_SALES_SQFT_ALL_NET">"c2139"</definedName>
+    <definedName name="IQ_RETAIL_SALES_SQFT_COMPARABLE_GROSS">"c2136"</definedName>
+    <definedName name="IQ_RETAIL_SALES_SQFT_COMPARABLE_NET">"c2137"</definedName>
+    <definedName name="IQ_RETAIL_SALES_SQFT_OWNED_GROSS">"c2134"</definedName>
+    <definedName name="IQ_RETAIL_SALES_SQFT_OWNED_NET">"c2135"</definedName>
+    <definedName name="IQ_RETAIL_SOLD_FRANCHISE_STORES">"c2897"</definedName>
+    <definedName name="IQ_RETAIL_SOLD_OWNED_STORES">"c2905"</definedName>
+    <definedName name="IQ_RETAIL_SOLD_STORES">"c2889"</definedName>
+    <definedName name="IQ_RETAIL_SQ_FOOTAGE">"c2064"</definedName>
+    <definedName name="IQ_RETAIL_STORE_SELLING_AREA">"c2065"</definedName>
+    <definedName name="IQ_RETAIL_STORES_BEG">"c2885"</definedName>
+    <definedName name="IQ_RETAIL_TOTAL_FRANCHISE_STORES">"c2898"</definedName>
+    <definedName name="IQ_RETAIL_TOTAL_OWNED_STORES">"c2906"</definedName>
+    <definedName name="IQ_RETAIL_TOTAL_STORES">"c2061"</definedName>
+    <definedName name="IQ_RETAINED_EARN">"c1420"</definedName>
+    <definedName name="IQ_RETAINED_EARNINGS_AVERAGE_EQUITY_FDIC">"c6733"</definedName>
+    <definedName name="IQ_RETURN_ASSETS">"c1113"</definedName>
+    <definedName name="IQ_RETURN_ASSETS_BANK">"c1114"</definedName>
+    <definedName name="IQ_RETURN_ASSETS_BROK">"c1115"</definedName>
+    <definedName name="IQ_RETURN_ASSETS_FDIC">"c6730"</definedName>
+    <definedName name="IQ_RETURN_ASSETS_FS">"c1116"</definedName>
+    <definedName name="IQ_RETURN_CAPITAL">"c1117"</definedName>
+    <definedName name="IQ_RETURN_EQUITY">"c1118"</definedName>
+    <definedName name="IQ_RETURN_EQUITY_BANK">"c1119"</definedName>
+    <definedName name="IQ_RETURN_EQUITY_BROK">"c1120"</definedName>
+    <definedName name="IQ_RETURN_EQUITY_FDIC">"c6732"</definedName>
+    <definedName name="IQ_RETURN_EQUITY_FS">"c1121"</definedName>
+    <definedName name="IQ_RETURN_INVESTMENT">"c1421"</definedName>
+    <definedName name="IQ_REV">"c1122"</definedName>
+    <definedName name="IQ_REV_BEFORE_LL">"c1123"</definedName>
+    <definedName name="IQ_REV_STDDEV_EST">"c1124"</definedName>
+    <definedName name="IQ_REV_STDDEV_EST_REUT">"c3639"</definedName>
+    <definedName name="IQ_REV_UTI">"c1125"</definedName>
+    <definedName name="IQ_REVALUATION_GAINS_FDIC">"c6428"</definedName>
+    <definedName name="IQ_REVALUATION_LOSSES_FDIC">"c6429"</definedName>
+    <definedName name="IQ_REVENUE">"c1422"</definedName>
+    <definedName name="IQ_REVENUE_EST">"c1126"</definedName>
+    <definedName name="IQ_REVENUE_EST_REUT">"c3634"</definedName>
+    <definedName name="IQ_REVENUE_HIGH_EST">"c1127"</definedName>
+    <definedName name="IQ_REVENUE_HIGH_EST_REUT">"c3636"</definedName>
+    <definedName name="IQ_REVENUE_LOW_EST">"c1128"</definedName>
+    <definedName name="IQ_REVENUE_LOW_EST_REUT">"c3637"</definedName>
+    <definedName name="IQ_REVENUE_MEDIAN_EST">"c1662"</definedName>
+    <definedName name="IQ_REVENUE_MEDIAN_EST_REUT">"c3635"</definedName>
+    <definedName name="IQ_REVENUE_NUM_EST">"c1129"</definedName>
+    <definedName name="IQ_REVENUE_NUM_EST_REUT">"c3638"</definedName>
+    <definedName name="IQ_REVISION_DATE_">39560.5642361111</definedName>
+    <definedName name="IQ_RISK_ADJ_BANK_ASSETS">"c2670"</definedName>
+    <definedName name="IQ_RISK_WEIGHTED_ASSETS_FDIC">"c6370"</definedName>
+    <definedName name="IQ_SALARY">"c1130"</definedName>
+    <definedName name="IQ_SALARY_FDIC">"c6576"</definedName>
+    <definedName name="IQ_SALE_CONVERSION_RETIREMENT_STOCK_FDIC">"c6661"</definedName>
+    <definedName name="IQ_SALE_INTAN_CF">"c1131"</definedName>
+    <definedName name="IQ_SALE_INTAN_CF_BNK">"c1132"</definedName>
+    <definedName name="IQ_SALE_INTAN_CF_BR">"c1133"</definedName>
+    <definedName name="IQ_SALE_INTAN_CF_FIN">"c1134"</definedName>
+    <definedName name="IQ_SALE_INTAN_CF_INS">"c1135"</definedName>
+    <definedName name="IQ_SALE_INTAN_CF_REIT">"c1627"</definedName>
+    <definedName name="IQ_SALE_INTAN_CF_UTI">"c1136"</definedName>
+    <definedName name="IQ_SALE_PPE_CF">"c1137"</definedName>
+    <definedName name="IQ_SALE_PPE_CF_BNK">"c1138"</definedName>
+    <definedName name="IQ_SALE_PPE_CF_BR">"c1139"</definedName>
+    <definedName name="IQ_SALE_PPE_CF_FIN">"c1140"</definedName>
+    <definedName name="IQ_SALE_PPE_CF_INS">"c1141"</definedName>
+    <definedName name="IQ_SALE_PPE_CF_UTI">"c1142"</definedName>
+    <definedName name="IQ_SALE_RE_ASSETS">"c1629"</definedName>
+    <definedName name="IQ_SALE_REAL_ESTATE_CF">"c1143"</definedName>
+    <definedName name="IQ_SALE_REAL_ESTATE_CF_BNK">"c1144"</definedName>
+    <definedName name="IQ_SALE_REAL_ESTATE_CF_BR">"c1145"</definedName>
+    <definedName name="IQ_SALE_REAL_ESTATE_CF_FIN">"c1146"</definedName>
+    <definedName name="IQ_SALE_REAL_ESTATE_CF_INS">"c1147"</definedName>
+    <definedName name="IQ_SALE_REAL_ESTATE_CF_UTI">"c1148"</definedName>
+    <definedName name="IQ_SALES_MARKETING">"c2240"</definedName>
+    <definedName name="IQ_SAME_STORE">"c1149"</definedName>
+    <definedName name="IQ_SAME_STORE_FRANCHISE">"c2900"</definedName>
+    <definedName name="IQ_SAME_STORE_OWNED">"c2908"</definedName>
+    <definedName name="IQ_SAME_STORE_TOTAL">"c2892"</definedName>
+    <definedName name="IQ_SAVING_DEP">"c1150"</definedName>
+    <definedName name="IQ_SEC_PURCHASED_RESELL">"c5513"</definedName>
+    <definedName name="IQ_SECUR_RECEIV">"c1151"</definedName>
+    <definedName name="IQ_SECURED_1_4_FAMILY_RESIDENTIAL_CHARGE_OFFS_FDIC">"c6590"</definedName>
+    <definedName name="IQ_SECURED_1_4_FAMILY_RESIDENTIAL_NET_CHARGE_OFFS_FDIC">"c6628"</definedName>
+    <definedName name="IQ_SECURED_1_4_FAMILY_RESIDENTIAL_RECOVERIES_FDIC">"c6609"</definedName>
+    <definedName name="IQ_SECURED_DEBT">"c2546"</definedName>
+    <definedName name="IQ_SECURED_DEBT_PCT">"c2547"</definedName>
+    <definedName name="IQ_SECURED_FARMLAND_CHARGE_OFFS_FDIC">"c6593"</definedName>
+    <definedName name="IQ_SECURED_FARMLAND_NET_CHARGE_OFFS_FDIC">"c6631"</definedName>
+    <definedName name="IQ_SECURED_FARMLAND_RECOVERIES_FDIC">"c6612"</definedName>
+    <definedName name="IQ_SECURED_MULTIFAMILY_RESIDENTIAL_CHARGE_OFFS_FDIC">"c6591"</definedName>
+    <definedName name="IQ_SECURED_MULTIFAMILY_RESIDENTIAL_NET_CHARGE_OFFS_FDIC">"c6629"</definedName>
+    <definedName name="IQ_SECURED_MULTIFAMILY_RESIDENTIAL_RECOVERIES_FDIC">"c6610"</definedName>
+    <definedName name="IQ_SECURED_NONFARM_NONRESIDENTIAL_CHARGE_OFFS_FDIC">"c6592"</definedName>
+    <definedName name="IQ_SECURED_NONFARM_NONRESIDENTIAL_NET_CHARGE_OFFS_FDIC">"c6630"</definedName>
+    <definedName name="IQ_SECURED_NONFARM_NONRESIDENTIAL_RECOVERIES_FDIC">"c6611"</definedName>
+    <definedName name="IQ_SECURITIES_GAINS_FDIC">"c6584"</definedName>
+    <definedName name="IQ_SECURITIES_ISSUED_STATES_FDIC">"c6300"</definedName>
+    <definedName name="IQ_SECURITIES_LENT_FDIC">"c6532"</definedName>
+    <definedName name="IQ_SECURITIES_UNDERWRITING_FDIC">"c6529"</definedName>
+    <definedName name="IQ_SECURITY_BORROW">"c1152"</definedName>
+    <definedName name="IQ_SECURITY_LEVEL">"c2159"</definedName>
+    <definedName name="IQ_SECURITY_NOTES">"c2202"</definedName>
+    <definedName name="IQ_SECURITY_OWN">"c1153"</definedName>
+    <definedName name="IQ_SECURITY_RESELL">"c1154"</definedName>
+    <definedName name="IQ_SECURITY_TYPE">"c2158"</definedName>
+    <definedName name="IQ_SEPARATE_ACCT_ASSETS">"c1155"</definedName>
+    <definedName name="IQ_SEPARATE_ACCT_LIAB">"c1156"</definedName>
+    <definedName name="IQ_SERV_CHARGE_DEPOSITS">"c1157"</definedName>
+    <definedName name="IQ_SERVICE_CHARGES_FDIC">"c6572"</definedName>
+    <definedName name="IQ_SGA">"c1158"</definedName>
+    <definedName name="IQ_SGA_BNK">"c1159"</definedName>
+    <definedName name="IQ_SGA_INS">"c1160"</definedName>
+    <definedName name="IQ_SGA_MARGIN">"c1898"</definedName>
+    <definedName name="IQ_SGA_REIT">"c1161"</definedName>
+    <definedName name="IQ_SGA_SUPPL">"c1162"</definedName>
+    <definedName name="IQ_SGA_UTI">"c1163"</definedName>
+    <definedName name="IQ_SHAREOUTSTANDING">"c1347"</definedName>
+    <definedName name="IQ_SHARESOUTSTANDING">"c1164"</definedName>
+    <definedName name="IQ_SHORT_INTEREST">"c1165"</definedName>
+    <definedName name="IQ_SHORT_INTEREST_OVER_FLOAT">"c1577"</definedName>
+    <definedName name="IQ_SHORT_INTEREST_PERCENT">"c1576"</definedName>
+    <definedName name="IQ_SHORT_TERM_INVEST">"c1425"</definedName>
+    <definedName name="IQ_SMALL_INT_BEAR_CD">"c1166"</definedName>
+    <definedName name="IQ_SOFTWARE">"c1167"</definedName>
+    <definedName name="IQ_SOURCE">"c1168"</definedName>
+    <definedName name="IQ_SP_BANK">"c2637"</definedName>
+    <definedName name="IQ_SP_BANK_ACTION">"c2636"</definedName>
+    <definedName name="IQ_SP_BANK_DATE">"c2635"</definedName>
+    <definedName name="IQ_SP_FIN_ENHANCE_FX">"c2631"</definedName>
+    <definedName name="IQ_SP_FIN_ENHANCE_FX_ACTION">"c2630"</definedName>
+    <definedName name="IQ_SP_FIN_ENHANCE_FX_DATE">"c2629"</definedName>
+    <definedName name="IQ_SP_FIN_ENHANCE_LC">"c2634"</definedName>
+    <definedName name="IQ_SP_FIN_ENHANCE_LC_ACTION">"c2633"</definedName>
+    <definedName name="IQ_SP_FIN_ENHANCE_LC_DATE">"c2632"</definedName>
+    <definedName name="IQ_SP_FIN_STRENGTH_LC_ACTION_LT">"c2625"</definedName>
+    <definedName name="IQ_SP_FIN_STRENGTH_LC_ACTION_ST">"c2626"</definedName>
+    <definedName name="IQ_SP_FIN_STRENGTH_LC_DATE_LT">"c2623"</definedName>
+    <definedName name="IQ_SP_FIN_STRENGTH_LC_DATE_ST">"c2624"</definedName>
+    <definedName name="IQ_SP_FIN_STRENGTH_LC_LT">"c2627"</definedName>
+    <definedName name="IQ_SP_FIN_STRENGTH_LC_ST">"c2628"</definedName>
+    <definedName name="IQ_SP_FX_ACTION_LT">"c2613"</definedName>
+    <definedName name="IQ_SP_FX_ACTION_ST">"c2614"</definedName>
+    <definedName name="IQ_SP_FX_DATE_LT">"c2611"</definedName>
+    <definedName name="IQ_SP_FX_DATE_ST">"c2612"</definedName>
+    <definedName name="IQ_SP_FX_LT">"c2615"</definedName>
+    <definedName name="IQ_SP_FX_ST">"c2616"</definedName>
+    <definedName name="IQ_SP_ISSUE_ACTION">"c2644"</definedName>
+    <definedName name="IQ_SP_ISSUE_DATE">"c2643"</definedName>
+    <definedName name="IQ_SP_ISSUE_LT">"c2645"</definedName>
+    <definedName name="IQ_SP_ISSUE_OUTLOOK_WATCH">"c2650"</definedName>
+    <definedName name="IQ_SP_ISSUE_OUTLOOK_WATCH_DATE">"c2649"</definedName>
+    <definedName name="IQ_SP_ISSUE_RECOVER">"c2648"</definedName>
+    <definedName name="IQ_SP_ISSUE_RECOVER_ACTION">"c2647"</definedName>
+    <definedName name="IQ_SP_ISSUE_RECOVER_DATE">"c2646"</definedName>
+    <definedName name="IQ_SP_LC_ACTION_LT">"c2619"</definedName>
+    <definedName name="IQ_SP_LC_ACTION_ST">"c2620"</definedName>
+    <definedName name="IQ_SP_LC_DATE_LT">"c2617"</definedName>
+    <definedName name="IQ_SP_LC_DATE_ST">"c2618"</definedName>
+    <definedName name="IQ_SP_LC_LT">"c2621"</definedName>
+    <definedName name="IQ_SP_LC_ST">"c2622"</definedName>
+    <definedName name="IQ_SP_OUTLOOK_WATCH">"c2639"</definedName>
+    <definedName name="IQ_SP_OUTLOOK_WATCH_DATE">"c2638"</definedName>
+    <definedName name="IQ_SPECIAL_DIV_CF">"c1169"</definedName>
+    <definedName name="IQ_SPECIAL_DIV_CF_BNK">"c1170"</definedName>
+    <definedName name="IQ_SPECIAL_DIV_CF_BR">"c1171"</definedName>
+    <definedName name="IQ_SPECIAL_DIV_CF_FIN">"c1172"</definedName>
+    <definedName name="IQ_SPECIAL_DIV_CF_INS">"c1173"</definedName>
+    <definedName name="IQ_SPECIAL_DIV_CF_REIT">"c1174"</definedName>
+    <definedName name="IQ_SPECIAL_DIV_CF_UTI">"c1175"</definedName>
+    <definedName name="IQ_SPECIAL_DIV_SHARE">"c3007"</definedName>
+    <definedName name="IQ_SR_BONDS_NOTES">"c2501"</definedName>
+    <definedName name="IQ_SR_BONDS_NOTES_PCT">"c2502"</definedName>
+    <definedName name="IQ_SR_DEBT">"c2526"</definedName>
+    <definedName name="IQ_SR_DEBT_EBITDA">"c2552"</definedName>
+    <definedName name="IQ_SR_DEBT_EBITDA_CAPEX">"c2553"</definedName>
+    <definedName name="IQ_SR_DEBT_PCT">"c2527"</definedName>
+    <definedName name="IQ_SR_SUB_DEBT">"c2530"</definedName>
+    <definedName name="IQ_SR_SUB_DEBT_EBITDA">"c2556"</definedName>
+    <definedName name="IQ_SR_SUB_DEBT_EBITDA_CAPEX">"c2557"</definedName>
+    <definedName name="IQ_SR_SUB_DEBT_PCT">"c2531"</definedName>
+    <definedName name="IQ_ST_DEBT">"c1176"</definedName>
+    <definedName name="IQ_ST_DEBT_BNK">"c1177"</definedName>
+    <definedName name="IQ_ST_DEBT_BR">"c1178"</definedName>
+    <definedName name="IQ_ST_DEBT_FIN">"c1179"</definedName>
+    <definedName name="IQ_ST_DEBT_INS">"c1180"</definedName>
+    <definedName name="IQ_ST_DEBT_ISSUED">"c1181"</definedName>
+    <definedName name="IQ_ST_DEBT_ISSUED_BNK">"c1182"</definedName>
+    <definedName name="IQ_ST_DEBT_ISSUED_BR">"c1183"</definedName>
+    <definedName name="IQ_ST_DEBT_ISSUED_FIN">"c1184"</definedName>
+    <definedName name="IQ_ST_DEBT_ISSUED_INS">"c1185"</definedName>
+    <definedName name="IQ_ST_DEBT_ISSUED_REIT">"c1186"</definedName>
+    <definedName name="IQ_ST_DEBT_ISSUED_UTI">"c1187"</definedName>
+    <definedName name="IQ_ST_DEBT_PCT">"c2539"</definedName>
+    <definedName name="IQ_ST_DEBT_REIT">"c1188"</definedName>
+    <definedName name="IQ_ST_DEBT_REPAID">"c1189"</definedName>
+    <definedName name="IQ_ST_DEBT_REPAID_BNK">"c1190"</definedName>
+    <definedName name="IQ_ST_DEBT_REPAID_BR">"c1191"</definedName>
+    <definedName name="IQ_ST_DEBT_REPAID_FIN">"c1192"</definedName>
+    <definedName name="IQ_ST_DEBT_REPAID_INS">"c1193"</definedName>
+    <definedName name="IQ_ST_DEBT_REPAID_REIT">"c1194"</definedName>
+    <definedName name="IQ_ST_DEBT_REPAID_UTI">"c1195"</definedName>
+    <definedName name="IQ_ST_DEBT_UTI">"c1196"</definedName>
+    <definedName name="IQ_ST_FHLB_DEBT">"c5658"</definedName>
+    <definedName name="IQ_ST_INVEST">"c1197"</definedName>
+    <definedName name="IQ_ST_INVEST_UTI">"c1198"</definedName>
+    <definedName name="IQ_ST_NOTE_RECEIV">"c1199"</definedName>
+    <definedName name="IQ_STATE">"c1200"</definedName>
+    <definedName name="IQ_STATES_NONTRANSACTION_ACCOUNTS_FDIC">"c6547"</definedName>
+    <definedName name="IQ_STATES_TOTAL_DEPOSITS_FDIC">"c6473"</definedName>
+    <definedName name="IQ_STATES_TRANSACTION_ACCOUNTS_FDIC">"c6539"</definedName>
+    <definedName name="IQ_STATUTORY_SURPLUS">"c1201"</definedName>
+    <definedName name="IQ_STOCK_BASED">"c1202"</definedName>
+    <definedName name="IQ_STOCK_BASED_AT">"c2999"</definedName>
+    <definedName name="IQ_STOCK_BASED_CF">"c1203"</definedName>
+    <definedName name="IQ_STOCK_BASED_COGS">"c2990"</definedName>
+    <definedName name="IQ_STOCK_BASED_COMP">"c3512"</definedName>
+    <definedName name="IQ_STOCK_BASED_COMP_PRETAX">"c3510"</definedName>
+    <definedName name="IQ_STOCK_BASED_COMP_TAX">"c3511"</definedName>
+    <definedName name="IQ_STOCK_BASED_GA">"c2993"</definedName>
+    <definedName name="IQ_STOCK_BASED_OTHER">"c2995"</definedName>
+    <definedName name="IQ_STOCK_BASED_RD">"c2991"</definedName>
+    <definedName name="IQ_STOCK_BASED_SGA">"c2994"</definedName>
+    <definedName name="IQ_STOCK_BASED_SM">"c2992"</definedName>
+    <definedName name="IQ_STOCK_BASED_TOTAL">"c3040"</definedName>
+    <definedName name="IQ_STOCK_OPTIONS_COMP">"c3509"</definedName>
+    <definedName name="IQ_STOCK_OPTIONS_COMP_PRETAX">"c3507"</definedName>
+    <definedName name="IQ_STOCK_OPTIONS_COMP_TAX">"c3508"</definedName>
+    <definedName name="IQ_STRIKE_PRICE_ISSUED">"c1645"</definedName>
+    <definedName name="IQ_STRIKE_PRICE_OS">"c1646"</definedName>
+    <definedName name="IQ_STW">"c2166"</definedName>
+    <definedName name="IQ_SUB_BONDS_NOTES">"c2503"</definedName>
+    <definedName name="IQ_SUB_BONDS_NOTES_PCT">"c2504"</definedName>
+    <definedName name="IQ_SUB_DEBT">"c2532"</definedName>
+    <definedName name="IQ_SUB_DEBT_EBITDA">"c2558"</definedName>
+    <definedName name="IQ_SUB_DEBT_EBITDA_CAPEX">"c2559"</definedName>
+    <definedName name="IQ_SUB_DEBT_FDIC">"c6346"</definedName>
+    <definedName name="IQ_SUB_DEBT_PCT">"c2533"</definedName>
+    <definedName name="IQ_SUB_LEASE_AFTER_FIVE">"c1207"</definedName>
+    <definedName name="IQ_SUB_LEASE_INC_CY">"c1208"</definedName>
+    <definedName name="IQ_SUB_LEASE_INC_CY1">"c1209"</definedName>
+    <definedName name="IQ_SUB_LEASE_INC_CY2">"c1210"</definedName>
+    <definedName name="IQ_SUB_LEASE_INC_CY3">"c1211"</definedName>
+    <definedName name="IQ_SUB_LEASE_INC_CY4">"c1212"</definedName>
+    <definedName name="IQ_SUB_LEASE_NEXT_FIVE">"c1213"</definedName>
+    <definedName name="IQ_SURPLUS_FDIC">"c6351"</definedName>
+    <definedName name="IQ_SVA">"c1214"</definedName>
+    <definedName name="IQ_TARGET_PRICE_NUM">"c1653"</definedName>
+    <definedName name="IQ_TARGET_PRICE_NUM_REUT">"c5319"</definedName>
+    <definedName name="IQ_TARGET_PRICE_STDDEV">"c1654"</definedName>
+    <definedName name="IQ_TARGET_PRICE_STDDEV_REUT">"c5320"</definedName>
+    <definedName name="IQ_TAX_BENEFIT_CF_1YR">"c3483"</definedName>
+    <definedName name="IQ_TAX_BENEFIT_CF_2YR">"c3484"</definedName>
+    <definedName name="IQ_TAX_BENEFIT_CF_3YR">"c3485"</definedName>
+    <definedName name="IQ_TAX_BENEFIT_CF_4YR">"c3486"</definedName>
+    <definedName name="IQ_TAX_BENEFIT_CF_5YR">"c3487"</definedName>
+    <definedName name="IQ_TAX_BENEFIT_CF_AFTER_FIVE">"c3488"</definedName>
+    <definedName name="IQ_TAX_BENEFIT_CF_MAX_YEAR">"c3491"</definedName>
+    <definedName name="IQ_TAX_BENEFIT_CF_NO_EXP">"c3489"</definedName>
+    <definedName name="IQ_TAX_BENEFIT_CF_TOTAL">"c3490"</definedName>
+    <definedName name="IQ_TAX_BENEFIT_OPTIONS">"c1215"</definedName>
+    <definedName name="IQ_TAX_EQUIV_NET_INT_INC">"c1216"</definedName>
+    <definedName name="IQ_TBV">"c1906"</definedName>
+    <definedName name="IQ_TBV_10YR_ANN_GROWTH">"c1936"</definedName>
+    <definedName name="IQ_TBV_1YR_ANN_GROWTH">"c1931"</definedName>
+    <definedName name="IQ_TBV_2YR_ANN_GROWTH">"c1932"</definedName>
+    <definedName name="IQ_TBV_3YR_ANN_GROWTH">"c1933"</definedName>
+    <definedName name="IQ_TBV_5YR_ANN_GROWTH">"c1934"</definedName>
+    <definedName name="IQ_TBV_7YR_ANN_GROWTH">"c1935"</definedName>
+    <definedName name="IQ_TBV_SHARE">"c1217"</definedName>
+    <definedName name="IQ_TEMPLATE">"c1521"</definedName>
+    <definedName name="IQ_TENANT">"c1218"</definedName>
+    <definedName name="IQ_TERM_LOANS">"c2499"</definedName>
+    <definedName name="IQ_TERM_LOANS_PCT">"c2500"</definedName>
+    <definedName name="IQ_TEV">"c1219"</definedName>
+    <definedName name="IQ_TEV_EBIT">"c1220"</definedName>
+    <definedName name="IQ_TEV_EBIT_AVG">"c1221"</definedName>
+    <definedName name="IQ_TEV_EBITDA">"c1222"</definedName>
+    <definedName name="IQ_TEV_EBITDA_AVG">"c1223"</definedName>
+    <definedName name="IQ_TEV_EBITDA_FWD">"c1224"</definedName>
+    <definedName name="IQ_TEV_EBITDA_FWD_REUT">"c4050"</definedName>
+    <definedName name="IQ_TEV_EMPLOYEE_AVG">"c1225"</definedName>
+    <definedName name="IQ_TEV_TOTAL_REV">"c1226"</definedName>
+    <definedName name="IQ_TEV_TOTAL_REV_AVG">"c1227"</definedName>
+    <definedName name="IQ_TEV_TOTAL_REV_FWD">"c1228"</definedName>
+    <definedName name="IQ_TEV_TOTAL_REV_FWD_REUT">"c4051"</definedName>
+    <definedName name="IQ_TEV_UFCF">"c2208"</definedName>
+    <definedName name="IQ_THREE_MONTHS_FIXED_AND_FLOATING_FDIC">"c6419"</definedName>
+    <definedName name="IQ_THREE_MONTHS_MORTGAGE_PASS_THROUGHS_FDIC">"c6411"</definedName>
+    <definedName name="IQ_THREE_YEAR_FIXED_AND_FLOATING_RATE_FDIC">"c6421"</definedName>
+    <definedName name="IQ_THREE_YEAR_MORTGAGE_PASS_THROUGHS_FDIC">"c6413"</definedName>
+    <definedName name="IQ_THREE_YEARS_LESS_FDIC">"c6417"</definedName>
+    <definedName name="IQ_TIER_1_RISK_BASED_CAPITAL_RATIO_FDIC">"c6746"</definedName>
+    <definedName name="IQ_TIER_ONE_CAPITAL">"c2667"</definedName>
+    <definedName name="IQ_TIER_ONE_FDIC">"c6369"</definedName>
+    <definedName name="IQ_TIER_ONE_RATIO">"c1229"</definedName>
+    <definedName name="IQ_TIER_TWO_CAPITAL">"c2669"</definedName>
+    <definedName name="IQ_TIME_DEP">"c1230"</definedName>
+    <definedName name="IQ_TIME_DEPOSITS_LESS_THAN_100K_FDIC">"c6465"</definedName>
+    <definedName name="IQ_TIME_DEPOSITS_MORE_THAN_100K_FDIC">"c6470"</definedName>
+    <definedName name="IQ_TODAY" hidden="1">0</definedName>
+    <definedName name="IQ_TOT_ADJ_INC">"c1616"</definedName>
+    <definedName name="IQ_TOTAL_AR_BR">"c1231"</definedName>
+    <definedName name="IQ_TOTAL_AR_REIT">"c1232"</definedName>
+    <definedName name="IQ_TOTAL_AR_UTI">"c1233"</definedName>
+    <definedName name="IQ_TOTAL_ASSETS">"c1234"</definedName>
+    <definedName name="IQ_TOTAL_ASSETS_10YR_ANN_GROWTH">"c1235"</definedName>
+    <definedName name="IQ_TOTAL_ASSETS_1YR_ANN_GROWTH">"c1236"</definedName>
+    <definedName name="IQ_TOTAL_ASSETS_2YR_ANN_GROWTH">"c1237"</definedName>
+    <definedName name="IQ_TOTAL_ASSETS_3YR_ANN_GROWTH">"c1238"</definedName>
+    <definedName name="IQ_TOTAL_ASSETS_5YR_ANN_GROWTH">"c1239"</definedName>
+    <definedName name="IQ_TOTAL_ASSETS_7YR_ANN_GROWTH">"c1240"</definedName>
+    <definedName name="IQ_TOTAL_ASSETS_FDIC">"c6339"</definedName>
+    <definedName name="IQ_TOTAL_AVG_CE_TOTAL_AVG_ASSETS">"c1241"</definedName>
+    <definedName name="IQ_TOTAL_AVG_EQUITY_TOTAL_AVG_ASSETS">"c1242"</definedName>
+    <definedName name="IQ_TOTAL_BANK_CAPITAL">"c2668"</definedName>
+    <definedName name="IQ_TOTAL_CA">"c1243"</definedName>
+    <definedName name="IQ_TOTAL_CAP">"c1507"</definedName>
+    <definedName name="IQ_TOTAL_CAPITAL_RATIO">"c1244"</definedName>
+    <definedName name="IQ_TOTAL_CASH_DIVID">"c1455"</definedName>
+    <definedName name="IQ_TOTAL_CASH_FINAN">"c1352"</definedName>
+    <definedName name="IQ_TOTAL_CASH_INVEST">"c1353"</definedName>
+    <definedName name="IQ_TOTAL_CASH_OPER">"c1354"</definedName>
+    <definedName name="IQ_TOTAL_CHARGE_OFFS_FDIC">"c6603"</definedName>
+    <definedName name="IQ_TOTAL_CHURN">"c2122"</definedName>
+    <definedName name="IQ_TOTAL_CL">"c1245"</definedName>
+    <definedName name="IQ_TOTAL_COMMON">"c1411"</definedName>
+    <definedName name="IQ_TOTAL_COMMON_EQUITY">"c1246"</definedName>
+    <definedName name="IQ_TOTAL_CURRENT_ASSETS">"c1430"</definedName>
+    <definedName name="IQ_TOTAL_CURRENT_LIAB">"c1431"</definedName>
+    <definedName name="IQ_TOTAL_DEBT">"c1247"</definedName>
+    <definedName name="IQ_TOTAL_DEBT_CAPITAL">"c1248"</definedName>
+    <definedName name="IQ_TOTAL_DEBT_EBITDA">"c1249"</definedName>
+    <definedName name="IQ_TOTAL_DEBT_EBITDA_CAPEX">"c2948"</definedName>
+    <definedName name="IQ_TOTAL_DEBT_EQUITY">"c1250"</definedName>
+    <definedName name="IQ_TOTAL_DEBT_EXCL_FIN">"c2937"</definedName>
+    <definedName name="IQ_TOTAL_DEBT_ISSUED">"c1251"</definedName>
+    <definedName name="IQ_TOTAL_DEBT_ISSUED_BNK">"c1252"</definedName>
+    <definedName name="IQ_TOTAL_DEBT_ISSUED_BR">"c1253"</definedName>
+    <definedName name="IQ_TOTAL_DEBT_ISSUED_FIN">"c1254"</definedName>
+    <definedName name="IQ_TOTAL_DEBT_ISSUED_REIT">"c1255"</definedName>
+    <definedName name="IQ_TOTAL_DEBT_ISSUED_UTI">"c1256"</definedName>
+    <definedName name="IQ_TOTAL_DEBT_ISSUES_INS">"c1257"</definedName>
+    <definedName name="IQ_TOTAL_DEBT_OVER_EBITDA">"c1433"</definedName>
+    <definedName name="IQ_TOTAL_DEBT_OVER_TOTAL_BV">"c1434"</definedName>
+    <definedName name="IQ_TOTAL_DEBT_OVER_TOTAL_CAP">"c1432"</definedName>
+    <definedName name="IQ_TOTAL_DEBT_REPAID">"c1258"</definedName>
+    <definedName name="IQ_TOTAL_DEBT_REPAID_BNK">"c1259"</definedName>
+    <definedName name="IQ_TOTAL_DEBT_REPAID_BR">"c1260"</definedName>
+    <definedName name="IQ_TOTAL_DEBT_REPAID_FIN">"c1261"</definedName>
+    <definedName name="IQ_TOTAL_DEBT_REPAID_INS">"c1262"</definedName>
+    <definedName name="IQ_TOTAL_DEBT_REPAID_REIT">"c1263"</definedName>
+    <definedName name="IQ_TOTAL_DEBT_REPAID_UTI">"c1264"</definedName>
+    <definedName name="IQ_TOTAL_DEBT_SECURITIES_FDIC">"c6410"</definedName>
+    <definedName name="IQ_TOTAL_DEPOSITS">"c1265"</definedName>
+    <definedName name="IQ_TOTAL_DEPOSITS_FDIC">"c6342"</definedName>
+    <definedName name="IQ_TOTAL_DIV_PAID_CF">"c1266"</definedName>
+    <definedName name="IQ_TOTAL_EMPLOYEE">"c2141"</definedName>
+    <definedName name="IQ_TOTAL_EMPLOYEES">"c1522"</definedName>
+    <definedName name="IQ_TOTAL_EMPLOYEES_FDIC">"c6355"</definedName>
+    <definedName name="IQ_TOTAL_EQUITY">"c1267"</definedName>
+    <definedName name="IQ_TOTAL_EQUITY_10YR_ANN_GROWTH">"c1268"</definedName>
+    <definedName name="IQ_TOTAL_EQUITY_1YR_ANN_GROWTH">"c1269"</definedName>
+    <definedName name="IQ_TOTAL_EQUITY_2YR_ANN_GROWTH">"c1270"</definedName>
+    <definedName name="IQ_TOTAL_EQUITY_3YR_ANN_GROWTH">"c1271"</definedName>
+    <definedName name="IQ_TOTAL_EQUITY_5YR_ANN_GROWTH">"c1272"</definedName>
+    <definedName name="IQ_TOTAL_EQUITY_7YR_ANN_GROWTH">"c1273"</definedName>
+    <definedName name="IQ_TOTAL_EQUITY_ALLOWANCE_TOTAL_LOANS">"c1274"</definedName>
+    <definedName name="IQ_TOTAL_INTEREST_EXP">"c1382"</definedName>
+    <definedName name="IQ_TOTAL_INVENTORY">"c1385"</definedName>
+    <definedName name="IQ_TOTAL_INVEST">"c1275"</definedName>
+    <definedName name="IQ_TOTAL_LIAB">"c1276"</definedName>
+    <definedName name="IQ_TOTAL_LIAB_BNK">"c1277"</definedName>
+    <definedName name="IQ_TOTAL_LIAB_BR">"c1278"</definedName>
+    <definedName name="IQ_TOTAL_LIAB_EQUITY">"c1279"</definedName>
+    <definedName name="IQ_TOTAL_LIAB_EQUITY_FDIC">"c6354"</definedName>
+    <definedName name="IQ_TOTAL_LIAB_FIN">"c1280"</definedName>
+    <definedName name="IQ_TOTAL_LIAB_INS">"c1281"</definedName>
+    <definedName name="IQ_TOTAL_LIAB_REIT">"c1282"</definedName>
+    <definedName name="IQ_TOTAL_LIAB_SHAREHOLD">"c1435"</definedName>
+    <definedName name="IQ_TOTAL_LIAB_TOTAL_ASSETS">"c1283"</definedName>
+    <definedName name="IQ_TOTAL_LIABILITIES_FDIC">"c6348"</definedName>
+    <definedName name="IQ_TOTAL_LOANS">"c5653"</definedName>
+    <definedName name="IQ_TOTAL_LONG_DEBT">"c1617"</definedName>
+    <definedName name="IQ_TOTAL_NON_REC">"c1444"</definedName>
+    <definedName name="IQ_TOTAL_OPER_EXP_BR">"c1284"</definedName>
+    <definedName name="IQ_TOTAL_OPER_EXP_FIN">"c1285"</definedName>
+    <definedName name="IQ_TOTAL_OPER_EXP_INS">"c1286"</definedName>
+    <definedName name="IQ_TOTAL_OPER_EXP_REIT">"c1287"</definedName>
+    <definedName name="IQ_TOTAL_OPER_EXP_UTI">"c1288"</definedName>
+    <definedName name="IQ_TOTAL_OPER_EXPEN">"c1445"</definedName>
+    <definedName name="IQ_TOTAL_OPTIONS_BEG_OS">"c2693"</definedName>
+    <definedName name="IQ_TOTAL_OPTIONS_CANCELLED">"c2696"</definedName>
+    <definedName name="IQ_TOTAL_OPTIONS_END_OS">"c2697"</definedName>
+    <definedName name="IQ_TOTAL_OPTIONS_EXERCISED">"c2695"</definedName>
+    <definedName name="IQ_TOTAL_OPTIONS_GRANTED">"c2694"</definedName>
+    <definedName name="IQ_TOTAL_OTHER_OPER">"c1289"</definedName>
+    <definedName name="IQ_TOTAL_OUTSTANDING_BS_DATE">"c1022"</definedName>
+    <definedName name="IQ_TOTAL_OUTSTANDING_FILING_DATE">"c2107"</definedName>
+    <definedName name="IQ_TOTAL_PENSION_ASSETS">"c1290"</definedName>
+    <definedName name="IQ_TOTAL_PENSION_ASSETS_DOMESTIC">"c2658"</definedName>
+    <definedName name="IQ_TOTAL_PENSION_ASSETS_FOREIGN">"c2666"</definedName>
+    <definedName name="IQ_TOTAL_PENSION_EXP">"c1291"</definedName>
+    <definedName name="IQ_TOTAL_PENSION_OBLIGATION">"c1292"</definedName>
+    <definedName name="IQ_TOTAL_PRINCIPAL">"c2509"</definedName>
+    <definedName name="IQ_TOTAL_PRINCIPAL_PCT">"c2510"</definedName>
+    <definedName name="IQ_TOTAL_PROVED_RESERVES_NGL">"c2924"</definedName>
+    <definedName name="IQ_TOTAL_PROVED_RESERVES_OIL">"c2040"</definedName>
+    <definedName name="IQ_TOTAL_RECEIV">"c1293"</definedName>
+    <definedName name="IQ_TOTAL_RECOVERIES_FDIC">"c6622"</definedName>
+    <definedName name="IQ_TOTAL_REV">"c1294"</definedName>
+    <definedName name="IQ_TOTAL_REV_10YR_ANN_GROWTH">"c1295"</definedName>
+    <definedName name="IQ_TOTAL_REV_1YR_ANN_GROWTH">"c1296"</definedName>
+    <definedName name="IQ_TOTAL_REV_2YR_ANN_GROWTH">"c1297"</definedName>
+    <definedName name="IQ_TOTAL_REV_3YR_ANN_GROWTH">"c1298"</definedName>
+    <definedName name="IQ_TOTAL_REV_5YR_ANN_GROWTH">"c1299"</definedName>
+    <definedName name="IQ_TOTAL_REV_7YR_ANN_GROWTH">"c1300"</definedName>
+    <definedName name="IQ_TOTAL_REV_AS_REPORTED">"c1301"</definedName>
+    <definedName name="IQ_TOTAL_REV_BNK">"c1302"</definedName>
+    <definedName name="IQ_TOTAL_REV_BNK_FDIC">"c6786"</definedName>
+    <definedName name="IQ_TOTAL_REV_BR">"c1303"</definedName>
+    <definedName name="IQ_TOTAL_REV_EMPLOYEE">"c1304"</definedName>
+    <definedName name="IQ_TOTAL_REV_FIN">"c1305"</definedName>
+    <definedName name="IQ_TOTAL_REV_INS">"c1306"</definedName>
+    <definedName name="IQ_TOTAL_REV_REIT">"c1307"</definedName>
+    <definedName name="IQ_TOTAL_REV_SHARE">"c1912"</definedName>
+    <definedName name="IQ_TOTAL_REV_UTI">"c1308"</definedName>
+    <definedName name="IQ_TOTAL_REVENUE">"c1436"</definedName>
+    <definedName name="IQ_TOTAL_RISK_BASED_CAPITAL_RATIO_FDIC">"c6747"</definedName>
+    <definedName name="IQ_TOTAL_SECURITIES_FDIC">"c6306"</definedName>
+    <definedName name="IQ_TOTAL_SPECIAL">"c1618"</definedName>
+    <definedName name="IQ_TOTAL_ST_BORROW">"c1424"</definedName>
+    <definedName name="IQ_TOTAL_SUB_DEBT">"c2528"</definedName>
+    <definedName name="IQ_TOTAL_SUB_DEBT_EBITDA">"c2554"</definedName>
+    <definedName name="IQ_TOTAL_SUB_DEBT_EBITDA_CAPEX">"c2555"</definedName>
+    <definedName name="IQ_TOTAL_SUB_DEBT_PCT">"c2529"</definedName>
+    <definedName name="IQ_TOTAL_SUBS">"c2119"</definedName>
+    <definedName name="IQ_TOTAL_TIME_DEPOSITS_FDIC">"c6497"</definedName>
+    <definedName name="IQ_TOTAL_TIME_SAVINGS_DEPOSITS_FDIC">"c6498"</definedName>
+    <definedName name="IQ_TOTAL_UNUSED_COMMITMENTS_FDIC">"c6536"</definedName>
+    <definedName name="IQ_TOTAL_UNUSUAL">"c1508"</definedName>
+    <definedName name="IQ_TOTAL_UNUSUAL_BNK">"c5516"</definedName>
+    <definedName name="IQ_TOTAL_UNUSUAL_BR">"c5517"</definedName>
+    <definedName name="IQ_TOTAL_UNUSUAL_FIN">"c5518"</definedName>
+    <definedName name="IQ_TOTAL_UNUSUAL_INS">"c5519"</definedName>
+    <definedName name="IQ_TOTAL_UNUSUAL_REIT">"c5520"</definedName>
+    <definedName name="IQ_TOTAL_UNUSUAL_UTI">"c5521"</definedName>
+    <definedName name="IQ_TOTAL_WARRANTS_BEG_OS">"c2719"</definedName>
+    <definedName name="IQ_TOTAL_WARRANTS_CANCELLED">"c2722"</definedName>
+    <definedName name="IQ_TOTAL_WARRANTS_END_OS">"c2723"</definedName>
+    <definedName name="IQ_TOTAL_WARRANTS_EXERCISED">"c2721"</definedName>
+    <definedName name="IQ_TOTAL_WARRANTS_ISSUED">"c2720"</definedName>
+    <definedName name="IQ_TR_ACCT_METHOD">"c2363"</definedName>
+    <definedName name="IQ_TR_ACQ_52_WK_HI_PCT">"c2348"</definedName>
+    <definedName name="IQ_TR_ACQ_52_WK_LOW_PCT">"c2347"</definedName>
+    <definedName name="IQ_TR_ACQ_CASH_ST_INVEST">"c2372"</definedName>
+    <definedName name="IQ_TR_ACQ_CLOSEPRICE_1D">"c3027"</definedName>
+    <definedName name="IQ_TR_ACQ_DILUT_EPS_EXCL">"c3028"</definedName>
+    <definedName name="IQ_TR_ACQ_EARNING_CO">"c2379"</definedName>
+    <definedName name="IQ_TR_ACQ_EBIT">"c2380"</definedName>
+    <definedName name="IQ_TR_ACQ_EBIT_EQ_INC">"c3611"</definedName>
+    <definedName name="IQ_TR_ACQ_EBITDA">"c2381"</definedName>
+    <definedName name="IQ_TR_ACQ_EBITDA_EQ_INC">"c3610"</definedName>
+    <definedName name="IQ_TR_ACQ_FILING_CURRENCY">"c3033"</definedName>
+    <definedName name="IQ_TR_ACQ_FILINGDATE">"c3607"</definedName>
+    <definedName name="IQ_TR_ACQ_MCAP_1DAY">"c2345"</definedName>
+    <definedName name="IQ_TR_ACQ_MIN_INT">"c2374"</definedName>
+    <definedName name="IQ_TR_ACQ_NET_DEBT">"c2373"</definedName>
+    <definedName name="IQ_TR_ACQ_NI">"c2378"</definedName>
+    <definedName name="IQ_TR_ACQ_PERIODDATE">"c3606"</definedName>
+    <definedName name="IQ_TR_ACQ_PRICEDATE_1D">"c2346"</definedName>
+    <definedName name="IQ_TR_ACQ_RETURN">"c2349"</definedName>
+    <definedName name="IQ_TR_ACQ_STOCKYEARHIGH_1D">"c2343"</definedName>
+    <definedName name="IQ_TR_ACQ_STOCKYEARLOW_1D">"c2344"</definedName>
+    <definedName name="IQ_TR_ACQ_TOTAL_ASSETS">"c2371"</definedName>
+    <definedName name="IQ_TR_ACQ_TOTAL_COMMON_EQ">"c2377"</definedName>
+    <definedName name="IQ_TR_ACQ_TOTAL_DEBT">"c2376"</definedName>
+    <definedName name="IQ_TR_ACQ_TOTAL_PREF">"c2375"</definedName>
+    <definedName name="IQ_TR_ACQ_TOTAL_REV">"c2382"</definedName>
+    <definedName name="IQ_TR_ADJ_SIZE">"c3024"</definedName>
+    <definedName name="IQ_TR_ANN_DATE">"c2395"</definedName>
+    <definedName name="IQ_TR_ANN_DATE_BL">"c2394"</definedName>
+    <definedName name="IQ_TR_BID_DATE">"c2357"</definedName>
+    <definedName name="IQ_TR_BLUESKY_FEES">"c2277"</definedName>
+    <definedName name="IQ_TR_BUY_ACC_ADVISORS">"c3048"</definedName>
+    <definedName name="IQ_TR_BUY_FIN_ADVISORS">"c3045"</definedName>
+    <definedName name="IQ_TR_BUY_LEG_ADVISORS">"c2387"</definedName>
+    <definedName name="IQ_TR_BUYER_ID">"c2404"</definedName>
+    <definedName name="IQ_TR_BUYERNAME">"c2401"</definedName>
+    <definedName name="IQ_TR_CANCELLED_DATE">"c2284"</definedName>
+    <definedName name="IQ_TR_CASH_CONSID_PCT">"c2296"</definedName>
+    <definedName name="IQ_TR_CASH_ST_INVEST">"c3025"</definedName>
+    <definedName name="IQ_TR_CHANGE_CONTROL">"c2365"</definedName>
+    <definedName name="IQ_TR_CLOSED_DATE">"c2283"</definedName>
+    <definedName name="IQ_TR_CO_NET_PROCEEDS">"c2268"</definedName>
+    <definedName name="IQ_TR_CO_NET_PROCEEDS_PCT">"c2270"</definedName>
+    <definedName name="IQ_TR_COMMENTS">"c2383"</definedName>
+    <definedName name="IQ_TR_CURRENCY">"c3016"</definedName>
+    <definedName name="IQ_TR_DEAL_ATTITUDE">"c2364"</definedName>
+    <definedName name="IQ_TR_DEAL_CONDITIONS">"c2367"</definedName>
+    <definedName name="IQ_TR_DEAL_RESOLUTION">"c2391"</definedName>
+    <definedName name="IQ_TR_DEAL_RESPONSES">"c2366"</definedName>
+    <definedName name="IQ_TR_DEBT_CONSID_PCT">"c2299"</definedName>
+    <definedName name="IQ_TR_DEF_AGRMT_DATE">"c2285"</definedName>
+    <definedName name="IQ_TR_DISCLOSED_FEES_EXP">"c2288"</definedName>
+    <definedName name="IQ_TR_EARNOUTS">"c3023"</definedName>
+    <definedName name="IQ_TR_EXPIRED_DATE">"c2412"</definedName>
+    <definedName name="IQ_TR_GROSS_OFFERING_AMT">"c2262"</definedName>
+    <definedName name="IQ_TR_HYBRID_CONSID_PCT">"c2300"</definedName>
+    <definedName name="IQ_TR_IMPLIED_EQ">"c3018"</definedName>
+    <definedName name="IQ_TR_IMPLIED_EQ_BV">"c3019"</definedName>
+    <definedName name="IQ_TR_IMPLIED_EQ_NI_LTM">"c3020"</definedName>
+    <definedName name="IQ_TR_IMPLIED_EV">"c2301"</definedName>
+    <definedName name="IQ_TR_IMPLIED_EV_BV">"c2306"</definedName>
+    <definedName name="IQ_TR_IMPLIED_EV_EBIT">"c2302"</definedName>
+    <definedName name="IQ_TR_IMPLIED_EV_EBITDA">"c2303"</definedName>
+    <definedName name="IQ_TR_IMPLIED_EV_NI_LTM">"c2307"</definedName>
+    <definedName name="IQ_TR_IMPLIED_EV_REV">"c2304"</definedName>
+    <definedName name="IQ_TR_INIT_FILED_DATE">"c3495"</definedName>
+    <definedName name="IQ_TR_LOI_DATE">"c2282"</definedName>
+    <definedName name="IQ_TR_MAJ_MIN_STAKE">"c2389"</definedName>
+    <definedName name="IQ_TR_NEGOTIATED_BUYBACK_PRICE">"c2414"</definedName>
+    <definedName name="IQ_TR_NET_ASSUM_LIABILITIES">"c2308"</definedName>
+    <definedName name="IQ_TR_NET_PROCEEDS">"c2267"</definedName>
+    <definedName name="IQ_TR_OFFER_DATE">"c2265"</definedName>
+    <definedName name="IQ_TR_OFFER_DATE_MA">"c3035"</definedName>
+    <definedName name="IQ_TR_OFFER_PER_SHARE">"c3017"</definedName>
+    <definedName name="IQ_TR_OPTIONS_CONSID_PCT">"c2311"</definedName>
+    <definedName name="IQ_TR_OTHER_CONSID">"c3022"</definedName>
+    <definedName name="IQ_TR_PCT_SOUGHT">"c2309"</definedName>
+    <definedName name="IQ_TR_PFEATURES">"c2384"</definedName>
+    <definedName name="IQ_TR_PIPE_CONV_PRICE_SHARE">"c2292"</definedName>
+    <definedName name="IQ_TR_PIPE_CPN_PCT">"c2291"</definedName>
+    <definedName name="IQ_TR_PIPE_NUMBER_SHARES">"c2293"</definedName>
+    <definedName name="IQ_TR_PIPE_PPS">"c2290"</definedName>
+    <definedName name="IQ_TR_POSTMONEY_VAL">"c2286"</definedName>
+    <definedName name="IQ_TR_PREDEAL_SITUATION">"c2390"</definedName>
+    <definedName name="IQ_TR_PREF_CONSID_PCT">"c2310"</definedName>
+    <definedName name="IQ_TR_PREMONEY_VAL">"c2287"</definedName>
+    <definedName name="IQ_TR_PRINTING_FEES">"c2276"</definedName>
+    <definedName name="IQ_TR_PT_MONETARY_VALUES">"c2415"</definedName>
+    <definedName name="IQ_TR_PT_NUMBER_SHARES">"c2417"</definedName>
+    <definedName name="IQ_TR_PT_PCT_SHARES">"c2416"</definedName>
+    <definedName name="IQ_TR_RATING_FEES">"c2275"</definedName>
+    <definedName name="IQ_TR_REG_EFFECT_DATE">"c2264"</definedName>
+    <definedName name="IQ_TR_REG_FILED_DATE">"c2263"</definedName>
+    <definedName name="IQ_TR_RENEWAL_BUYBACK">"c2413"</definedName>
+    <definedName name="IQ_TR_ROUND_NUMBER">"c2295"</definedName>
+    <definedName name="IQ_TR_SEC_FEES">"c2274"</definedName>
+    <definedName name="IQ_TR_SECURITY_TYPE_REG">"c2279"</definedName>
+    <definedName name="IQ_TR_SELL_ACC_ADVISORS">"c3049"</definedName>
+    <definedName name="IQ_TR_SELL_FIN_ADVISORS">"c3046"</definedName>
+    <definedName name="IQ_TR_SELL_LEG_ADVISORS">"c2388"</definedName>
+    <definedName name="IQ_TR_SELLER_ID">"c2406"</definedName>
+    <definedName name="IQ_TR_SELLERNAME">"c2402"</definedName>
+    <definedName name="IQ_TR_SFEATURES">"c2385"</definedName>
+    <definedName name="IQ_TR_SH_NET_PROCEEDS">"c2269"</definedName>
+    <definedName name="IQ_TR_SH_NET_PROCEEDS_PCT">"c2271"</definedName>
+    <definedName name="IQ_TR_SPECIAL_COMMITTEE">"c2362"</definedName>
+    <definedName name="IQ_TR_STATUS">"c2399"</definedName>
+    <definedName name="IQ_TR_STOCK_CONSID_PCT">"c2312"</definedName>
+    <definedName name="IQ_TR_SUSPENDED_DATE">"c2407"</definedName>
+    <definedName name="IQ_TR_TARGET_52WKHI_PCT">"c2351"</definedName>
+    <definedName name="IQ_TR_TARGET_52WKLOW_PCT">"c2350"</definedName>
+    <definedName name="IQ_TR_TARGET_ACC_ADVISORS">"c3047"</definedName>
+    <definedName name="IQ_TR_TARGET_CASH_ST_INVEST">"c2327"</definedName>
+    <definedName name="IQ_TR_TARGET_CLOSEPRICE_1D">"c2352"</definedName>
+    <definedName name="IQ_TR_TARGET_CLOSEPRICE_1M">"c2354"</definedName>
+    <definedName name="IQ_TR_TARGET_CLOSEPRICE_1W">"c2353"</definedName>
+    <definedName name="IQ_TR_TARGET_DILUT_EPS_EXCL">"c2324"</definedName>
+    <definedName name="IQ_TR_TARGET_EARNING_CO">"c2332"</definedName>
+    <definedName name="IQ_TR_TARGET_EBIT">"c2333"</definedName>
+    <definedName name="IQ_TR_TARGET_EBIT_EQ_INC">"c3609"</definedName>
+    <definedName name="IQ_TR_TARGET_EBITDA">"c2334"</definedName>
+    <definedName name="IQ_TR_TARGET_EBITDA_EQ_INC">"c3608"</definedName>
+    <definedName name="IQ_TR_TARGET_FILING_CURRENCY">"c3034"</definedName>
+    <definedName name="IQ_TR_TARGET_FILINGDATE">"c3605"</definedName>
+    <definedName name="IQ_TR_TARGET_FIN_ADVISORS">"c3044"</definedName>
+    <definedName name="IQ_TR_TARGET_ID">"c2405"</definedName>
+    <definedName name="IQ_TR_TARGET_LEG_ADVISORS">"c2386"</definedName>
+    <definedName name="IQ_TR_TARGET_MARKETCAP">"c2342"</definedName>
+    <definedName name="IQ_TR_TARGET_MIN_INT">"c2328"</definedName>
+    <definedName name="IQ_TR_TARGET_NET_DEBT">"c2326"</definedName>
+    <definedName name="IQ_TR_TARGET_NI">"c2331"</definedName>
+    <definedName name="IQ_TR_TARGET_PERIODDATE">"c3604"</definedName>
+    <definedName name="IQ_TR_TARGET_PRICEDATE_1D">"c2341"</definedName>
+    <definedName name="IQ_TR_TARGET_RETURN">"c2355"</definedName>
+    <definedName name="IQ_TR_TARGET_SEC_DETAIL">"c3021"</definedName>
+    <definedName name="IQ_TR_TARGET_SEC_TI_ID">"c2368"</definedName>
+    <definedName name="IQ_TR_TARGET_SEC_TYPE">"c2369"</definedName>
+    <definedName name="IQ_TR_TARGET_SPD">"c2313"</definedName>
+    <definedName name="IQ_TR_TARGET_SPD_PCT">"c2314"</definedName>
+    <definedName name="IQ_TR_TARGET_STOCKPREMIUM_1D">"c2336"</definedName>
+    <definedName name="IQ_TR_TARGET_STOCKPREMIUM_1M">"c2337"</definedName>
+    <definedName name="IQ_TR_TARGET_STOCKPREMIUM_1W">"c2338"</definedName>
+    <definedName name="IQ_TR_TARGET_STOCKYEARHIGH_1D">"c2339"</definedName>
+    <definedName name="IQ_TR_TARGET_STOCKYEARLOW_1D">"c2340"</definedName>
+    <definedName name="IQ_TR_TARGET_TOTAL_ASSETS">"c2325"</definedName>
+    <definedName name="IQ_TR_TARGET_TOTAL_COMMON_EQ">"c2421"</definedName>
+    <definedName name="IQ_TR_TARGET_TOTAL_DEBT">"c2330"</definedName>
+    <definedName name="IQ_TR_TARGET_TOTAL_PREF">"c2329"</definedName>
+    <definedName name="IQ_TR_TARGET_TOTAL_REV">"c2335"</definedName>
+    <definedName name="IQ_TR_TARGETNAME">"c2403"</definedName>
+    <definedName name="IQ_TR_TERM_FEE">"c2298"</definedName>
+    <definedName name="IQ_TR_TERM_FEE_PCT">"c2297"</definedName>
+    <definedName name="IQ_TR_TODATE">"c3036"</definedName>
+    <definedName name="IQ_TR_TODATE_MONETARY_VALUE">"c2418"</definedName>
+    <definedName name="IQ_TR_TODATE_NUMBER_SHARES">"c2420"</definedName>
+    <definedName name="IQ_TR_TODATE_PCT_SHARES">"c2419"</definedName>
+    <definedName name="IQ_TR_TOTAL_ACCT_FEES">"c2273"</definedName>
+    <definedName name="IQ_TR_TOTAL_CASH">"c2315"</definedName>
+    <definedName name="IQ_TR_TOTAL_CONSID_SH">"c2316"</definedName>
+    <definedName name="IQ_TR_TOTAL_DEBT">"c2317"</definedName>
+    <definedName name="IQ_TR_TOTAL_GROSS_TV">"c2318"</definedName>
+    <definedName name="IQ_TR_TOTAL_HYBRID">"c2319"</definedName>
+    <definedName name="IQ_TR_TOTAL_LEGAL_FEES">"c2272"</definedName>
+    <definedName name="IQ_TR_TOTAL_NET_TV">"c2320"</definedName>
+    <definedName name="IQ_TR_TOTAL_NEWMONEY">"c2289"</definedName>
+    <definedName name="IQ_TR_TOTAL_OPTIONS">"c2322"</definedName>
+    <definedName name="IQ_TR_TOTAL_OPTIONS_BUYER">"c3026"</definedName>
+    <definedName name="IQ_TR_TOTAL_PREFERRED">"c2321"</definedName>
+    <definedName name="IQ_TR_TOTAL_REG_AMT">"c2261"</definedName>
+    <definedName name="IQ_TR_TOTAL_STOCK">"c2323"</definedName>
+    <definedName name="IQ_TR_TOTAL_TAKEDOWNS">"c2278"</definedName>
+    <definedName name="IQ_TR_TOTAL_UW_COMP">"c2280"</definedName>
+    <definedName name="IQ_TR_TOTALVALUE">"c2400"</definedName>
+    <definedName name="IQ_TR_TRANSACTION_TYPE">"c2398"</definedName>
+    <definedName name="IQ_TR_WITHDRAWN_DTE">"c2266"</definedName>
+    <definedName name="IQ_TRADE_AR">"c1345"</definedName>
+    <definedName name="IQ_TRADE_PRINCIPAL">"c1309"</definedName>
+    <definedName name="IQ_TRADING_ACCOUNT_GAINS_FEES_FDIC">"c6573"</definedName>
+    <definedName name="IQ_TRADING_ASSETS">"c1310"</definedName>
+    <definedName name="IQ_TRADING_ASSETS_FDIC">"c6328"</definedName>
+    <definedName name="IQ_TRADING_CURRENCY">"c2212"</definedName>
+    <definedName name="IQ_TRADING_LIABILITIES_FDIC">"c6344"</definedName>
+    <definedName name="IQ_TRANSACTION_ACCOUNTS_FDIC">"c6544"</definedName>
+    <definedName name="IQ_TREASURY">"c1311"</definedName>
+    <definedName name="IQ_TREASURY_OTHER_EQUITY">"c1312"</definedName>
+    <definedName name="IQ_TREASURY_OTHER_EQUITY_BNK">"c1313"</definedName>
+    <definedName name="IQ_TREASURY_OTHER_EQUITY_BR">"c1314"</definedName>
+    <definedName name="IQ_TREASURY_OTHER_EQUITY_FIN">"c1315"</definedName>
+    <definedName name="IQ_TREASURY_OTHER_EQUITY_INS">"c1316"</definedName>
+    <definedName name="IQ_TREASURY_OTHER_EQUITY_REIT">"c1317"</definedName>
+    <definedName name="IQ_TREASURY_OTHER_EQUITY_UTI">"c1318"</definedName>
+    <definedName name="IQ_TREASURY_STOCK">"c1438"</definedName>
+    <definedName name="IQ_TREASURY_STOCK_TRANSACTIONS_FDIC">"c6501"</definedName>
+    <definedName name="IQ_TRUST_INC">"c1319"</definedName>
+    <definedName name="IQ_TRUST_PREF">"c1320"</definedName>
+    <definedName name="IQ_TRUST_PREFERRED">"c3029"</definedName>
+    <definedName name="IQ_TRUST_PREFERRED_PCT">"c3030"</definedName>
+    <definedName name="IQ_TWELVE_MONTHS_FIXED_AND_FLOATING_FDIC">"c6420"</definedName>
+    <definedName name="IQ_TWELVE_MONTHS_MORTGAGE_PASS_THROUGHS_FDIC">"c6412"</definedName>
+    <definedName name="IQ_UFCF_10YR_ANN_GROWTH">"c1948"</definedName>
+    <definedName name="IQ_UFCF_1YR_ANN_GROWTH">"c1943"</definedName>
+    <definedName name="IQ_UFCF_2YR_ANN_GROWTH">"c1944"</definedName>
+    <definedName name="IQ_UFCF_3YR_ANN_GROWTH">"c1945"</definedName>
+    <definedName name="IQ_UFCF_5YR_ANN_GROWTH">"c1946"</definedName>
+    <definedName name="IQ_UFCF_7YR_ANN_GROWTH">"c1947"</definedName>
+    <definedName name="IQ_UFCF_MARGIN">"c1962"</definedName>
+    <definedName name="IQ_ULT_PARENT">"c3037"</definedName>
+    <definedName name="IQ_ULT_PARENT_CIQID">"c3039"</definedName>
+    <definedName name="IQ_ULT_PARENT_TICKER">"c3038"</definedName>
+    <definedName name="IQ_UNAMORT_DISC">"c2513"</definedName>
+    <definedName name="IQ_UNAMORT_DISC_PCT">"c2514"</definedName>
+    <definedName name="IQ_UNAMORT_PREMIUM">"c2511"</definedName>
+    <definedName name="IQ_UNAMORT_PREMIUM_PCT">"c2512"</definedName>
+    <definedName name="IQ_UNDIVIDED_PROFITS_FDIC">"c6352"</definedName>
+    <definedName name="IQ_UNDRAWN_CP">"c2518"</definedName>
+    <definedName name="IQ_UNDRAWN_CREDIT">"c3032"</definedName>
+    <definedName name="IQ_UNDRAWN_RC">"c2517"</definedName>
+    <definedName name="IQ_UNDRAWN_TL">"c2519"</definedName>
+    <definedName name="IQ_UNEARN_PREMIUM">"c1321"</definedName>
+    <definedName name="IQ_UNEARN_REV_CURRENT">"c1322"</definedName>
+    <definedName name="IQ_UNEARN_REV_CURRENT_BNK">"c1323"</definedName>
+    <definedName name="IQ_UNEARN_REV_CURRENT_BR">"c1324"</definedName>
+    <definedName name="IQ_UNEARN_REV_CURRENT_FIN">"c1325"</definedName>
+    <definedName name="IQ_UNEARN_REV_CURRENT_INS">"c1326"</definedName>
+    <definedName name="IQ_UNEARN_REV_CURRENT_REIT">"c1327"</definedName>
+    <definedName name="IQ_UNEARN_REV_CURRENT_UTI">"c1328"</definedName>
+    <definedName name="IQ_UNEARN_REV_LT">"c1329"</definedName>
+    <definedName name="IQ_UNEARNED_INCOME_FDIC">"c6324"</definedName>
+    <definedName name="IQ_UNEARNED_INCOME_FOREIGN_FDIC">"c6385"</definedName>
+    <definedName name="IQ_UNLEVERED_FCF">"c1908"</definedName>
+    <definedName name="IQ_UNPAID_CLAIMS">"c1330"</definedName>
+    <definedName name="IQ_UNPROFITABLE_INSTITUTIONS_FDIC">"c6722"</definedName>
+    <definedName name="IQ_UNREALIZED_GAIN">"c1619"</definedName>
+    <definedName name="IQ_UNSECURED_DEBT">"c2548"</definedName>
+    <definedName name="IQ_UNSECURED_DEBT_PCT">"c2549"</definedName>
+    <definedName name="IQ_UNUSED_LOAN_COMMITMENTS_FDIC">"c6368"</definedName>
+    <definedName name="IQ_UNUSUAL_EXP">"c1456"</definedName>
+    <definedName name="IQ_US_BRANCHES_FOREIGN_BANK_LOANS_FDIC">"c6435"</definedName>
+    <definedName name="IQ_US_BRANCHES_FOREIGN_BANKS_FDIC">"c6390"</definedName>
+    <definedName name="IQ_US_GAAP">"c1331"</definedName>
+    <definedName name="IQ_US_GAAP_BASIC_EPS_EXCL">"c2984"</definedName>
+    <definedName name="IQ_US_GAAP_BASIC_EPS_INCL">"c2982"</definedName>
+    <definedName name="IQ_US_GAAP_BASIC_WEIGHT">"c2980"</definedName>
+    <definedName name="IQ_US_GAAP_CA_ADJ">"c2925"</definedName>
+    <definedName name="IQ_US_GAAP_CASH_FINAN">"c2945"</definedName>
+    <definedName name="IQ_US_GAAP_CASH_FINAN_ADJ">"c2941"</definedName>
+    <definedName name="IQ_US_GAAP_CASH_INVEST">"c2944"</definedName>
+    <definedName name="IQ_US_GAAP_CASH_INVEST_ADJ">"c2940"</definedName>
+    <definedName name="IQ_US_GAAP_CASH_OPER">"c2943"</definedName>
+    <definedName name="IQ_US_GAAP_CASH_OPER_ADJ">"c2939"</definedName>
+    <definedName name="IQ_US_GAAP_CL_ADJ">"c2927"</definedName>
+    <definedName name="IQ_US_GAAP_COST_REV_ADJ">"c2951"</definedName>
+    <definedName name="IQ_US_GAAP_DILUT_EPS_EXCL">"c2985"</definedName>
+    <definedName name="IQ_US_GAAP_DILUT_EPS_INCL">"c2983"</definedName>
+    <definedName name="IQ_US_GAAP_DILUT_NI">"c2979"</definedName>
+    <definedName name="IQ_US_GAAP_DILUT_WEIGHT">"c2981"</definedName>
+    <definedName name="IQ_US_GAAP_DO_ADJ">"c2959"</definedName>
+    <definedName name="IQ_US_GAAP_EXTRA_ACC_ITEMS_ADJ">"c2958"</definedName>
+    <definedName name="IQ_US_GAAP_INC_TAX_ADJ">"c2961"</definedName>
+    <definedName name="IQ_US_GAAP_INTEREST_EXP_ADJ">"c2957"</definedName>
+    <definedName name="IQ_US_GAAP_LIAB_LT_ADJ">"c2928"</definedName>
+    <definedName name="IQ_US_GAAP_LIAB_TOTAL_LIAB">"c2933"</definedName>
+    <definedName name="IQ_US_GAAP_MINORITY_INTEREST_IS_ADJ">"c2960"</definedName>
+    <definedName name="IQ_US_GAAP_NCA_ADJ">"c2926"</definedName>
+    <definedName name="IQ_US_GAAP_NET_CHANGE">"c2946"</definedName>
+    <definedName name="IQ_US_GAAP_NET_CHANGE_ADJ">"c2942"</definedName>
+    <definedName name="IQ_US_GAAP_NI">"c2976"</definedName>
+    <definedName name="IQ_US_GAAP_NI_ADJ">"c2963"</definedName>
+    <definedName name="IQ_US_GAAP_NI_AVAIL_INCL">"c2978"</definedName>
+    <definedName name="IQ_US_GAAP_OTHER_ADJ_ADJ">"c2962"</definedName>
+    <definedName name="IQ_US_GAAP_OTHER_NON_OPER_ADJ">"c2955"</definedName>
+    <definedName name="IQ_US_GAAP_OTHER_OPER_ADJ">"c2954"</definedName>
+    <definedName name="IQ_US_GAAP_RD_ADJ">"c2953"</definedName>
+    <definedName name="IQ_US_GAAP_SGA_ADJ">"c2952"</definedName>
+    <definedName name="IQ_US_GAAP_TOTAL_ASSETS">"c2931"</definedName>
+    <definedName name="IQ_US_GAAP_TOTAL_EQUITY">"c2934"</definedName>
+    <definedName name="IQ_US_GAAP_TOTAL_EQUITY_ADJ">"c2929"</definedName>
+    <definedName name="IQ_US_GAAP_TOTAL_REV_ADJ">"c2950"</definedName>
+    <definedName name="IQ_US_GAAP_TOTAL_UNUSUAL_ADJ">"c2956"</definedName>
+    <definedName name="IQ_US_GOV_AGENCIES_FDIC">"c6395"</definedName>
+    <definedName name="IQ_US_GOV_DEPOSITS_FDIC">"c6483"</definedName>
+    <definedName name="IQ_US_GOV_ENTERPRISES_FDIC">"c6396"</definedName>
+    <definedName name="IQ_US_GOV_NONCURRENT_LOANS_TOTAL_NONCURRENT_FDIC">"c6779"</definedName>
+    <definedName name="IQ_US_GOV_NONTRANSACTION_ACCOUNTS_FDIC">"c6546"</definedName>
+    <definedName name="IQ_US_GOV_OBLIGATIONS_FDIC">"c6299"</definedName>
+    <definedName name="IQ_US_GOV_SECURITIES_FDIC">"c6297"</definedName>
+    <definedName name="IQ_US_GOV_TOTAL_DEPOSITS_FDIC">"c6472"</definedName>
+    <definedName name="IQ_US_GOV_TRANSACTION_ACCOUNTS_FDIC">"c6538"</definedName>
+    <definedName name="IQ_US_TREASURY_SECURITIES_FDIC">"c6298"</definedName>
+    <definedName name="IQ_UTIL_PPE_NET">"c1620"</definedName>
+    <definedName name="IQ_UTIL_REV">"c2091"</definedName>
+    <definedName name="IQ_UV_PENSION_LIAB">"c1332"</definedName>
+    <definedName name="IQ_VALUATION_ALLOWANCES_FDIC">"c6400"</definedName>
+    <definedName name="IQ_VALUE_TRADED_LAST_3MTH">"c1530"</definedName>
+    <definedName name="IQ_VALUE_TRADED_LAST_6MTH">"c1531"</definedName>
+    <definedName name="IQ_VALUE_TRADED_LAST_MTH">"c1529"</definedName>
+    <definedName name="IQ_VALUE_TRADED_LAST_WK">"c1528"</definedName>
+    <definedName name="IQ_VALUE_TRADED_LAST_YR">"c1532"</definedName>
+    <definedName name="IQ_VC_REVENUE_FDIC">"c6667"</definedName>
+    <definedName name="IQ_VOL_LAST_3MTH">"c1525"</definedName>
+    <definedName name="IQ_VOL_LAST_6MTH">"c1526"</definedName>
+    <definedName name="IQ_VOL_LAST_MTH">"c1524"</definedName>
+    <definedName name="IQ_VOL_LAST_WK">"c1523"</definedName>
+    <definedName name="IQ_VOL_LAST_YR">"c1527"</definedName>
+    <definedName name="IQ_VOLATILE_LIABILITIES_FDIC">"c6364"</definedName>
+    <definedName name="IQ_VOLUME">"c1333"</definedName>
+    <definedName name="IQ_WARRANTS_BEG_OS">"c2698"</definedName>
+    <definedName name="IQ_WARRANTS_CANCELLED">"c2701"</definedName>
+    <definedName name="IQ_WARRANTS_END_OS">"c2702"</definedName>
+    <definedName name="IQ_WARRANTS_EXERCISED">"c2700"</definedName>
+    <definedName name="IQ_WARRANTS_ISSUED">"c2699"</definedName>
+    <definedName name="IQ_WARRANTS_STRIKE_PRICE_ISSUED">"c2704"</definedName>
+    <definedName name="IQ_WARRANTS_STRIKE_PRICE_OS">"c2703"</definedName>
+    <definedName name="IQ_WEEK" hidden="1">50000</definedName>
+    <definedName name="IQ_WEIGHTED_AVG_PRICE">"c1334"</definedName>
+    <definedName name="IQ_WIP_INV">"c1335"</definedName>
+    <definedName name="IQ_WORKING_CAP">"c3494"</definedName>
+    <definedName name="IQ_WORKMEN_WRITTEN">"c1336"</definedName>
+    <definedName name="IQ_WRITTEN_OPTION_CONTRACTS_FDIC">"c6509"</definedName>
+    <definedName name="IQ_WRITTEN_OPTION_CONTRACTS_FX_RISK_FDIC">"c6514"</definedName>
+    <definedName name="IQ_WRITTEN_OPTION_CONTRACTS_NON_FX_IR_FDIC">"c6519"</definedName>
+    <definedName name="IQ_XDIV_DATE">"c2203"</definedName>
+    <definedName name="IQ_YEARHIGH">"c1337"</definedName>
+    <definedName name="IQ_YEARHIGH_DATE">"c2250"</definedName>
+    <definedName name="IQ_YEARLOW">"c1338"</definedName>
+    <definedName name="IQ_YEARLOW_DATE">"c2251"</definedName>
+    <definedName name="IQ_YTD" hidden="1">3000</definedName>
+    <definedName name="IQ_YTDMONTH" hidden="1">130000</definedName>
+    <definedName name="IQ_YTW">"c2163"</definedName>
+    <definedName name="IQ_YTW_DATE">"c2164"</definedName>
+    <definedName name="IQ_YTW_DATE_TYPE">"c2165"</definedName>
+    <definedName name="IQ_Z_SCORE">"c1339"</definedName>
+    <definedName name="IQATUAL">#N/A</definedName>
+    <definedName name="IQB_BOOKMARK_COUNT">1</definedName>
+    <definedName name="IQB_BOOKMARK_LOCATION_0" hidden="1">#REF!</definedName>
+    <definedName name="IQNOGO">FALSE</definedName>
+    <definedName name="IQRJ14">"$J$15"</definedName>
+    <definedName name="IQTRUE">TRUE</definedName>
+    <definedName name="IR">#REF!</definedName>
+    <definedName name="ir_97">#REF!</definedName>
+    <definedName name="IR_ANO">#REF!</definedName>
+    <definedName name="IR_UFIR">#REF!</definedName>
+    <definedName name="IRF">#REF!</definedName>
+    <definedName name="IRPMENU">#REF!</definedName>
+    <definedName name="IRPQUADRO51">#REF!</definedName>
+    <definedName name="IRRF">#REF!</definedName>
+    <definedName name="IS_index">#N/A</definedName>
+    <definedName name="ISAPR">#REF!</definedName>
+    <definedName name="ISAUG">#REF!</definedName>
+    <definedName name="ISBY">#REF!</definedName>
+    <definedName name="IsColHidden">FALSE</definedName>
+    <definedName name="ISDEC">#REF!</definedName>
+    <definedName name="ISFEB">#REF!</definedName>
+    <definedName name="ishii">#N/A</definedName>
+    <definedName name="ISJAN">#REF!</definedName>
+    <definedName name="ISJUL">#REF!</definedName>
+    <definedName name="ISJUN">#REF!</definedName>
+    <definedName name="IsLTMColHidden">FALSE</definedName>
+    <definedName name="ISMAR">#REF!</definedName>
+    <definedName name="ISMAY">#REF!</definedName>
+    <definedName name="ISNOV">#REF!</definedName>
+    <definedName name="ISOCT">#REF!</definedName>
+    <definedName name="ISPRODLINE00">#REF!</definedName>
+    <definedName name="ISSEP">#REF!</definedName>
+    <definedName name="ITACANDISP">#REF!</definedName>
+    <definedName name="ITACANOP">#REF!</definedName>
+    <definedName name="ITACANOUT">#REF!</definedName>
+    <definedName name="ITACANREC">#REF!</definedName>
+    <definedName name="ITACANVAL">#REF!</definedName>
+    <definedName name="ITAU">#REF!</definedName>
+    <definedName name="iui" hidden="1">#REF!</definedName>
+    <definedName name="IUJHIUYH">#REF!</definedName>
+    <definedName name="IUSA">#N/A</definedName>
+    <definedName name="iva">#REF!</definedName>
+    <definedName name="j" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"BalanBC";#N/A,#N/A,FALSE,"Mutação PL BC";#N/A,#N/A,FALSE,"BalanCF";#N/A,#N/A,FALSE,"Mutação PL CF";#N/A,#N/A,FALSE,"BalanCONS"}</definedName>
+    <definedName name="j" hidden="1">{#N/A,#N/A,FALSE,"BalanBC";#N/A,#N/A,FALSE,"Mutação PL BC";#N/A,#N/A,FALSE,"BalanCF";#N/A,#N/A,FALSE,"Mutação PL CF";#N/A,#N/A,FALSE,"BalanCONS"}</definedName>
+    <definedName name="ｊ">#N/A</definedName>
+    <definedName name="j_1">#N/A</definedName>
+    <definedName name="J42ECCM" localSheetId="0" hidden="1">{"CTO ACUMULADO",#N/A,FALSE,"BASE ANEXOS";"VAR ACUMULADAS",#N/A,FALSE,"BASE ANEXOS"}</definedName>
+    <definedName name="J42ECCM" hidden="1">{"CTO ACUMULADO",#N/A,FALSE,"BASE ANEXOS";"VAR ACUMULADAS",#N/A,FALSE,"BASE ANEXOS"}</definedName>
+    <definedName name="Ja" localSheetId="0" hidden="1">Main.SAPF4Help()</definedName>
+    <definedName name="Ja" hidden="1">Main.SAPF4Help()</definedName>
+    <definedName name="jad" localSheetId="0" hidden="1">{#N/A,"30% Success",TRUE,"Sales Forecast";#N/A,#N/A,TRUE,"Sheet2"}</definedName>
+    <definedName name="jad" hidden="1">{#N/A,"30% Success",TRUE,"Sales Forecast";#N/A,#N/A,TRUE,"Sheet2"}</definedName>
+    <definedName name="Jan">#REF!</definedName>
+    <definedName name="Jan_97">#REF!</definedName>
+    <definedName name="jancf">#REF!</definedName>
+    <definedName name="JANR">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="jgh" localSheetId="0" hidden="1">{"SCH28",#N/A,FALSE,"monthly";"SCH40",#N/A,FALSE,"monthly";"SCH42",#N/A,FALSE,"monthly";"SCH43",#N/A,FALSE,"monthly";"SCH50",#N/A,FALSE,"monthly";"SCH51",#N/A,FALSE,"monthly";"SCH53",#N/A,FALSE,"monthly";"SCH66",#N/A,FALSE,"monthly";"SCH67",#N/A,FALSE,"monthly";"SCH68",#N/A,FALSE,"monthly";"SCH69",#N/A,FALSE,"monthly";"SCH70",#N/A,FALSE,"monthly";"SCH71",#N/A,FALSE,"monthly";"SCH72",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="jgh" hidden="1">{"SCH28",#N/A,FALSE,"monthly";"SCH40",#N/A,FALSE,"monthly";"SCH42",#N/A,FALSE,"monthly";"SCH43",#N/A,FALSE,"monthly";"SCH50",#N/A,FALSE,"monthly";"SCH51",#N/A,FALSE,"monthly";"SCH53",#N/A,FALSE,"monthly";"SCH66",#N/A,FALSE,"monthly";"SCH67",#N/A,FALSE,"monthly";"SCH68",#N/A,FALSE,"monthly";"SCH69",#N/A,FALSE,"monthly";"SCH70",#N/A,FALSE,"monthly";"SCH71",#N/A,FALSE,"monthly";"SCH72",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="jhhh" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="jhhh" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="jhnhgg" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="jhnhgg" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="JJ">#N/A</definedName>
+    <definedName name="JJ_1">#N/A</definedName>
+    <definedName name="jjgz1">#N/A</definedName>
+    <definedName name="JJGZ2">#N/A</definedName>
+    <definedName name="JJGZ3">#N/A</definedName>
+    <definedName name="JJGZXFY1">#N/A</definedName>
+    <definedName name="JJGZXFY2">#N/A</definedName>
+    <definedName name="JJGZXFY3">#N/A</definedName>
+    <definedName name="JJJJJJJ" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="JJJJJJJ" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="JJJJJJJJJ" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="JJJJJJJJJ" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="jkkli" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"SUMMARY";#N/A,#N/A,TRUE,"MO";#N/A,#N/A,TRUE,"csxwt hong kong";#N/A,#N/A,TRUE,"soict";#N/A,#N/A,TRUE,"csxwtg bv";#N/A,#N/A,TRUE,"csxwt xiamen";#N/A,#N/A,TRUE,"csxwt adelaide";#N/A,#N/A,TRUE,"otlhk";#N/A,#N/A,TRUE,"haina";#N/A,#N/A,TRUE,"wcs";#N/A,#N/A,TRUE,"ATL";#N/A,#N/A,TRUE,"ATLY";#N/A,#N/A,TRUE,"act";#N/A,#N/A,TRUE,"tmr";#N/A,#N/A,TRUE,"VOS";#N/A,#N/A,TRUE,"CABELLO";#N/A,#N/A,TRUE,"CSXOT";#N/A,#N/A,TRUE,"csxwtg kg ";#N/A,#N/A,TRUE,"wcs shanghai";#N/A,#N/A,TRUE,"csxwt dominicana";#N/A,#N/A,TRUE,"corp";#N/A,#N/A,TRUE,"elim"}</definedName>
+    <definedName name="jkkli" hidden="1">{#N/A,#N/A,TRUE,"SUMMARY";#N/A,#N/A,TRUE,"MO";#N/A,#N/A,TRUE,"csxwt hong kong";#N/A,#N/A,TRUE,"soict";#N/A,#N/A,TRUE,"csxwtg bv";#N/A,#N/A,TRUE,"csxwt xiamen";#N/A,#N/A,TRUE,"csxwt adelaide";#N/A,#N/A,TRUE,"otlhk";#N/A,#N/A,TRUE,"haina";#N/A,#N/A,TRUE,"wcs";#N/A,#N/A,TRUE,"ATL";#N/A,#N/A,TRUE,"ATLY";#N/A,#N/A,TRUE,"act";#N/A,#N/A,TRUE,"tmr";#N/A,#N/A,TRUE,"VOS";#N/A,#N/A,TRUE,"CABELLO";#N/A,#N/A,TRUE,"CSXOT";#N/A,#N/A,TRUE,"csxwtg kg ";#N/A,#N/A,TRUE,"wcs shanghai";#N/A,#N/A,TRUE,"csxwt dominicana";#N/A,#N/A,TRUE,"corp";#N/A,#N/A,TRUE,"elim"}</definedName>
+    <definedName name="jkljlk">#N/A</definedName>
+    <definedName name="JMLSDGMLSQ" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="JMLSDGMLSQ" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="jn">#REF!</definedName>
+    <definedName name="joao" localSheetId="0" hidden="1">{"SCH49",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="joao" hidden="1">{"SCH49",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="joaquim" localSheetId="0" hidden="1">{#N/A,"100% Success",TRUE,"Sales Forecast";#N/A,#N/A,TRUE,"Sheet2"}</definedName>
+    <definedName name="joaquim" hidden="1">{#N/A,"100% Success",TRUE,"Sales Forecast";#N/A,#N/A,TRUE,"Sheet2"}</definedName>
+    <definedName name="john" localSheetId="0" hidden="1">{"Capital Spending",#N/A,FALSE,"CAP SPEND SUM"}</definedName>
+    <definedName name="john" hidden="1">{"Capital Spending",#N/A,FALSE,"CAP SPEND SUM"}</definedName>
+    <definedName name="Joinery">#N/A</definedName>
+    <definedName name="JORDI" localSheetId="0" hidden="1">{"Capital Spending",#N/A,FALSE,"CAP SPEND SUM"}</definedName>
+    <definedName name="JORDI" hidden="1">{"Capital Spending",#N/A,FALSE,"CAP SPEND SUM"}</definedName>
+    <definedName name="JPN_1">#N/A</definedName>
+    <definedName name="jso" localSheetId="0" hidden="1">{"sch56",#N/A,FALSE,"savings";"sch64",#N/A,FALSE,"savings"}</definedName>
+    <definedName name="jso" hidden="1">{"sch56",#N/A,FALSE,"savings";"sch64",#N/A,FALSE,"savings"}</definedName>
+    <definedName name="Juan" localSheetId="0" hidden="1">{"COMNUS2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="Juan" hidden="1">{"COMNUS2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="JUL">#N/A</definedName>
+    <definedName name="JULR">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="JUN">#N/A</definedName>
+    <definedName name="JUNA">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="JUNR">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="juros">#REF!</definedName>
+    <definedName name="juros_somar">#REF!</definedName>
+    <definedName name="Jutyu_hanbai_input">#N/A</definedName>
+    <definedName name="JWDCDT">#REF!</definedName>
+    <definedName name="JWDCRF">#REF!</definedName>
+    <definedName name="JWREAS">#REF!</definedName>
+    <definedName name="jyt6j" localSheetId="0" hidden="1">{"Despesas Diferidas Indedutíveis de 1998",#N/A,FALSE,"Impressão"}</definedName>
+    <definedName name="jyt6j" hidden="1">{"Despesas Diferidas Indedutíveis de 1998",#N/A,FALSE,"Impressão"}</definedName>
+    <definedName name="jzspc1">#N/A</definedName>
+    <definedName name="jzspc2">#N/A</definedName>
+    <definedName name="jzspc3">#N/A</definedName>
+    <definedName name="k">#REF!</definedName>
+    <definedName name="k_1">#N/A</definedName>
+    <definedName name="k11_1">#N/A</definedName>
+    <definedName name="KCTZ3">#N/A</definedName>
+    <definedName name="ｋｊｈｈｋ">#N/A</definedName>
+    <definedName name="ｋｊｈｈｋ_1">#N/A</definedName>
+    <definedName name="KK">#N/A</definedName>
+    <definedName name="KK_1">#N/A</definedName>
+    <definedName name="kkk" localSheetId="0" hidden="1">{"B10-2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="kkk" hidden="1">{"B10-2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="kl">#REF!</definedName>
+    <definedName name="kljflksjk" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"SIM95"}</definedName>
+    <definedName name="kljflksjk" hidden="1">{#N/A,#N/A,FALSE,"SIM95"}</definedName>
+    <definedName name="kmh" localSheetId="0" hidden="1">{"SCH51",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="kmh" hidden="1">{"SCH51",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="ko" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="ko" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="Koujou_Narabekae">#N/A</definedName>
+    <definedName name="Koujou_Narabekae_1">#N/A</definedName>
+    <definedName name="KRUPP">#N/A</definedName>
+    <definedName name="kshackjhfalf" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"SIM95"}</definedName>
+    <definedName name="kshackjhfalf" hidden="1">{#N/A,#N/A,FALSE,"SIM95"}</definedName>
+    <definedName name="L.">#REF!</definedName>
+    <definedName name="L._REAL_CONTRIB">#REF!</definedName>
+    <definedName name="L.EXPL.">#REF!</definedName>
+    <definedName name="L.REAL">#REF!</definedName>
+    <definedName name="L_CLIENTE">#REF!</definedName>
+    <definedName name="L_CY_Beg">#REF!</definedName>
+    <definedName name="L_NF">#REF!</definedName>
+    <definedName name="L_UF">#REF!</definedName>
+    <definedName name="LA1_1">#REF!</definedName>
+    <definedName name="LA1_2">#REF!</definedName>
+    <definedName name="LA1_3">#REF!</definedName>
+    <definedName name="LA1_4">#REF!</definedName>
+    <definedName name="LA1_actual_alladmin">#REF!</definedName>
+    <definedName name="LA1_actual_equalized">#REF!</definedName>
+    <definedName name="LA1_Print">#REF!,#REF!</definedName>
+    <definedName name="LA1_pyear_bdg_alladmin">#REF!</definedName>
+    <definedName name="LA1_pyear_bdg_equalized">#REF!</definedName>
+    <definedName name="LA1_TOTAL">#REF!,#REF!,#REF!</definedName>
+    <definedName name="La1Feedback">#REF!,#REF!,#REF!</definedName>
+    <definedName name="labor_cost_increase">#N/A</definedName>
+    <definedName name="LAESP">#N/A</definedName>
+    <definedName name="LAJPN">#N/A</definedName>
+    <definedName name="LAM">#N/A</definedName>
+    <definedName name="LANC">#REF!</definedName>
+    <definedName name="LANÇ_ELIM">#REF!</definedName>
+    <definedName name="LANC1">#REF!</definedName>
+    <definedName name="LANCAMENTO">#REF!</definedName>
+    <definedName name="LANCTOS">#N/A</definedName>
+    <definedName name="lastro">#REF!</definedName>
+    <definedName name="laud" localSheetId="0">{"'RR'!$A$2:$E$81"}</definedName>
+    <definedName name="laud">{"'RR'!$A$2:$E$81"}</definedName>
+    <definedName name="LAUSA">#N/A</definedName>
+    <definedName name="LD">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="LeftButton">#N/A</definedName>
+    <definedName name="LEO" localSheetId="0" hidden="1">{"BL2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="LEO" hidden="1">{"BL2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="LIGH_C">#REF!</definedName>
+    <definedName name="LIGHTEL">#REF!</definedName>
+    <definedName name="limcount">1</definedName>
+    <definedName name="Linea_Neg.">#REF!</definedName>
+    <definedName name="link_crs">#REF!</definedName>
+    <definedName name="liquidez">#REF!</definedName>
+    <definedName name="LIST">#N/A</definedName>
+    <definedName name="lista_lixo">#REF!</definedName>
+    <definedName name="Lista0">#REF!</definedName>
+    <definedName name="lista1">#REF!</definedName>
+    <definedName name="ListOffset">1</definedName>
+    <definedName name="ljlj" localSheetId="0" hidden="1">{"PARTE1",#N/A,FALSE,"Plan1"}</definedName>
+    <definedName name="ljlj" hidden="1">{"PARTE1",#N/A,FALSE,"Plan1"}</definedName>
+    <definedName name="LL">#N/A</definedName>
+    <definedName name="LL_1">#N/A</definedName>
+    <definedName name="LLLL">#N/A</definedName>
+    <definedName name="LLLL_1">#N/A</definedName>
+    <definedName name="llllll">#N/A</definedName>
+    <definedName name="LLLLLLLLLLLLLLLL">#N/A</definedName>
+    <definedName name="LLLLLLLLLLLLLLLL_1">#N/A</definedName>
+    <definedName name="LO">#REF!</definedName>
+    <definedName name="Local">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="LOGO">"Imagen 1"</definedName>
+    <definedName name="LOOP">#N/A</definedName>
+    <definedName name="LOOP2">#N/A</definedName>
+    <definedName name="LOOP3">#N/A</definedName>
+    <definedName name="LOOP4">#N/A</definedName>
+    <definedName name="LOOP5">#N/A</definedName>
+    <definedName name="LOOP6">#N/A</definedName>
+    <definedName name="LOOP7">#N/A</definedName>
+    <definedName name="LOOP8">#N/A</definedName>
+    <definedName name="LOP">#N/A</definedName>
+    <definedName name="lopes" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="lopes" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="LoteBonito2" localSheetId="0">{"'Resumo2'!$B$2:$J$23"}</definedName>
+    <definedName name="LoteBonito2">{"'Resumo2'!$B$2:$J$23"}</definedName>
+    <definedName name="LRANO">#REF!</definedName>
+    <definedName name="lse.purch">#N/A</definedName>
+    <definedName name="LSRange1">#REF!</definedName>
+    <definedName name="LSRange1Balance">#REF!</definedName>
+    <definedName name="LST">#N/A</definedName>
+    <definedName name="LST_1">#N/A</definedName>
+    <definedName name="Lucro_Operacional">#REF!</definedName>
+    <definedName name="luisao">#REF!</definedName>
+    <definedName name="Lx_female">#REF!</definedName>
+    <definedName name="Lx_male">#REF!</definedName>
+    <definedName name="m" hidden="1">#REF!</definedName>
+    <definedName name="M0" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="M0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="m1_1">#N/A</definedName>
+    <definedName name="M1合計02">#N/A</definedName>
+    <definedName name="M1合計03">#N/A</definedName>
+    <definedName name="M1合計99">#N/A</definedName>
+    <definedName name="M2合計02">#N/A</definedName>
+    <definedName name="M2合計03">#N/A</definedName>
+    <definedName name="M2合計99">#N/A</definedName>
+    <definedName name="ma">#REF!</definedName>
+    <definedName name="macl">#REF!</definedName>
+    <definedName name="Macro1">#N/A</definedName>
+    <definedName name="Macro2">#REF!</definedName>
+    <definedName name="Macro46">#REF!</definedName>
+    <definedName name="Macro47">#REF!</definedName>
+    <definedName name="Macro48">#REF!</definedName>
+    <definedName name="Macro49">#REF!</definedName>
+    <definedName name="Macro5">#REF!</definedName>
+    <definedName name="Macro50">#REF!</definedName>
+    <definedName name="Macro51">#REF!</definedName>
+    <definedName name="Macro52">#REF!</definedName>
+    <definedName name="Macro53">#REF!</definedName>
+    <definedName name="Macro54">#REF!</definedName>
+    <definedName name="Macro55">#REF!</definedName>
+    <definedName name="Macro6">#REF!</definedName>
+    <definedName name="MACROS">#REF!</definedName>
+    <definedName name="magamaga">#REF!</definedName>
+    <definedName name="Mai">#REF!</definedName>
+    <definedName name="Main_menu">#N/A</definedName>
+    <definedName name="Main_menu_1">#N/A</definedName>
+    <definedName name="MAND">#REF!</definedName>
+    <definedName name="manoel">#REF!</definedName>
+    <definedName name="Manut">#REF!</definedName>
+    <definedName name="map">#N/A</definedName>
+    <definedName name="Mapão">#REF!</definedName>
+    <definedName name="Mapão_COM_Margens">#REF!</definedName>
+    <definedName name="maquina" localSheetId="0">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="maquina">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="maquinas" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="maquinas" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="MAR">#N/A</definedName>
+    <definedName name="MARA">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="MARATI">#REF!</definedName>
+    <definedName name="marcela" hidden="1">#REF!</definedName>
+    <definedName name="Marcelo">#REF!</definedName>
+    <definedName name="Maria" localSheetId="0" hidden="1">{"SCH73",#N/A,FALSE,"eva";"SCH74",#N/A,FALSE,"eva";"SCH75",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="Maria" hidden="1">{"SCH73",#N/A,FALSE,"eva";"SCH74",#N/A,FALSE,"eva";"SCH75",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="mariaa" localSheetId="0" hidden="1">{"SCH73",#N/A,FALSE,"eva";"SCH74",#N/A,FALSE,"eva";"SCH75",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="mariaa" hidden="1">{"SCH73",#N/A,FALSE,"eva";"SCH74",#N/A,FALSE,"eva";"SCH75",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="Market">#REF!</definedName>
+    <definedName name="Marketing_e_Vendas">#REF!</definedName>
+    <definedName name="MarketTrend">#REF!</definedName>
+    <definedName name="MARPASSI">#REF!</definedName>
+    <definedName name="MARR">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="MARRESUL">#REF!</definedName>
+    <definedName name="marrr">#REF!</definedName>
+    <definedName name="mary">#REF!</definedName>
+    <definedName name="marzo" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
+    <definedName name="marzo" hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
+    <definedName name="marzo1" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
+    <definedName name="marzo1" hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
+    <definedName name="MASCOTPOOL" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="MASCOTPOOL" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="Masonry">#N/A</definedName>
+    <definedName name="MATRIZ">#REF!</definedName>
+    <definedName name="Matriz_tabela">#REF!</definedName>
+    <definedName name="matriz2">#REF!</definedName>
+    <definedName name="MAX">#N/A</definedName>
+    <definedName name="MAY">#N/A</definedName>
+    <definedName name="MAYR">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="mbgs">#REF!</definedName>
+    <definedName name="MCON">#REF!</definedName>
+    <definedName name="me">#REF!</definedName>
+    <definedName name="MEDIDORES" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="MEDIDORES" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="MEN">#REF!</definedName>
+    <definedName name="MEN1A">#REF!</definedName>
+    <definedName name="MEN1B">#REF!</definedName>
+    <definedName name="MEN2A">#REF!</definedName>
+    <definedName name="MEN2B">#REF!</definedName>
+    <definedName name="MENSAL">#REF!</definedName>
+    <definedName name="MENU">#N/A</definedName>
+    <definedName name="MENU_1">#N/A</definedName>
+    <definedName name="MENU_2">#N/A</definedName>
+    <definedName name="MENU_3">#N/A</definedName>
+    <definedName name="MENU_4">#N/A</definedName>
+    <definedName name="MENU_5">#N/A</definedName>
+    <definedName name="MENU1">#REF!</definedName>
+    <definedName name="MENU1A">#REF!</definedName>
+    <definedName name="MENU1B">#REF!</definedName>
+    <definedName name="MENU2">#REF!</definedName>
+    <definedName name="MENU2A">#REF!</definedName>
+    <definedName name="MENU2B">#REF!</definedName>
+    <definedName name="MENU3">#REF!</definedName>
+    <definedName name="MENU4">#REF!</definedName>
+    <definedName name="meoi" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"CAPAS";#N/A,#N/A,FALSE,"BP-BOM";#N/A,#N/A,FALSE,"DRBOM";#N/A,#N/A,FALSE,"DRE-RAT";#N/A,#N/A,FALSE,"CAPAS II";#N/A,#N/A,FALSE,"DRE-2";#N/A,#N/A,FALSE,"DRE";#N/A,#N/A,FALSE,"BALPTR";#N/A,#N/A,FALSE,"MUTAC (3)";#N/A,#N/A,FALSE,"DOAR";#N/A,#N/A,FALSE,"ANEX-01";#N/A,#N/A,FALSE,"ANEX-02";#N/A,#N/A,FALSE,"ANEX-03";#N/A,#N/A,FALSE,"ANEX-04";#N/A,#N/A,FALSE,"ANEX-05";#N/A,#N/A,FALSE,"ANEX-5A";#N/A,#N/A,FALSE,"ANEX-06";#N/A,#N/A,FALSE,"ANEX-07";#N/A,#N/A,FALSE,"ANEX-08";#N/A,#N/A,FALSE,"ANEX-09";#N/A,#N/A,FALSE,"ANEX-10";#N/A,#N/A,FALSE,"ANEX-11";#N/A,#N/A,FALSE,"ANEX-12";#N/A,#N/A,FALSE,"ANEX-13";#N/A,#N/A,FALSE,"ANEX-14";#N/A,#N/A,FALSE,"EBITDA98";#N/A,#N/A,FALSE,"Demre-Semestral";#N/A,#N/A,FALSE,"English";#N/A,#N/A,FALSE,"DRE";#N/A,#N/A,FALSE,"ANEX-15";#N/A,#N/A,FALSE,"ANEX-15 A"}</definedName>
+    <definedName name="meoi" hidden="1">{#N/A,#N/A,FALSE,"CAPAS";#N/A,#N/A,FALSE,"BP-BOM";#N/A,#N/A,FALSE,"DRBOM";#N/A,#N/A,FALSE,"DRE-RAT";#N/A,#N/A,FALSE,"CAPAS II";#N/A,#N/A,FALSE,"DRE-2";#N/A,#N/A,FALSE,"DRE";#N/A,#N/A,FALSE,"BALPTR";#N/A,#N/A,FALSE,"MUTAC (3)";#N/A,#N/A,FALSE,"DOAR";#N/A,#N/A,FALSE,"ANEX-01";#N/A,#N/A,FALSE,"ANEX-02";#N/A,#N/A,FALSE,"ANEX-03";#N/A,#N/A,FALSE,"ANEX-04";#N/A,#N/A,FALSE,"ANEX-05";#N/A,#N/A,FALSE,"ANEX-5A";#N/A,#N/A,FALSE,"ANEX-06";#N/A,#N/A,FALSE,"ANEX-07";#N/A,#N/A,FALSE,"ANEX-08";#N/A,#N/A,FALSE,"ANEX-09";#N/A,#N/A,FALSE,"ANEX-10";#N/A,#N/A,FALSE,"ANEX-11";#N/A,#N/A,FALSE,"ANEX-12";#N/A,#N/A,FALSE,"ANEX-13";#N/A,#N/A,FALSE,"ANEX-14";#N/A,#N/A,FALSE,"EBITDA98";#N/A,#N/A,FALSE,"Demre-Semestral";#N/A,#N/A,FALSE,"English";#N/A,#N/A,FALSE,"DRE";#N/A,#N/A,FALSE,"ANEX-15";#N/A,#N/A,FALSE,"ANEX-15 A"}</definedName>
+    <definedName name="Mercado_Total_Município_Região_Metropolitana">#REF!</definedName>
+    <definedName name="mercadorias" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="mercadorias" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="MERCANTIL">#REF!</definedName>
+    <definedName name="mercia" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="mercia">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="merito1" hidden="1">#REF!</definedName>
+    <definedName name="MES">#REF!</definedName>
+    <definedName name="mês">#REF!</definedName>
+    <definedName name="Meta">#N/A</definedName>
+    <definedName name="Meta93">93</definedName>
+    <definedName name="Metal">#N/A</definedName>
+    <definedName name="MetanãoPMM">85</definedName>
+    <definedName name="MetanãoPMMDDX">85</definedName>
+    <definedName name="MetaNSIIB">99</definedName>
+    <definedName name="MetaPMM">93</definedName>
+    <definedName name="MetaPMMDDX">98</definedName>
+    <definedName name="MEXC">#REF!</definedName>
+    <definedName name="MgtDisc">#REF!</definedName>
+    <definedName name="mi">#REF!</definedName>
+    <definedName name="MIDASHI">#N/A</definedName>
+    <definedName name="MINISTÉRIO_DA_ECONOMIA__FAZENDA_E_PLANEJAMENTO">#REF!</definedName>
+    <definedName name="Misc">#N/A</definedName>
+    <definedName name="Miscellaneous">#N/A</definedName>
+    <definedName name="mktg_admin">#REF!</definedName>
+    <definedName name="MLBFFDMLGM" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="MLBFFDMLGM" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="MM">#N/A</definedName>
+    <definedName name="MM_1">#N/A</definedName>
+    <definedName name="MMM">#N/A</definedName>
+    <definedName name="MMM_1">#N/A</definedName>
+    <definedName name="mmmm">#N/A</definedName>
+    <definedName name="mmmm_1">#N/A</definedName>
+    <definedName name="MMMMMMMM">#N/A</definedName>
+    <definedName name="MMMMMMMMM" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="MMMMMMMMM" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="mmreeee" hidden="1">#REF!</definedName>
+    <definedName name="mo">#REF!</definedName>
+    <definedName name="MOA" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"DEF1";#N/A,#N/A,FALSE,"DEF2";#N/A,#N/A,FALSE,"DEF3"}</definedName>
+    <definedName name="MOA" hidden="1">{#N/A,#N/A,FALSE,"DEF1";#N/A,#N/A,FALSE,"DEF2";#N/A,#N/A,FALSE,"DEF3"}</definedName>
+    <definedName name="Mod51_INFO_Atual" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"1321";#N/A,#N/A,FALSE,"1324";#N/A,#N/A,FALSE,"1333";#N/A,#N/A,FALSE,"1371"}</definedName>
+    <definedName name="Mod51_INFO_Atual" hidden="1">{#N/A,#N/A,FALSE,"1321";#N/A,#N/A,FALSE,"1324";#N/A,#N/A,FALSE,"1333";#N/A,#N/A,FALSE,"1371"}</definedName>
+    <definedName name="Model">#REF!</definedName>
+    <definedName name="modification">#N/A</definedName>
+    <definedName name="Module3.A3印刷">#N/A</definedName>
+    <definedName name="Module3.A3印刷_1">#N/A</definedName>
+    <definedName name="Module3.見積書印刷">#N/A</definedName>
+    <definedName name="Module3.見積書印刷_1">#N/A</definedName>
+    <definedName name="MODUS">#REF!</definedName>
+    <definedName name="MOEDAANO">#REF!</definedName>
+    <definedName name="MOEDAMES">#REF!</definedName>
+    <definedName name="MOEDANOB">#REF!</definedName>
+    <definedName name="MOEDMESB">#REF!</definedName>
+    <definedName name="MONTH">#N/A</definedName>
+    <definedName name="Monthly">#REF!</definedName>
+    <definedName name="Monthly_Profit_And_Loss">#N/A</definedName>
+    <definedName name="MOTO">#N/A</definedName>
+    <definedName name="MP">#REF!</definedName>
+    <definedName name="MPEN">#REF!</definedName>
+    <definedName name="MPRG">#REF!</definedName>
+    <definedName name="mrirrr">#REF!</definedName>
+    <definedName name="MRP">#REF!</definedName>
+    <definedName name="MscoInputCell10" hidden="1">#REF!</definedName>
+    <definedName name="MscoInputCell11" hidden="1">#REF!</definedName>
+    <definedName name="MscoInputCell12" hidden="1">#REF!</definedName>
+    <definedName name="MscoInputCell13" hidden="1">#REF!</definedName>
+    <definedName name="MscoInputCell14" hidden="1">#REF!</definedName>
+    <definedName name="MscoInputCell15" hidden="1">#REF!</definedName>
+    <definedName name="MscoInputCell16" hidden="1">#REF!</definedName>
+    <definedName name="MscoInputCell17" hidden="1">#REF!</definedName>
+    <definedName name="MscoInputCell18" hidden="1">#REF!</definedName>
+    <definedName name="MscoInputCell4" hidden="1">#REF!</definedName>
+    <definedName name="MscoInputCell5" hidden="1">#REF!</definedName>
+    <definedName name="MscoInputCell6" hidden="1">#REF!</definedName>
+    <definedName name="MscoInputCell7" hidden="1">#REF!</definedName>
+    <definedName name="MscoInputCell8" hidden="1">#REF!</definedName>
+    <definedName name="MscoInputCell9" hidden="1">#REF!</definedName>
+    <definedName name="MSEL">#REF!</definedName>
+    <definedName name="ｍｓｋ">#N/A</definedName>
+    <definedName name="MUDA">#REF!</definedName>
+    <definedName name="mult_sen">#REF!</definedName>
+    <definedName name="Município">#REF!</definedName>
+    <definedName name="mura">#N/A</definedName>
+    <definedName name="Mut_Petrol_Alcool">#REF!</definedName>
+    <definedName name="MUTAÇÃO_DO_PATRIMÔNIO_LIQUIDO">#REF!</definedName>
+    <definedName name="mvspy">#REF!</definedName>
+    <definedName name="mwh_fat">#REF!</definedName>
+    <definedName name="mxre">#REF!</definedName>
+    <definedName name="my">#REF!</definedName>
+    <definedName name="M総合計02">#N/A</definedName>
+    <definedName name="M総合計03">#N/A</definedName>
+    <definedName name="M総合計99">#N/A</definedName>
+    <definedName name="n" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"1321";#N/A,#N/A,FALSE,"1324";#N/A,#N/A,FALSE,"1333";#N/A,#N/A,FALSE,"1371"}</definedName>
+    <definedName name="n" hidden="1">{#N/A,#N/A,FALSE,"1321";#N/A,#N/A,FALSE,"1324";#N/A,#N/A,FALSE,"1333";#N/A,#N/A,FALSE,"1371"}</definedName>
+    <definedName name="N.Ferrosos" localSheetId="0">{"'CptDifn'!$AA$32:$AG$32"}</definedName>
+    <definedName name="N.Ferrosos">{"'CptDifn'!$AA$32:$AG$32"}</definedName>
+    <definedName name="n_foot1">#N/A</definedName>
+    <definedName name="n_foot2">#N/A</definedName>
+    <definedName name="n_head1">#N/A</definedName>
+    <definedName name="n_head2">#N/A</definedName>
+    <definedName name="n16_1">#N/A</definedName>
+    <definedName name="NAME">#REF!</definedName>
+    <definedName name="Navio_Barcaça">#REF!</definedName>
+    <definedName name="nbfj3">#N/A</definedName>
+    <definedName name="neide" localSheetId="0" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
+    <definedName name="neide" hidden="1">{"'Janeiro'!$A$1:$I$153"}</definedName>
+    <definedName name="NETCTRMAR">#REF!</definedName>
+    <definedName name="NetInc">#REF!</definedName>
+    <definedName name="Network">#REF!</definedName>
+    <definedName name="NET表">#N/A</definedName>
+    <definedName name="NET表_1">#N/A</definedName>
+    <definedName name="NET表示">#N/A</definedName>
+    <definedName name="NET表示_1">#N/A</definedName>
+    <definedName name="NEW">#N/A</definedName>
+    <definedName name="newmodif">#N/A</definedName>
+    <definedName name="newname">#REF!</definedName>
+    <definedName name="NEWWW" localSheetId="0">{"'PXR_6500'!$A$1:$I$124"}</definedName>
+    <definedName name="NEWWW">{"'PXR_6500'!$A$1:$I$124"}</definedName>
+    <definedName name="nfsy1">#N/A</definedName>
+    <definedName name="nfsy2">#N/A</definedName>
+    <definedName name="nfsy3">#N/A</definedName>
+    <definedName name="ni" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="ni" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="NISSAN_MEXICANA_S.A._DE_C.V.">#N/A</definedName>
+    <definedName name="nj" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="nj" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="NN">#N/A</definedName>
+    <definedName name="NN_1">#N/A</definedName>
+    <definedName name="nnn">#N/A</definedName>
+    <definedName name="nnn_1">#N/A</definedName>
+    <definedName name="NNNN">#N/A</definedName>
+    <definedName name="nnnnn">#N/A</definedName>
+    <definedName name="nnnnn_1">#N/A</definedName>
+    <definedName name="NO">#N/A</definedName>
+    <definedName name="noCont">#REF!</definedName>
+    <definedName name="Nombre_Informe">#REF!</definedName>
+    <definedName name="NombreTabla">"Dummy"</definedName>
+    <definedName name="NOME2" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="NOME2" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="NOME3" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="NOME3" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="NOME4" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="NOME4" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="NOME5" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="NOME5" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="NomeCt">#REF!</definedName>
+    <definedName name="NomeCta">#REF!</definedName>
+    <definedName name="nomeforn">#REF!</definedName>
+    <definedName name="NORSULXNNINC" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Controle";#N/A,#N/A,FALSE,"DRE";#N/A,#N/A,FALSE,"BalanceteR$";#N/A,#N/A,FALSE,"Balancete US$ ";#N/A,#N/A,FALSE,"Dem.Resultado";#N/A,#N/A,FALSE,"balanço";#N/A,#N/A,FALSE,"SUMARY"}</definedName>
+    <definedName name="NORSULXNNINC" hidden="1">{#N/A,#N/A,FALSE,"Controle";#N/A,#N/A,FALSE,"DRE";#N/A,#N/A,FALSE,"BalanceteR$";#N/A,#N/A,FALSE,"Balancete US$ ";#N/A,#N/A,FALSE,"Dem.Resultado";#N/A,#N/A,FALSE,"balanço";#N/A,#N/A,FALSE,"SUMARY"}</definedName>
+    <definedName name="nots1">#REF!</definedName>
+    <definedName name="nouv" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="nouv" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="NOV">#N/A</definedName>
+    <definedName name="nova" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"BLDC";#N/A,#N/A,FALSE,"RESDC";#N/A,#N/A,FALSE,"BLFV";#N/A,#N/A,FALSE,"RESFV"}</definedName>
+    <definedName name="nova" hidden="1">{#N/A,#N/A,FALSE,"BLDC";#N/A,#N/A,FALSE,"RESDC";#N/A,#N/A,FALSE,"BLFV";#N/A,#N/A,FALSE,"RESFV"}</definedName>
+    <definedName name="NOVA_INSTRUMENTAÇÃO">#REF!</definedName>
+    <definedName name="NOVA_INSTRUMENTAÇÃO_EQUIPAMENTO_NAC.">#REF!</definedName>
+    <definedName name="NOVACRE">#REF!</definedName>
+    <definedName name="novcf">#REF!</definedName>
+    <definedName name="novo" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="novo" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="NOVR">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="NPESシート作成">#N/A</definedName>
+    <definedName name="NPES計算">#N/A</definedName>
+    <definedName name="nu">#REF!</definedName>
+    <definedName name="nuevo">#REF!</definedName>
+    <definedName name="NvsASD">"V2001-01-01"</definedName>
+    <definedName name="NvsAutoDrillOk">"VY"</definedName>
+    <definedName name="NvsElapsedTime">0.00130138888926012</definedName>
+    <definedName name="NvsEndTime">36934.6460070602</definedName>
+    <definedName name="NvsInstLang">"VENG"</definedName>
+    <definedName name="NvsInstSpec">"%"</definedName>
+    <definedName name="NvsInstSpec1">","</definedName>
+    <definedName name="NvsInstSpec2">","</definedName>
+    <definedName name="NvsInstSpec3">","</definedName>
+    <definedName name="NvsInstSpec4">","</definedName>
+    <definedName name="NvsInstSpec5">","</definedName>
+    <definedName name="NvsInstSpec6">","</definedName>
+    <definedName name="NvsInstSpec7">","</definedName>
+    <definedName name="NvsInstSpec8">","</definedName>
+    <definedName name="NvsInstSpec9">","</definedName>
+    <definedName name="NvsLayoutType">"M3"</definedName>
+    <definedName name="NvsNplSpec">"%,X,RZF..,CZF.."</definedName>
+    <definedName name="NvsPanelEffdt">"V1900-01-01"</definedName>
+    <definedName name="NvsPanelSetid">"VGERAL"</definedName>
+    <definedName name="NvsReqBU">"VA"</definedName>
+    <definedName name="NvsReqBUOnly">"VY"</definedName>
+    <definedName name="NvsTransLed">"VN"</definedName>
+    <definedName name="NvsTreeASD">"V2001-01-01"</definedName>
+    <definedName name="NvsValTbl.ACCOUNT">"GL_ACCOUNT_TBL"</definedName>
+    <definedName name="NvsValTbl.BU_ATIVIDADE">"BU_ATIVIDADE"</definedName>
+    <definedName name="NvsValTbl.BUSINESS_UNIT">"BUS_UNIT_TBL_GL"</definedName>
+    <definedName name="NvsValTbl.DEPTID">"DEPARTMENT_TBL"</definedName>
+    <definedName name="NvsValTbl.PRODUCT">"PRODUCT_TBL"</definedName>
+    <definedName name="nwr" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="nwr" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="NyuryokuForm_Load">#N/A</definedName>
+    <definedName name="NyuryokuForm_Load_1">#N/A</definedName>
+    <definedName name="O">#N/A</definedName>
+    <definedName name="O_1">#N/A</definedName>
+    <definedName name="O1_1">#N/A</definedName>
+    <definedName name="O12_1">#N/A</definedName>
+    <definedName name="O13_1">#N/A</definedName>
+    <definedName name="OAMT">#REF!</definedName>
+    <definedName name="OAPR">#REF!</definedName>
+    <definedName name="OAUG">#REF!</definedName>
+    <definedName name="Obj.Corp.">#REF!</definedName>
+    <definedName name="Obrigações_Empregatícias">#REF!</definedName>
+    <definedName name="Obrigações_Fiscais">#REF!</definedName>
+    <definedName name="OCF">#REF!</definedName>
+    <definedName name="OCI_EAI_Current_income_taxes_available_for_sale">#REF!</definedName>
+    <definedName name="OCI_EAI_Deferred_income_taxes_available_for_sale">#REF!</definedName>
+    <definedName name="OCI_EAI_Deferred_income_taxes_pension_plan_actuarial_changes">#REF!</definedName>
+    <definedName name="OCI_EAI_Deferred_income_taxes_revaluation_surplus">#REF!</definedName>
+    <definedName name="OCI_EAI_Gains_Losses_on_Derivatives_Deferred_income_taxes_cash_flow_hedges">#REF!</definedName>
+    <definedName name="OCI_EAI_Gains_Losses_on_Derivatives_Deferred_income_taxes_net_investment_hedges">#REF!</definedName>
+    <definedName name="OCI_EAI_Gains_Losses_on_Non_Derivatives_Designated_as_Deferred_income_taxes_net_investment_hedges">#REF!</definedName>
+    <definedName name="OCI_Gross_Current_income_taxes_available_for_sale">#REF!</definedName>
+    <definedName name="OCI_Gross_Deferred_income_taxes_available_for_sale">#REF!</definedName>
+    <definedName name="OCI_Gross_Deferred_income_taxes_pension_plan_actuarial_changes">#REF!</definedName>
+    <definedName name="OCI_Gross_Deferred_income_taxes_revaluation_surplus">#REF!</definedName>
+    <definedName name="OCI_Gross_Gains_Losses_on_Derivatives_Deferred_income_taxes_cash_flow_hedges">#REF!</definedName>
+    <definedName name="OCI_Gross_Gains_Losses_on_Derivatives_Deferred_income_taxes_net_investment_hedges">#REF!</definedName>
+    <definedName name="OCI_Gross_Gains_Losses_on_Non_Derivatives_Designated_as_Deferred_income_taxes_net_investment_hedges">#REF!</definedName>
+    <definedName name="OCT">#N/A</definedName>
+    <definedName name="OCTR">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="ODEC">#REF!</definedName>
+    <definedName name="OFEB">#REF!</definedName>
+    <definedName name="off">#N/A</definedName>
+    <definedName name="off_1">#N/A</definedName>
+    <definedName name="OFF2_1">#N/A</definedName>
+    <definedName name="OFJGIQJ" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="OFJGIQJ" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="OILMOVE">#REF!</definedName>
+    <definedName name="OILMOVEKE">#REF!</definedName>
+    <definedName name="oiuy" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="oiuy" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="OJAN">#REF!</definedName>
+    <definedName name="OJJSML" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="OJJSML" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="OJUL">#REF!</definedName>
+    <definedName name="OJUN">#REF!</definedName>
+    <definedName name="OK">#N/A</definedName>
+    <definedName name="OK_1">#N/A</definedName>
+    <definedName name="OK_TEXT">#N/A</definedName>
+    <definedName name="OK2_1">#N/A</definedName>
+    <definedName name="OK3_1">#N/A</definedName>
+    <definedName name="OK4_1">#N/A</definedName>
+    <definedName name="OKD">#N/A</definedName>
+    <definedName name="OKD_1">#N/A</definedName>
+    <definedName name="OKD評價">#N/A</definedName>
+    <definedName name="OKD評價_1">#N/A</definedName>
+    <definedName name="okf">#N/A</definedName>
+    <definedName name="okf_1">#N/A</definedName>
+    <definedName name="okjh">#REF!</definedName>
+    <definedName name="OKVES">#N/A</definedName>
+    <definedName name="OKVES_1">#N/A</definedName>
+    <definedName name="OKVES1">#N/A</definedName>
+    <definedName name="OKVES1_1">#N/A</definedName>
+    <definedName name="OK評價">#N/A</definedName>
+    <definedName name="OK評價_1">#N/A</definedName>
+    <definedName name="old">#REF!</definedName>
+    <definedName name="Oleo">#REF!</definedName>
+    <definedName name="Óleo">#REF!</definedName>
+    <definedName name="OleosPesad" localSheetId="0">_L9C3:_L9C9</definedName>
+    <definedName name="OleosPesad">_L9C3:_L9C9</definedName>
+    <definedName name="ÓleosPesados" localSheetId="0">_L9C3:_L9C9</definedName>
+    <definedName name="ÓleosPesados">_L9C3:_L9C9</definedName>
+    <definedName name="OLOC">#REF!</definedName>
+    <definedName name="OMAR">#REF!</definedName>
+    <definedName name="OMAY">#REF!</definedName>
+    <definedName name="ono">"チェック 589"</definedName>
+    <definedName name="ONOV">#REF!</definedName>
+    <definedName name="oo">#N/A</definedName>
+    <definedName name="oo_1">#N/A</definedName>
+    <definedName name="OO13_1">#N/A</definedName>
+    <definedName name="OOCT">#REF!</definedName>
+    <definedName name="OOFF">#N/A</definedName>
+    <definedName name="OOFF_1">#N/A</definedName>
+    <definedName name="OOKK">#N/A</definedName>
+    <definedName name="OOKK_1">#N/A</definedName>
+    <definedName name="ool" localSheetId="0" hidden="1">{"Page1",#N/A,FALSE,"CompCo";"Page2",#N/A,FALSE,"CompCo"}</definedName>
+    <definedName name="ool" hidden="1">{"Page1",#N/A,FALSE,"CompCo";"Page2",#N/A,FALSE,"CompCo"}</definedName>
+    <definedName name="OOP">#N/A</definedName>
+    <definedName name="OOP_1">#N/A</definedName>
+    <definedName name="op">#N/A</definedName>
+    <definedName name="op_1">#N/A</definedName>
+    <definedName name="operação">#REF!</definedName>
+    <definedName name="OPERES1">#REF!</definedName>
+    <definedName name="OPERES2">#REF!</definedName>
+    <definedName name="OPYS">#REF!</definedName>
+    <definedName name="Order2" hidden="1">1</definedName>
+    <definedName name="ORIGANO">#REF!</definedName>
+    <definedName name="ORIGANOB">#REF!</definedName>
+    <definedName name="ORIGINAL">#REF!</definedName>
+    <definedName name="ORIGMES">#REF!</definedName>
+    <definedName name="ORIGMESB">#REF!</definedName>
+    <definedName name="OSEP">#REF!</definedName>
+    <definedName name="osma">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="osma1">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="osma2">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="osma3">#REF!</definedName>
+    <definedName name="osma4">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="oss">#N/A</definedName>
+    <definedName name="oss_1">#N/A</definedName>
+    <definedName name="other" localSheetId="0" hidden="1">{"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86"}</definedName>
+    <definedName name="other" hidden="1">{"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86"}</definedName>
+    <definedName name="OTROS">#N/A</definedName>
+    <definedName name="OTROS_IMP">#N/A</definedName>
+    <definedName name="otros2">#REF!</definedName>
+    <definedName name="OUT">#REF!</definedName>
+    <definedName name="OUT_INFORM">#REF!</definedName>
+    <definedName name="OUTBOL">"Edit Box 14"</definedName>
+    <definedName name="OUTCRONOL">#REF!</definedName>
+    <definedName name="Outorga_SCP">#REF!</definedName>
+    <definedName name="Outorga_SCP_maio03">#REF!</definedName>
+    <definedName name="Outras">#REF!</definedName>
+    <definedName name="Outras_Fev2000">#REF!</definedName>
+    <definedName name="Outras_Nov99">#REF!</definedName>
+    <definedName name="Outras_Obrigações">#REF!</definedName>
+    <definedName name="OUTRO" localSheetId="0">{"'PXR_6500'!$A$1:$I$124"}</definedName>
+    <definedName name="OUTRO">{"'PXR_6500'!$A$1:$I$124"}</definedName>
+    <definedName name="outros" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="outros" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="OUTROSAC_CRED">#REF!</definedName>
+    <definedName name="OUTROSAC_DEB">#REF!</definedName>
+    <definedName name="Overheads">#N/A</definedName>
+    <definedName name="OverTime">40</definedName>
+    <definedName name="p">#REF!</definedName>
+    <definedName name="P.A.T.">#REF!</definedName>
+    <definedName name="P_1">#N/A</definedName>
+    <definedName name="P_2">#N/A</definedName>
+    <definedName name="P_3">#N/A</definedName>
+    <definedName name="P_4">#N/A</definedName>
+    <definedName name="P_A1">#N/A</definedName>
+    <definedName name="P_A2">#N/A</definedName>
+    <definedName name="P_A4">#N/A</definedName>
+    <definedName name="P_C">#N/A</definedName>
+    <definedName name="P_CÁLCULO">#REF!</definedName>
+    <definedName name="P_M">#N/A</definedName>
+    <definedName name="P_N">#N/A</definedName>
+    <definedName name="P_P">#N/A</definedName>
+    <definedName name="P_S">#N/A</definedName>
+    <definedName name="P_Z">#N/A</definedName>
+    <definedName name="p11.1">#N/A</definedName>
+    <definedName name="p11.1_1">#N/A</definedName>
+    <definedName name="P112WD">#N/A</definedName>
+    <definedName name="P114WD">#N/A</definedName>
+    <definedName name="P2_1">#N/A</definedName>
+    <definedName name="P6改" localSheetId="0" hidden="1">{"SUM ALL YR",#N/A,FALSE,"SUM ALL YR";"sum01",#N/A,FALSE,"SUM 01";"sumM2",#N/A,FALSE,"SUM M2";"sum02",#N/A,FALSE,"SUM 02";"sum03",#N/A,FALSE,"SUM 03";"sum04",#N/A,FALSE,"SUM 04";"sum05",#N/A,FALSE,"SUM 05"}</definedName>
+    <definedName name="P6改" hidden="1">{"SUM ALL YR",#N/A,FALSE,"SUM ALL YR";"sum01",#N/A,FALSE,"SUM 01";"sumM2",#N/A,FALSE,"SUM M2";"sum02",#N/A,FALSE,"SUM 02";"sum03",#N/A,FALSE,"SUM 03";"sum04",#N/A,FALSE,"SUM 04";"sum05",#N/A,FALSE,"SUM 05"}</definedName>
+    <definedName name="PA">#N/A</definedName>
+    <definedName name="PA_BOVER">#REF!</definedName>
+    <definedName name="PACTUAL">#REF!</definedName>
+    <definedName name="Padrão_de_Cálculo">#REF!</definedName>
+    <definedName name="PAEGJMLFKG" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="PAEGJMLFKG" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="pagani" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Resumo de Preços"}</definedName>
+    <definedName name="pagani" hidden="1">{#N/A,#N/A,TRUE,"Resumo de Preços"}</definedName>
+    <definedName name="PAGE1">#N/A</definedName>
+    <definedName name="Page11" hidden="1">#N/A</definedName>
+    <definedName name="PAGE12">#N/A</definedName>
+    <definedName name="PAGE2">#N/A</definedName>
+    <definedName name="PAGE3">#N/A</definedName>
+    <definedName name="PAGE4">#N/A</definedName>
+    <definedName name="PAGE5">#N/A</definedName>
+    <definedName name="PAGE6">#N/A</definedName>
+    <definedName name="Paint">#N/A</definedName>
+    <definedName name="Painting">#N/A</definedName>
+    <definedName name="Pal_Workbook_GUID" hidden="1">"1M7NBH5MXGLEXXVQBDF882IF"</definedName>
+    <definedName name="PAOKGFKBGK" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="PAOKGFKBGK" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="PAOKRGMG" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="PAOKRGMG" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="PARADA_REV">#REF!</definedName>
+    <definedName name="parte1">#REF!</definedName>
+    <definedName name="Parte1a." localSheetId="0" hidden="1">{"PARTE1",#N/A,FALSE,"Plan1"}</definedName>
+    <definedName name="Parte1a." hidden="1">{"PARTE1",#N/A,FALSE,"Plan1"}</definedName>
+    <definedName name="parte2">#REF!</definedName>
+    <definedName name="PARTIDA">#REF!</definedName>
+    <definedName name="PARTIDA_ANT">#REF!</definedName>
+    <definedName name="PAS">#REF!</definedName>
+    <definedName name="Pas_Circulan_Gaap">#REF!</definedName>
+    <definedName name="Pas_Circulan_Soc">#REF!</definedName>
+    <definedName name="PASBO">#REF!</definedName>
+    <definedName name="PASCONSO">#REF!</definedName>
+    <definedName name="PASFLB">#REF!</definedName>
+    <definedName name="PASMFL">#REF!</definedName>
+    <definedName name="PASSEAOIL">#REF!</definedName>
+    <definedName name="PASSGM">#REF!</definedName>
+    <definedName name="passivo">#REF!</definedName>
+    <definedName name="PASSIVO_CONS">#REF!</definedName>
+    <definedName name="PASSIVO_CONS1">#REF!</definedName>
+    <definedName name="PASSIVO_Gaap">#REF!</definedName>
+    <definedName name="PASSIVO_Soc">#REF!</definedName>
+    <definedName name="paste">#N/A</definedName>
+    <definedName name="PAT">#N/A</definedName>
+    <definedName name="paulo" localSheetId="0" hidden="1">{"SCH31",#N/A,FALSE,"ebitrecs";"SCH32",#N/A,FALSE,"ebitrecs";"SCH33",#N/A,FALSE,"ebitrecs";"SCH34",#N/A,FALSE,"ebitrecs";"SCH35",#N/A,FALSE,"ebitrecs";"SCH36",#N/A,FALSE,"ebitrecs";"SCH37",#N/A,FALSE,"ebitrecs";"SCH38",#N/A,FALSE,"ebitrecs"}</definedName>
+    <definedName name="paulo" hidden="1">{"SCH31",#N/A,FALSE,"ebitrecs";"SCH32",#N/A,FALSE,"ebitrecs";"SCH33",#N/A,FALSE,"ebitrecs";"SCH34",#N/A,FALSE,"ebitrecs";"SCH35",#N/A,FALSE,"ebitrecs";"SCH36",#N/A,FALSE,"ebitrecs";"SCH37",#N/A,FALSE,"ebitrecs";"SCH38",#N/A,FALSE,"ebitrecs"}</definedName>
+    <definedName name="Payback">#REF!</definedName>
+    <definedName name="Payment_Needed">"Pagamento necessário"</definedName>
+    <definedName name="PB">#N/A</definedName>
+    <definedName name="PB_FINANC_CMI">#REF!</definedName>
+    <definedName name="PB_FINANC_LEG_SOC">#REF!</definedName>
+    <definedName name="PB_SGA">#REF!</definedName>
+    <definedName name="PC">#N/A</definedName>
+    <definedName name="PC_financ">#REF!</definedName>
+    <definedName name="PCOL" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="PCOL" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="PD">#N/A</definedName>
+    <definedName name="PDD">#REF!</definedName>
+    <definedName name="pdsjg" hidden="1">#N/A</definedName>
+    <definedName name="PE">#N/A</definedName>
+    <definedName name="pedro" localSheetId="0" hidden="1">{#N/A,"30% Success",TRUE,"Sales Forecast";#N/A,#N/A,TRUE,"Sheet2"}</definedName>
+    <definedName name="pedro" hidden="1">{#N/A,"30% Success",TRUE,"Sales Forecast";#N/A,#N/A,TRUE,"Sheet2"}</definedName>
+    <definedName name="PENERGIA">#REF!</definedName>
+    <definedName name="PEOGKJMKAG" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="PEOGKJMKAG" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="Percent_Threshold">#REF!</definedName>
+    <definedName name="PERFUMES">#REF!</definedName>
+    <definedName name="PERIOD">#REF!</definedName>
+    <definedName name="Periodo_Detraf">#REF!</definedName>
+    <definedName name="Permanente_Gaap">#REF!</definedName>
+    <definedName name="Permanente_Gaap1">#REF!</definedName>
+    <definedName name="Permanente_Soc">#REF!</definedName>
+    <definedName name="Permanente_Soc1">#REF!</definedName>
+    <definedName name="permutation_mtrx">#N/A</definedName>
+    <definedName name="Peru1">#REF!</definedName>
+    <definedName name="peru2">#REF!</definedName>
+    <definedName name="Peru3">#REF!</definedName>
+    <definedName name="peru4">#REF!</definedName>
+    <definedName name="Peru5">#REF!</definedName>
+    <definedName name="Peru6">#REF!</definedName>
+    <definedName name="Peru7">#REF!</definedName>
+    <definedName name="PeruD19">#REF!</definedName>
+    <definedName name="Pesquisas_movimentacao">#REF!</definedName>
+    <definedName name="Pesquisas_movimentacao_passo2">#REF!</definedName>
+    <definedName name="PETROBRAS">#REF!</definedName>
+    <definedName name="petrodef_51">#REF!</definedName>
+    <definedName name="petrodef_51a">#REF!</definedName>
+    <definedName name="petrodef_51c">#REF!</definedName>
+    <definedName name="petroest_51">#REF!</definedName>
+    <definedName name="petroest_51a">#REF!</definedName>
+    <definedName name="petroest_51c">#REF!</definedName>
+    <definedName name="PETROFÉRTIL">#REF!</definedName>
+    <definedName name="PETROQUISA">#REF!</definedName>
+    <definedName name="PF">#N/A</definedName>
+    <definedName name="PFICO">#REF!</definedName>
+    <definedName name="PG">#N/A</definedName>
+    <definedName name="PIBBV">#REF!</definedName>
+    <definedName name="Pile">#N/A</definedName>
+    <definedName name="Piling">#N/A</definedName>
+    <definedName name="Pis_Confins_imediato">#REF!</definedName>
+    <definedName name="PIS_INSS">#REF!</definedName>
+    <definedName name="PIS_Presumido">#REF!</definedName>
+    <definedName name="PIS_Real">#REF!</definedName>
+    <definedName name="PL">#N/A</definedName>
+    <definedName name="PL_Gaap">#REF!</definedName>
+    <definedName name="PL_Soc">#REF!</definedName>
+    <definedName name="PL_tot_pl">#REF!</definedName>
+    <definedName name="Plan">#N/A</definedName>
+    <definedName name="PLAN_4">#REF!</definedName>
+    <definedName name="PLANO">""</definedName>
+    <definedName name="PLANO0">#REF!</definedName>
+    <definedName name="PLANO1">#REF!</definedName>
+    <definedName name="PlanVta">#N/A</definedName>
+    <definedName name="Plaster">#N/A</definedName>
+    <definedName name="Plastering">#N/A</definedName>
+    <definedName name="Platform_Selected">#REF!</definedName>
+    <definedName name="PLBO">#REF!</definedName>
+    <definedName name="PLCONSO">#REF!</definedName>
+    <definedName name="PLFLB">#REF!</definedName>
+    <definedName name="Plint">#N/A</definedName>
+    <definedName name="PLMFL">#REF!</definedName>
+    <definedName name="plo" hidden="1">255</definedName>
+    <definedName name="PLR_Projecao_RM_RG">#REF!</definedName>
+    <definedName name="PLSE">#REF!</definedName>
+    <definedName name="PLSEAOIL">#REF!</definedName>
+    <definedName name="PLSGM">#REF!</definedName>
+    <definedName name="plus">#N/A</definedName>
+    <definedName name="PMot">#N/A</definedName>
+    <definedName name="PN">#N/A</definedName>
+    <definedName name="PNBV">#REF!</definedName>
+    <definedName name="POFGKMKG" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="POFGKMKG" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="POJFGOJ" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="POJFGOJ" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="POJGPOE" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="POJGPOE" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="pol" hidden="1">#REF!</definedName>
+    <definedName name="PORRA">#REF!</definedName>
+    <definedName name="Portails" localSheetId="0">{"' calendrier 2000'!$A$1:$Q$38"}</definedName>
+    <definedName name="Portails">{"' calendrier 2000'!$A$1:$Q$38"}</definedName>
+    <definedName name="PORTION">#N/A</definedName>
+    <definedName name="PORTION_1">#N/A</definedName>
+    <definedName name="POS">"テキスト 22"</definedName>
+    <definedName name="Power_Plant_Name">"Ilijan, Phillipines (1200 MW)"</definedName>
+    <definedName name="powertrain">#N/A</definedName>
+    <definedName name="PP">#N/A</definedName>
+    <definedName name="PP_1">#N/A</definedName>
+    <definedName name="PPFINANCIEROS">#REF!</definedName>
+    <definedName name="PPMATERIALES">#REF!</definedName>
+    <definedName name="PPPP">#N/A</definedName>
+    <definedName name="PPPP_1">#N/A</definedName>
+    <definedName name="PPPPP">#N/A</definedName>
+    <definedName name="PPPPP_1">#N/A</definedName>
+    <definedName name="PPRA" localSheetId="0">{"'CptDifn'!$AA$32:$AG$32"}</definedName>
+    <definedName name="PPRA">{"'CptDifn'!$AA$32:$AG$32"}</definedName>
+    <definedName name="PPSA2" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="PPSA2">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="ppto">#N/A</definedName>
+    <definedName name="PQ">#N/A</definedName>
+    <definedName name="pr">#N/A</definedName>
+    <definedName name="prazohedge">#REF!</definedName>
+    <definedName name="prazolastro">#REF!</definedName>
+    <definedName name="Pre" localSheetId="0">{"'RR'!$A$2:$E$81"}</definedName>
+    <definedName name="Pre">{"'RR'!$A$2:$E$81"}</definedName>
+    <definedName name="PreçoeGastos" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="PreçoeGastos">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="PREJ.FISC.">#REF!</definedName>
+    <definedName name="PREJ92">#REF!</definedName>
+    <definedName name="PREJ93">#REF!</definedName>
+    <definedName name="Premissas" localSheetId="0" hidden="1">{"summary1",#N/A,TRUE,"Comps";"summary2",#N/A,TRUE,"Comps";"summary3",#N/A,TRUE,"Comps"}</definedName>
+    <definedName name="Premissas" hidden="1">{"summary1",#N/A,TRUE,"Comps";"summary2",#N/A,TRUE,"Comps";"summary3",#N/A,TRUE,"Comps"}</definedName>
+    <definedName name="Previsão_Clientes_1999">#REF!</definedName>
+    <definedName name="Previsão_Clientes_2000">#REF!</definedName>
+    <definedName name="Previsão_Consumo_2000">#REF!</definedName>
+    <definedName name="price_list">#REF!</definedName>
+    <definedName name="PRIMCCILBOL">#REF!</definedName>
+    <definedName name="PRIMCCILVAL">#REF!</definedName>
+    <definedName name="PRIMCCSIBOL">#REF!</definedName>
+    <definedName name="PRIMCCSIVAL">#REF!</definedName>
+    <definedName name="PRIMVAL">#REF!</definedName>
+    <definedName name="Print">#N/A</definedName>
+    <definedName name="Print_Area_MI">#REF!</definedName>
+    <definedName name="Print_Area1">#REF!</definedName>
+    <definedName name="Print_Area2">#REF!</definedName>
+    <definedName name="Print_finish">#N/A</definedName>
+    <definedName name="Print_GL">#REF!</definedName>
+    <definedName name="Print_SOS">#N/A</definedName>
+    <definedName name="Print_Titles_１">#N/A</definedName>
+    <definedName name="PRINT_TITLES_MI">#N/A</definedName>
+    <definedName name="PRINT_TITLES_MI1">#N/A</definedName>
+    <definedName name="PRINT02">#N/A</definedName>
+    <definedName name="PRINT03">#N/A</definedName>
+    <definedName name="printarea2">#REF!</definedName>
+    <definedName name="printareami2">#REF!</definedName>
+    <definedName name="PRINT国内">#N/A</definedName>
+    <definedName name="PRINT国内_1">#N/A</definedName>
+    <definedName name="PRINT国外">#N/A</definedName>
+    <definedName name="PRINT国外_1">#N/A</definedName>
+    <definedName name="PRINT海外">#N/A</definedName>
+    <definedName name="PRINT海外_1">#N/A</definedName>
+    <definedName name="PRINT第三国">#N/A</definedName>
+    <definedName name="PRINT第三国_1">#N/A</definedName>
+    <definedName name="PRINT表">#N/A</definedName>
+    <definedName name="PRINT表_1">#N/A</definedName>
+    <definedName name="Prior_Month_YTD">#REF!,#REF!,#REF!</definedName>
+    <definedName name="process">#N/A</definedName>
+    <definedName name="Prodtype">#REF!</definedName>
+    <definedName name="Produção" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="Produção">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="Prof_by_Prod_2000">#N/A</definedName>
+    <definedName name="Prof_by_Prod_2000_PerUnits">#N/A</definedName>
+    <definedName name="Prof_by_Prod_2001">#N/A</definedName>
+    <definedName name="Prof_by_Prod_2001_PerUnits">#N/A</definedName>
+    <definedName name="Prof_by_Prod_99">#N/A</definedName>
+    <definedName name="Prof_by_Prod_99_1stHalf">#N/A</definedName>
+    <definedName name="Prof_by_Prod_99_1stHalf_PerUnits">#N/A</definedName>
+    <definedName name="Prof_by_Prod_99_2ndHalf">#N/A</definedName>
+    <definedName name="Prof_by_Prod_99_2ndHalf_PerUnits">#N/A</definedName>
+    <definedName name="Prof_by_Prod_99_PerUnits">#N/A</definedName>
+    <definedName name="PROPAG">#REF!</definedName>
+    <definedName name="prova" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="prova" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="Provisionmargen">#REF!</definedName>
+    <definedName name="Provisions">#N/A</definedName>
+    <definedName name="PRT">#N/A</definedName>
+    <definedName name="PSUEDO">#REF!</definedName>
+    <definedName name="Ptax_inicial">#REF!</definedName>
+    <definedName name="PTES_MOT">#N/A</definedName>
+    <definedName name="PTES_PROV">#N/A</definedName>
+    <definedName name="PtesProv">#N/A</definedName>
+    <definedName name="PTISデータ作成">#N/A</definedName>
+    <definedName name="Ptrim">#REF!</definedName>
+    <definedName name="PTS">#REF!</definedName>
+    <definedName name="PUB_FileID">"L10003649.xls"</definedName>
+    <definedName name="PUB_UserID">"MAYERX"</definedName>
+    <definedName name="pubpub">#REF!</definedName>
+    <definedName name="purchases.fy96">#N/A</definedName>
+    <definedName name="P品质检查">#N/A</definedName>
+    <definedName name="q">#REF!</definedName>
+    <definedName name="q3q23" hidden="1">#REF!</definedName>
+    <definedName name="qa">#REF!</definedName>
+    <definedName name="qadsqd">#N/A</definedName>
+    <definedName name="qddwedw" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"1321";#N/A,#N/A,FALSE,"1324";#N/A,#N/A,FALSE,"1333";#N/A,#N/A,FALSE,"1371"}</definedName>
+    <definedName name="qddwedw" hidden="1">{#N/A,#N/A,FALSE,"1321";#N/A,#N/A,FALSE,"1324";#N/A,#N/A,FALSE,"1333";#N/A,#N/A,FALSE,"1371"}</definedName>
+    <definedName name="qerkfjeqbrgjbqergebrqglblqgb" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Skjema 6.5"}</definedName>
+    <definedName name="qerkfjeqbrgjbqergebrqglblqgb" hidden="1">{#N/A,#N/A,FALSE,"Skjema 6.5"}</definedName>
+    <definedName name="qerknvqrv3rjgvo3jrvo3kjrv34gvp34o43k" localSheetId="0" hidden="1">{"SCH13",#N/A,FALSE,"SCH13";"SCH14",#N/A,FALSE,"SCH14";"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86";"SCH17",#N/A,FALSE,"SCH17,87";"SCH87",#N/A,FALSE,"SCH17,87";"SCH18",#N/A,FALSE,"SCH18,88";"SCH88",#N/A,FALSE,"SCH18,88";"SCH19",#N/A,FALSE,"SCH19,20,89,90";"SCH20",#N/A,FALSE,"SCH19,20,89,90";"SCH89",#N/A,FALSE,"SCH19,20,89,90";"SCH90",#N/A,FALSE,"SCH19,20,89,90";"SCH21",#N/A,FALSE,"SCH21";"SCH22",#N/A,FALSE,"SCH22";"SCH23",#N/A,FALSE,"SCH23";"SCH24",#N/A,FALSE,"SCH24";"SCH25",#N/A,FALSE,"SCH25";"SCH26",#N/A,FALSE,"SCH26";"SCH91",#N/A,FALSE,"SCH91";"SCH92",#N/A,FALSE,"SCH92";"SCH118",#N/A,FALSE,"SCH118";"SCH119",#N/A,FALSE,"SCH119"}</definedName>
+    <definedName name="qerknvqrv3rjgvo3jrvo3kjrv34gvp34o43k" hidden="1">{"SCH13",#N/A,FALSE,"SCH13";"SCH14",#N/A,FALSE,"SCH14";"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86";"SCH17",#N/A,FALSE,"SCH17,87";"SCH87",#N/A,FALSE,"SCH17,87";"SCH18",#N/A,FALSE,"SCH18,88";"SCH88",#N/A,FALSE,"SCH18,88";"SCH19",#N/A,FALSE,"SCH19,20,89,90";"SCH20",#N/A,FALSE,"SCH19,20,89,90";"SCH89",#N/A,FALSE,"SCH19,20,89,90";"SCH90",#N/A,FALSE,"SCH19,20,89,90";"SCH21",#N/A,FALSE,"SCH21";"SCH22",#N/A,FALSE,"SCH22";"SCH23",#N/A,FALSE,"SCH23";"SCH24",#N/A,FALSE,"SCH24";"SCH25",#N/A,FALSE,"SCH25";"SCH26",#N/A,FALSE,"SCH26";"SCH91",#N/A,FALSE,"SCH91";"SCH92",#N/A,FALSE,"SCH92";"SCH118",#N/A,FALSE,"SCH118";"SCH119",#N/A,FALSE,"SCH119"}</definedName>
+    <definedName name="QEWR" localSheetId="0" hidden="1">{"Network Summary",#N/A,TRUE,"Summary";"Piping Summary",#N/A,TRUE," Piping";"Meters Summary",#N/A,TRUE,"Meters &amp; Connections";"Connections Summary",#N/A,TRUE,"Meters &amp; Connections";"Stations Summary",#N/A,TRUE,"Stations Pivot"}</definedName>
+    <definedName name="QEWR" hidden="1">{"Network Summary",#N/A,TRUE,"Summary";"Piping Summary",#N/A,TRUE," Piping";"Meters Summary",#N/A,TRUE,"Meters &amp; Connections";"Connections Summary",#N/A,TRUE,"Meters &amp; Connections";"Stations Summary",#N/A,TRUE,"Stations Pivot"}</definedName>
+    <definedName name="qewvnqwernfvirejf3j4fj34jfj4j3jo" localSheetId="0" hidden="1">{"SCH93",#N/A,FALSE,"monthly";"SCH94",#N/A,FALSE,"monthly";"SCH95",#N/A,FALSE,"monthly";"SCH96",#N/A,FALSE,"monthly";"SCH97",#N/A,FALSE,"monthly";"SCH104",#N/A,FALSE,"monthly";"SCH105",#N/A,FALSE,"monthly";"SCH106",#N/A,FALSE,"monthly";"SCH107",#N/A,FALSE,"monthly";"SCH108",#N/A,FALSE,"monthly";"SCH109",#N/A,FALSE,"monthly";"SCH110",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="qewvnqwernfvirejf3j4fj34jfj4j3jo" hidden="1">{"SCH93",#N/A,FALSE,"monthly";"SCH94",#N/A,FALSE,"monthly";"SCH95",#N/A,FALSE,"monthly";"SCH96",#N/A,FALSE,"monthly";"SCH97",#N/A,FALSE,"monthly";"SCH104",#N/A,FALSE,"monthly";"SCH105",#N/A,FALSE,"monthly";"SCH106",#N/A,FALSE,"monthly";"SCH107",#N/A,FALSE,"monthly";"SCH108",#N/A,FALSE,"monthly";"SCH109",#N/A,FALSE,"monthly";"SCH110",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="qjkevnjqenrvnervnqreijvjrjrjvrjvj" localSheetId="0" hidden="1">{"SCH51",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="qjkevnjqenrvnervnqreijvjrjrjvrjvj" hidden="1">{"SCH51",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="qjwjs3">#N/A</definedName>
+    <definedName name="QQ" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="QQ" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="QQ2A">#N/A</definedName>
+    <definedName name="QQ2B">#N/A</definedName>
+    <definedName name="QQ2D">#N/A</definedName>
+    <definedName name="QQ2E">#N/A</definedName>
+    <definedName name="QQ2F">#N/A</definedName>
+    <definedName name="QQ2G">#N/A</definedName>
+    <definedName name="qqa" hidden="1">#REF!</definedName>
+    <definedName name="QQQ" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"DEF1";#N/A,#N/A,FALSE,"DEF2";#N/A,#N/A,FALSE,"DEF3"}</definedName>
+    <definedName name="QQQ" hidden="1">{#N/A,#N/A,FALSE,"DEF1";#N/A,#N/A,FALSE,"DEF2";#N/A,#N/A,FALSE,"DEF3"}</definedName>
+    <definedName name="ｑｑｑ" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="ｑｑｑ" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="QQQQ" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Inmovilizado material";#N/A,#N/A,FALSE,"Inmovilizado inmaterial ";#N/A,#N/A,FALSE,"Participaciones";#N/A,#N/A,FALSE,"Fondo Comercio";#N/A,#N/A,FALSE,"Cilentes y deudores emp. grupo";#N/A,#N/A,FALSE,"Fondos Própios";#N/A,#N/A,FALSE,"Movimiento Reservas";#N/A,#N/A,FALSE,"Socios Externos";#N/A,#N/A,FALSE,"Socios Externos Movimiento";#N/A,#N/A,FALSE,"Obligaciones Saldos";#N/A,#N/A,FALSE,"Ingresos y Gtos Extras";#N/A,#N/A,FALSE,"Gtos e Ingr empresas grupo"}</definedName>
+    <definedName name="QQQQ" hidden="1">{#N/A,#N/A,FALSE,"Inmovilizado material";#N/A,#N/A,FALSE,"Inmovilizado inmaterial ";#N/A,#N/A,FALSE,"Participaciones";#N/A,#N/A,FALSE,"Fondo Comercio";#N/A,#N/A,FALSE,"Cilentes y deudores emp. grupo";#N/A,#N/A,FALSE,"Fondos Própios";#N/A,#N/A,FALSE,"Movimiento Reservas";#N/A,#N/A,FALSE,"Socios Externos";#N/A,#N/A,FALSE,"Socios Externos Movimiento";#N/A,#N/A,FALSE,"Obligaciones Saldos";#N/A,#N/A,FALSE,"Ingresos y Gtos Extras";#N/A,#N/A,FALSE,"Gtos e Ingr empresas grupo"}</definedName>
+    <definedName name="qqqqqq">#N/A</definedName>
+    <definedName name="qqqqqq_1">#N/A</definedName>
+    <definedName name="qrst">#N/A</definedName>
+    <definedName name="QSDSQD" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="QSDSQD" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="QTD">#REF!</definedName>
+    <definedName name="Qtde_dias_até_atualização">#REF!</definedName>
+    <definedName name="QTFY1">#N/A</definedName>
+    <definedName name="QTFY2">#N/A</definedName>
+    <definedName name="QTFY3">#N/A</definedName>
+    <definedName name="QTR">#REF!</definedName>
+    <definedName name="Qtrim">#REF!</definedName>
+    <definedName name="QUE">#N/A</definedName>
+    <definedName name="QUECHATO" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="QUECHATO" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="Quest" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GL Balances";#N/A,#N/A,FALSE,"FRT &amp; DUTY RATIO"}</definedName>
+    <definedName name="Quest" hidden="1">{#N/A,#N/A,FALSE,"GL Balances";#N/A,#N/A,FALSE,"FRT &amp; DUTY RATIO"}</definedName>
+    <definedName name="qw">#N/A</definedName>
+    <definedName name="qwdaqsx">#N/A</definedName>
+    <definedName name="qwdlkwqjfheuirfbeuyrgvehrck" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Skjema 6.1 ";#N/A,#N/A,FALSE,"Skjema 6.2";#N/A,#N/A,FALSE,"Skjema 6.3";#N/A,#N/A,FALSE,"Skjema 6.4 ";#N/A,#N/A,FALSE,"Skjema 6.5";#N/A,#N/A,FALSE,"Skjema 6.6 ";#N/A,#N/A,FALSE,"Skjema 6.7 ";#N/A,#N/A,FALSE,"Skjema 6.8 ";#N/A,#N/A,FALSE,"Skjema 6.9";#N/A,#N/A,FALSE,"Skjema 6.10 ";#N/A,#N/A,FALSE,"Skjema 6.11 ";#N/A,#N/A,FALSE,"Skjema 6.12 ";#N/A,#N/A,FALSE,"Skjema 6.13 ";#N/A,#N/A,FALSE,"Skjema 6.14";#N/A,#N/A,FALSE,"Skjema 6.15 ";#N/A,#N/A,FALSE,"Skjema 6.16 ";#N/A,#N/A,FALSE,"Skjema 6.17 ";#N/A,#N/A,FALSE,"Skjema 6.18 ";#N/A,#N/A,FALSE,"Skjema 6.19 ";#N/A,#N/A,FALSE,"Skjema 6.20 ";#N/A,#N/A,FALSE,"Skjema 6.21";#N/A,#N/A,FALSE,"Skjema 6.22 ";#N/A,#N/A,FALSE,"Skjema 6.23 ";#N/A,#N/A,FALSE,"Skjema 6.24 ";#N/A,#N/A,FALSE,"Skjema 6.25";#N/A,#N/A,FALSE,"Skjema 6.26 ";#N/A,#N/A,FALSE,"Skjema 6.27";#N/A,#N/A,FALSE,"Skjema 6.28 ";#N/A,#N/A,FALSE,"Skjema 6.29";#N/A,#N/A,FALSE,"Skjema 6.30";#N/A,#N/A,FALSE,"Skjema 6.31";#N/A,#N/A,FALSE,"Skjema 6.31b"}</definedName>
+    <definedName name="qwdlkwqjfheuirfbeuyrgvehrck" hidden="1">{#N/A,#N/A,FALSE,"Skjema 6.1 ";#N/A,#N/A,FALSE,"Skjema 6.2";#N/A,#N/A,FALSE,"Skjema 6.3";#N/A,#N/A,FALSE,"Skjema 6.4 ";#N/A,#N/A,FALSE,"Skjema 6.5";#N/A,#N/A,FALSE,"Skjema 6.6 ";#N/A,#N/A,FALSE,"Skjema 6.7 ";#N/A,#N/A,FALSE,"Skjema 6.8 ";#N/A,#N/A,FALSE,"Skjema 6.9";#N/A,#N/A,FALSE,"Skjema 6.10 ";#N/A,#N/A,FALSE,"Skjema 6.11 ";#N/A,#N/A,FALSE,"Skjema 6.12 ";#N/A,#N/A,FALSE,"Skjema 6.13 ";#N/A,#N/A,FALSE,"Skjema 6.14";#N/A,#N/A,FALSE,"Skjema 6.15 ";#N/A,#N/A,FALSE,"Skjema 6.16 ";#N/A,#N/A,FALSE,"Skjema 6.17 ";#N/A,#N/A,FALSE,"Skjema 6.18 ";#N/A,#N/A,FALSE,"Skjema 6.19 ";#N/A,#N/A,FALSE,"Skjema 6.20 ";#N/A,#N/A,FALSE,"Skjema 6.21";#N/A,#N/A,FALSE,"Skjema 6.22 ";#N/A,#N/A,FALSE,"Skjema 6.23 ";#N/A,#N/A,FALSE,"Skjema 6.24 ";#N/A,#N/A,FALSE,"Skjema 6.25";#N/A,#N/A,FALSE,"Skjema 6.26 ";#N/A,#N/A,FALSE,"Skjema 6.27";#N/A,#N/A,FALSE,"Skjema 6.28 ";#N/A,#N/A,FALSE,"Skjema 6.29";#N/A,#N/A,FALSE,"Skjema 6.30";#N/A,#N/A,FALSE,"Skjema 6.31";#N/A,#N/A,FALSE,"Skjema 6.31b"}</definedName>
+    <definedName name="qwe">#N/A</definedName>
+    <definedName name="qweds" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="qweds" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="qweds1" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="qweds1" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="QWER">#N/A</definedName>
+    <definedName name="QWER_1">#N/A</definedName>
+    <definedName name="qwerjnfvi3jgfvij31gfvj3rf341poj3oopjk" localSheetId="0" hidden="1">{"SCH46",#N/A,FALSE,"sch46"}</definedName>
+    <definedName name="qwerjnfvi3jgfvij31gfvj3rf341poj3oopjk" hidden="1">{"SCH46",#N/A,FALSE,"sch46"}</definedName>
+    <definedName name="qwert" hidden="1">#REF!</definedName>
+    <definedName name="qwerty" hidden="1">#REF!</definedName>
+    <definedName name="QwNmm">#N/A</definedName>
+    <definedName name="qwqw" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="qwqw" hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="QWUSA">#N/A</definedName>
+    <definedName name="qww" hidden="1">#REF!</definedName>
+    <definedName name="Q従業員名簿ｴｸｽﾎﾟｰﾄ用">#N/A</definedName>
+    <definedName name="R_Ocultar">#REF!</definedName>
+    <definedName name="ra" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="ra" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="RAND">#REF!</definedName>
+    <definedName name="range">#REF!</definedName>
+    <definedName name="RangeChange" hidden="1">#N/A</definedName>
+    <definedName name="RANK_DE_VENDA_DE_LIVROS_MENSAL">#REF!</definedName>
+    <definedName name="Rate">#REF!</definedName>
+    <definedName name="rate_ekn">#REF!</definedName>
+    <definedName name="RATIO">#N/A</definedName>
+    <definedName name="Ratios_2" localSheetId="0">{"'TG'!$A$1:$L$37"}</definedName>
+    <definedName name="Ratios_2">{"'TG'!$A$1:$L$37"}</definedName>
+    <definedName name="RCON">#REF!</definedName>
+    <definedName name="rdbms2">#N/A</definedName>
+    <definedName name="rdsdvreg">#N/A</definedName>
+    <definedName name="re3eds" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="re3eds" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="REAIS">#REF!</definedName>
+    <definedName name="real">#REF!</definedName>
+    <definedName name="Real1">#REF!</definedName>
+    <definedName name="REALCCIL">#REF!</definedName>
+    <definedName name="Realiz_LP_Gaap">#REF!</definedName>
+    <definedName name="Realiz_LP_Soc">#REF!</definedName>
+    <definedName name="Realiz_LP_Soc1000">#REF!</definedName>
+    <definedName name="REALRECO">#REF!</definedName>
+    <definedName name="REBEL" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="REBEL" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="rec">#REF!</definedName>
+    <definedName name="REC_FINANCEIRA">#REF!</definedName>
+    <definedName name="RECAP_275">#REF!</definedName>
+    <definedName name="RECAPITULACAO">#REF!</definedName>
+    <definedName name="RECAPITULACAO2">#REF!</definedName>
+    <definedName name="Receita">#REF!</definedName>
+    <definedName name="Receita_Bruta">#REF!</definedName>
+    <definedName name="RECEITAS_TOTAIS">#REF!</definedName>
+    <definedName name="reco">#N/A</definedName>
+    <definedName name="RECODATE">#REF!</definedName>
+    <definedName name="RECODISP">#REF!</definedName>
+    <definedName name="RECOENDPRIM">#REF!</definedName>
+    <definedName name="RECOENDUS">#REF!</definedName>
+    <definedName name="recon">#REF!</definedName>
+    <definedName name="RECONCILIAÇÃO">#REF!</definedName>
+    <definedName name="RECOOP">#REF!</definedName>
+    <definedName name="RECOOUT">#REF!</definedName>
+    <definedName name="Record1">#N/A</definedName>
+    <definedName name="Record1_1">#N/A</definedName>
+    <definedName name="Record2">#N/A</definedName>
+    <definedName name="Record2_1">#N/A</definedName>
+    <definedName name="Record3">#N/A</definedName>
+    <definedName name="Record3_1">#N/A</definedName>
+    <definedName name="RECOREC">#REF!</definedName>
+    <definedName name="RECOSWAT">#REF!</definedName>
+    <definedName name="RECOSWPS">#REF!</definedName>
+    <definedName name="RECOSWRES">#REF!</definedName>
+    <definedName name="RECOVAL">#REF!</definedName>
+    <definedName name="redo" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"ACQ_GRAPHS";#N/A,#N/A,FALSE,"T_1 GRAPHS";#N/A,#N/A,FALSE,"T_2 GRAPHS";#N/A,#N/A,FALSE,"COMB_GRAPHS"}</definedName>
+    <definedName name="redo" hidden="1">{#N/A,#N/A,FALSE,"ACQ_GRAPHS";#N/A,#N/A,FALSE,"T_1 GRAPHS";#N/A,#N/A,FALSE,"T_2 GRAPHS";#N/A,#N/A,FALSE,"COMB_GRAPHS"}</definedName>
+    <definedName name="Redord">#N/A</definedName>
+    <definedName name="Redord_1">#N/A</definedName>
+    <definedName name="REDUC_230">#REF!</definedName>
+    <definedName name="REEXP_96_99">#REF!</definedName>
+    <definedName name="REF">#N/A</definedName>
+    <definedName name="Ref_1">#REF!</definedName>
+    <definedName name="Ref_10">#REF!</definedName>
+    <definedName name="Ref_11">#REF!</definedName>
+    <definedName name="Ref_12">#REF!</definedName>
+    <definedName name="Ref_13">#REF!</definedName>
+    <definedName name="Ref_14">#REF!</definedName>
+    <definedName name="Ref_15">#REF!</definedName>
+    <definedName name="Ref_2">#REF!</definedName>
+    <definedName name="Ref_3">#REF!</definedName>
+    <definedName name="Ref_4">#REF!</definedName>
+    <definedName name="Ref_5">#REF!</definedName>
+    <definedName name="Ref_6">#REF!</definedName>
+    <definedName name="Ref_7">#REF!</definedName>
+    <definedName name="Ref_8">#REF!</definedName>
+    <definedName name="Ref_9">#REF!</definedName>
+    <definedName name="REFAP_240">#REF!</definedName>
+    <definedName name="Refino">#REF!</definedName>
+    <definedName name="REGAP_250">#REF!</definedName>
+    <definedName name="Região_Metropolitana">#REF!</definedName>
+    <definedName name="regrg" localSheetId="0" hidden="1">{"SCH13",#N/A,FALSE,"SCH13";"SCH14",#N/A,FALSE,"SCH14";"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86";"SCH17",#N/A,FALSE,"SCH17,87";"SCH87",#N/A,FALSE,"SCH17,87";"SCH18",#N/A,FALSE,"SCH18,88";"SCH88",#N/A,FALSE,"SCH18,88";"SCH19",#N/A,FALSE,"SCH19,20,89,90";"SCH20",#N/A,FALSE,"SCH19,20,89,90";"SCH89",#N/A,FALSE,"SCH19,20,89,90";"SCH90",#N/A,FALSE,"SCH19,20,89,90";"SCH21",#N/A,FALSE,"SCH21";"SCH22",#N/A,FALSE,"SCH22";"SCH23",#N/A,FALSE,"SCH23";"SCH24",#N/A,FALSE,"SCH24";"SCH25",#N/A,FALSE,"SCH25";"SCH26",#N/A,FALSE,"SCH26";"SCH91",#N/A,FALSE,"SCH91";"SCH92",#N/A,FALSE,"SCH92";"SCH118",#N/A,FALSE,"SCH118";"SCH119",#N/A,FALSE,"SCH119"}</definedName>
+    <definedName name="regrg" hidden="1">{"SCH13",#N/A,FALSE,"SCH13";"SCH14",#N/A,FALSE,"SCH14";"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86";"SCH17",#N/A,FALSE,"SCH17,87";"SCH87",#N/A,FALSE,"SCH17,87";"SCH18",#N/A,FALSE,"SCH18,88";"SCH88",#N/A,FALSE,"SCH18,88";"SCH19",#N/A,FALSE,"SCH19,20,89,90";"SCH20",#N/A,FALSE,"SCH19,20,89,90";"SCH89",#N/A,FALSE,"SCH19,20,89,90";"SCH90",#N/A,FALSE,"SCH19,20,89,90";"SCH21",#N/A,FALSE,"SCH21";"SCH22",#N/A,FALSE,"SCH22";"SCH23",#N/A,FALSE,"SCH23";"SCH24",#N/A,FALSE,"SCH24";"SCH25",#N/A,FALSE,"SCH25";"SCH26",#N/A,FALSE,"SCH26";"SCH91",#N/A,FALSE,"SCH91";"SCH92",#N/A,FALSE,"SCH92";"SCH118",#N/A,FALSE,"SCH118";"SCH119",#N/A,FALSE,"SCH119"}</definedName>
+    <definedName name="Reimbursement">"Reembolso"</definedName>
+    <definedName name="RELAC_GOV_COMANDER">#REF!</definedName>
+    <definedName name="relacao">#REF!</definedName>
+    <definedName name="Relevância">#REF!</definedName>
+    <definedName name="REM.DIR.">#REF!</definedName>
+    <definedName name="REMAN_265">#REF!</definedName>
+    <definedName name="renato" localSheetId="0">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="renato">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="Rentabilidade_cotas">#REF!</definedName>
+    <definedName name="REPAR_295">#REF!</definedName>
+    <definedName name="REPLAN_270">#REF!</definedName>
+    <definedName name="Report_Version_4">"A1"</definedName>
+    <definedName name="rer" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"1321";#N/A,#N/A,FALSE,"1324";#N/A,#N/A,FALSE,"1333";#N/A,#N/A,FALSE,"1371"}</definedName>
+    <definedName name="rer" hidden="1">{#N/A,#N/A,FALSE,"1321";#N/A,#N/A,FALSE,"1324";#N/A,#N/A,FALSE,"1333";#N/A,#N/A,FALSE,"1371"}</definedName>
+    <definedName name="RES">#REF!</definedName>
+    <definedName name="RES_BOVER">#REF!</definedName>
+    <definedName name="RES1DIC99">#REF!</definedName>
+    <definedName name="RES1JUN00">#REF!</definedName>
+    <definedName name="RES1JUN99">#REF!</definedName>
+    <definedName name="RES1MZO.00">#REF!</definedName>
+    <definedName name="RES1MZO.99">#REF!</definedName>
+    <definedName name="RES1SEP00">#REF!</definedName>
+    <definedName name="RES2DIC99">#REF!</definedName>
+    <definedName name="RES2JUN.00">#REF!</definedName>
+    <definedName name="RES2JUN99">#REF!</definedName>
+    <definedName name="RES2MZO.00">#REF!</definedName>
+    <definedName name="RES2MZO.99">#REF!</definedName>
+    <definedName name="RES2OCT99">#REF!</definedName>
+    <definedName name="RES2SEP99">#REF!</definedName>
+    <definedName name="RES3JUN99">#REF!</definedName>
+    <definedName name="RES3MZO.00">#REF!</definedName>
+    <definedName name="RES3OCT99">#REF!</definedName>
+    <definedName name="RES4JUN.00">#REF!</definedName>
+    <definedName name="RES4JUN99">#REF!</definedName>
+    <definedName name="RES4MZO.00">#REF!</definedName>
+    <definedName name="RES4SEP.00">#REF!</definedName>
+    <definedName name="RES5JUN99">#REF!</definedName>
+    <definedName name="RESJUN.00">#REF!</definedName>
+    <definedName name="RestiraCel_Anexo2">#REF!</definedName>
+    <definedName name="RESU">#REF!</definedName>
+    <definedName name="RESULT_COMANDER">#REF!</definedName>
+    <definedName name="Result_Ex_Fut_Gaap">#REF!</definedName>
+    <definedName name="Result_Ex_Fut_Soc">#REF!</definedName>
+    <definedName name="resultado">#REF!</definedName>
+    <definedName name="Resultado_Remil">#REF!</definedName>
+    <definedName name="Resultado_Remil_Remoc">#REF!</definedName>
+    <definedName name="RESULTADO1">#REF!</definedName>
+    <definedName name="RESULTADO5">#REF!</definedName>
+    <definedName name="RESUM_01">#REF!</definedName>
+    <definedName name="RESUM00">#REF!</definedName>
+    <definedName name="RESUM99">#REF!</definedName>
+    <definedName name="RESUMEN">#REF!</definedName>
+    <definedName name="ResumeStatement">#N/A</definedName>
+    <definedName name="resumo">#REF!</definedName>
+    <definedName name="rev_atual">#REF!</definedName>
+    <definedName name="rev_atual2">#REF!</definedName>
+    <definedName name="REVAP_285">#REF!</definedName>
+    <definedName name="RevBalSheet" hidden="1">#REF!</definedName>
+    <definedName name="RevExp">#REF!</definedName>
+    <definedName name="RevExpTrend">#REF!</definedName>
+    <definedName name="RevMat" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GL Balances";#N/A,#N/A,FALSE,"FRT &amp; DUTY RATIO"}</definedName>
+    <definedName name="RevMat" hidden="1">{#N/A,#N/A,FALSE,"GL Balances";#N/A,#N/A,FALSE,"FRT &amp; DUTY RATIO"}</definedName>
+    <definedName name="REXC">#REF!</definedName>
+    <definedName name="Rf">#REF!</definedName>
+    <definedName name="rfef" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Allocation";#N/A,#N/A,TRUE,"Capital Software";#N/A,#N/A,TRUE,"Misc";#N/A,#N/A,TRUE,"NAOG"}</definedName>
+    <definedName name="rfef" hidden="1">{#N/A,#N/A,TRUE,"Total Allocation";#N/A,#N/A,TRUE,"Capital Software";#N/A,#N/A,TRUE,"Misc";#N/A,#N/A,TRUE,"NAOG"}</definedName>
+    <definedName name="rgrgrg" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Allocation";#N/A,#N/A,TRUE,"Capital Software";#N/A,#N/A,TRUE,"Misc";#N/A,#N/A,TRUE,"NAOG"}</definedName>
+    <definedName name="rgrgrg" hidden="1">{#N/A,#N/A,TRUE,"Total Allocation";#N/A,#N/A,TRUE,"Capital Software";#N/A,#N/A,TRUE,"Misc";#N/A,#N/A,TRUE,"NAOG"}</definedName>
+    <definedName name="RHKPRTH" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="RHKPRTH" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="RightButton">#N/A</definedName>
+    <definedName name="rio" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Cronograma";#N/A,#N/A,FALSE,"Cronogr. 2"}</definedName>
+    <definedName name="rio" hidden="1">{#N/A,#N/A,FALSE,"Cronograma";#N/A,#N/A,FALSE,"Cronogr. 2"}</definedName>
+    <definedName name="RiskAfterRecalcMacro" hidden="1">""</definedName>
+    <definedName name="RiskAfterSimMacro" hidden="1">""</definedName>
+    <definedName name="riskATSTbaselineRequested">TRUE</definedName>
+    <definedName name="riskATSTboxGraph">TRUE</definedName>
+    <definedName name="riskATSTcomparisonGraph">TRUE</definedName>
+    <definedName name="riskATSThistogramGraph">FALSE</definedName>
+    <definedName name="riskATSToutputStatistic">4</definedName>
+    <definedName name="riskATSTprintReport">FALSE</definedName>
+    <definedName name="riskATSTreportsInActiveBook">FALSE</definedName>
+    <definedName name="riskATSTreportsSelected">TRUE</definedName>
+    <definedName name="riskATSTsequentialStress">TRUE</definedName>
+    <definedName name="riskATSTsummaryReport">TRUE</definedName>
+    <definedName name="RiskAutoStopPercChange">1.5</definedName>
+    <definedName name="RiskBeforeRecalcMacro" hidden="1">""</definedName>
+    <definedName name="RiskBeforeSimMacro" hidden="1">""</definedName>
+    <definedName name="RiskCollectDistributionSamples" hidden="1">2</definedName>
+    <definedName name="RiskExcelReportsGoInNewWorkbook">TRUE</definedName>
+    <definedName name="RiskExcelReportsToGenerate">6145</definedName>
+    <definedName name="RiskFixedSeed" hidden="1">1</definedName>
+    <definedName name="RiskGenerateExcelReportsAtEndOfSimulation">FALSE</definedName>
+    <definedName name="RiskHasSettings" hidden="1">5</definedName>
+    <definedName name="RiskMinimizeOnStart" hidden="1">FALSE</definedName>
+    <definedName name="RiskMonitorConvergence" hidden="1">FALSE</definedName>
+    <definedName name="RiskMultipleCPUSupportEnabled" hidden="1">TRUE</definedName>
+    <definedName name="RiskNumIterations" hidden="1">10000</definedName>
+    <definedName name="RiskNumSimulations" hidden="1">1</definedName>
+    <definedName name="RiskPauseOnError" hidden="1">FALSE</definedName>
+    <definedName name="RiskRealTimeResults">FALSE</definedName>
+    <definedName name="RiskReportGraphFormat">0</definedName>
+    <definedName name="RiskResultsUpdateFreq">100</definedName>
+    <definedName name="RiskRunAfterRecalcMacro" hidden="1">FALSE</definedName>
+    <definedName name="RiskRunAfterSimMacro" hidden="1">FALSE</definedName>
+    <definedName name="RiskRunBeforeRecalcMacro" hidden="1">FALSE</definedName>
+    <definedName name="RiskRunBeforeSimMacro" hidden="1">FALSE</definedName>
+    <definedName name="RiskSamplingType" hidden="1">2</definedName>
+    <definedName name="RiskShowRiskWindowAtEndOfSimulation">TRUE</definedName>
+    <definedName name="RiskStandardRecalc" hidden="1">1</definedName>
+    <definedName name="RiskStatFunctionsUpdateFreq">50</definedName>
+    <definedName name="RiskTemplateSheetName">"myTemplate"</definedName>
+    <definedName name="RiskUpdateDisplay" hidden="1">FALSE</definedName>
+    <definedName name="RiskUpdateStatFunctions">FALSE</definedName>
+    <definedName name="RiskUseDifferentSeedForEachSim" hidden="1">FALSE</definedName>
+    <definedName name="RiskUseFixedSeed" hidden="1">FALSE</definedName>
+    <definedName name="RiskUseMultipleCPUs" hidden="1">TRUE</definedName>
+    <definedName name="RITU">#N/A</definedName>
+    <definedName name="RLAM_220">#REF!</definedName>
+    <definedName name="RLP_tot_rlp">#REF!</definedName>
+    <definedName name="rmcAccount">2201</definedName>
+    <definedName name="rmcApplication">"MRKF"</definedName>
+    <definedName name="rmcCategory">"ACTUAL"</definedName>
+    <definedName name="rmcFrequency">"YTD"</definedName>
+    <definedName name="rmcName">"OTK904"</definedName>
+    <definedName name="RMCOptions">"*000000000000000"</definedName>
+    <definedName name="ROB">#REF!</definedName>
+    <definedName name="Roberta" localSheetId="0" hidden="1">{"SCH44",#N/A,FALSE,"5b5f";"SCH45",#N/A,FALSE,"5b5f"}</definedName>
+    <definedName name="Roberta" hidden="1">{"SCH44",#N/A,FALSE,"5b5f";"SCH45",#N/A,FALSE,"5b5f"}</definedName>
+    <definedName name="roberto" localSheetId="0" hidden="1">{"SCH44",#N/A,FALSE,"5b5f";"SCH45",#N/A,FALSE,"5b5f"}</definedName>
+    <definedName name="roberto" hidden="1">{"SCH44",#N/A,FALSE,"5b5f";"SCH45",#N/A,FALSE,"5b5f"}</definedName>
+    <definedName name="rodolfo">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="Roof">#N/A</definedName>
+    <definedName name="Roofing">#N/A</definedName>
+    <definedName name="ROXINHO_ATIVO_CONS">#REF!</definedName>
+    <definedName name="ROXINHO_ATIVO_CONS1">#REF!</definedName>
+    <definedName name="ROXINHO_EQUIV.">#REF!</definedName>
+    <definedName name="ROXINHO_INV_CONS">#REF!</definedName>
+    <definedName name="ROXINHO_PASSIVO_CONS">#REF!</definedName>
+    <definedName name="ROXINHO_PASSIVO_CONS1">#REF!</definedName>
+    <definedName name="RPBC_210">#REF!</definedName>
+    <definedName name="RPEN">#REF!</definedName>
+    <definedName name="RPRG">#REF!</definedName>
+    <definedName name="rr" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"irpjCONS.1997";#N/A,#N/A,FALSE,"irpjDF.1997";#N/A,#N/A,FALSE,"irpjHOL.1997";#N/A,#N/A,FALSE,"irpjIM.1997";#N/A,#N/A,FALSE,"irpjFAZ.1997"}</definedName>
+    <definedName name="rr" hidden="1">{#N/A,#N/A,FALSE,"irpjCONS.1997";#N/A,#N/A,FALSE,"irpjDF.1997";#N/A,#N/A,FALSE,"irpjHOL.1997";#N/A,#N/A,FALSE,"irpjIM.1997";#N/A,#N/A,FALSE,"irpjFAZ.1997"}</definedName>
+    <definedName name="RR_1">#REF!</definedName>
+    <definedName name="RR_10">#REF!</definedName>
+    <definedName name="RR_11">#REF!</definedName>
+    <definedName name="RR_12">#REF!</definedName>
+    <definedName name="RR_2">#REF!</definedName>
+    <definedName name="RR_3">#REF!</definedName>
+    <definedName name="RR_4">#REF!</definedName>
+    <definedName name="RR_5">#REF!</definedName>
+    <definedName name="RR_6">#REF!</definedName>
+    <definedName name="RR_7">#REF!</definedName>
+    <definedName name="RR_8">#REF!</definedName>
+    <definedName name="RR_9">#REF!</definedName>
+    <definedName name="rrf">#REF!</definedName>
+    <definedName name="rrr" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Inmovilizado material";#N/A,#N/A,FALSE,"Inmovilizado inmaterial ";#N/A,#N/A,FALSE,"Participaciones";#N/A,#N/A,FALSE,"Fondo Comercio";#N/A,#N/A,FALSE,"Cilentes y deudores emp. grupo";#N/A,#N/A,FALSE,"Fondos Própios";#N/A,#N/A,FALSE,"Movimiento Reservas";#N/A,#N/A,FALSE,"Socios Externos";#N/A,#N/A,FALSE,"Socios Externos Movimiento";#N/A,#N/A,FALSE,"Obligaciones Saldos";#N/A,#N/A,FALSE,"Ingresos y Gtos Extras";#N/A,#N/A,FALSE,"Gtos e Ingr empresas grupo"}</definedName>
+    <definedName name="rrr" hidden="1">{#N/A,#N/A,FALSE,"Inmovilizado material";#N/A,#N/A,FALSE,"Inmovilizado inmaterial ";#N/A,#N/A,FALSE,"Participaciones";#N/A,#N/A,FALSE,"Fondo Comercio";#N/A,#N/A,FALSE,"Cilentes y deudores emp. grupo";#N/A,#N/A,FALSE,"Fondos Própios";#N/A,#N/A,FALSE,"Movimiento Reservas";#N/A,#N/A,FALSE,"Socios Externos";#N/A,#N/A,FALSE,"Socios Externos Movimiento";#N/A,#N/A,FALSE,"Obligaciones Saldos";#N/A,#N/A,FALSE,"Ingresos y Gtos Extras";#N/A,#N/A,FALSE,"Gtos e Ingr empresas grupo"}</definedName>
+    <definedName name="RRRR" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Inmovilizado material";#N/A,#N/A,FALSE,"Inmovilizado inmaterial ";#N/A,#N/A,FALSE,"Participaciones";#N/A,#N/A,FALSE,"Fondo Comercio";#N/A,#N/A,FALSE,"Cilentes y deudores emp. grupo";#N/A,#N/A,FALSE,"Fondos Própios";#N/A,#N/A,FALSE,"Movimiento Reservas";#N/A,#N/A,FALSE,"Socios Externos";#N/A,#N/A,FALSE,"Socios Externos Movimiento";#N/A,#N/A,FALSE,"Obligaciones Saldos";#N/A,#N/A,FALSE,"Ingresos y Gtos Extras";#N/A,#N/A,FALSE,"Gtos e Ingr empresas grupo"}</definedName>
+    <definedName name="RRRR" hidden="1">{#N/A,#N/A,FALSE,"Inmovilizado material";#N/A,#N/A,FALSE,"Inmovilizado inmaterial ";#N/A,#N/A,FALSE,"Participaciones";#N/A,#N/A,FALSE,"Fondo Comercio";#N/A,#N/A,FALSE,"Cilentes y deudores emp. grupo";#N/A,#N/A,FALSE,"Fondos Própios";#N/A,#N/A,FALSE,"Movimiento Reservas";#N/A,#N/A,FALSE,"Socios Externos";#N/A,#N/A,FALSE,"Socios Externos Movimiento";#N/A,#N/A,FALSE,"Obligaciones Saldos";#N/A,#N/A,FALSE,"Ingresos y Gtos Extras";#N/A,#N/A,FALSE,"Gtos e Ingr empresas grupo"}</definedName>
+    <definedName name="rrrrr" localSheetId="0" hidden="1">{"RESUMEN",#N/A,FALSE,"BASE ANEXOS";"ANEXO 1",#N/A,FALSE,"BASE ANEXOS";"ANEXO 2",#N/A,FALSE,"BASE ANEXOS"}</definedName>
+    <definedName name="rrrrr" hidden="1">{"RESUMEN",#N/A,FALSE,"BASE ANEXOS";"ANEXO 1",#N/A,FALSE,"BASE ANEXOS";"ANEXO 2",#N/A,FALSE,"BASE ANEXOS"}</definedName>
+    <definedName name="RS5MZO.00">#REF!</definedName>
+    <definedName name="RSEL">#REF!</definedName>
+    <definedName name="RSolver">#REF!</definedName>
+    <definedName name="rtet">#N/A</definedName>
+    <definedName name="Rubicon" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="Rubicon" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="rvergbdergbwf">#N/A</definedName>
+    <definedName name="RWER" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PROJEÇÃO DE FATURAMENTO";#N/A,#N/A,FALSE,"Plano de VInput!R16C7as - US$";#N/A,#N/A,FALSE,"CUSTOS COM MAT. PRIMA";#N/A,#N/A,FALSE," Plano de Produção";#N/A,#N/A,FALSE,"PROJEÇÃO DE GASTOS";#N/A,#N/A,FALSE,"PROGRAMA DE INVESTIMENTOS";#N/A,#N/A,FALSE,"INVESTIMENTOS EM PROCESSO";#N/A,#N/A,FALSE,"PROJEÇÃO DE RESULTADOS";#N/A,#N/A,FALSE,"FLUXO DE CAIXA";#N/A,#N/A,FALSE,"DEM.RESULTADO - EQUILIBRIO";#N/A,#N/A,FALSE,"FLUXO DE CAIXA - EQUILIBRIO"}</definedName>
+    <definedName name="RWER" hidden="1">{#N/A,#N/A,FALSE,"PROJEÇÃO DE FATURAMENTO";#N/A,#N/A,FALSE,"Plano de VInput!R16C7as - US$";#N/A,#N/A,FALSE,"CUSTOS COM MAT. PRIMA";#N/A,#N/A,FALSE," Plano de Produção";#N/A,#N/A,FALSE,"PROJEÇÃO DE GASTOS";#N/A,#N/A,FALSE,"PROGRAMA DE INVESTIMENTOS";#N/A,#N/A,FALSE,"INVESTIMENTOS EM PROCESSO";#N/A,#N/A,FALSE,"PROJEÇÃO DE RESULTADOS";#N/A,#N/A,FALSE,"FLUXO DE CAIXA";#N/A,#N/A,FALSE,"DEM.RESULTADO - EQUILIBRIO";#N/A,#N/A,FALSE,"FLUXO DE CAIXA - EQUILIBRIO"}</definedName>
+    <definedName name="s" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"販売(CHARGE)";#N/A,#N/A,FALSE,"販売引当";#N/A,#N/A,FALSE,"請求書(HEAD)";#N/A,#N/A,FALSE,"請求書(LINE)";#N/A,#N/A,FALSE,"在庫切断(HEAD)";#N/A,#N/A,FALSE,"在庫切断(LINE)";#N/A,#N/A,FALSE,"在庫切断(BODY)";#N/A,#N/A,FALSE,"出庫(HEAD)";#N/A,#N/A,FALSE,"出庫帳票(HEAD)";#N/A,#N/A,FALSE,"出庫(LINE)";#N/A,#N/A,FALSE,"出庫(BODY)";#N/A,#N/A,FALSE,"返品入庫(HEAD)";#N/A,#N/A,FALSE,"返品入庫(LINE)";#N/A,#N/A,FALSE,"返品入庫(BODY)";#N/A,#N/A,FALSE,"ﾐﾙｼｰﾄ発行依頼(HEAD)";#N/A,#N/A,FALSE,"ﾐﾙｼｰﾄ発行依頼(LINE)";#N/A,#N/A,FALSE,"ﾐﾙｼｰﾄ発行依頼(BODY)"}</definedName>
+    <definedName name="s" hidden="1">{#N/A,#N/A,FALSE,"販売(CHARGE)";#N/A,#N/A,FALSE,"販売引当";#N/A,#N/A,FALSE,"請求書(HEAD)";#N/A,#N/A,FALSE,"請求書(LINE)";#N/A,#N/A,FALSE,"在庫切断(HEAD)";#N/A,#N/A,FALSE,"在庫切断(LINE)";#N/A,#N/A,FALSE,"在庫切断(BODY)";#N/A,#N/A,FALSE,"出庫(HEAD)";#N/A,#N/A,FALSE,"出庫帳票(HEAD)";#N/A,#N/A,FALSE,"出庫(LINE)";#N/A,#N/A,FALSE,"出庫(BODY)";#N/A,#N/A,FALSE,"返品入庫(HEAD)";#N/A,#N/A,FALSE,"返品入庫(LINE)";#N/A,#N/A,FALSE,"返品入庫(BODY)";#N/A,#N/A,FALSE,"ﾐﾙｼｰﾄ発行依頼(HEAD)";#N/A,#N/A,FALSE,"ﾐﾙｼｰﾄ発行依頼(LINE)";#N/A,#N/A,FALSE,"ﾐﾙｼｰﾄ発行依頼(BODY)"}</definedName>
+    <definedName name="ｓ">#N/A</definedName>
+    <definedName name="S_AcctDes">#REF!</definedName>
+    <definedName name="S_Adjust">#REF!</definedName>
+    <definedName name="S_Adjust_Data">#REF!</definedName>
+    <definedName name="S_Adjust_GT">#REF!</definedName>
+    <definedName name="S_AJE_Tot">#REF!</definedName>
+    <definedName name="S_AJE_Tot_Data">#REF!</definedName>
+    <definedName name="S_AJE_Tot_GT">#REF!</definedName>
+    <definedName name="S_CompNum">#REF!</definedName>
+    <definedName name="S_CY_Beg">#REF!</definedName>
+    <definedName name="S_CY_Beg_Data">#REF!</definedName>
+    <definedName name="S_CY_Beg_GT">#REF!</definedName>
+    <definedName name="S_CY_End">#REF!</definedName>
+    <definedName name="S_CY_End_Data">#REF!</definedName>
+    <definedName name="S_CY_End_GT">#REF!</definedName>
+    <definedName name="S_Diff_Amt">#REF!</definedName>
+    <definedName name="S_Diff_Pct">#REF!</definedName>
+    <definedName name="S_GrpNum">#REF!</definedName>
+    <definedName name="S_Headings">#REF!</definedName>
+    <definedName name="S_KeyValue">#REF!</definedName>
+    <definedName name="S_PY_End">#REF!</definedName>
+    <definedName name="S_PY_End_Data">#REF!</definedName>
+    <definedName name="S_PY_End_GT">#REF!</definedName>
+    <definedName name="S_RJE_Tot">#REF!</definedName>
+    <definedName name="S_RJE_Tot_Data">#REF!</definedName>
+    <definedName name="S_RJE_Tot_GT">#REF!</definedName>
+    <definedName name="S_RowNum">#REF!</definedName>
+    <definedName name="sa" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="sa" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="saaaaasa" localSheetId="0">Main.SAPF4Help()</definedName>
+    <definedName name="saaaaasa">Main.SAPF4Help()</definedName>
+    <definedName name="SABE">#REF!</definedName>
+    <definedName name="saco01">#REF!</definedName>
+    <definedName name="sadf" hidden="1">#REF!</definedName>
+    <definedName name="sadqwsd">#N/A</definedName>
+    <definedName name="sadsa" localSheetId="0" hidden="1">{"report",#N/A,FALSE,"dataBase"}</definedName>
+    <definedName name="sadsa" hidden="1">{"report",#N/A,FALSE,"dataBase"}</definedName>
+    <definedName name="sadsadsdsad" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Skjema 6.1 ";#N/A,#N/A,FALSE,"Skjema 6.2";#N/A,#N/A,FALSE,"Skjema 6.3";#N/A,#N/A,FALSE,"Skjema 6.4 ";#N/A,#N/A,FALSE,"Skjema 6.5";#N/A,#N/A,FALSE,"Skjema 6.6 ";#N/A,#N/A,FALSE,"Skjema 6.7 ";#N/A,#N/A,FALSE,"Skjema 6.8 ";#N/A,#N/A,FALSE,"Skjema 6.9";#N/A,#N/A,FALSE,"Skjema 6.10 ";#N/A,#N/A,FALSE,"Skjema 6.11 ";#N/A,#N/A,FALSE,"Skjema 6.12 ";#N/A,#N/A,FALSE,"Skjema 6.13 ";#N/A,#N/A,FALSE,"Skjema 6.14";#N/A,#N/A,FALSE,"Skjema 6.15 ";#N/A,#N/A,FALSE,"Skjema 6.16 ";#N/A,#N/A,FALSE,"Skjema 6.17 ";#N/A,#N/A,FALSE,"Skjema 6.18 ";#N/A,#N/A,FALSE,"Skjema 6.19 ";#N/A,#N/A,FALSE,"Skjema 6.20 ";#N/A,#N/A,FALSE,"Skjema 6.21";#N/A,#N/A,FALSE,"Skjema 6.22 ";#N/A,#N/A,FALSE,"Skjema 6.23 ";#N/A,#N/A,FALSE,"Skjema 6.24 ";#N/A,#N/A,FALSE,"Skjema 6.25";#N/A,#N/A,FALSE,"Skjema 6.26 ";#N/A,#N/A,FALSE,"Skjema 6.27";#N/A,#N/A,FALSE,"Skjema 6.28 ";#N/A,#N/A,FALSE,"Skjema 6.29";#N/A,#N/A,FALSE,"Skjema 6.30";#N/A,#N/A,FALSE,"Skjema 6.31";#N/A,#N/A,FALSE,"Skjema 6.31b"}</definedName>
+    <definedName name="sadsadsdsad" hidden="1">{#N/A,#N/A,FALSE,"Skjema 6.1 ";#N/A,#N/A,FALSE,"Skjema 6.2";#N/A,#N/A,FALSE,"Skjema 6.3";#N/A,#N/A,FALSE,"Skjema 6.4 ";#N/A,#N/A,FALSE,"Skjema 6.5";#N/A,#N/A,FALSE,"Skjema 6.6 ";#N/A,#N/A,FALSE,"Skjema 6.7 ";#N/A,#N/A,FALSE,"Skjema 6.8 ";#N/A,#N/A,FALSE,"Skjema 6.9";#N/A,#N/A,FALSE,"Skjema 6.10 ";#N/A,#N/A,FALSE,"Skjema 6.11 ";#N/A,#N/A,FALSE,"Skjema 6.12 ";#N/A,#N/A,FALSE,"Skjema 6.13 ";#N/A,#N/A,FALSE,"Skjema 6.14";#N/A,#N/A,FALSE,"Skjema 6.15 ";#N/A,#N/A,FALSE,"Skjema 6.16 ";#N/A,#N/A,FALSE,"Skjema 6.17 ";#N/A,#N/A,FALSE,"Skjema 6.18 ";#N/A,#N/A,FALSE,"Skjema 6.19 ";#N/A,#N/A,FALSE,"Skjema 6.20 ";#N/A,#N/A,FALSE,"Skjema 6.21";#N/A,#N/A,FALSE,"Skjema 6.22 ";#N/A,#N/A,FALSE,"Skjema 6.23 ";#N/A,#N/A,FALSE,"Skjema 6.24 ";#N/A,#N/A,FALSE,"Skjema 6.25";#N/A,#N/A,FALSE,"Skjema 6.26 ";#N/A,#N/A,FALSE,"Skjema 6.27";#N/A,#N/A,FALSE,"Skjema 6.28 ";#N/A,#N/A,FALSE,"Skjema 6.29";#N/A,#N/A,FALSE,"Skjema 6.30";#N/A,#N/A,FALSE,"Skjema 6.31";#N/A,#N/A,FALSE,"Skjema 6.31b"}</definedName>
+    <definedName name="SAFRA">#REF!</definedName>
+    <definedName name="SAKI">#N/A</definedName>
+    <definedName name="SALDOSxCIAS">#REF!</definedName>
+    <definedName name="SALDOSxCONCEPTO">#REF!</definedName>
+    <definedName name="SAMPLE">#N/A</definedName>
+    <definedName name="SAMT">#REF!</definedName>
+    <definedName name="SAPBEXdnldView">"4HAAR8QG0MUBRU1CZ65J2COYO"</definedName>
+    <definedName name="SAPBEXrevision" hidden="1">1</definedName>
+    <definedName name="SAPBEXsysID" hidden="1">"BWP"</definedName>
+    <definedName name="SAPBEXwbID" hidden="1">"3ILRGHNSVF5WR8OQ0UFEWAKUG"</definedName>
+    <definedName name="SAPFuncF4Help" localSheetId="0" hidden="1">Main.SAPF4Help()</definedName>
+    <definedName name="SAPFuncF4Help" hidden="1">Main.SAPF4Help()</definedName>
+    <definedName name="SAPR">#REF!</definedName>
+    <definedName name="SAPRangeKEYFIG_Plan1_Plan1D1">#REF!</definedName>
+    <definedName name="SAPRangeKEYFIG_Tabelle2_Tabelle2D1">#REF!</definedName>
+    <definedName name="SAPRangeKEYFIG_Tabelle3_Tabelle3D1">#REF!</definedName>
+    <definedName name="SAPRangeKEYFIG_Tabelle31_Tabelle31D1">#REF!</definedName>
+    <definedName name="SAPRangePOPER_Plan1_Plan1D1">#REF!</definedName>
+    <definedName name="SAPRangePOPER_Tabelle2_Tabelle2D1">#REF!</definedName>
+    <definedName name="SAPRangePOPER_Tabelle3_Tabelle3D1">#REF!</definedName>
+    <definedName name="SAPRangePOPER_Tabelle31_Tabelle31D1">#REF!</definedName>
+    <definedName name="SAPRangeRBUNIT_Plan1_Plan1D1">#REF!</definedName>
+    <definedName name="SAPRangeRBUNIT_Tabelle1_Tabelle1D1">#REF!</definedName>
+    <definedName name="SAPRangeRBUNIT_Tabelle2_Tabelle2D1">#REF!</definedName>
+    <definedName name="SAPRangeRBUNIT_Tabelle3_Tabelle3D1">#REF!</definedName>
+    <definedName name="SAPRangeRBUNIT_Tabelle31_Tabelle31D1">#REF!</definedName>
+    <definedName name="SAPRangeRCONGR_Plan1_Plan1D1">#REF!</definedName>
+    <definedName name="SAPRangeRCONGR_Tabelle1_Tabelle1D1">#REF!</definedName>
+    <definedName name="SAPRangeRCONGR_Tabelle2_Tabelle2D1">#REF!</definedName>
+    <definedName name="SAPRangeRCONGR_Tabelle3_Tabelle3D1">#REF!</definedName>
+    <definedName name="SAPRangeRDIMEN_Plan1_Plan1D1">#REF!</definedName>
+    <definedName name="SAPRangeRDIMEN_Tabelle1_Tabelle1D1">#REF!</definedName>
+    <definedName name="SAPRangeRDIMEN_Tabelle2_Tabelle2D1">#REF!</definedName>
+    <definedName name="SAPRangeRDIMEN_Tabelle3_Tabelle3D1">#REF!</definedName>
+    <definedName name="SAPRangeRITEM_Plan1_Plan1D1">#REF!</definedName>
+    <definedName name="SAPRangeRITEM_Tabelle2_Tabelle2D1">#REF!</definedName>
+    <definedName name="SAPRangeRITEM_Tabelle3_Tabelle3D1">#REF!</definedName>
+    <definedName name="SAPRangeRITEM_Tabelle31_Tabelle31D1">#REF!</definedName>
+    <definedName name="SAPRangeRLDNR_Plan1_Plan1D1">#REF!</definedName>
+    <definedName name="SAPRangeRLDNR_Tabelle1_Tabelle1D1">#REF!</definedName>
+    <definedName name="SAPRangeRLDNR_Tabelle2_Tabelle2D1">#REF!</definedName>
+    <definedName name="SAPRangeRLDNR_Tabelle3_Tabelle3D1">#REF!</definedName>
+    <definedName name="SAPRangeRLDNR_Tabelle31_Tabelle31D1">#REF!</definedName>
+    <definedName name="SAPRangeRTCUR_Tabelle1_Tabelle1D1">#REF!</definedName>
+    <definedName name="SAPRangeRTCUR_Tabelle2_Tabelle2D1">#REF!</definedName>
+    <definedName name="SAPRangeRTCUR_Tabelle3_Tabelle3D1">#REF!</definedName>
+    <definedName name="SAPRangeRVERS_Plan1_Plan1D1">#REF!</definedName>
+    <definedName name="SAPRangeRVERS_Tabelle1_Tabelle1D1">#REF!</definedName>
+    <definedName name="SAPRangeRVERS_Tabelle2_Tabelle2D1">#REF!</definedName>
+    <definedName name="SAPRangeRVERS_Tabelle3_Tabelle3D1">#REF!</definedName>
+    <definedName name="SAPRangeRVERS_Tabelle31_Tabelle31D1">#REF!</definedName>
+    <definedName name="SAPRangeRYEAR_Plan1_Plan1D1">#REF!</definedName>
+    <definedName name="SAPRangeRYEAR_Tabelle1_Tabelle1D1">#REF!</definedName>
+    <definedName name="SAPRangeRYEAR_Tabelle2_Tabelle2D1">#REF!</definedName>
+    <definedName name="SAPRangeRYEAR_Tabelle3_Tabelle3D1">#REF!</definedName>
+    <definedName name="SAPRangeRYEAR_Tabelle31_Tabelle31D1">#REF!</definedName>
+    <definedName name="SAPRangeSITYP_Plan1_Plan1D1">#REF!</definedName>
+    <definedName name="SAPRangeSITYP_Tabelle31_Tabelle31D1">#REF!</definedName>
+    <definedName name="SAPRangeSUBIT_Plan1_Plan1D1">#REF!</definedName>
+    <definedName name="SAPRangeSUBIT_Tabelle31_Tabelle31D1">#REF!</definedName>
+    <definedName name="saquinho" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="saquinho" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="SAS">#N/A</definedName>
+    <definedName name="SAS_1">#N/A</definedName>
+    <definedName name="SAUG">#REF!</definedName>
+    <definedName name="Schedule1">#N/A</definedName>
+    <definedName name="Schedule2">#N/A</definedName>
+    <definedName name="sd" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="sd" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="SDA">#N/A</definedName>
+    <definedName name="SDA.000.C.1.03.0000.00.01.12261011948">-10721</definedName>
+    <definedName name="SDA.000.C.1.03.0000.00.01.36942021941">-76133</definedName>
+    <definedName name="SDA_1">#N/A</definedName>
+    <definedName name="sdadsadsa" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
+    <definedName name="sdadsadsa" hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
+    <definedName name="sdcw" localSheetId="0" hidden="1">{"SCH54",#N/A,FALSE,"upside";"SCH55",#N/A,FALSE,"upside"}</definedName>
+    <definedName name="sdcw" hidden="1">{"SCH54",#N/A,FALSE,"upside";"SCH55",#N/A,FALSE,"upside"}</definedName>
+    <definedName name="sdddd" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="sdddd" hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="SDEC">#REF!</definedName>
+    <definedName name="sdf" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="sdf" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="sdfdsfsdfsdfsdfsdf" localSheetId="0">{"' calendrier 2000'!$A$1:$Q$38"}</definedName>
+    <definedName name="sdfdsfsdfsdfsdfsdf">{"' calendrier 2000'!$A$1:$Q$38"}</definedName>
+    <definedName name="sdfg" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="sdfg" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="sdfnvqervnernhivf" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Skjema 6.5"}</definedName>
+    <definedName name="sdfnvqervnernhivf" hidden="1">{#N/A,#N/A,FALSE,"Skjema 6.5"}</definedName>
+    <definedName name="sdfr" localSheetId="0" hidden="1">{"SCH93",#N/A,FALSE,"monthly";"SCH94",#N/A,FALSE,"monthly";"SCH95",#N/A,FALSE,"monthly";"SCH96",#N/A,FALSE,"monthly";"SCH97",#N/A,FALSE,"monthly";"SCH104",#N/A,FALSE,"monthly";"SCH105",#N/A,FALSE,"monthly";"SCH106",#N/A,FALSE,"monthly";"SCH107",#N/A,FALSE,"monthly";"SCH108",#N/A,FALSE,"monthly";"SCH109",#N/A,FALSE,"monthly";"SCH110",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="sdfr" hidden="1">{"SCH93",#N/A,FALSE,"monthly";"SCH94",#N/A,FALSE,"monthly";"SCH95",#N/A,FALSE,"monthly";"SCH96",#N/A,FALSE,"monthly";"SCH97",#N/A,FALSE,"monthly";"SCH104",#N/A,FALSE,"monthly";"SCH105",#N/A,FALSE,"monthly";"SCH106",#N/A,FALSE,"monthly";"SCH107",#N/A,FALSE,"monthly";"SCH108",#N/A,FALSE,"monthly";"SCH109",#N/A,FALSE,"monthly";"SCH110",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="sdfsddsf" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="sdfsddsf" hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="sdfsdf" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="sdfsdf" hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="sdfsdfdsf" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="sdfsdfdsf" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="sdfsdfsdf" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="sdfsdfsdf" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="sdfsdfsdfdsf" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="sdfsdfsdfdsf" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="ｓｄｆｓｄｆｓｄｆｓｄｆ" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"１）背景";#N/A,#N/A,FALSE,"２）前提事項";#N/A,#N/A,FALSE,"３）優先順位";#N/A,#N/A,FALSE,"４）改善サマリー";#N/A,#N/A,FALSE,"５）懸念-1";#N/A,#N/A,FALSE,"５）懸念-2";#N/A,#N/A,FALSE,"５）懸念-3";#N/A,#N/A,FALSE,"５）懸念-4";#N/A,#N/A,FALSE,"６）組織図";#N/A,#N/A,FALSE,"６）スケジュール"}</definedName>
+    <definedName name="ｓｄｆｓｄｆｓｄｆｓｄｆ" hidden="1">{#N/A,#N/A,FALSE,"１）背景";#N/A,#N/A,FALSE,"２）前提事項";#N/A,#N/A,FALSE,"３）優先順位";#N/A,#N/A,FALSE,"４）改善サマリー";#N/A,#N/A,FALSE,"５）懸念-1";#N/A,#N/A,FALSE,"５）懸念-2";#N/A,#N/A,FALSE,"５）懸念-3";#N/A,#N/A,FALSE,"５）懸念-4";#N/A,#N/A,FALSE,"６）組織図";#N/A,#N/A,FALSE,"６）スケジュール"}</definedName>
+    <definedName name="sdfvsdfv" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="sdfvsdfv" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="sdsdfsdfsdf" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="sdsdfsdfsdf" hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="sdsf">#N/A</definedName>
+    <definedName name="SEC">#REF!</definedName>
+    <definedName name="SECCYG">#REF!</definedName>
+    <definedName name="seccyg2">#REF!</definedName>
+    <definedName name="SECING">#REF!</definedName>
+    <definedName name="secing2">#REF!</definedName>
+    <definedName name="SECN">#REF!</definedName>
+    <definedName name="secn2">#REF!</definedName>
+    <definedName name="Section_BS1A">#N/A</definedName>
+    <definedName name="Section_BS2A">#N/A</definedName>
+    <definedName name="Section_BS2B">#N/A</definedName>
+    <definedName name="Section_BS2C">#N/A</definedName>
+    <definedName name="Section_BS3A">#N/A</definedName>
+    <definedName name="Section_BS4B">#N/A</definedName>
+    <definedName name="Section_BS5A">#N/A</definedName>
+    <definedName name="Section_BS5B">#N/A</definedName>
+    <definedName name="Section_BS5G">#N/A</definedName>
+    <definedName name="Section_BS5H">#N/A</definedName>
+    <definedName name="Section_BS6A">#N/A</definedName>
+    <definedName name="Section_BS6B">#N/A</definedName>
+    <definedName name="Section_BS6C">#N/A</definedName>
+    <definedName name="Section_BS6D">#N/A</definedName>
+    <definedName name="Section_BS6F">#N/A</definedName>
+    <definedName name="Section_BS7A">#N/A</definedName>
+    <definedName name="Section_IC0A">#N/A</definedName>
+    <definedName name="Section_IC0B">#N/A</definedName>
+    <definedName name="Section_MI1_1A">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="Section_MI1_1B">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="Section_MI1_2A">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="Section_MI1_2B">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="Section_MI1A">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="Section_MI1B">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="Section_MI3B">#REF!,#REF!</definedName>
+    <definedName name="Section_MI4B">#REF!,#REF!</definedName>
+    <definedName name="Section_MI5B">#REF!,#REF!</definedName>
+    <definedName name="Section_MI6A">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="Section_PL2A">#N/A</definedName>
+    <definedName name="Section_PL3A">#N/A</definedName>
+    <definedName name="Section_PL5A">#N/A</definedName>
+    <definedName name="Section_TB1A">#N/A</definedName>
+    <definedName name="Section_TB2A">#N/A</definedName>
+    <definedName name="Section_TB2B">#N/A</definedName>
+    <definedName name="Section_UP1A">#N/A</definedName>
+    <definedName name="Section_UP3A">#N/A</definedName>
+    <definedName name="SEFIN_550">#REF!</definedName>
+    <definedName name="SELECTAREA">#N/A</definedName>
+    <definedName name="SelectFlag">"テキスト 23"</definedName>
+    <definedName name="SEL表示">#N/A</definedName>
+    <definedName name="SEL表示_1">#N/A</definedName>
+    <definedName name="sencount">1</definedName>
+    <definedName name="SEP">#N/A</definedName>
+    <definedName name="Sep_04">#REF!</definedName>
+    <definedName name="SEPA">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="SEPR">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="SERCOTELOCT99">#REF!</definedName>
+    <definedName name="SERCOTELSEP99">#REF!</definedName>
+    <definedName name="SERIE">#REF!</definedName>
+    <definedName name="Serv_GA">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="SERVICE">#REF!</definedName>
+    <definedName name="SERVKE">#REF!</definedName>
+    <definedName name="SERVTMXACTUALIZ.">#REF!</definedName>
+    <definedName name="SERVTMXHIST.">#REF!</definedName>
+    <definedName name="SET">#REF!</definedName>
+    <definedName name="SetupData">#N/A</definedName>
+    <definedName name="sf" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="sf" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="sfdsdfdf" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="sfdsdfdf" hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="SFEB">#REF!</definedName>
+    <definedName name="sfsdfasdaafs" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="sfsdfasdaafs" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="sfsdfsdf" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="sfsdfsdf" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="SHARED_FORMULA_1_41_1_41_17">-!B14+!B12</definedName>
+    <definedName name="SHARED_FORMULA_1_57_1_57_17">-!B27+!B25</definedName>
+    <definedName name="SHARED_FORMULA_1_58_1_58_17">-!B25</definedName>
+    <definedName name="SHARED_FORMULA_62_13_62_13_18">+!C14+!H14+!M14+!R14+!W14+!AB14+!AG14+!AL14+!AQ14+!AV14+!BA14+!BF14</definedName>
+    <definedName name="SHARED_FORMULA_62_13_62_13_19">+!C14+!H14+!M14+!R14+!W14+!AB14+!AG14+!AL14+!AQ14+!AV14+!BA14+!BF14</definedName>
+    <definedName name="SHARED_FORMULA_62_21_62_21_18">+!C22+!H22+!M22+!R22+!W22+!AB22+!AG22+!AL22+!AQ22+!AV22+!BA22+!BF22</definedName>
+    <definedName name="SHARED_FORMULA_62_21_62_21_19">+!C22+!H22+!M22+!R22+!W22+!AB22+!AG22+!AL22+!AQ22+!AV22+!BA22+!BF22</definedName>
+    <definedName name="SHARED_FORMULA_62_5_62_5_18">+!C6+!H6+!M6+!R6+!W6+!AB6+!AG6+!AL6+!AQ6+!AV6+!BA6+!BF6</definedName>
+    <definedName name="SHARED_FORMULA_62_5_62_5_19">+!C6+!H6+!M6+!R6+!W6+!AB6+!AG6+!AL6+!AQ6+!AV6+!BA6+!BF6</definedName>
+    <definedName name="SHARED_FORMULA_67_13_67_13_19">+!C14+!H14+!M14+!R14+!W14+!AB14</definedName>
+    <definedName name="SHARED_FORMULA_67_21_67_21_19">+!C22+!H22+!M22+!R22+!W22+!AB22</definedName>
+    <definedName name="SHARED_FORMULA_67_5_67_5_19">+!C6+!H6+!M6+!R6+!W6+!AB6</definedName>
+    <definedName name="SHARED_FORMULA_72_14_72_14_19">+!AG15+!AL15+!AQ15+!AV15+!BA15+!BF15</definedName>
+    <definedName name="SHARED_FORMULA_72_22_72_22_19">+!AG23+!AL23+!AQ23+!AV23+!BA23+!BF23</definedName>
+    <definedName name="SHARED_FORMULA_72_6_72_6_19">+!AG7+!AL7+!AQ7+!AV7+!BA7+!BF7</definedName>
+    <definedName name="Shashu_Tuika">#N/A</definedName>
+    <definedName name="Shashu_Tuika_1">#N/A</definedName>
+    <definedName name="Shashu_Tuika_Cancel">#N/A</definedName>
+    <definedName name="Shashu_Tuika_Cancel_1">#N/A</definedName>
+    <definedName name="SHEET1">#N/A</definedName>
+    <definedName name="sheet3" localSheetId="0" hidden="1">{"content",#N/A,FALSE,"content";"conbs",#N/A,FALSE,"consobs";"bs",#N/A,FALSE,"historicBS";"is",#N/A,FALSE,"historicIS";"ratio",#N/A,FALSE,"ratios";"dcf",#N/A,FALSE,"DCF";"capm",#N/A,FALSE,"capm";"glcbs",#N/A,FALSE,"GLCBS";"glccsbs",#N/A,FALSE,"GLCCSBS";"glcis",#N/A,FALSE,"GLCIS";"glccsis",#N/A,FALSE,"GLCCSIS";"glcratio1",#N/A,FALSE,"GLC-ratios1";"glcratio2",#N/A,FALSE,"GLC-ratios2";"norm",#N/A,FALSE,"normalized";"glcap",#N/A,FALSE,"glcapproach";"trans",#N/A,FALSE,"Transactions";"sum",#N/A,FALSE,"summary";"control",#N/A,FALSE,"control";"market",#N/A,FALSE,"marketibility";"reg",#N/A,FALSE,"regression";#N/A,#N/A,FALSE,"DCF support"}</definedName>
+    <definedName name="sheet3" hidden="1">{"content",#N/A,FALSE,"content";"conbs",#N/A,FALSE,"consobs";"bs",#N/A,FALSE,"historicBS";"is",#N/A,FALSE,"historicIS";"ratio",#N/A,FALSE,"ratios";"dcf",#N/A,FALSE,"DCF";"capm",#N/A,FALSE,"capm";"glcbs",#N/A,FALSE,"GLCBS";"glccsbs",#N/A,FALSE,"GLCCSBS";"glcis",#N/A,FALSE,"GLCIS";"glccsis",#N/A,FALSE,"GLCCSIS";"glcratio1",#N/A,FALSE,"GLC-ratios1";"glcratio2",#N/A,FALSE,"GLC-ratios2";"norm",#N/A,FALSE,"normalized";"glcap",#N/A,FALSE,"glcapproach";"trans",#N/A,FALSE,"Transactions";"sum",#N/A,FALSE,"summary";"control",#N/A,FALSE,"control";"market",#N/A,FALSE,"marketibility";"reg",#N/A,FALSE,"regression";#N/A,#N/A,FALSE,"DCF support"}</definedName>
+    <definedName name="shop">#N/A</definedName>
+    <definedName name="si">#REF!</definedName>
+    <definedName name="side1">#REF!</definedName>
+    <definedName name="SIZE">#N/A</definedName>
+    <definedName name="sj">#N/A</definedName>
+    <definedName name="SJAN">#REF!</definedName>
+    <definedName name="SJUL">#REF!</definedName>
+    <definedName name="SJUN">#REF!</definedName>
+    <definedName name="sksjk">#REF!</definedName>
+    <definedName name="SLB">#N/A</definedName>
+    <definedName name="SLB_1">#N/A</definedName>
+    <definedName name="SLD.000.C.0.00.0000.00.00.11183030023">6473376.94000244</definedName>
+    <definedName name="SLD.000.C.0.01.0000.00.00.11183030023">757839.43999958</definedName>
+    <definedName name="SLD.000.C.0.03.0000.00.01.DDISP">1116332</definedName>
+    <definedName name="SLD.000.C.0.03.2000.00.01.DDISP">709079</definedName>
+    <definedName name="SLD.000.C.0.03.2002.00.01.12261">2501719</definedName>
+    <definedName name="SLD.000.C.0.03.2002.00.01.12262">102857</definedName>
+    <definedName name="SLD.000.C.0.03.2002.00.01.21461">902259</definedName>
+    <definedName name="SLD.000.C.0.03.2002.00.01.3489506">172</definedName>
+    <definedName name="SLD.000.C.0.06.2000.00.01.24751">133508</definedName>
+    <definedName name="SLD.000.C.0.06.2000.00.01.DDISP">754139</definedName>
+    <definedName name="SLD.000.C.0.06.2002.00.01.12261">3284356</definedName>
+    <definedName name="SLD.000.C.0.06.2002.00.01.12262">20073</definedName>
+    <definedName name="SLD.000.C.0.06.2002.00.01.21461">920142</definedName>
+    <definedName name="SLD.000.C.0.06.2002.00.01.3489506">-624</definedName>
+    <definedName name="SLD.000.C.0.09.2000.00.01.DDISP">1424549</definedName>
+    <definedName name="SLD.000.C.0.12.1999.00.01.24751">3</definedName>
+    <definedName name="SLD.000.C.0.12.2000.00.01.DDISP">1108446</definedName>
+    <definedName name="SLD.000.C.1.01.2000.00.01.122611011948">0</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.1">9750954</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.11">1233774</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.1111102">21</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.1111103">17936</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.1111104">-39</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.11112">910339</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.11121">0</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.11123">9</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.11131">760</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.11141">188096</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.1118102">27061</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.11183">69798</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.11184">9006</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.11185">0</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.11189">10788</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.1118903">10547</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.12">2838414</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.1222105">3915</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.12241">2784</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.12261">2374201</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.12261011948">794140</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.12262">114516</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.12263">304758</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.12264">0</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.1228202">12863</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.1228203">46</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.12283">9116</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.12285">543</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.12289">15673</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.13">5663191</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.1331">3333565</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.1332">2348444</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.1333">0</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.2">9932454</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.21">1692589</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.21411">30</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.21412">535714</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.2143">1220</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.2144">2513</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.2145">1615</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.2146">1153810</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.21461">1148280</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.2149">3216</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.2149908">0</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.22">3430046</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.2251101">6000</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.2251201">3282736</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.2253123">0</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.2255">15193</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.22552">13821</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.22559">1371</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.22561">104284</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.22561019011">3901</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.22562">3707</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.22562018000">0</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.22563">0</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.22582">18126</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.24">4809819</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.24711">4126636</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.24721">32438</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.24722">3</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.24732">1146</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.24741">52383</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.24751">597212</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.3">-197076</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.34874">-34394</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.34874010017">-34394</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.34874020012">0</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.3488">0</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.3489102">-41930</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.3489506">-128</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.35922031943">21392</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.DATIVCIRC">9268</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.DCAPSOCDMPL">4159075</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.DCTASREC">27070</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.DDEPJUD">12888</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.DDISP">1116332</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.DJURFINAN">-372115</definedName>
+    <definedName name="SLD.000.C.1.03.0000.00.01.DTVGLOBO">94549</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.11121">403</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.11123">0</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.11131">609</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.1118102">146060</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.11183">26722</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.11184">11130</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.11185">75</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.11189">24627</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.1222105">190</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.12241">0</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.12261">155529</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.12262">134683</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.12263">288456</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.12264">1369</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.1228202">24616</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.1228203">47</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.12283">7337</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.12289">2527</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.1331">1331814</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.1332">297491</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.1333">63207</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.21411">0</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.21412">492489</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.2143">180</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.2144">1663</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.2145">11722</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.21461">427181</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.2149">42209</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.2251201">1222116</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.2253123">6702</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.22552">11497</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.22561">43728</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.22562">1177</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.22582">19296</definedName>
+    <definedName name="SLD.000.C.1.03.1998.00.01.3">-22202</definedName>
+    <definedName name="SLD.000.C.1.03.1999..0..1.32">0</definedName>
+    <definedName name="SLD.000.C.1.03.1999..0..3.874">0</definedName>
+    <definedName name="SLD.000.C.1.03.1999..0..3874">0</definedName>
+    <definedName name="SLD.000.C.1.03.1999.0.34874">0</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.1111">296449</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.11111">26795</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.11112">269654</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.11121">174</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.11123">9</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.11131">609</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.1118102">107136</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.11183">60429</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.11184">3632</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.11185">1</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.11189">7551</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.12">1676893</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.1222105">0</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.12241">77</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.12261">1192576</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.12261011689">544763</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.12262">113293</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.12263">349350</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.12264">0</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.1228202">6988</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.1228203">52</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.12283">11276</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.12285">618</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.12289">2341</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.1331">2262656</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.1332">2089441</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.13321990015">-224716</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.1333">43790</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.21411">148761</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.21412">200120</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.2143">33</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.2144">2342</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.2145">10280</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.21461">468170</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.2149">22311</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.21499080010">20171</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.2251201">2322518</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.2253123">0</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.22552">12278</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.22561">65979</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.22561010294">0</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.22561019011">116</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.22562">1700</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.22562018000">2120</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.22563">80000</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.22582">20432</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.24711">3587026</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.24721">29600</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.24722">2834</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.24732">9361</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.24741">3988</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.24751">186932</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.3">-417440</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.34874">-27089</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.34874010012">0</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.34874010017">-22252</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.34874020012">-4837</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.3489102">-15220</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.3489506">-18</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.3796103">0</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.DDISP">296435</definedName>
+    <definedName name="SLD.000.C.1.03.1999.00.01.DTVGLOBO">106532</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.1">9334233</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.11">855402</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.11111">50511</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.1111102">14</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.1111103">55335</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.1111104">6</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.11112">635425</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.11121">0</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.11123">9</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.11131">760</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.11141">86320</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.1118102">4590</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.11183">50553</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.11184">3521</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.11185">0</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.11189">18869</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.12">2406163</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.1222105">7098</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.12241">0</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.12261">2115894</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.12261011689">834148</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.12262">195006</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.12263">304863</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.12264">0</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.1228202">0</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.1228203">50</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.12283">10865</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.12289">2566</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.13">5841894</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.1331">3267876</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.1331115">-138665</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.1332">2540844</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.13321990015">-202548</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.1333">33175</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.2">8498594</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.21">1710562</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.21411">163178</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.21412">755215</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.2143">21</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.2144">2646</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.2145">13779</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.21461">774101</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.2149">1622</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.21499080010">0</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.22">2807083</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.2251101">0</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.2251201">2657465</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.2253123">0</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.2255">13456</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.22552">13456</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.22559">0</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.22561">74588</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.22562">2946</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.22563">0</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.22582">58629</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.24">4796046</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.24711">3920695</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.24721">32438</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.24722">3106</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.24732">11419</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.24741">4370</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.24751">824017</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.3">20542</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.34874">-24298</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.34874010017">-19292</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.34874020012">-5006</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.3489102">-39253</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.3489506">-215</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.37961030045">0</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.DATIVCIRC">14656</definedName>
+    <definedName name="SLD.000.C.1.03.2000.00.01.DDISP">777086</definedName>
+    <definedName name="SLD.000.C.1.03.2001.00.01.12261">2597168</definedName>
+    <definedName name="SLD.000.C.1.03.2001.00.01.12262">125270</definedName>
+    <definedName name="SLD.000.C.1.03.2001.00.01.21461">1256118</definedName>
+    <definedName name="SLD.000.C.1.03.2001.00.01.3489506">-140</definedName>
+    <definedName name="SLD.000.C.1.03.2002.00.01.12261">2501719</definedName>
+    <definedName name="SLD.000.C.1.03.2002.00.01.12262">102857</definedName>
+    <definedName name="SLD.000.C.1.03.2002.00.01.21461">902259</definedName>
+    <definedName name="SLD.000.C.1.03.2002.00.01.3489506">209</definedName>
+    <definedName name="SLD.000.C.1.03.98.0..0..1.32">0</definedName>
+    <definedName name="SLD.000.C.1.03.98.0..0..3.874">0</definedName>
+    <definedName name="SLD.000.C.1.04.1999.00.01.24711">0</definedName>
+    <definedName name="SLD.000.C.1.04.1999.00.01.24721">0</definedName>
+    <definedName name="SLD.000.C.1.04.1999.00.01.24722">0</definedName>
+    <definedName name="SLD.000.C.1.04.1999.00.01.24732">0</definedName>
+    <definedName name="SLD.000.C.1.04.1999.00.01.24741">0</definedName>
+    <definedName name="SLD.000.C.1.04.1999.00.01.24751">0</definedName>
+    <definedName name="SLD.000.C.1.06.0000.00.01.3489506">-849</definedName>
+    <definedName name="SLD.000.C.1.06.1998.00.01.DDISP">842091</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.11111">14791</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.11112">301357</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.11121">112</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.11123">9</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.11131">614</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.1118102">511</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.11183">64598</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.11184">3627</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.11185">51</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.11189">7551</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.1222105">0</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.12241">68</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.12261">1180587</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.12261011689">553713</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.12262">162370</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.12263">316237</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.12264">0</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.1228202">0</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.1228203">46</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.12283">9914</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.12289">2341</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.1331">2229101</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.1331115">-974047</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.1332">2099599</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.13321990015">-195421</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.1333">39581</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.21411">191341</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.21412">125123</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.2143">63</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.2144">2756</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.2145">10446</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.21461">512285</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.2149">20946</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.21499080010">17762</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.2251201">2471934</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.2253123">0</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.22552">12278</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.22561">58742</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.22562">1841</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.22563">80000</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.22582">7488</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.24711">3169836</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.24721">26226</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.24722">2511</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.24732">8294</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.24741">3533</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.24751">165628</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.3">-437665</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.34874">-57528</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.34874010017">-48055</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.34874020012">-9473</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.3489102">-29531</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.3489506">-499</definedName>
+    <definedName name="SLD.000.C.1.06.1999.00.01.DDISP">316134</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.1">8726360</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.11">834254</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.1111102">15</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.1111103">13191</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.1111104">51</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.11112">634714</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.11121">0</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.11123">9</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.11131">703</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.11141">106183</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.1118102">5884</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.11183">48322</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.11184">3425</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.11185">0</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.11189">21758</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.12">2565103</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.1222105">6477</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.12241">0</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.12261">2069881</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.12261011689">853235</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.12262">267695</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.12263">208206</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.12264">0</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.1228202">0</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.1228203">46</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.12283">9914</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.12289">2341</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.13">5326490</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.1331">3011572</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.1332">2297142</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.1333">26110</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.2">8836922</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.21">1802148</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.21411">95894</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.21412">653728</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.2143">78</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.2144">2387</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.2145">1442</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.21461">1046974</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.2149">1645</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.21499080010">0</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.22">2617166</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.2251201">2503982</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.2253123">0</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.2255">21886</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.22552">12278</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.22561">59272</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.22562">3223</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.22563">0</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.22582">28802</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.24">4417608</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.24711">3817969</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.24721">30012</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.24722">3</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.24732">4819</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.24741">27632</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.24751">537173</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.3">-102741</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.34874">-66677</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.34874010017">-57462</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.34874020012">-9214</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.3489102">-72703</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.3489506">-481</definedName>
+    <definedName name="SLD.000.C.1.06.2000.00.01.37961030010">-50877</definedName>
+    <definedName name="SLD.000.C.1.06.2001.00.01.3489506">-849</definedName>
+    <definedName name="SLD.000.C.1.09.1998.00.01.DDISP">375524</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.11">576183</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.11111">3055</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.1111102">16</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.1111103">3499</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.1111104">0</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.11112">466262</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.11121">129</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.11123">10</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.11131">739</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.11141">0</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.1118102">588</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.11183">79026</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.11184">4185</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.11185">435</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.11189">21294</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.1222105">0</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.12241">78</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.12261">1262669</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.12261011689">631671</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.12262">132771</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.12263">323401</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.12264">0</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.1228202">17278</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.1228203">46</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.12283">9914</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.12289">2341</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.1331">2245522</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.1331115">-1003456</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.1332">2184422</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.13321990015">-202465</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.1333">36743</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.21411">198299</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.21412">252452</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.2143">119</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.2144">2444</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.2145">10272</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.21461">482872</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.2149">16550</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.2251201">2693948</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.2253123">0</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.22552">12278</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.22561">35850</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.22562">1950</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.22563">80000</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.22582">14742</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.24711">3316467</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.24721">27439</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.24722">2627</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.24732">8678</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.24741">3697</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.24751">173289</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.3">-738466</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.34874">-95326</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.34874010017">-80745</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.34874020012">-14581</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.3489102">-54742</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.3489506">-1719</definedName>
+    <definedName name="SLD.000.C.1.09.1999.00.01.DDISP">408271</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.1">9758506</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.11">1509213</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.1111102">16</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.1111103">21843</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.1111104">0</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.11112">1231932</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.11121">0</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.11123">9</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.11131">739</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.11141">170775</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.1118102">2284</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.11183">55132</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.11184">10312</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.11185">0</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.11189">16172</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.12">2751648</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.1222105">6477</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.12241">0</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.12261">1970899</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.12261011689">189781</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.12261011948">708219</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.12262">159868</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.12263">592602</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.12264">0</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.1228202">9757</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.1228203">46</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.12283">9116</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.12289">2341</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.13">5497645</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.1331">3129319</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.1332">2368326</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.1333">0</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.2">9895323</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.21">2260334</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.21411">29317</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.21412">291120</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.2143">1081</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.2144">2615</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.2145">1095</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.21461">1932738</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.2149">2368</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.22">3014023</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.2251201">2784627</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.2253123">0</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.2255">21088</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.22561">177046</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.22562">3346</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.22563">0</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.22582">27916</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.24">4620965</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.24711">4016398</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.24721">31572</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.24722">3</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.24732">4864</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.24741">29068</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.24751">539060</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.3">-136816</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.34874">-124260</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.34874010017">-103032</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.34874020012">-21229</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.3489102">-114685</definedName>
+    <definedName name="SLD.000.C.1.09.2000.00.01.3489506">-1016</definedName>
+    <definedName name="SLD.000.C.1.09.2001.00.01.3489506">-919</definedName>
+    <definedName name="SLD.000.C.1.11.1999.00.01.2251201">2727312</definedName>
+    <definedName name="SLD.000.C.1.11.1999.00.01.2253123">0</definedName>
+    <definedName name="SLD.000.C.1.11.1999.00.01.22552">12501</definedName>
+    <definedName name="SLD.000.C.1.11.1999.00.01.22561">60392</definedName>
+    <definedName name="SLD.000.C.1.11.2000.00.01.1331">3984239</definedName>
+    <definedName name="SLD.000.C.1.11.2000.00.01.1332">2382543</definedName>
+    <definedName name="SLD.000.C.1.11.2000.00.01.1333">0</definedName>
+    <definedName name="SLD.000.C.1.11.2000.00.01.34874010017">-124072</definedName>
+    <definedName name="SLD.000.C.1.12.0000.00.01.1">0</definedName>
+    <definedName name="SLD.000.C.1.12.0000.00.01.12">0</definedName>
+    <definedName name="SLD.000.C.1.12.0000.00.01.2">0</definedName>
+    <definedName name="SLD.000.C.1.12.0000.00.01.3">0</definedName>
+    <definedName name="SLD.000.C.1.12.0000.00.01.DDISP">0</definedName>
+    <definedName name="SLD.000.C.1.12.199..0..1..">0</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.11121">496</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.11123">0</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.11131">567</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.1118102">135807</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.11183">21927</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.11184">9784</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.11185">8</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.11189">16017</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.1222105">180</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.12241">0</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.12261">65409</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.12262">256005</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.12263">440479</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.12264">1291</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.1228202">5036</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.1228203">43</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.12283">6920</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.12285">553</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.1331">1136855</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.1332">274942</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.21411">0</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.21412">427218</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.2143">272</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.2144">1306</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.2145">14234</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.21461">452636</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.2149">22370</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.2251201">1056323</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.2253123">6321</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.22552">10843</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.22561">62666</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.22562">1110</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.22582">12507</definedName>
+    <definedName name="SLD.000.C.1.12.1997.00.01.DDISP">643949</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.11">432654</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.1111">315494</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.11111">2327</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.11112">350337</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.11121">149</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.11123">8</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.11131">681</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.1118102">1</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.11183">66034</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.11184">4074</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.11185">1</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.11189">9042</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.1118903">9387</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.1222105">195</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.12241">0</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.12261">972218</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.12261011689">407634</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.12262">218617</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.12263">309445</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.12264">862</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.1228202">86033</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.1228203">55</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.12283">11906</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.12285">652</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.12289">2341</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.133">0</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.1331">1236703</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.1332">354558</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.1333">54298</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.21411">173692</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.21412">192029</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.2143">127</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.2144">3008</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.2145">12224</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.2146">545309</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.21461">489010</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.2149">27105</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.2251201">1968941</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.2253123">0</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.22552">14746</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.22561">77868</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.22562">1922</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.22563">0</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.22582">0</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.24711">447102</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.24721">29093</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.24722">21666</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.24732">2545</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.24741">9141</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.24751">630092</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.3">-419302</definedName>
+    <definedName name="SLD.000.C.1.12.1998.00.01.DDISP">352648</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.1">7968858</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.11">668902</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.11111">628</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.1111102">28</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.1111103">651</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.1111104">0</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.11112">569156</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.11121">123</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.11123">9</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.11131">749</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.11141">0</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.1118102">9165</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.11183">67832</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.11184">3434</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.11185">0</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.11189">17756</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.12">2080061</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.1222105">7222</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.12241">0</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.12261">1677653</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.12261011689">626973</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.12262">264782</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.12263">355556</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.12264">0</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.1228202">0</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.1228203">51</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.12283">11056</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.12285">606</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.12289">2341</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.13">5280441</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.1331">3296790</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.1331115">-140126</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.1332">2553406</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.13321990015">-212618</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.1333">38181</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.133311011197">0</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.2">7414225</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.21">1029925</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.21411">160277</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.21412">457350</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.2143">22</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.2144">2368</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.2145">12070</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.21461">500623</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.2149">15791</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.21499080010">0</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.22">2638646</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.2251201">2783097</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.2253123">0</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.22552">13692</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.22561">66492</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.22562">2705</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.22563">0</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.22582">76447</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.24">3745654</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.24711">3920695</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.24721">31984</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.24722">3062</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.24732">11259</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.24732011199">9108</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.24741">4309</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.24751">201994</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.3">609831</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.34874">-136856</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.34874010017">-116685</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.34874020012">-20171</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.3489102">-72060</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.3489506">-2620</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.37961030045">905119</definedName>
+    <definedName name="SLD.000.C.1.12.1999.00.01.DDISP">569806</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.1">9633352</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.11">1199155</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.11111">0</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.1111102">23</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.1111103">2426</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.1111104">-581</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.11112">947608</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.11121">0</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.11123">9</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.11131">760</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.11141">169913</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.1118102">3163</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.11183">65246</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.11184">3174</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.11185">0</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.11189">7415</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.12">2641385</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.1222105">5352</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.12241">0</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.12261">2146885</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.12261011689">0</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.122611011948">0</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.12262">211475</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.12263">253211</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.12264">0</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.1228202">0</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.1228203">46</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.12283">9245</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.12285">551</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.12289">14619</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.13">5792811</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.1331">3422413</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.1331115">0</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.1332">2370398</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.1333">0</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.2">9123110</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.21">1682893</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.21411">0</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.21412">449623</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.2143">1205</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.2144">2665</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.2145">1918</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.21461">1224237</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.2149">3245</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.22">3129046</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.2251101">0</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.2251201">3027492</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.2253123">0</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.2255">21088</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.22552">14017</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.22559">7370</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.22561">71548</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.22562">4019</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.22563">0</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.22582">4599</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.2259">0</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.24">4311171</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.24711">4126636</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.24721">32438</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.24722">3</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.24732">1146</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.24741">52383</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.24751">98564</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.3">510242</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.34874">-155200</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.34874010017">-133694</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.34874020012">-21506</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.3489102">-170807</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.3489506">49</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.37961030045">0</definedName>
+    <definedName name="SLD.000.C.1.12.2000.00.01.DDISP">1119366</definedName>
+    <definedName name="SLD.000.C.1.12.2001.00.01.12261">2326186</definedName>
+    <definedName name="SLD.000.C.1.12.2001.00.01.12262">92874</definedName>
+    <definedName name="SLD.000.C.1.12.2001.00.01.21461">642765</definedName>
+    <definedName name="SLD.000.C.1.12.2001.00.01.3489506">-1185</definedName>
+    <definedName name="SLD.000.C.1.12.98.00.01.1332">0</definedName>
+    <definedName name="SLD.000.C.1.12.98.00.01.3">-349142</definedName>
+    <definedName name="SLD.000.C.1.12.98.00.01.34874">0</definedName>
+    <definedName name="SLD.000.C.1.12.98.00.01.3488">-393578</definedName>
+    <definedName name="SLD.000.C.1.12.98.00.01.3489102">134</definedName>
+    <definedName name="SLD.000.C.1.12.98.00.01.3489506">-16654</definedName>
+    <definedName name="SLD.000.C.1.IN.0000.00.01.12261011948">793517</definedName>
+    <definedName name="SLD.001.C.0.12.2000.00.01.3488">1020251</definedName>
+    <definedName name="SLD.001.C.1.03.0000.00.01.12285">0</definedName>
+    <definedName name="SLD.001.C.1.03.0000.00.01.3488">0</definedName>
+    <definedName name="SLD.001.C.1.03.1998.00.01.12285">586</definedName>
+    <definedName name="SLD.001.C.1.03.1999..0..1.33">0</definedName>
+    <definedName name="SLD.001.C.1.03.1999.00.01.12285">543</definedName>
+    <definedName name="SLD.001.C.1.03.1999.00.01.12289">2663</definedName>
+    <definedName name="SLD.001.C.1.03.1999.00.01.24">3819741</definedName>
+    <definedName name="SLD.001.C.1.03.1999.00.01.3488">0</definedName>
+    <definedName name="SLD.001.C.1.03.2000.00.01.12285">0</definedName>
+    <definedName name="SLD.001.C.1.03.2000.00.01.3488">0</definedName>
+    <definedName name="SLD.001.C.1.03.98.0..0..1.33">0</definedName>
+    <definedName name="SLD.001.C.1.06.1999.00.01.12285">543</definedName>
+    <definedName name="SLD.001.C.1.06.2000.00.01.12285">543</definedName>
+    <definedName name="SLD.001.C.1.06.2000.00.01.3488">-22</definedName>
+    <definedName name="SLD.001.C.1.09.1999.00.01.12285">543</definedName>
+    <definedName name="SLD.001.C.1.09.1999.00.01.3488">-44589</definedName>
+    <definedName name="SLD.001.C.1.09.2000.00.01.12285">543</definedName>
+    <definedName name="SLD.001.C.1.09.2000.00.01.3488">-1361</definedName>
+    <definedName name="SLD.001.C.1.12.1997.00.01.12289">2383</definedName>
+    <definedName name="SLD.001.C.1.12.1998.00.01.1">3681009</definedName>
+    <definedName name="SLD.001.C.1.12.1998.00.01.12">1602796</definedName>
+    <definedName name="SLD.001.C.1.12.1998.00.01.12285">543</definedName>
+    <definedName name="SLD.001.C.1.12.1998.00.01.12289">2812</definedName>
+    <definedName name="SLD.001.C.1.12.1998.00.01.13">1645559</definedName>
+    <definedName name="SLD.001.C.1.12.1998.00.01.2">4100311</definedName>
+    <definedName name="SLD.001.C.1.12.1998.00.01.21">897195</definedName>
+    <definedName name="SLD.001.C.1.12.1998.00.01.22">2063476</definedName>
+    <definedName name="SLD.001.C.1.12.1998.00.01.24">1139639</definedName>
+    <definedName name="SLD.001.C.1.12.1998.00.01.3488">-342375</definedName>
+    <definedName name="SLD.001.C.1.12.1999.00.01.1">8761933</definedName>
+    <definedName name="SLD.001.C.1.12.1999.00.01.12">2287072</definedName>
+    <definedName name="SLD.001.C.1.12.1999.00.01.12285">543</definedName>
+    <definedName name="SLD.001.C.1.12.1999.00.01.12289">0</definedName>
+    <definedName name="SLD.001.C.1.12.1999.00.01.13">5805959</definedName>
+    <definedName name="SLD.001.C.1.12.1999.00.01.2">8152101</definedName>
+    <definedName name="SLD.001.C.1.12.1999.00.01.21">1132425</definedName>
+    <definedName name="SLD.001.C.1.12.1999.00.01.22">2901248</definedName>
+    <definedName name="SLD.001.C.1.12.1999.00.01.24">4065309</definedName>
+    <definedName name="SLD.001.C.1.12.1999.00.01.3488">-173937</definedName>
+    <definedName name="SLD.001.C.1.12.2000.00.01.1">0</definedName>
+    <definedName name="SLD.001.C.1.12.2000.00.01.12">0</definedName>
+    <definedName name="SLD.001.C.1.12.2000.00.01.12285">543</definedName>
+    <definedName name="SLD.001.C.1.12.2000.00.01.12289">0</definedName>
+    <definedName name="SLD.001.C.1.12.2000.00.01.13">0</definedName>
+    <definedName name="SLD.001.C.1.12.2000.00.01.2">0</definedName>
+    <definedName name="SLD.001.C.1.12.2000.00.01.21">0</definedName>
+    <definedName name="SLD.001.C.1.12.2000.00.01.22">0</definedName>
+    <definedName name="SLD.001.C.1.12.2000.00.01.24">0</definedName>
+    <definedName name="SLD.001.C.1.12.2000.00.01.3488">978752</definedName>
+    <definedName name="SLD.001.C.1.12.98.00.01.1333">0</definedName>
+    <definedName name="SLD.003.C.1.01.2000.00.01.122611011948">0</definedName>
+    <definedName name="SLD.003.C.1.03.0000.00.01.32">-1331</definedName>
+    <definedName name="SLD.003.C.1.03.0000.00.01.33">0</definedName>
+    <definedName name="SLD.003.C.1.03.0000.00.01.34874">-27170</definedName>
+    <definedName name="SLD.003.C.1.03.0000.00.01.3489102">-41930</definedName>
+    <definedName name="SLD.003.C.1.03.0000.00.01.38">2</definedName>
+    <definedName name="SLD.003.C.1.03.0000.00.01.DALIENIMOV">0</definedName>
+    <definedName name="SLD.003.C.1.03.0000.00.01.DDESPGER">-14996</definedName>
+    <definedName name="SLD.003.C.1.03.0000.00.01.DENCFINAN">229579</definedName>
+    <definedName name="SLD.003.C.1.03.0000.00.01.DOUTREC">56</definedName>
+    <definedName name="SLOC">#REF!</definedName>
+    <definedName name="SMAR">#REF!</definedName>
+    <definedName name="SMAY">#REF!</definedName>
+    <definedName name="SNOV">#REF!</definedName>
+    <definedName name="SOCT">#REF!</definedName>
+    <definedName name="SOLDURENE">#REF!</definedName>
+    <definedName name="solver_adj" hidden="1">#REF!</definedName>
+    <definedName name="solver_cvg">0.001</definedName>
+    <definedName name="solver_drv">1</definedName>
+    <definedName name="solver_est">1</definedName>
+    <definedName name="solver_itr">100</definedName>
+    <definedName name="solver_lin" hidden="1">0</definedName>
+    <definedName name="solver_neg">2</definedName>
+    <definedName name="solver_num" hidden="1">0</definedName>
+    <definedName name="solver_nwt">1</definedName>
+    <definedName name="solver_opt" hidden="1">#REF!</definedName>
+    <definedName name="solver_pre">0.000001</definedName>
+    <definedName name="solver_scl">2</definedName>
+    <definedName name="solver_sho">2</definedName>
+    <definedName name="solver_tim">100</definedName>
+    <definedName name="solver_tol">0.05</definedName>
+    <definedName name="solver_typ" hidden="1">3</definedName>
+    <definedName name="solver_val" hidden="1">0.02</definedName>
+    <definedName name="SOP">#N/A</definedName>
+    <definedName name="SOS2_del">#N/A</definedName>
+    <definedName name="SP_GA">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="SP_Int_GA">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="SP_RE_GA">#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="SPEC">#REF!</definedName>
+    <definedName name="SPH">#N/A</definedName>
+    <definedName name="spider">#REF!</definedName>
+    <definedName name="spiozhb" hidden="1">#N/A</definedName>
+    <definedName name="Split40">#REF!</definedName>
+    <definedName name="Split50">#REF!</definedName>
+    <definedName name="Split60">#REF!</definedName>
+    <definedName name="spread">#REF!</definedName>
+    <definedName name="SPWS_WBID">"D59E1A16-371E-4D0F-A93D-481B765CD67C"</definedName>
+    <definedName name="SPYS">#REF!</definedName>
+    <definedName name="sqfs" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="sqfs" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="sqsqsqs" localSheetId="0" hidden="1">{"SCH28",#N/A,FALSE,"monthly";"SCH40",#N/A,FALSE,"monthly";"SCH42",#N/A,FALSE,"monthly";"SCH43",#N/A,FALSE,"monthly";"SCH50",#N/A,FALSE,"monthly";"SCH51",#N/A,FALSE,"monthly";"SCH53",#N/A,FALSE,"monthly";"SCH66",#N/A,FALSE,"monthly";"SCH67",#N/A,FALSE,"monthly";"SCH68",#N/A,FALSE,"monthly";"SCH69",#N/A,FALSE,"monthly";"SCH70",#N/A,FALSE,"monthly";"SCH71",#N/A,FALSE,"monthly";"SCH72",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="sqsqsqs" hidden="1">{"SCH28",#N/A,FALSE,"monthly";"SCH40",#N/A,FALSE,"monthly";"SCH42",#N/A,FALSE,"monthly";"SCH43",#N/A,FALSE,"monthly";"SCH50",#N/A,FALSE,"monthly";"SCH51",#N/A,FALSE,"monthly";"SCH53",#N/A,FALSE,"monthly";"SCH66",#N/A,FALSE,"monthly";"SCH67",#N/A,FALSE,"monthly";"SCH68",#N/A,FALSE,"monthly";"SCH69",#N/A,FALSE,"monthly";"SCH70",#N/A,FALSE,"monthly";"SCH71",#N/A,FALSE,"monthly";"SCH72",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="srdfg" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="srdfg" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="SS">#N/A</definedName>
+    <definedName name="SS_1">#N/A</definedName>
+    <definedName name="SSEP">#REF!</definedName>
+    <definedName name="SSS" hidden="1">#REF!</definedName>
+    <definedName name="SSSS">#N/A</definedName>
+    <definedName name="sssss" localSheetId="0" hidden="1">{"SCH27",#N/A,FALSE,"summary";"SCH39",#N/A,FALSE,"summary";"SCH41",#N/A,FALSE,"summary"}</definedName>
+    <definedName name="sssss" hidden="1">{"SCH27",#N/A,FALSE,"summary";"SCH39",#N/A,FALSE,"summary";"SCH41",#N/A,FALSE,"summary"}</definedName>
+    <definedName name="ｓｓｓｓｓｓ">#N/A</definedName>
+    <definedName name="STAFF">#REF!</definedName>
+    <definedName name="stdhg" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="stdhg" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="ＳＴＤＴ">#N/A</definedName>
+    <definedName name="STEP">#N/A</definedName>
+    <definedName name="STEP_1">#N/A</definedName>
+    <definedName name="STG_No1">"僥僉僗僩 426"</definedName>
+    <definedName name="Ston">#N/A</definedName>
+    <definedName name="Stone">#N/A</definedName>
+    <definedName name="Strim">#REF!</definedName>
+    <definedName name="stsg" localSheetId="0" hidden="1">{"Network Summary",#N/A,TRUE,"Summary";"Piping Summary",#N/A,TRUE," Piping";"Meters Summary",#N/A,TRUE,"Meters &amp; Connections";"Connections Summary",#N/A,TRUE,"Meters &amp; Connections";"Stations Summary",#N/A,TRUE,"Stations Pivot"}</definedName>
+    <definedName name="stsg" hidden="1">{"Network Summary",#N/A,TRUE,"Summary";"Piping Summary",#N/A,TRUE," Piping";"Meters Summary",#N/A,TRUE,"Meters &amp; Connections";"Connections Summary",#N/A,TRUE,"Meters &amp; Connections";"Stations Summary",#N/A,TRUE,"Stations Pivot"}</definedName>
+    <definedName name="STTTL">#REF!</definedName>
+    <definedName name="STWBD_StatToolsConfidenceInterval_AnalysisType">" 0"</definedName>
+    <definedName name="STWBD_StatToolsConfidenceInterval_CalculateMeanInterval">"TRUE"</definedName>
+    <definedName name="STWBD_StatToolsConfidenceInterval_CalculateStdDevInterval">"TRUE"</definedName>
+    <definedName name="STWBD_StatToolsConfidenceInterval_DefaultDataFormat">" 0"</definedName>
+    <definedName name="STWBD_StatToolsConfidenceInterval_HasDefaultInfo">"TRUE"</definedName>
+    <definedName name="STWBD_StatToolsConfidenceInterval_MeanConfidenceLevel">" .95"</definedName>
+    <definedName name="STWBD_StatToolsConfidenceInterval_StdDevConfidenceLevel">" .95"</definedName>
+    <definedName name="STWBD_StatToolsConfidenceInterval_VariableList">1</definedName>
+    <definedName name="STWBD_StatToolsConfidenceInterval_VariableList_1">"U_x0001_VG18C68F7C_x0001_"</definedName>
+    <definedName name="STWBD_StatToolsConfidenceInterval_VarSelectorDefaultDataSet">"DG1557C622"</definedName>
+    <definedName name="STWBD_StatToolsOneVarSummary_Count">"TRUE"</definedName>
+    <definedName name="STWBD_StatToolsOneVarSummary_DefaultDataFormat">" 0"</definedName>
+    <definedName name="STWBD_StatToolsOneVarSummary_FirstQuartile">"TRUE"</definedName>
+    <definedName name="STWBD_StatToolsOneVarSummary_HasDefaultInfo">"TRUE"</definedName>
+    <definedName name="STWBD_StatToolsOneVarSummary_InterQuartileRange">"TRUE"</definedName>
+    <definedName name="STWBD_StatToolsOneVarSummary_Kurtosis">"TRUE"</definedName>
+    <definedName name="STWBD_StatToolsOneVarSummary_Maximum">"TRUE"</definedName>
+    <definedName name="STWBD_StatToolsOneVarSummary_Mean">"TRUE"</definedName>
+    <definedName name="STWBD_StatToolsOneVarSummary_MeanAbsDeviation">"TRUE"</definedName>
+    <definedName name="STWBD_StatToolsOneVarSummary_Median">"TRUE"</definedName>
+    <definedName name="STWBD_StatToolsOneVarSummary_Minimum">"TRUE"</definedName>
+    <definedName name="STWBD_StatToolsOneVarSummary_OtherPercentiles">"TRUE"</definedName>
+    <definedName name="STWBD_StatToolsOneVarSummary_PercentileList">" .01, .025, .05, .1, .2, .8, .9, .95, .975, .99"</definedName>
+    <definedName name="STWBD_StatToolsOneVarSummary_Range">"TRUE"</definedName>
+    <definedName name="STWBD_StatToolsOneVarSummary_Skewness">"TRUE"</definedName>
+    <definedName name="STWBD_StatToolsOneVarSummary_StandardDeviation">"TRUE"</definedName>
+    <definedName name="STWBD_StatToolsOneVarSummary_Sum">"TRUE"</definedName>
+    <definedName name="STWBD_StatToolsOneVarSummary_ThirdQuartile">"TRUE"</definedName>
+    <definedName name="STWBD_StatToolsOneVarSummary_VariableList">4</definedName>
+    <definedName name="STWBD_StatToolsOneVarSummary_VariableList_1">"U_x0001_VG2D1B584C_x0001_"</definedName>
+    <definedName name="STWBD_StatToolsOneVarSummary_VariableList_2">"U_x0001_VG421EEB3_x0001_"</definedName>
+    <definedName name="STWBD_StatToolsOneVarSummary_VariableList_3">"U_x0001_VG2000A935_x0001_"</definedName>
+    <definedName name="STWBD_StatToolsOneVarSummary_VariableList_4">"U_x0001_VG330F36D6_x0001_"</definedName>
+    <definedName name="STWBD_StatToolsOneVarSummary_Variance">"TRUE"</definedName>
+    <definedName name="STWBD_StatToolsOneVarSummary_VarSelectorDefaultDataSet">"ALL DATA SETS"</definedName>
+    <definedName name="STWBD_StatToolsRegression_blockList">"-1"</definedName>
+    <definedName name="STWBD_StatToolsRegression_FValueToEnter">" 2.2"</definedName>
+    <definedName name="STWBD_StatToolsRegression_FValueToLeave">" 1.1"</definedName>
+    <definedName name="STWBD_StatToolsRegression_GraphFittedValueVsActualYValue">"TRUE"</definedName>
+    <definedName name="STWBD_StatToolsRegression_GraphFittedValueVsXValue">"FALSE"</definedName>
+    <definedName name="STWBD_StatToolsRegression_GraphResidualVsFittedValue">"TRUE"</definedName>
+    <definedName name="STWBD_StatToolsRegression_GraphResidualVsXValue">"FALSE"</definedName>
+    <definedName name="STWBD_StatToolsRegression_HasDefaultInfo">"TRUE"</definedName>
+    <definedName name="STWBD_StatToolsRegression_IncludePrediction">"FALSE"</definedName>
+    <definedName name="STWBD_StatToolsRegression_IncludeSteps">"FALSE"</definedName>
+    <definedName name="STWBD_StatToolsRegression_NumberOfBlocks">" 0"</definedName>
+    <definedName name="STWBD_StatToolsRegression_pValueToEnter">" .05"</definedName>
+    <definedName name="STWBD_StatToolsRegression_pValueToLeave">" .1"</definedName>
+    <definedName name="STWBD_StatToolsRegression_RegressionType">" 0"</definedName>
+    <definedName name="STWBD_StatToolsRegression_useFValue">"FALSE"</definedName>
+    <definedName name="STWBD_StatToolsRegression_usePValue">"TRUE"</definedName>
+    <definedName name="STWBD_StatToolsRegression_VariableDependent">"U_x0001_VG2D35B001_x0001_"</definedName>
+    <definedName name="STWBD_StatToolsRegression_VariableListIndependent">1</definedName>
+    <definedName name="STWBD_StatToolsRegression_VariableListIndependent_1">"U_x0001_VG18C68F7C_x0001_"</definedName>
+    <definedName name="STWBD_StatToolsRegression_VarSelectorDefaultDataSet">"ALL DATA SETS"</definedName>
+    <definedName name="Sub_quimica">#REF!</definedName>
+    <definedName name="SUBCTA1">""</definedName>
+    <definedName name="SUBCTA2">""</definedName>
+    <definedName name="Subcuenta">#REF!</definedName>
+    <definedName name="Subquimica">#REF!</definedName>
+    <definedName name="SUBS_FINANC_CMI">#REF!</definedName>
+    <definedName name="SUBS_FINANC_LEG_SOC">#REF!</definedName>
+    <definedName name="sucata" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="sucata" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="SULFUR">#REF!</definedName>
+    <definedName name="sum.96">#N/A</definedName>
+    <definedName name="sum.97">#N/A</definedName>
+    <definedName name="sum.98">#N/A</definedName>
+    <definedName name="Sumário" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"SGP";#N/A,#N/A,FALSE,"SGI";#N/A,#N/A,FALSE,"SGC";#N/A,#N/A,FALSE,"SGS";#N/A,#N/A,FALSE,"SGB"}</definedName>
+    <definedName name="Sumário" hidden="1">{#N/A,#N/A,FALSE,"SGP";#N/A,#N/A,FALSE,"SGI";#N/A,#N/A,FALSE,"SGC";#N/A,#N/A,FALSE,"SGS";#N/A,#N/A,FALSE,"SGB"}</definedName>
+    <definedName name="summary">#REF!</definedName>
+    <definedName name="svfvdafv" localSheetId="0" hidden="1">{"SCH73",#N/A,FALSE,"eva";"SCH74",#N/A,FALSE,"eva";"SCH75",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="svfvdafv" hidden="1">{"SCH73",#N/A,FALSE,"eva";"SCH74",#N/A,FALSE,"eva";"SCH75",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="swap">#REF!</definedName>
+    <definedName name="SWAPCDI">#REF!</definedName>
+    <definedName name="swapd0">#REF!</definedName>
+    <definedName name="swapd1">#REF!</definedName>
+    <definedName name="swapgraf">#REF!</definedName>
+    <definedName name="swda" hidden="1">#REF!</definedName>
+    <definedName name="SWOT_BPU">#N/A</definedName>
+    <definedName name="SWOT_COA">#N/A</definedName>
+    <definedName name="SWOT_CoCode">#N/A</definedName>
+    <definedName name="SWOT_MktCodeJ">#N/A</definedName>
+    <definedName name="SWOT_MktCodeROW">#N/A</definedName>
+    <definedName name="SWOT_PlantCode">#N/A</definedName>
+    <definedName name="SWOT_ProdType">#N/A</definedName>
+    <definedName name="SWOT_ProjCode">#N/A</definedName>
+    <definedName name="SWOT_TransCode">#N/A</definedName>
+    <definedName name="sx">#REF!</definedName>
+    <definedName name="syoki">#N/A</definedName>
+    <definedName name="syoki2">#N/A</definedName>
+    <definedName name="szdug">#N/A</definedName>
+    <definedName name="T">#N/A</definedName>
+    <definedName name="T_1">#N/A</definedName>
+    <definedName name="T_Real">#REF!</definedName>
+    <definedName name="T_RETIDO">#REF!</definedName>
+    <definedName name="T1合計02">#N/A</definedName>
+    <definedName name="T1合計03">#N/A</definedName>
+    <definedName name="T1合計99">#N/A</definedName>
+    <definedName name="T2合計02">#N/A</definedName>
+    <definedName name="T2合計03">#N/A</definedName>
+    <definedName name="T2合計99">#N/A</definedName>
+    <definedName name="TA3ESP">#N/A</definedName>
+    <definedName name="TA5MOTOR">#N/A</definedName>
+    <definedName name="TAB">#REF!</definedName>
+    <definedName name="TAB_FINAL">#REF!</definedName>
+    <definedName name="Tab_Produto">#REF!</definedName>
+    <definedName name="TAB_UFIR">#REF!</definedName>
+    <definedName name="tabela">#REF!</definedName>
+    <definedName name="tabela_da_are">#REF!</definedName>
+    <definedName name="TABELA2">#REF!</definedName>
+    <definedName name="TABELA3">#REF!</definedName>
+    <definedName name="TABELA4">#REF!</definedName>
+    <definedName name="TABELA5">#REF!</definedName>
+    <definedName name="TABELA6">#REF!</definedName>
+    <definedName name="TABELA7">#REF!</definedName>
+    <definedName name="TABELA8">#REF!</definedName>
+    <definedName name="TABELAdoGRAFICO">#REF!</definedName>
+    <definedName name="TabelaDois">#REF!</definedName>
+    <definedName name="TABLE">#REF!</definedName>
+    <definedName name="TableName">"Dummy"</definedName>
+    <definedName name="tania" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="tania" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="TAnterior">#REF!</definedName>
+    <definedName name="TARGET">#N/A</definedName>
+    <definedName name="Tarifa">#REF!</definedName>
+    <definedName name="Tarifa2">#REF!</definedName>
+    <definedName name="TAX">#REF!</definedName>
+    <definedName name="Tax_Life">#REF!</definedName>
+    <definedName name="Taxa">#REF!</definedName>
+    <definedName name="TAXAFINAL">#REF!</definedName>
+    <definedName name="TAXI">#REF!</definedName>
+    <definedName name="TBAHIA">#REF!</definedName>
+    <definedName name="TBAP3時点">#N/A</definedName>
+    <definedName name="tcx">#REF!</definedName>
+    <definedName name="TD">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="TECLAR_ALT_I">#REF!</definedName>
+    <definedName name="TECNOFIBRAS" localSheetId="0">{"'PXR_6500'!$A$1:$I$124"}</definedName>
+    <definedName name="TECNOFIBRAS">{"'PXR_6500'!$A$1:$I$124"}</definedName>
+    <definedName name="TECNOFIBRAS2" localSheetId="0">{"'PXR_6500'!$A$1:$I$124"}</definedName>
+    <definedName name="TECNOFIBRAS2">{"'PXR_6500'!$A$1:$I$124"}</definedName>
+    <definedName name="Tecnologia">#REF!</definedName>
+    <definedName name="TECRES1">#REF!</definedName>
+    <definedName name="TECRES2">#REF!</definedName>
+    <definedName name="tel">#REF!</definedName>
+    <definedName name="TELA">#REF!</definedName>
+    <definedName name="TELA1">#REF!</definedName>
+    <definedName name="TELA1.1">#REF!</definedName>
+    <definedName name="TELA1.2">#REF!</definedName>
+    <definedName name="TELA2">#REF!</definedName>
+    <definedName name="TELA2.1">#REF!</definedName>
+    <definedName name="TELA2.2">#REF!</definedName>
+    <definedName name="TELA3">#REF!</definedName>
+    <definedName name="TELA4">#REF!</definedName>
+    <definedName name="TELEMIG209">#REF!</definedName>
+    <definedName name="TELMEXOCT99">#REF!</definedName>
+    <definedName name="TELMEXSEP99">#REF!</definedName>
+    <definedName name="temp1">#N/A</definedName>
+    <definedName name="temp2">#N/A</definedName>
+    <definedName name="temp3">#N/A</definedName>
+    <definedName name="tempo">#REF!,#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="TERM_C8">#REF!</definedName>
+    <definedName name="TERM_PB">#REF!</definedName>
+    <definedName name="Terminal_Control">#REF!</definedName>
+    <definedName name="TERMOAÇU">#REF!</definedName>
+    <definedName name="TERMOR">#REF!</definedName>
+    <definedName name="TERMORIO">#REF!</definedName>
+    <definedName name="test" hidden="1">255</definedName>
+    <definedName name="TEST0">#REF!</definedName>
+    <definedName name="TEST1">#N/A</definedName>
+    <definedName name="TEST2">#N/A</definedName>
+    <definedName name="TEST3">#N/A</definedName>
+    <definedName name="TEST4">#N/A</definedName>
+    <definedName name="TEST5">#N/A</definedName>
+    <definedName name="TEST6">#N/A</definedName>
+    <definedName name="Teste">#REF!</definedName>
+    <definedName name="TESTE2" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="TESTE2" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="TESTHKEY">#N/A</definedName>
+    <definedName name="TESTKEYS">#N/A</definedName>
+    <definedName name="TESTVKEY">#N/A</definedName>
+    <definedName name="text">#REF!</definedName>
+    <definedName name="TextRefCopy1">#REF!</definedName>
+    <definedName name="TextRefCopy10">#REF!</definedName>
+    <definedName name="TextRefCopy11">#REF!</definedName>
+    <definedName name="TextRefCopy12">#REF!</definedName>
+    <definedName name="TextRefCopy13">#REF!</definedName>
+    <definedName name="TextRefCopy14">#REF!</definedName>
+    <definedName name="TextRefCopy15">#REF!</definedName>
+    <definedName name="TextRefCopy16">#REF!</definedName>
+    <definedName name="TextRefCopy17">#REF!</definedName>
+    <definedName name="TextRefCopy18">#REF!</definedName>
+    <definedName name="TextRefCopy19">#REF!</definedName>
+    <definedName name="TextRefCopy2">#REF!</definedName>
+    <definedName name="TextRefCopy20">#REF!</definedName>
+    <definedName name="TextRefCopy21">#REF!</definedName>
+    <definedName name="TextRefCopy22">#REF!</definedName>
+    <definedName name="TextRefCopy23">#REF!</definedName>
+    <definedName name="TextRefCopy24">#REF!</definedName>
+    <definedName name="TextRefCopy25">#REF!</definedName>
+    <definedName name="TextRefCopy26">#REF!</definedName>
+    <definedName name="TextRefCopy27">#REF!</definedName>
+    <definedName name="TextRefCopy28">#REF!</definedName>
+    <definedName name="TextRefCopy29">#REF!</definedName>
+    <definedName name="TextRefCopy3">#REF!</definedName>
+    <definedName name="TextRefCopy30">#REF!</definedName>
+    <definedName name="TextRefCopy31">#REF!</definedName>
+    <definedName name="TextRefCopy32">#REF!</definedName>
+    <definedName name="TextRefCopy33">#REF!</definedName>
+    <definedName name="TextRefCopy34">#REF!</definedName>
+    <definedName name="TextRefCopy35">#REF!</definedName>
+    <definedName name="TextRefCopy36">#REF!</definedName>
+    <definedName name="TextRefCopy37">#REF!</definedName>
+    <definedName name="TextRefCopy38">#REF!</definedName>
+    <definedName name="TextRefCopy39">#REF!</definedName>
+    <definedName name="TextRefCopy4">#REF!</definedName>
+    <definedName name="TextRefCopy40">#REF!</definedName>
+    <definedName name="TextRefCopy41">#REF!</definedName>
+    <definedName name="TextRefCopy42">#REF!</definedName>
+    <definedName name="TextRefCopy43">#REF!</definedName>
+    <definedName name="TextRefCopy44">#REF!</definedName>
+    <definedName name="TextRefCopy45">#REF!</definedName>
+    <definedName name="TextRefCopy46">#REF!</definedName>
+    <definedName name="TextRefCopy47">#REF!</definedName>
+    <definedName name="TextRefCopy48">#REF!</definedName>
+    <definedName name="TextRefCopy49">#REF!</definedName>
+    <definedName name="TextRefCopy5">#REF!</definedName>
+    <definedName name="TextRefCopy50">#REF!</definedName>
+    <definedName name="TextRefCopy51">#REF!</definedName>
+    <definedName name="TextRefCopy52">#REF!</definedName>
+    <definedName name="TextRefCopy53">#REF!</definedName>
+    <definedName name="TextRefCopy54">#REF!</definedName>
+    <definedName name="TextRefCopy55">#REF!</definedName>
+    <definedName name="TextRefCopy56">#REF!</definedName>
+    <definedName name="TextRefCopy57">#REF!</definedName>
+    <definedName name="TextRefCopy58">#REF!</definedName>
+    <definedName name="TextRefCopy59">#REF!</definedName>
+    <definedName name="TextRefCopy6">#REF!</definedName>
+    <definedName name="TextRefCopy60">#REF!</definedName>
+    <definedName name="TextRefCopy62">#REF!</definedName>
+    <definedName name="TextRefCopy63">#REF!</definedName>
+    <definedName name="TextRefCopy64">#REF!</definedName>
+    <definedName name="TextRefCopy65">#REF!</definedName>
+    <definedName name="TextRefCopy66">#REF!</definedName>
+    <definedName name="TextRefCopy7">#REF!</definedName>
+    <definedName name="TextRefCopy8">#REF!</definedName>
+    <definedName name="TextRefCopy9">#REF!</definedName>
+    <definedName name="TextRefCopyRangeCount" hidden="1">41</definedName>
+    <definedName name="TGAUCHA">#REF!</definedName>
+    <definedName name="tghed" localSheetId="0" hidden="1">{"SCH35",#N/A,FALSE,"5X3";"SCH36",#N/A,FALSE,"5X3";"SCH37",#N/A,FALSE,"5X3";"SCH38",#N/A,FALSE,"5X3";"SCH39A",#N/A,FALSE,"5X3";"SCH39B",#N/A,FALSE,"5X3";"SCH40",#N/A,FALSE,"5X3"}</definedName>
+    <definedName name="tghed" hidden="1">{"SCH35",#N/A,FALSE,"5X3";"SCH36",#N/A,FALSE,"5X3";"SCH37",#N/A,FALSE,"5X3";"SCH38",#N/A,FALSE,"5X3";"SCH39A",#N/A,FALSE,"5X3";"SCH39B",#N/A,FALSE,"5X3";"SCH40",#N/A,FALSE,"5X3"}</definedName>
+    <definedName name="tghtd" localSheetId="0" hidden="1">{"SCH27",#N/A,FALSE,"summary";"SCH39",#N/A,FALSE,"summary";"SCH41",#N/A,FALSE,"summary"}</definedName>
+    <definedName name="tghtd" hidden="1">{"SCH27",#N/A,FALSE,"summary";"SCH39",#N/A,FALSE,"summary";"SCH41",#N/A,FALSE,"summary"}</definedName>
+    <definedName name="tgjnhndf" localSheetId="0" hidden="1">{"SCH31",#N/A,FALSE,"ebitrecs";"SCH32",#N/A,FALSE,"ebitrecs";"SCH33",#N/A,FALSE,"ebitrecs";"SCH34",#N/A,FALSE,"ebitrecs";"SCH35",#N/A,FALSE,"ebitrecs";"SCH36",#N/A,FALSE,"ebitrecs";"SCH37",#N/A,FALSE,"ebitrecs";"SCH38",#N/A,FALSE,"ebitrecs"}</definedName>
+    <definedName name="tgjnhndf" hidden="1">{"SCH31",#N/A,FALSE,"ebitrecs";"SCH32",#N/A,FALSE,"ebitrecs";"SCH33",#N/A,FALSE,"ebitrecs";"SCH34",#N/A,FALSE,"ebitrecs";"SCH35",#N/A,FALSE,"ebitrecs";"SCH36",#N/A,FALSE,"ebitrecs";"SCH37",#N/A,FALSE,"ebitrecs";"SCH38",#N/A,FALSE,"ebitrecs"}</definedName>
+    <definedName name="Thousand">#REF!</definedName>
+    <definedName name="Til">#N/A</definedName>
+    <definedName name="Tile">#N/A</definedName>
+    <definedName name="Time_Horizon">#REF!</definedName>
+    <definedName name="TIPO">#REF!</definedName>
+    <definedName name="TIPO_DE_INSTRUMENTO">#REF!</definedName>
+    <definedName name="TipoCambio">#N/A</definedName>
+    <definedName name="tir">#REF!</definedName>
+    <definedName name="tir_equity">#REF!</definedName>
+    <definedName name="TIR_U">#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles">#N/A</definedName>
+    <definedName name="Títulos_impressão_IM">#REF!,#REF!</definedName>
+    <definedName name="tjhret" localSheetId="0" hidden="1">{"SCH54",#N/A,FALSE,"upside";"SCH55",#N/A,FALSE,"upside"}</definedName>
+    <definedName name="tjhret" hidden="1">{"SCH54",#N/A,FALSE,"upside";"SCH55",#N/A,FALSE,"upside"}</definedName>
+    <definedName name="TM">#N/A</definedName>
+    <definedName name="TODOFI">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="TOP">#REF!</definedName>
+    <definedName name="TOTAL">#N/A</definedName>
+    <definedName name="total.contracts.os">#N/A</definedName>
+    <definedName name="Total_Assets">#N/A</definedName>
+    <definedName name="TOTAL_ATIVO">#REF!</definedName>
+    <definedName name="total_by_afe">#REF!</definedName>
+    <definedName name="Total_Custos_Operacionais">#REF!</definedName>
+    <definedName name="TOTAL_INVERSIONES_TIPO">#REF!</definedName>
+    <definedName name="Total_Liab_OE">#N/A</definedName>
+    <definedName name="TOTAL_PASSIVO">#REF!</definedName>
+    <definedName name="TotalDSG">#REF!</definedName>
+    <definedName name="TotalStaff">#REF!</definedName>
+    <definedName name="TOTDET1">#REF!</definedName>
+    <definedName name="TOTDET2">#REF!</definedName>
+    <definedName name="TOTRES1">#REF!</definedName>
+    <definedName name="TOTRES2">#REF!</definedName>
+    <definedName name="tousi" localSheetId="0" hidden="1">{"RES-2002",#N/A,FALSE,"BL2000";"A1-2002",#N/A,FALSE,"BL2000";"A2-2002",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="tousi" hidden="1">{"RES-2002",#N/A,FALSE,"BL2000";"A1-2002",#N/A,FALSE,"BL2000";"A2-2002",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="TP">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="TPL">#REF!</definedName>
+    <definedName name="tr">#REF!</definedName>
+    <definedName name="TRAIL1">#REF!</definedName>
+    <definedName name="TRAN">#N/A</definedName>
+    <definedName name="transdolar">#REF!</definedName>
+    <definedName name="transelec">#REF!</definedName>
+    <definedName name="transp36" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="transp36" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="transp36a" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="transp36a" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="TRANSPETRO">#REF!</definedName>
+    <definedName name="trc">#REF!</definedName>
+    <definedName name="Treasury">#REF!</definedName>
+    <definedName name="trf" localSheetId="0" hidden="1">{"'FLUXO-99'!$A$962:$G$963","'FLUXO-99'!$A$962:$G$963","'FLUXO-99'!$A$962:$G$963","'FLUXO-99'!$A$962:$G$963","'FLUXO-99'!$A$962:$G$963","'FLUXO-99'!$A$962:$G$963"}</definedName>
+    <definedName name="trf" hidden="1">{"'FLUXO-99'!$A$962:$G$963","'FLUXO-99'!$A$962:$G$963","'FLUXO-99'!$A$962:$G$963","'FLUXO-99'!$A$962:$G$963","'FLUXO-99'!$A$962:$G$963","'FLUXO-99'!$A$962:$G$963"}</definedName>
+    <definedName name="tri_equity">#REF!</definedName>
+    <definedName name="TRIAL">#REF!</definedName>
+    <definedName name="TRIAL10" localSheetId="0" hidden="1">{"SCH44",#N/A,FALSE,"5b5f";"SCH45",#N/A,FALSE,"5b5f"}</definedName>
+    <definedName name="TRIAL10" hidden="1">{"SCH44",#N/A,FALSE,"5b5f";"SCH45",#N/A,FALSE,"5b5f"}</definedName>
+    <definedName name="TRIAL11" localSheetId="0" hidden="1">{"sch56",#N/A,FALSE,"savings";"sch64",#N/A,FALSE,"savings"}</definedName>
+    <definedName name="TRIAL11" hidden="1">{"sch56",#N/A,FALSE,"savings";"sch64",#N/A,FALSE,"savings"}</definedName>
+    <definedName name="TRIAL12" localSheetId="0" hidden="1">{"SCH31",#N/A,FALSE,"ebitrecs";"SCH32",#N/A,FALSE,"ebitrecs";"SCH33",#N/A,FALSE,"ebitrecs";"SCH34",#N/A,FALSE,"ebitrecs";"SCH35",#N/A,FALSE,"ebitrecs";"SCH36",#N/A,FALSE,"ebitrecs";"SCH37",#N/A,FALSE,"ebitrecs";"SCH38",#N/A,FALSE,"ebitrecs"}</definedName>
+    <definedName name="TRIAL12" hidden="1">{"SCH31",#N/A,FALSE,"ebitrecs";"SCH32",#N/A,FALSE,"ebitrecs";"SCH33",#N/A,FALSE,"ebitrecs";"SCH34",#N/A,FALSE,"ebitrecs";"SCH35",#N/A,FALSE,"ebitrecs";"SCH36",#N/A,FALSE,"ebitrecs";"SCH37",#N/A,FALSE,"ebitrecs";"SCH38",#N/A,FALSE,"ebitrecs"}</definedName>
+    <definedName name="trial122" localSheetId="0" hidden="1">{"SCH29",#N/A,FALSE,"segments";"SCH30",#N/A,FALSE,"segments"}</definedName>
+    <definedName name="trial122" hidden="1">{"SCH29",#N/A,FALSE,"segments";"SCH30",#N/A,FALSE,"segments"}</definedName>
+    <definedName name="TRIAL13" localSheetId="0" hidden="1">{"SCH73",#N/A,FALSE,"eva";"SCH74",#N/A,FALSE,"eva";"SCH75",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="TRIAL13" hidden="1">{"SCH73",#N/A,FALSE,"eva";"SCH74",#N/A,FALSE,"eva";"SCH75",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="TRIAL14" localSheetId="0" hidden="1">{"SCH49",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="TRIAL14" hidden="1">{"SCH49",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="TRIAL15" localSheetId="0" hidden="1">{"SCH93",#N/A,FALSE,"monthly";"SCH94",#N/A,FALSE,"monthly";"SCH95",#N/A,FALSE,"monthly";"SCH96",#N/A,FALSE,"monthly";"SCH97",#N/A,FALSE,"monthly";"SCH104",#N/A,FALSE,"monthly";"SCH105",#N/A,FALSE,"monthly";"SCH106",#N/A,FALSE,"monthly";"SCH107",#N/A,FALSE,"monthly";"SCH108",#N/A,FALSE,"monthly";"SCH109",#N/A,FALSE,"monthly";"SCH110",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="TRIAL15" hidden="1">{"SCH93",#N/A,FALSE,"monthly";"SCH94",#N/A,FALSE,"monthly";"SCH95",#N/A,FALSE,"monthly";"SCH96",#N/A,FALSE,"monthly";"SCH97",#N/A,FALSE,"monthly";"SCH104",#N/A,FALSE,"monthly";"SCH105",#N/A,FALSE,"monthly";"SCH106",#N/A,FALSE,"monthly";"SCH107",#N/A,FALSE,"monthly";"SCH108",#N/A,FALSE,"monthly";"SCH109",#N/A,FALSE,"monthly";"SCH110",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="TRIAL16" localSheetId="0" hidden="1">{"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86"}</definedName>
+    <definedName name="TRIAL16" hidden="1">{"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86"}</definedName>
+    <definedName name="TRIAL17" localSheetId="0" hidden="1">{"SCH13",#N/A,FALSE,"SCH13";"SCH14",#N/A,FALSE,"SCH14";"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86";"SCH17",#N/A,FALSE,"SCH17,87";"SCH87",#N/A,FALSE,"SCH17,87";"SCH18",#N/A,FALSE,"SCH18,88";"SCH88",#N/A,FALSE,"SCH18,88";"SCH19",#N/A,FALSE,"SCH19,20,89,90";"SCH20",#N/A,FALSE,"SCH19,20,89,90";"SCH89",#N/A,FALSE,"SCH19,20,89,90";"SCH90",#N/A,FALSE,"SCH19,20,89,90";"SCH21",#N/A,FALSE,"SCH21";"SCH22",#N/A,FALSE,"SCH22";"SCH23",#N/A,FALSE,"SCH23";"SCH24",#N/A,FALSE,"SCH24";"SCH25",#N/A,FALSE,"SCH25";"SCH26",#N/A,FALSE,"SCH26";"SCH91",#N/A,FALSE,"SCH91";"SCH92",#N/A,FALSE,"SCH92";"SCH118",#N/A,FALSE,"SCH118";"SCH119",#N/A,FALSE,"SCH119"}</definedName>
+    <definedName name="TRIAL17" hidden="1">{"SCH13",#N/A,FALSE,"SCH13";"SCH14",#N/A,FALSE,"SCH14";"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86";"SCH17",#N/A,FALSE,"SCH17,87";"SCH87",#N/A,FALSE,"SCH17,87";"SCH18",#N/A,FALSE,"SCH18,88";"SCH88",#N/A,FALSE,"SCH18,88";"SCH19",#N/A,FALSE,"SCH19,20,89,90";"SCH20",#N/A,FALSE,"SCH19,20,89,90";"SCH89",#N/A,FALSE,"SCH19,20,89,90";"SCH90",#N/A,FALSE,"SCH19,20,89,90";"SCH21",#N/A,FALSE,"SCH21";"SCH22",#N/A,FALSE,"SCH22";"SCH23",#N/A,FALSE,"SCH23";"SCH24",#N/A,FALSE,"SCH24";"SCH25",#N/A,FALSE,"SCH25";"SCH26",#N/A,FALSE,"SCH26";"SCH91",#N/A,FALSE,"SCH91";"SCH92",#N/A,FALSE,"SCH92";"SCH118",#N/A,FALSE,"SCH118";"SCH119",#N/A,FALSE,"SCH119"}</definedName>
+    <definedName name="TRIAL18" localSheetId="0" hidden="1">{"SCH46",#N/A,FALSE,"sch46"}</definedName>
+    <definedName name="TRIAL18" hidden="1">{"SCH46",#N/A,FALSE,"sch46"}</definedName>
+    <definedName name="TRIAL19" localSheetId="0" hidden="1">{"SCH51",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="TRIAL19" hidden="1">{"SCH51",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="TRIAL20" localSheetId="0" hidden="1">{"SCH52",#N/A,FALSE,"sch52"}</definedName>
+    <definedName name="TRIAL20" hidden="1">{"SCH52",#N/A,FALSE,"sch52"}</definedName>
+    <definedName name="TRIAL21" localSheetId="0" hidden="1">{"SCH29",#N/A,FALSE,"segments";"SCH30",#N/A,FALSE,"segments"}</definedName>
+    <definedName name="TRIAL21" hidden="1">{"SCH29",#N/A,FALSE,"segments";"SCH30",#N/A,FALSE,"segments"}</definedName>
+    <definedName name="TRIAL22" localSheetId="0" hidden="1">{"SCH27",#N/A,FALSE,"summary";"SCH39",#N/A,FALSE,"summary";"SCH41",#N/A,FALSE,"summary"}</definedName>
+    <definedName name="TRIAL22" hidden="1">{"SCH27",#N/A,FALSE,"summary";"SCH39",#N/A,FALSE,"summary";"SCH41",#N/A,FALSE,"summary"}</definedName>
+    <definedName name="TRIAL23" localSheetId="0" hidden="1">{"SCH54",#N/A,FALSE,"upside";"SCH55",#N/A,FALSE,"upside"}</definedName>
+    <definedName name="TRIAL23" hidden="1">{"SCH54",#N/A,FALSE,"upside";"SCH55",#N/A,FALSE,"upside"}</definedName>
+    <definedName name="TRIAL24" localSheetId="0" hidden="1">{"SCH47",#N/A,FALSE,"value";"sch48",#N/A,FALSE,"value"}</definedName>
+    <definedName name="TRIAL24" hidden="1">{"SCH47",#N/A,FALSE,"value";"sch48",#N/A,FALSE,"value"}</definedName>
+    <definedName name="TRIAL25" localSheetId="0" hidden="1">{"SCH28",#N/A,FALSE,"monthly";"SCH40",#N/A,FALSE,"monthly";"SCH42",#N/A,FALSE,"monthly";"SCH43",#N/A,FALSE,"monthly";"SCH50",#N/A,FALSE,"monthly";"SCH51",#N/A,FALSE,"monthly";"SCH53",#N/A,FALSE,"monthly";"SCH66",#N/A,FALSE,"monthly";"SCH67",#N/A,FALSE,"monthly";"SCH68",#N/A,FALSE,"monthly";"SCH69",#N/A,FALSE,"monthly";"SCH70",#N/A,FALSE,"monthly";"SCH71",#N/A,FALSE,"monthly";"SCH72",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="TRIAL25" hidden="1">{"SCH28",#N/A,FALSE,"monthly";"SCH40",#N/A,FALSE,"monthly";"SCH42",#N/A,FALSE,"monthly";"SCH43",#N/A,FALSE,"monthly";"SCH50",#N/A,FALSE,"monthly";"SCH51",#N/A,FALSE,"monthly";"SCH53",#N/A,FALSE,"monthly";"SCH66",#N/A,FALSE,"monthly";"SCH67",#N/A,FALSE,"monthly";"SCH68",#N/A,FALSE,"monthly";"SCH69",#N/A,FALSE,"monthly";"SCH70",#N/A,FALSE,"monthly";"SCH71",#N/A,FALSE,"monthly";"SCH72",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="TRIAL3">#REF!</definedName>
+    <definedName name="trial30" localSheetId="0" hidden="1">{"SCH73",#N/A,FALSE,"eva";"SCH74",#N/A,FALSE,"eva";"SCH75",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="trial30" hidden="1">{"SCH73",#N/A,FALSE,"eva";"SCH74",#N/A,FALSE,"eva";"SCH75",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="trial31" localSheetId="0" hidden="1">{"SCH44",#N/A,FALSE,"5b5f";"SCH45",#N/A,FALSE,"5b5f"}</definedName>
+    <definedName name="trial31" hidden="1">{"SCH44",#N/A,FALSE,"5b5f";"SCH45",#N/A,FALSE,"5b5f"}</definedName>
+    <definedName name="trial32" localSheetId="0" hidden="1">{"SCH44",#N/A,FALSE,"5b5f";"SCH45",#N/A,FALSE,"5b5f"}</definedName>
+    <definedName name="trial32" hidden="1">{"SCH44",#N/A,FALSE,"5b5f";"SCH45",#N/A,FALSE,"5b5f"}</definedName>
+    <definedName name="trial34" localSheetId="0" hidden="1">{"sch56",#N/A,FALSE,"savings";"sch64",#N/A,FALSE,"savings"}</definedName>
+    <definedName name="trial34" hidden="1">{"sch56",#N/A,FALSE,"savings";"sch64",#N/A,FALSE,"savings"}</definedName>
+    <definedName name="trial35" localSheetId="0" hidden="1">{"SCH31",#N/A,FALSE,"ebitrecs";"SCH32",#N/A,FALSE,"ebitrecs";"SCH33",#N/A,FALSE,"ebitrecs";"SCH34",#N/A,FALSE,"ebitrecs";"SCH35",#N/A,FALSE,"ebitrecs";"SCH36",#N/A,FALSE,"ebitrecs";"SCH37",#N/A,FALSE,"ebitrecs";"SCH38",#N/A,FALSE,"ebitrecs"}</definedName>
+    <definedName name="trial35" hidden="1">{"SCH31",#N/A,FALSE,"ebitrecs";"SCH32",#N/A,FALSE,"ebitrecs";"SCH33",#N/A,FALSE,"ebitrecs";"SCH34",#N/A,FALSE,"ebitrecs";"SCH35",#N/A,FALSE,"ebitrecs";"SCH36",#N/A,FALSE,"ebitrecs";"SCH37",#N/A,FALSE,"ebitrecs";"SCH38",#N/A,FALSE,"ebitrecs"}</definedName>
+    <definedName name="trial36" localSheetId="0" hidden="1">{"SCH73",#N/A,FALSE,"eva";"SCH74",#N/A,FALSE,"eva";"SCH75",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="trial36" hidden="1">{"SCH73",#N/A,FALSE,"eva";"SCH74",#N/A,FALSE,"eva";"SCH75",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="trial37" localSheetId="0" hidden="1">{"SCH49",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="trial37" hidden="1">{"SCH49",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="trial38" localSheetId="0" hidden="1">{"SCH93",#N/A,FALSE,"monthly";"SCH94",#N/A,FALSE,"monthly";"SCH95",#N/A,FALSE,"monthly";"SCH96",#N/A,FALSE,"monthly";"SCH97",#N/A,FALSE,"monthly";"SCH104",#N/A,FALSE,"monthly";"SCH105",#N/A,FALSE,"monthly";"SCH106",#N/A,FALSE,"monthly";"SCH107",#N/A,FALSE,"monthly";"SCH108",#N/A,FALSE,"monthly";"SCH109",#N/A,FALSE,"monthly";"SCH110",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="trial38" hidden="1">{"SCH93",#N/A,FALSE,"monthly";"SCH94",#N/A,FALSE,"monthly";"SCH95",#N/A,FALSE,"monthly";"SCH96",#N/A,FALSE,"monthly";"SCH97",#N/A,FALSE,"monthly";"SCH104",#N/A,FALSE,"monthly";"SCH105",#N/A,FALSE,"monthly";"SCH106",#N/A,FALSE,"monthly";"SCH107",#N/A,FALSE,"monthly";"SCH108",#N/A,FALSE,"monthly";"SCH109",#N/A,FALSE,"monthly";"SCH110",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="trial39" localSheetId="0" hidden="1">{"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86"}</definedName>
+    <definedName name="trial39" hidden="1">{"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86"}</definedName>
+    <definedName name="TRIAL4">#REF!</definedName>
+    <definedName name="trial40" localSheetId="0" hidden="1">{"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86"}</definedName>
+    <definedName name="trial40" hidden="1">{"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86"}</definedName>
+    <definedName name="trial41" localSheetId="0" hidden="1">{"SCH13",#N/A,FALSE,"SCH13";"SCH14",#N/A,FALSE,"SCH14";"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86";"SCH17",#N/A,FALSE,"SCH17,87";"SCH87",#N/A,FALSE,"SCH17,87";"SCH18",#N/A,FALSE,"SCH18,88";"SCH88",#N/A,FALSE,"SCH18,88";"SCH19",#N/A,FALSE,"SCH19,20,89,90";"SCH20",#N/A,FALSE,"SCH19,20,89,90";"SCH89",#N/A,FALSE,"SCH19,20,89,90";"SCH90",#N/A,FALSE,"SCH19,20,89,90";"SCH21",#N/A,FALSE,"SCH21";"SCH22",#N/A,FALSE,"SCH22";"SCH23",#N/A,FALSE,"SCH23";"SCH24",#N/A,FALSE,"SCH24";"SCH25",#N/A,FALSE,"SCH25";"SCH26",#N/A,FALSE,"SCH26";"SCH91",#N/A,FALSE,"SCH91";"SCH92",#N/A,FALSE,"SCH92";"SCH118",#N/A,FALSE,"SCH118";"SCH119",#N/A,FALSE,"SCH119"}</definedName>
+    <definedName name="trial41" hidden="1">{"SCH13",#N/A,FALSE,"SCH13";"SCH14",#N/A,FALSE,"SCH14";"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86";"SCH17",#N/A,FALSE,"SCH17,87";"SCH87",#N/A,FALSE,"SCH17,87";"SCH18",#N/A,FALSE,"SCH18,88";"SCH88",#N/A,FALSE,"SCH18,88";"SCH19",#N/A,FALSE,"SCH19,20,89,90";"SCH20",#N/A,FALSE,"SCH19,20,89,90";"SCH89",#N/A,FALSE,"SCH19,20,89,90";"SCH90",#N/A,FALSE,"SCH19,20,89,90";"SCH21",#N/A,FALSE,"SCH21";"SCH22",#N/A,FALSE,"SCH22";"SCH23",#N/A,FALSE,"SCH23";"SCH24",#N/A,FALSE,"SCH24";"SCH25",#N/A,FALSE,"SCH25";"SCH26",#N/A,FALSE,"SCH26";"SCH91",#N/A,FALSE,"SCH91";"SCH92",#N/A,FALSE,"SCH92";"SCH118",#N/A,FALSE,"SCH118";"SCH119",#N/A,FALSE,"SCH119"}</definedName>
+    <definedName name="trial42" localSheetId="0" hidden="1">{"SCH46",#N/A,FALSE,"sch46"}</definedName>
+    <definedName name="trial42" hidden="1">{"SCH46",#N/A,FALSE,"sch46"}</definedName>
+    <definedName name="trial43" localSheetId="0" hidden="1">{"SCH51",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="trial43" hidden="1">{"SCH51",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="trial44" localSheetId="0" hidden="1">{"SCH52",#N/A,FALSE,"sch52"}</definedName>
+    <definedName name="trial44" hidden="1">{"SCH52",#N/A,FALSE,"sch52"}</definedName>
+    <definedName name="trial45" localSheetId="0" hidden="1">{"SCH29",#N/A,FALSE,"segments";"SCH30",#N/A,FALSE,"segments"}</definedName>
+    <definedName name="trial45" hidden="1">{"SCH29",#N/A,FALSE,"segments";"SCH30",#N/A,FALSE,"segments"}</definedName>
+    <definedName name="trial46" localSheetId="0" hidden="1">{"SCH27",#N/A,FALSE,"summary";"SCH39",#N/A,FALSE,"summary";"SCH41",#N/A,FALSE,"summary"}</definedName>
+    <definedName name="trial46" hidden="1">{"SCH27",#N/A,FALSE,"summary";"SCH39",#N/A,FALSE,"summary";"SCH41",#N/A,FALSE,"summary"}</definedName>
+    <definedName name="trial47" localSheetId="0" hidden="1">{"SCH54",#N/A,FALSE,"upside";"SCH55",#N/A,FALSE,"upside"}</definedName>
+    <definedName name="trial47" hidden="1">{"SCH54",#N/A,FALSE,"upside";"SCH55",#N/A,FALSE,"upside"}</definedName>
+    <definedName name="trial48" localSheetId="0" hidden="1">{"SCH47",#N/A,FALSE,"value";"sch48",#N/A,FALSE,"value"}</definedName>
+    <definedName name="trial48" hidden="1">{"SCH47",#N/A,FALSE,"value";"sch48",#N/A,FALSE,"value"}</definedName>
+    <definedName name="trial49" localSheetId="0" hidden="1">{"SCH28",#N/A,FALSE,"monthly";"SCH40",#N/A,FALSE,"monthly";"SCH42",#N/A,FALSE,"monthly";"SCH43",#N/A,FALSE,"monthly";"SCH50",#N/A,FALSE,"monthly";"SCH51",#N/A,FALSE,"monthly";"SCH53",#N/A,FALSE,"monthly";"SCH66",#N/A,FALSE,"monthly";"SCH67",#N/A,FALSE,"monthly";"SCH68",#N/A,FALSE,"monthly";"SCH69",#N/A,FALSE,"monthly";"SCH70",#N/A,FALSE,"monthly";"SCH71",#N/A,FALSE,"monthly";"SCH72",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="trial49" hidden="1">{"SCH28",#N/A,FALSE,"monthly";"SCH40",#N/A,FALSE,"monthly";"SCH42",#N/A,FALSE,"monthly";"SCH43",#N/A,FALSE,"monthly";"SCH50",#N/A,FALSE,"monthly";"SCH51",#N/A,FALSE,"monthly";"SCH53",#N/A,FALSE,"monthly";"SCH66",#N/A,FALSE,"monthly";"SCH67",#N/A,FALSE,"monthly";"SCH68",#N/A,FALSE,"monthly";"SCH69",#N/A,FALSE,"monthly";"SCH70",#N/A,FALSE,"monthly";"SCH71",#N/A,FALSE,"monthly";"SCH72",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="TRIAL5">#REF!</definedName>
+    <definedName name="TRIAL6">#REF!</definedName>
+    <definedName name="TRIAL7">#REF!</definedName>
+    <definedName name="TRIAL8">#REF!</definedName>
+    <definedName name="TRIAL9">#REF!</definedName>
+    <definedName name="TSERG">#REF!</definedName>
+    <definedName name="TT">#N/A</definedName>
+    <definedName name="TTB" localSheetId="0" hidden="1">{"SEPTEMBER PRINT",#N/A,FALSE,"INV_BKDN";"SEPTEMBER PRINT",#N/A,FALSE,"INV_BKDN"}</definedName>
+    <definedName name="TTB" hidden="1">{"SEPTEMBER PRINT",#N/A,FALSE,"INV_BKDN";"SEPTEMBER PRINT",#N/A,FALSE,"INV_BKDN"}</definedName>
+    <definedName name="Ttrim">#REF!</definedName>
+    <definedName name="TTT">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="Tucano" hidden="1">#REF!</definedName>
+    <definedName name="TUDO">#REF!</definedName>
+    <definedName name="tudo2" localSheetId="0" hidden="1">{"ATI",#N/A,TRUE,"BALabr97";"PAS",#N/A,TRUE,"BALabr97";"REC",#N/A,TRUE,"BALabr97"}</definedName>
+    <definedName name="tudo2" hidden="1">{"ATI",#N/A,TRUE,"BALabr97";"PAS",#N/A,TRUE,"BALabr97";"REC",#N/A,TRUE,"BALabr97"}</definedName>
+    <definedName name="txtBl_spin">#N/A</definedName>
+    <definedName name="txtBl_spin_1">#N/A</definedName>
+    <definedName name="txtChargeTel">#N/A</definedName>
+    <definedName name="txtHem_spin">#N/A</definedName>
+    <definedName name="txtHem_spin_1">#N/A</definedName>
+    <definedName name="txtIppan_spin">#N/A</definedName>
+    <definedName name="txtIppan_spin_1">#N/A</definedName>
+    <definedName name="txtKomono_spin">#N/A</definedName>
+    <definedName name="txtKomono_spin_1">#N/A</definedName>
+    <definedName name="txtNumSheets">#N/A</definedName>
+    <definedName name="txtReceDate">#N/A</definedName>
+    <definedName name="txtSameProtoNo">#N/A</definedName>
+    <definedName name="tyjyj45thtyhr">#N/A</definedName>
+    <definedName name="TYPE">#REF!</definedName>
+    <definedName name="tyrh" localSheetId="0" hidden="1">{"sch56",#N/A,FALSE,"savings";"sch64",#N/A,FALSE,"savings"}</definedName>
+    <definedName name="tyrh" hidden="1">{"sch56",#N/A,FALSE,"savings";"sch64",#N/A,FALSE,"savings"}</definedName>
+    <definedName name="tyrtrtr" localSheetId="0">{"'RR'!$A$2:$E$81"}</definedName>
+    <definedName name="tyrtrtr">{"'RR'!$A$2:$E$81"}</definedName>
+    <definedName name="tytytgerg" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"monthly";#N/A,#N/A,FALSE,"fcst detail"}</definedName>
+    <definedName name="tytytgerg" hidden="1">{#N/A,#N/A,FALSE,"monthly";#N/A,#N/A,FALSE,"fcst detail"}</definedName>
+    <definedName name="T総合計00">#N/A</definedName>
+    <definedName name="T総合計01">#N/A</definedName>
+    <definedName name="T総合計02">#N/A</definedName>
+    <definedName name="T総合計97">#N/A</definedName>
+    <definedName name="T総合計98">#N/A</definedName>
+    <definedName name="T総合計99">#N/A</definedName>
+    <definedName name="U">#N/A</definedName>
+    <definedName name="U_1">#N/A</definedName>
+    <definedName name="U142WD">#N/A</definedName>
+    <definedName name="U144WD">#N/A</definedName>
+    <definedName name="uc_fat">#REF!</definedName>
+    <definedName name="UCM_9" localSheetId="0" hidden="1">{"FS`s",#N/A,TRUE,"FS's";"Icome St",#N/A,TRUE,"Income St.";"Balance Sh",#N/A,TRUE,"Balance Sh.";"Gross Margin",#N/A,TRUE,"Gross Margin"}</definedName>
+    <definedName name="UCM_9" hidden="1">{"FS`s",#N/A,TRUE,"FS's";"Icome St",#N/A,TRUE,"Income St.";"Balance Sh",#N/A,TRUE,"Balance Sh.";"Gross Margin",#N/A,TRUE,"Gross Margin"}</definedName>
+    <definedName name="uds">#N/A</definedName>
+    <definedName name="UF">#REF!</definedName>
+    <definedName name="UF0">#REF!</definedName>
+    <definedName name="UFIR">#REF!</definedName>
+    <definedName name="UFPrn20030902170221">#N/A</definedName>
+    <definedName name="UFPrn20031003084050">#N/A</definedName>
+    <definedName name="UFPrn20031102095528">#N/A</definedName>
+    <definedName name="UFPrn20031202140915">#N/A</definedName>
+    <definedName name="UFPrn20031202201945">#N/A</definedName>
+    <definedName name="UFPrn20040112101950">#N/A</definedName>
+    <definedName name="UFPrn20040203181809">#N/A</definedName>
+    <definedName name="UFPrn20040216175227">#N/A</definedName>
+    <definedName name="UFPrn20040306172159">#N/A</definedName>
+    <definedName name="UFPrn20041006162754">#N/A</definedName>
+    <definedName name="Ui">#REF!</definedName>
+    <definedName name="UIU">#N/A</definedName>
+    <definedName name="ujty" localSheetId="0" hidden="1">{"SCH49",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="ujty" hidden="1">{"SCH49",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="UltLin">#REF!</definedName>
+    <definedName name="UN">#REF!</definedName>
+    <definedName name="UNIBANCO">#REF!</definedName>
+    <definedName name="unit_case">#REF!</definedName>
+    <definedName name="UOP___TECNOLOGIA">#REF!</definedName>
+    <definedName name="UpButton">#N/A</definedName>
+    <definedName name="URV">#N/A</definedName>
+    <definedName name="US">#REF!</definedName>
+    <definedName name="US__01">#REF!</definedName>
+    <definedName name="US__02">#REF!</definedName>
+    <definedName name="US__03">#REF!</definedName>
+    <definedName name="US__04">#REF!</definedName>
+    <definedName name="US__05">#REF!</definedName>
+    <definedName name="US__06">#REF!</definedName>
+    <definedName name="US__07">#REF!</definedName>
+    <definedName name="US__08">#REF!</definedName>
+    <definedName name="US__09">#REF!</definedName>
+    <definedName name="US__10">#REF!</definedName>
+    <definedName name="US__11">#REF!</definedName>
+    <definedName name="US__12">#REF!</definedName>
+    <definedName name="US_DEZ">#REF!</definedName>
+    <definedName name="US_JUNHO" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="US_JUNHO" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="US_JUNHO1" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="US_JUNHO1" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="US_JUNHO1000" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="US_JUNHO1000" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="US_JUNHO2" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="US_JUNHO2" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="US_JUNHO2000" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="US_JUNHO2000" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="US_JUNHO222" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="US_JUNHO222" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="us00">#REF!</definedName>
+    <definedName name="us99dez">#REF!</definedName>
+    <definedName name="us99med">#REF!</definedName>
+    <definedName name="USA">#REF!</definedName>
+    <definedName name="USA_1">#N/A</definedName>
+    <definedName name="usbs" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Allocation";#N/A,#N/A,TRUE,"Capital Software";#N/A,#N/A,TRUE,"Misc";#N/A,#N/A,TRUE,"NAOG"}</definedName>
+    <definedName name="usbs" hidden="1">{#N/A,#N/A,TRUE,"Total Allocation";#N/A,#N/A,TRUE,"Capital Software";#N/A,#N/A,TRUE,"Misc";#N/A,#N/A,TRUE,"NAOG"}</definedName>
+    <definedName name="USD">#REF!</definedName>
+    <definedName name="USD0">#REF!</definedName>
+    <definedName name="usmeddez">#REF!</definedName>
+    <definedName name="USMTeste2" localSheetId="0">{"'RATEIO RECEITA BRUTA'!$B$77:$C$106"}</definedName>
+    <definedName name="USMTeste2">{"'RATEIO RECEITA BRUTA'!$B$77:$C$106"}</definedName>
+    <definedName name="USMTeste3" localSheetId="0">{"'RATEIO RECEITA BRUTA'!$B$77:$C$106"}</definedName>
+    <definedName name="USMTeste3">{"'RATEIO RECEITA BRUTA'!$B$77:$C$106"}</definedName>
+    <definedName name="USSDUN">#N/A</definedName>
+    <definedName name="UT">#N/A</definedName>
+    <definedName name="UTE">#REF!</definedName>
+    <definedName name="UTENF">#REF!</definedName>
+    <definedName name="utfkufjklgfkjfj">#REF!</definedName>
+    <definedName name="UU">#N/A</definedName>
+    <definedName name="UU_1">#N/A</definedName>
+    <definedName name="Uuu" localSheetId="0" hidden="1">{"PARTE1",#N/A,FALSE,"Plan1"}</definedName>
+    <definedName name="Uuu" hidden="1">{"PARTE1",#N/A,FALSE,"Plan1"}</definedName>
+    <definedName name="Uuuu" localSheetId="0" hidden="1">{"PARTE1",#N/A,FALSE,"Plan1"}</definedName>
+    <definedName name="Uuuu" hidden="1">{"PARTE1",#N/A,FALSE,"Plan1"}</definedName>
+    <definedName name="uuuuu">#REF!</definedName>
+    <definedName name="UUUUUU" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="UUUUUU" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="V">#N/A</definedName>
+    <definedName name="V_1">#N/A</definedName>
+    <definedName name="V_SUm" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Summary";#N/A,#N/A,FALSE,"Base Materials";#N/A,#N/A,FALSE,"Construction";#N/A,#N/A,FALSE,"Packaging";#N/A,#N/A,FALSE,"Transportation"}</definedName>
+    <definedName name="V_SUm" hidden="1">{#N/A,#N/A,FALSE,"Summary";#N/A,#N/A,FALSE,"Base Materials";#N/A,#N/A,FALSE,"Construction";#N/A,#N/A,FALSE,"Packaging";#N/A,#N/A,FALSE,"Transportation"}</definedName>
+    <definedName name="Vail" localSheetId="0" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
+    <definedName name="Vail" hidden="1">{"PVGraph2",#N/A,FALSE,"PV Data"}</definedName>
+    <definedName name="val" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Base Materials";#N/A,#N/A,FALSE,"Construction";#N/A,#N/A,FALSE,"Packaging";#N/A,#N/A,FALSE,"Transportation"}</definedName>
+    <definedName name="val" hidden="1">{#N/A,#N/A,FALSE,"Base Materials";#N/A,#N/A,FALSE,"Construction";#N/A,#N/A,FALSE,"Packaging";#N/A,#N/A,FALSE,"Transportation"}</definedName>
+    <definedName name="val\" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Summary";#N/A,#N/A,FALSE,"Base Materials";#N/A,#N/A,FALSE,"Construction";#N/A,#N/A,FALSE,"Packaging";#N/A,#N/A,FALSE,"Transportation"}</definedName>
+    <definedName name="val\" hidden="1">{#N/A,#N/A,FALSE,"Summary";#N/A,#N/A,FALSE,"Base Materials";#N/A,#N/A,FALSE,"Construction";#N/A,#N/A,FALSE,"Packaging";#N/A,#N/A,FALSE,"Transportation"}</definedName>
+    <definedName name="Validation_Threshold">#REF!</definedName>
+    <definedName name="VALOR">#REF!</definedName>
+    <definedName name="Valor_destacado_R">#REF!</definedName>
+    <definedName name="Valor_destacado_US">#REF!</definedName>
+    <definedName name="Valores">#REF!</definedName>
+    <definedName name="values">#REF!,#REF!,#REF!</definedName>
+    <definedName name="vamt">#REF!</definedName>
+    <definedName name="vanilla">#REF!</definedName>
+    <definedName name="vapr">#REF!</definedName>
+    <definedName name="var">#N/A</definedName>
+    <definedName name="varanalysis">#N/A</definedName>
+    <definedName name="Variac1">#N/A</definedName>
+    <definedName name="vaug">#REF!</definedName>
+    <definedName name="vavali">#REF!</definedName>
+    <definedName name="vcsds" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="vcsds" hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="vctohedge">#REF!</definedName>
+    <definedName name="vdec">#REF!</definedName>
+    <definedName name="Vehicle">#REF!</definedName>
+    <definedName name="Vehicleflt">#N/A</definedName>
+    <definedName name="Vehstat">#N/A</definedName>
+    <definedName name="Vencimento">#REF!</definedName>
+    <definedName name="VEND_BRUT_I_1TRIM">#REF!</definedName>
+    <definedName name="VEND_BRUT_I_2TRIM">#REF!</definedName>
+    <definedName name="VEND_BRUT_I_3TRIM">#REF!</definedName>
+    <definedName name="VEND_BRUT_I_4TRIM">#REF!</definedName>
+    <definedName name="VEND_BRUT_S_1TRIM">#REF!</definedName>
+    <definedName name="VEND_BRUT_S_2TRIM">#REF!</definedName>
+    <definedName name="VEND_BRUT_S_3TRIM">#REF!</definedName>
+    <definedName name="VEND_BRUT_S_4TRIM">#REF!</definedName>
+    <definedName name="VENDAS">#REF!</definedName>
+    <definedName name="Vendas_de_Lançamentos">#REF!</definedName>
+    <definedName name="VENRES1">#REF!</definedName>
+    <definedName name="VENRES2">#REF!</definedName>
+    <definedName name="VENTES">#REF!</definedName>
+    <definedName name="versao2">#REF!</definedName>
+    <definedName name="versaoexplicativa">#REF!</definedName>
+    <definedName name="VES">#N/A</definedName>
+    <definedName name="VES_1">#N/A</definedName>
+    <definedName name="VES週報">#N/A</definedName>
+    <definedName name="VES週報_1">#N/A</definedName>
+    <definedName name="vfeb">#REF!</definedName>
+    <definedName name="VI" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="VI" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="virginia" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="virginia" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="VISUUBB">#REF!</definedName>
+    <definedName name="vjan">#REF!</definedName>
+    <definedName name="vjul">#REF!</definedName>
+    <definedName name="vjun">#REF!</definedName>
+    <definedName name="vloc">#REF!</definedName>
+    <definedName name="vmar">#REF!</definedName>
+    <definedName name="VMAR.">#REF!</definedName>
+    <definedName name="vmay">#REF!</definedName>
+    <definedName name="vnov">#REF!</definedName>
+    <definedName name="voct">#REF!</definedName>
+    <definedName name="Volta">#REF!</definedName>
+    <definedName name="Volta1000">#REF!</definedName>
+    <definedName name="Volume">#REF!</definedName>
+    <definedName name="volume2" localSheetId="0" hidden="1">{"SUM GER",#N/A,FALSE,"SUM GER";"SUM FRA",#N/A,FALSE,"SUM FRA";"SUM ITA",#N/A,FALSE,"SUM ITA";"SUM SPA",#N/A,FALSE,"SUM SPA";"SUM EGB",#N/A,FALSE,"SUM EGB";"SUM IND",#N/A,FALSE,"SUM IND"}</definedName>
+    <definedName name="volume2" hidden="1">{"SUM GER",#N/A,FALSE,"SUM GER";"SUM FRA",#N/A,FALSE,"SUM FRA";"SUM ITA",#N/A,FALSE,"SUM ITA";"SUM SPA",#N/A,FALSE,"SUM SPA";"SUM EGB",#N/A,FALSE,"SUM EGB";"SUM IND",#N/A,FALSE,"SUM IND"}</definedName>
+    <definedName name="VOTORANTIN">#REF!</definedName>
+    <definedName name="voucher" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Skjema 6.1 ";#N/A,#N/A,FALSE,"Skjema 6.2";#N/A,#N/A,FALSE,"Skjema 6.3";#N/A,#N/A,FALSE,"Skjema 6.4 ";#N/A,#N/A,FALSE,"Skjema 6.5";#N/A,#N/A,FALSE,"Skjema 6.6 ";#N/A,#N/A,FALSE,"Skjema 6.7 ";#N/A,#N/A,FALSE,"Skjema 6.8 ";#N/A,#N/A,FALSE,"Skjema 6.9";#N/A,#N/A,FALSE,"Skjema 6.10 ";#N/A,#N/A,FALSE,"Skjema 6.11 ";#N/A,#N/A,FALSE,"Skjema 6.12 ";#N/A,#N/A,FALSE,"Skjema 6.13 ";#N/A,#N/A,FALSE,"Skjema 6.14";#N/A,#N/A,FALSE,"Skjema 6.15 ";#N/A,#N/A,FALSE,"Skjema 6.16 ";#N/A,#N/A,FALSE,"Skjema 6.17 ";#N/A,#N/A,FALSE,"Skjema 6.18 ";#N/A,#N/A,FALSE,"Skjema 6.19 ";#N/A,#N/A,FALSE,"Skjema 6.20 ";#N/A,#N/A,FALSE,"Skjema 6.21";#N/A,#N/A,FALSE,"Skjema 6.22 ";#N/A,#N/A,FALSE,"Skjema 6.23 ";#N/A,#N/A,FALSE,"Skjema 6.24 ";#N/A,#N/A,FALSE,"Skjema 6.25";#N/A,#N/A,FALSE,"Skjema 6.26 ";#N/A,#N/A,FALSE,"Skjema 6.27";#N/A,#N/A,FALSE,"Skjema 6.28 ";#N/A,#N/A,FALSE,"Skjema 6.29";#N/A,#N/A,FALSE,"Skjema 6.30";#N/A,#N/A,FALSE,"Skjema 6.31";#N/A,#N/A,FALSE,"Skjema 6.31b"}</definedName>
+    <definedName name="voucher" hidden="1">{#N/A,#N/A,FALSE,"Skjema 6.1 ";#N/A,#N/A,FALSE,"Skjema 6.2";#N/A,#N/A,FALSE,"Skjema 6.3";#N/A,#N/A,FALSE,"Skjema 6.4 ";#N/A,#N/A,FALSE,"Skjema 6.5";#N/A,#N/A,FALSE,"Skjema 6.6 ";#N/A,#N/A,FALSE,"Skjema 6.7 ";#N/A,#N/A,FALSE,"Skjema 6.8 ";#N/A,#N/A,FALSE,"Skjema 6.9";#N/A,#N/A,FALSE,"Skjema 6.10 ";#N/A,#N/A,FALSE,"Skjema 6.11 ";#N/A,#N/A,FALSE,"Skjema 6.12 ";#N/A,#N/A,FALSE,"Skjema 6.13 ";#N/A,#N/A,FALSE,"Skjema 6.14";#N/A,#N/A,FALSE,"Skjema 6.15 ";#N/A,#N/A,FALSE,"Skjema 6.16 ";#N/A,#N/A,FALSE,"Skjema 6.17 ";#N/A,#N/A,FALSE,"Skjema 6.18 ";#N/A,#N/A,FALSE,"Skjema 6.19 ";#N/A,#N/A,FALSE,"Skjema 6.20 ";#N/A,#N/A,FALSE,"Skjema 6.21";#N/A,#N/A,FALSE,"Skjema 6.22 ";#N/A,#N/A,FALSE,"Skjema 6.23 ";#N/A,#N/A,FALSE,"Skjema 6.24 ";#N/A,#N/A,FALSE,"Skjema 6.25";#N/A,#N/A,FALSE,"Skjema 6.26 ";#N/A,#N/A,FALSE,"Skjema 6.27";#N/A,#N/A,FALSE,"Skjema 6.28 ";#N/A,#N/A,FALSE,"Skjema 6.29";#N/A,#N/A,FALSE,"Skjema 6.30";#N/A,#N/A,FALSE,"Skjema 6.31";#N/A,#N/A,FALSE,"Skjema 6.31b"}</definedName>
+    <definedName name="VPL">#REF!</definedName>
+    <definedName name="VPYS">#REF!</definedName>
+    <definedName name="vpys.">#REF!</definedName>
+    <definedName name="ＶＱ３１Ｕ能力">#N/A</definedName>
+    <definedName name="Vr_Contrato">#REF!</definedName>
+    <definedName name="vsep">#REF!</definedName>
+    <definedName name="VtasMens">#N/A</definedName>
+    <definedName name="VTASTMXHIST.">#REF!</definedName>
+    <definedName name="VV">#N/A</definedName>
+    <definedName name="VV_1">#N/A</definedName>
+    <definedName name="vvvvv" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="vvvvv" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="vvvvvv">#REF!</definedName>
+    <definedName name="W" hidden="1">0</definedName>
+    <definedName name="ｗ">#N/A</definedName>
+    <definedName name="ｗ_1">#N/A</definedName>
+    <definedName name="W1合計02">#N/A</definedName>
+    <definedName name="W1合計03">#N/A</definedName>
+    <definedName name="W1合計99">#N/A</definedName>
+    <definedName name="W2合計02">#N/A</definedName>
+    <definedName name="W2合計03">#N/A</definedName>
+    <definedName name="W2合計99">#N/A</definedName>
+    <definedName name="W61C" localSheetId="0" hidden="1">{"AnaM1",#N/A,FALSE,"AnalisisM";"AnaM2",#N/A,FALSE,"AnalisisM";"AnaM3",#N/A,FALSE,"AnalisisM"}</definedName>
+    <definedName name="W61C" hidden="1">{"AnaM1",#N/A,FALSE,"AnalisisM";"AnaM2",#N/A,FALSE,"AnalisisM";"AnaM3",#N/A,FALSE,"AnalisisM"}</definedName>
+    <definedName name="W61C直接固定費" localSheetId="0" hidden="1">{"SUM GER",#N/A,FALSE,"SUM GER";"SUM FRA",#N/A,FALSE,"SUM FRA";"SUM ITA",#N/A,FALSE,"SUM ITA";"SUM SPA",#N/A,FALSE,"SUM SPA";"SUM EGB",#N/A,FALSE,"SUM EGB";"SUM IND",#N/A,FALSE,"SUM IND"}</definedName>
+    <definedName name="W61C直接固定費" hidden="1">{"SUM GER",#N/A,FALSE,"SUM GER";"SUM FRA",#N/A,FALSE,"SUM FRA";"SUM ITA",#N/A,FALSE,"SUM ITA";"SUM SPA",#N/A,FALSE,"SUM SPA";"SUM EGB",#N/A,FALSE,"SUM EGB";"SUM IND",#N/A,FALSE,"SUM IND"}</definedName>
+    <definedName name="wa">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="WAA">#REF!</definedName>
+    <definedName name="wac">#REF!</definedName>
+    <definedName name="WACA">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="WAFITO">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="WAL">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="wam">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="waresd" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="waresd" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="was">#REF!,#REF!,#REF!,#REF!</definedName>
+    <definedName name="wasdfgh" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="wasdfgh" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="wasdfvklermvlmewrvlewrmlv" localSheetId="0" hidden="1">{"SCH73",#N/A,FALSE,"eva";"SCH74",#N/A,FALSE,"eva";"SCH75",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="wasdfvklermvlmewrvlewrmlv" hidden="1">{"SCH73",#N/A,FALSE,"eva";"SCH74",#N/A,FALSE,"eva";"SCH75",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="Water">#N/A</definedName>
+    <definedName name="Waterr">#N/A</definedName>
+    <definedName name="WAWA">#REF!</definedName>
+    <definedName name="WC">#REF!</definedName>
+    <definedName name="WCMPNY">#REF!</definedName>
+    <definedName name="Wd">#REF!</definedName>
+    <definedName name="we" localSheetId="0" hidden="1">{"Despesas Diferidas Indedutíveis de 1998",#N/A,FALSE,"Impressão"}</definedName>
+    <definedName name="we" hidden="1">{"Despesas Diferidas Indedutíveis de 1998",#N/A,FALSE,"Impressão"}</definedName>
+    <definedName name="wedf" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wedf" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wefefwe">#N/A</definedName>
+    <definedName name="wefwefef">#N/A</definedName>
+    <definedName name="wefwewafcf">#N/A</definedName>
+    <definedName name="wei">#N/A</definedName>
+    <definedName name="wei_1">#N/A</definedName>
+    <definedName name="wekjnvqenrviqejrgivj1341j3o4jfo34kje" localSheetId="0" hidden="1">{"SCH52",#N/A,FALSE,"sch52"}</definedName>
+    <definedName name="wekjnvqenrviqejrgivj1341j3o4jfo34kje" hidden="1">{"SCH52",#N/A,FALSE,"sch52"}</definedName>
+    <definedName name="welkfngvqekgq3jgq34jgj3o4pgj4pj" localSheetId="0" hidden="1">{"SCH49",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="welkfngvqekgq3jgq34jgj3o4pgj4pj" hidden="1">{"SCH49",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="werewrew" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
+    <definedName name="werewrew" hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
+    <definedName name="werfd" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="werfd" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="werqwe">#REF!</definedName>
+    <definedName name="wertyghuj" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="wertyghuj" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="weverv">#N/A</definedName>
+    <definedName name="wewe" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"SIM95"}</definedName>
+    <definedName name="wewe" hidden="1">{#N/A,#N/A,FALSE,"SIM95"}</definedName>
+    <definedName name="wf" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="wf" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="what" localSheetId="0" hidden="1">{"clp_bs_doc",#N/A,FALSE,"CLP";"clp_is_doc",#N/A,FALSE,"CLP";"clp_cf_doc",#N/A,FALSE,"CLP";"clp_fr_doc",#N/A,FALSE,"CLP"}</definedName>
+    <definedName name="what" hidden="1">{"clp_bs_doc",#N/A,FALSE,"CLP";"clp_is_doc",#N/A,FALSE,"CLP";"clp_cf_doc",#N/A,FALSE,"CLP";"clp_fr_doc",#N/A,FALSE,"CLP"}</definedName>
+    <definedName name="who" localSheetId="0" hidden="1">{"REV 1 YR LIT",#N/A,FALSE,"Rev 1 yr";"REV 1 YR COMM SERV",#N/A,FALSE,"Rev 1 yr";"REV 1 YR HC",#N/A,FALSE,"Rev 1 yr";"REV 1 YR INVEST SERV",#N/A,FALSE,"Rev 1 yr"}</definedName>
+    <definedName name="who" hidden="1">{"REV 1 YR LIT",#N/A,FALSE,"Rev 1 yr";"REV 1 YR COMM SERV",#N/A,FALSE,"Rev 1 yr";"REV 1 YR HC",#N/A,FALSE,"Rev 1 yr";"REV 1 YR INVEST SERV",#N/A,FALSE,"Rev 1 yr"}</definedName>
+    <definedName name="wi" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="wi" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="WIN" localSheetId="0">{"' calendrier 2000'!$A$1:$Q$38"}</definedName>
+    <definedName name="WIN">{"' calendrier 2000'!$A$1:$Q$38"}</definedName>
+    <definedName name="WIRELESS">#REF!</definedName>
+    <definedName name="WIRELINE">#REF!</definedName>
+    <definedName name="WJDESC">#REF!</definedName>
+    <definedName name="WJJRN">#REF!</definedName>
+    <definedName name="wlkednjfc" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="wlkednjfc" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="wnr" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="wnr" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="Workforce">#REF!</definedName>
+    <definedName name="WorkforceTrend">#REF!</definedName>
+    <definedName name="Worksheet">#REF!</definedName>
+    <definedName name="WP112WD">#N/A</definedName>
+    <definedName name="WP114WD">#N/A</definedName>
+    <definedName name="WPEROD">#REF!</definedName>
+    <definedName name="WPL">#REF!</definedName>
+    <definedName name="WPNTR">#REF!</definedName>
+    <definedName name="wq" localSheetId="0">{"'PXR_6500'!$A$1:$I$124"}</definedName>
+    <definedName name="wq">{"'PXR_6500'!$A$1:$I$124"}</definedName>
+    <definedName name="wqw">#REF!</definedName>
+    <definedName name="wr" localSheetId="0" hidden="1">{"Controle de Saldos",#N/A,FALSE,"Controle Saldos";"Controle de Saldos Diferidos",#N/A,FALSE,"Controle Saldos";"Ajustes da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Cálculo da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Demonstração Base Negativa da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Ajustes do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Cálculo do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Prejuízos Fiscais",#N/A,FALSE,"Controle Saldos";"Cálculo por Estimativa",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Recolhimentos",#N/A,FALSE,"Controle Saldos";"Programa de Alimentação ao Trabalhador",#N/A,FALSE,"Controle Saldos";"Compensação de Impostos e Contribuições",#N/A,FALSE,"Controle Saldos"}</definedName>
+    <definedName name="wr" hidden="1">{"Controle de Saldos",#N/A,FALSE,"Controle Saldos";"Controle de Saldos Diferidos",#N/A,FALSE,"Controle Saldos";"Ajustes da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Cálculo da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Demonstração Base Negativa da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Ajustes do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Cálculo do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Prejuízos Fiscais",#N/A,FALSE,"Controle Saldos";"Cálculo por Estimativa",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Recolhimentos",#N/A,FALSE,"Controle Saldos";"Programa de Alimentação ao Trabalhador",#N/A,FALSE,"Controle Saldos";"Compensação de Impostos e Contribuições",#N/A,FALSE,"Controle Saldos"}</definedName>
+    <definedName name="WR50合計">#N/A</definedName>
+    <definedName name="WR50合計02">#N/A</definedName>
+    <definedName name="WR50合計03">#N/A</definedName>
+    <definedName name="WR50合計99">#N/A</definedName>
+    <definedName name="wrn.01." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"1321";#N/A,#N/A,FALSE,"1324";#N/A,#N/A,FALSE,"1333";#N/A,#N/A,FALSE,"1371"}</definedName>
+    <definedName name="wrn.01." hidden="1">{#N/A,#N/A,FALSE,"1321";#N/A,#N/A,FALSE,"1324";#N/A,#N/A,FALSE,"1333";#N/A,#N/A,FALSE,"1371"}</definedName>
+    <definedName name="wrn.083." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"CONTRIB.SOCIAL ACUM.";#N/A,#N/A,FALSE,"CONTRIB.SOCIAL";#N/A,#N/A,FALSE,"APUR.LUCRO REAL ACUM.";#N/A,#N/A,FALSE,"APUR.LUCRO REAL";#N/A,#N/A,FALSE,"DEMOST.RESULT ACUM.";#N/A,#N/A,FALSE,"DEMONST.RESULT.";#N/A,#N/A,FALSE,"PASSIVO";#N/A,#N/A,FALSE,"ATIVO"}</definedName>
+    <definedName name="wrn.083." hidden="1">{#N/A,#N/A,FALSE,"CONTRIB.SOCIAL ACUM.";#N/A,#N/A,FALSE,"CONTRIB.SOCIAL";#N/A,#N/A,FALSE,"APUR.LUCRO REAL ACUM.";#N/A,#N/A,FALSE,"APUR.LUCRO REAL";#N/A,#N/A,FALSE,"DEMOST.RESULT ACUM.";#N/A,#N/A,FALSE,"DEMONST.RESULT.";#N/A,#N/A,FALSE,"PASSIVO";#N/A,#N/A,FALSE,"ATIVO"}</definedName>
+    <definedName name="wrn.1." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"AOPESSOA2";#N/A,#N/A,FALSE,"AOPESSOA";#N/A,#N/A,FALSE,"AOPRODUC2";#N/A,#N/A,FALSE,"GRÁFICO3";#N/A,#N/A,FALSE,"AOCUSDIR12"}</definedName>
+    <definedName name="wrn.1." hidden="1">{#N/A,#N/A,FALSE,"AOPESSOA2";#N/A,#N/A,FALSE,"AOPESSOA";#N/A,#N/A,FALSE,"AOPRODUC2";#N/A,#N/A,FALSE,"GRÁFICO3";#N/A,#N/A,FALSE,"AOCUSDIR12"}</definedName>
+    <definedName name="wrn.1._.TODO." localSheetId="0" hidden="1">{"BL2000",#N/A,FALSE,"BL2000";"PL2000",#N/A,FALSE,"BL2000";"PT2000",#N/A,FALSE,"BL2000";"INCPRE2000",#N/A,FALSE,"BL2000";"COMNUS2000",#N/A,FALSE,"BL2000";"COMJPN2000",#N/A,FALSE,"BL2000";"B10-2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="wrn.1._.TODO." hidden="1">{"BL2000",#N/A,FALSE,"BL2000";"PL2000",#N/A,FALSE,"BL2000";"PT2000",#N/A,FALSE,"BL2000";"INCPRE2000",#N/A,FALSE,"BL2000";"COMNUS2000",#N/A,FALSE,"BL2000";"COMJPN2000",#N/A,FALSE,"BL2000";"B10-2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="wrn.10." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc3",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1c",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"acq1c",#N/A,TRUE,"Acquirer";"tar1c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.10." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc3",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1c",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"acq1c",#N/A,TRUE,"Acquirer";"tar1c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.10._.Per._.Cent._.Success." localSheetId="0" hidden="1">{#N/A,"10% Success",FALSE,"Sales Forecast";#N/A,#N/A,FALSE,"Sheet2"}</definedName>
+    <definedName name="wrn.10._.Per._.Cent._.Success." hidden="1">{#N/A,"10% Success",FALSE,"Sales Forecast";#N/A,#N/A,FALSE,"Sheet2"}</definedName>
+    <definedName name="wrn.100._.Per._.Cent._.Success." localSheetId="0" hidden="1">{#N/A,"100% Success",TRUE,"Sales Forecast";#N/A,#N/A,TRUE,"Sheet2"}</definedName>
+    <definedName name="wrn.100._.Per._.Cent._.Success." hidden="1">{#N/A,"100% Success",TRUE,"Sales Forecast";#N/A,#N/A,TRUE,"Sheet2"}</definedName>
+    <definedName name="wrn.11." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc3",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2c",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"acq2c",#N/A,TRUE,"Acquirer";"tar2c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.11." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc3",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2c",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"acq2c",#N/A,TRUE,"Acquirer";"tar2c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.12." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc3",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3c",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"acq3c",#N/A,TRUE,"Acquirer";"tar3c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.12." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc3",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3c",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"acq3c",#N/A,TRUE,"Acquirer";"tar3c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.13." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc4",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"eic",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg",#N/A,TRUE,"Has-Gets";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca",#N/A,TRUE,"Contribution_Analysis";"acqc",#N/A,TRUE,"Acquirer";"tarc",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.13." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc4",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"eic",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg",#N/A,TRUE,"Has-Gets";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca",#N/A,TRUE,"Contribution_Analysis";"acqc",#N/A,TRUE,"Acquirer";"tarc",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.14." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Desp.Indir";#N/A,#N/A,FALSE,"Estoq"}</definedName>
+    <definedName name="wrn.14." hidden="1">{#N/A,#N/A,FALSE,"Desp.Indir";#N/A,#N/A,FALSE,"Estoq"}</definedName>
+    <definedName name="wrn.15." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc4",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2c",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg2",#N/A,TRUE,"Has-Gets";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"ca2",#N/A,TRUE,"Contribution_Analysis";"acq2c",#N/A,TRUE,"Acquirer";"tar2c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.15." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc4",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2c",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg2",#N/A,TRUE,"Has-Gets";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"ca2",#N/A,TRUE,"Contribution_Analysis";"acq2c",#N/A,TRUE,"Acquirer";"tar2c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.16." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc4",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3c",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg3",#N/A,TRUE,"Has-Gets";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"ca3",#N/A,TRUE,"Contribution_Analysis";"acq3c",#N/A,TRUE,"Acquirer";"tar3c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.16." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc4",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3c",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg3",#N/A,TRUE,"Has-Gets";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"ca3",#N/A,TRUE,"Contribution_Analysis";"acq3c",#N/A,TRUE,"Acquirer";"tar3c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.17." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc5",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"eic",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca",#N/A,TRUE,"Contribution_Analysis";"acqc",#N/A,TRUE,"Acquirer";"tarc",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.17." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc5",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"eic",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca",#N/A,TRUE,"Contribution_Analysis";"acqc",#N/A,TRUE,"Acquirer";"tarc",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.18." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc5",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1c",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"ca1",#N/A,TRUE,"Contribution_Analysis";"acq1c",#N/A,TRUE,"Acquirer";"tar1c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.18." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc5",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1c",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"ca1",#N/A,TRUE,"Contribution_Analysis";"acq1c",#N/A,TRUE,"Acquirer";"tar1c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.19." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc5",#N/A,TRUE,"TOC";"ts2",#N/A,TRUE,"Det_Trans_Sum";"over",#N/A,TRUE,"Overview";"ei2c",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"ca2",#N/A,TRUE,"Contribution_Analysis";"acq2c",#N/A,TRUE,"Acquirer";"tar2c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.19." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc5",#N/A,TRUE,"TOC";"ts2",#N/A,TRUE,"Det_Trans_Sum";"over",#N/A,TRUE,"Overview";"ei2c",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"ca2",#N/A,TRUE,"Contribution_Analysis";"acq2c",#N/A,TRUE,"Acquirer";"tar2c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.1TODO." localSheetId="0" hidden="1">{"RESUMEN",#N/A,FALSE,"BASE ANEXOS";"ANEXO 1",#N/A,FALSE,"BASE ANEXOS";"ANEXO 2",#N/A,FALSE,"BASE ANEXOS";"CTO MES ANT",#N/A,FALSE,"BASE ANEXOS";"CTO MES ACTUAL",#N/A,FALSE,"BASE ANEXOS";"CTO ACUMULADO",#N/A,FALSE,"BASE ANEXOS";"CTO COMPARATIVO",#N/A,FALSE,"BASE ANEXOS";"VAR MES ANT",#N/A,FALSE,"BASE ANEXOS";"VAR MES ACT",#N/A,FALSE,"BASE ANEXOS";"VAR ACUMULADAS",#N/A,FALSE,"BASE ANEXOS"}</definedName>
+    <definedName name="wrn.1TODO." hidden="1">{"RESUMEN",#N/A,FALSE,"BASE ANEXOS";"ANEXO 1",#N/A,FALSE,"BASE ANEXOS";"ANEXO 2",#N/A,FALSE,"BASE ANEXOS";"CTO MES ANT",#N/A,FALSE,"BASE ANEXOS";"CTO MES ACTUAL",#N/A,FALSE,"BASE ANEXOS";"CTO ACUMULADO",#N/A,FALSE,"BASE ANEXOS";"CTO COMPARATIVO",#N/A,FALSE,"BASE ANEXOS";"VAR MES ANT",#N/A,FALSE,"BASE ANEXOS";"VAR MES ACT",#N/A,FALSE,"BASE ANEXOS";"VAR ACUMULADAS",#N/A,FALSE,"BASE ANEXOS"}</definedName>
+    <definedName name="wrn.2." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc1",#N/A,TRUE,"TOC";"ts1",#N/A,TRUE,"Transaction Summary";"ei1",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution"}</definedName>
+    <definedName name="wrn.2." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc1",#N/A,TRUE,"TOC";"ts1",#N/A,TRUE,"Transaction Summary";"ei1",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution"}</definedName>
+    <definedName name="wrn.20." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc5",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3c",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"ca3",#N/A,TRUE,"Contribution_Analysis";"acq3c",#N/A,TRUE,"Acquirer";"tar3c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.20." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc5",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3c",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"ca3",#N/A,TRUE,"Contribution_Analysis";"acq3c",#N/A,TRUE,"Acquirer";"tar3c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.2000." localSheetId="0" hidden="1">{"RES-2000",#N/A,FALSE,"BL2000";"A1-2000",#N/A,FALSE,"BL2000";"A2-2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="wrn.2000." hidden="1">{"RES-2000",#N/A,FALSE,"BL2000";"A1-2000",#N/A,FALSE,"BL2000";"A2-2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="wrn.2001." localSheetId="0" hidden="1">{"RES-2001",#N/A,FALSE,"BL2000";"A1-2001",#N/A,FALSE,"BL2000";"A2-2001",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="wrn.2001." hidden="1">{"RES-2001",#N/A,FALSE,"BL2000";"A1-2001",#N/A,FALSE,"BL2000";"A2-2001",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="wrn.2002." localSheetId="0" hidden="1">{"RES-2002",#N/A,FALSE,"BL2000";"A1-2002",#N/A,FALSE,"BL2000";"A2-2002",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="wrn.2002." hidden="1">{"RES-2002",#N/A,FALSE,"BL2000";"A1-2002",#N/A,FALSE,"BL2000";"A2-2002",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="wrn.2003." localSheetId="0" hidden="1">{"RES-2002",#N/A,FALSE,"BL2000";"A1-2002",#N/A,FALSE,"BL2000";"A2-2002",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="wrn.2003." hidden="1">{"RES-2002",#N/A,FALSE,"BL2000";"A1-2002",#N/A,FALSE,"BL2000";"A2-2002",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="wrn.21." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc6",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"eic",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"hg",#N/A,TRUE,"Has-Gets";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca",#N/A,TRUE,"Contribution_Analysis";"acqc",#N/A,TRUE,"Acquirer";"tarc",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.21." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc6",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"eic",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"hg",#N/A,TRUE,"Has-Gets";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca",#N/A,TRUE,"Contribution_Analysis";"acqc",#N/A,TRUE,"Acquirer";"tarc",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.22." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc6",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1c",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"hg1",#N/A,TRUE,"Has-Gets";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"ca1",#N/A,TRUE,"Contribution_Analysis";"acq1c",#N/A,TRUE,"Acquirer";"tar1c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.22." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc6",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1c",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"hg1",#N/A,TRUE,"Has-Gets";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"ca1",#N/A,TRUE,"Contribution_Analysis";"acq1c",#N/A,TRUE,"Acquirer";"tar1c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.23." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc6",#N/A,TRUE,"TOC";"pfis3",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2c",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"hg2",#N/A,TRUE,"Has-Gets";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"ca2",#N/A,TRUE,"Contribution_Analysis";"acq2c",#N/A,TRUE,"Acquirer";"tar2c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.23." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc6",#N/A,TRUE,"TOC";"pfis3",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2c",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"hg2",#N/A,TRUE,"Has-Gets";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"ca2",#N/A,TRUE,"Contribution_Analysis";"acq2c",#N/A,TRUE,"Acquirer";"tar2c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.24." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc6",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3c",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"hg3",#N/A,TRUE,"Has-Gets";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca3",#N/A,TRUE,"Contribution_Analysis";"acq3c",#N/A,TRUE,"Acquirer";"tar3c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.24." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc6",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3c",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"hg3",#N/A,TRUE,"Has-Gets";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca3",#N/A,TRUE,"Contribution_Analysis";"acq3c",#N/A,TRUE,"Acquirer";"tar3c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.25." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc3",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"acq",#N/A,TRUE,"Acquirer";"tar",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.25." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc3",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"acq",#N/A,TRUE,"Acquirer";"tar",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.26." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc3",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"acq1",#N/A,TRUE,"Acquirer";"tar1",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.26." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc3",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"acq1",#N/A,TRUE,"Acquirer";"tar1",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.27." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc3",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"acq2",#N/A,TRUE,"Acquirer";"tar2",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.27." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc3",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"acq2",#N/A,TRUE,"Acquirer";"tar2",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.28." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc3",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"acq3",#N/A,TRUE,"Acquirer";"tar3",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.28." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc3",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"acq3",#N/A,TRUE,"Acquirer";"tar3",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.29." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc4",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg",#N/A,TRUE,"Has-Gets";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca",#N/A,TRUE,"Contribution_Analysis";"acq",#N/A,TRUE,"Acquirer";"tar",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.29." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc4",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg",#N/A,TRUE,"Has-Gets";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca",#N/A,TRUE,"Contribution_Analysis";"acq",#N/A,TRUE,"Acquirer";"tar",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.3." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc1",#N/A,TRUE,"TOC";"ts1",#N/A,TRUE,"Transaction Summary";"ei2",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution"}</definedName>
+    <definedName name="wrn.3." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc1",#N/A,TRUE,"TOC";"ts1",#N/A,TRUE,"Transaction Summary";"ei2",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution"}</definedName>
+    <definedName name="wrn.30." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc4",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg1",#N/A,TRUE,"Has-Gets";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"ca1",#N/A,TRUE,"Contribution_Analysis";"acq1",#N/A,TRUE,"Acquirer";"tar1",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.30." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc4",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg1",#N/A,TRUE,"Has-Gets";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"ca1",#N/A,TRUE,"Contribution_Analysis";"acq1",#N/A,TRUE,"Acquirer";"tar1",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.30._.Per._.Cent." localSheetId="0" hidden="1">{#N/A,"30% Success",TRUE,"Sales Forecast";#N/A,#N/A,TRUE,"Sheet2"}</definedName>
+    <definedName name="wrn.30._.Per._.Cent." hidden="1">{#N/A,"30% Success",TRUE,"Sales Forecast";#N/A,#N/A,TRUE,"Sheet2"}</definedName>
+    <definedName name="wrn.31." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc4",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg2",#N/A,TRUE,"Has-Gets";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"ca2",#N/A,TRUE,"Contribution_Analysis";"acq2",#N/A,TRUE,"Acquirer";"tar2",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.31." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc4",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg2",#N/A,TRUE,"Has-Gets";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"ca2",#N/A,TRUE,"Contribution_Analysis";"acq2",#N/A,TRUE,"Acquirer";"tar2",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.32." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc4",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg3",#N/A,TRUE,"Has-Gets";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"ca3",#N/A,TRUE,"Contribution_Analysis";"acq3",#N/A,TRUE,"Acquirer";"tar3",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.32." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc4",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg3",#N/A,TRUE,"Has-Gets";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"ca3",#N/A,TRUE,"Contribution_Analysis";"acq3",#N/A,TRUE,"Acquirer";"tar3",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.33." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc5",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca",#N/A,TRUE,"Contribution_Analysis";"acq",#N/A,TRUE,"Acquirer";"tar",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.33." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc5",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca",#N/A,TRUE,"Contribution_Analysis";"acq",#N/A,TRUE,"Acquirer";"tar",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.34." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc5",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"ca1",#N/A,TRUE,"Contribution_Analysis";"acq1",#N/A,TRUE,"Acquirer";"tar1",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.34." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc5",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"ca1",#N/A,TRUE,"Contribution_Analysis";"acq1",#N/A,TRUE,"Acquirer";"tar1",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.35." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc5",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"ca2",#N/A,TRUE,"Contribution_Analysis";"acq2",#N/A,TRUE,"Acquirer";"tar2",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.35." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc5",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"ca2",#N/A,TRUE,"Contribution_Analysis";"acq2",#N/A,TRUE,"Acquirer";"tar2",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.36." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc5",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"ca3",#N/A,TRUE,"Contribution_Analysis";"acq3",#N/A,TRUE,"Acquirer";"tar3",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.36." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc5",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"ca3",#N/A,TRUE,"Contribution_Analysis";"acq3",#N/A,TRUE,"Acquirer";"tar3",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.37." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc6",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"hg",#N/A,TRUE,"Has-Gets";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca",#N/A,TRUE,"Contribution_Analysis";"acq",#N/A,TRUE,"Acquirer";"tar",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.37." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc6",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"hg",#N/A,TRUE,"Has-Gets";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca",#N/A,TRUE,"Contribution_Analysis";"acq",#N/A,TRUE,"Acquirer";"tar",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.38." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc6",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"hg1",#N/A,TRUE,"Has-Gets";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"ca1",#N/A,TRUE,"Contribution_Analysis";"acq1",#N/A,TRUE,"Acquirer";"tar1",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.38." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc6",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"hg1",#N/A,TRUE,"Has-Gets";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"ca1",#N/A,TRUE,"Contribution_Analysis";"acq1",#N/A,TRUE,"Acquirer";"tar1",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.39." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc6",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"hg2",#N/A,TRUE,"Has-Gets";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"ca2",#N/A,TRUE,"Contribution_Analysis";"acq2",#N/A,TRUE,"Acquirer";"tar2",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.39." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc6",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"hg2",#N/A,TRUE,"Has-Gets";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"ca2",#N/A,TRUE,"Contribution_Analysis";"acq2",#N/A,TRUE,"Acquirer";"tar2",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.4." localSheetId="0" hidden="1">{"toc1",#N/A,FALSE,"TOC";"cover",#N/A,FALSE,"Cover";"ts1",#N/A,FALSE,"Transaction Summary";"ei3",#N/A,FALSE,"Earnings Impact";"ad3",#N/A,FALSE,"accretion dilution"}</definedName>
+    <definedName name="wrn.4." hidden="1">{"toc1",#N/A,FALSE,"TOC";"cover",#N/A,FALSE,"Cover";"ts1",#N/A,FALSE,"Transaction Summary";"ei3",#N/A,FALSE,"Earnings Impact";"ad3",#N/A,FALSE,"accretion dilution"}</definedName>
+    <definedName name="wrn.40." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc6",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"hg3",#N/A,TRUE,"Has-Gets";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"ca3",#N/A,TRUE,"Contribution_Analysis";"acq3",#N/A,TRUE,"Acquirer";"tar3",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.40." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc6",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"hg3",#N/A,TRUE,"Has-Gets";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"ca3",#N/A,TRUE,"Contribution_Analysis";"acq3",#N/A,TRUE,"Acquirer";"tar3",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.41." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc7",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"eic",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acqc",#N/A,TRUE,"Acquirer";"tarc",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.41." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc7",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"eic",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acqc",#N/A,TRUE,"Acquirer";"tarc",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.42." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc7",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1c",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq1c",#N/A,TRUE,"Acquirer";"tar1c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.42." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc7",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1c",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq1c",#N/A,TRUE,"Acquirer";"tar1c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.43." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc7",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2c",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq2c",#N/A,TRUE,"Acquirer";"tar2c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.43." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc7",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2c",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq2c",#N/A,TRUE,"Acquirer";"tar2c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.44." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc7",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3c",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq3c",#N/A,TRUE,"Acquirer";"tar3c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.44." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc7",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3c",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq3c",#N/A,TRUE,"Acquirer";"tar3c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.45." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc8",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"eic",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acqc",#N/A,TRUE,"Acquirer";"tarc",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.45." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc8",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"eic",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acqc",#N/A,TRUE,"Acquirer";"tarc",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.46." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc8",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1c",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"ca1",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq1c",#N/A,TRUE,"Acquirer";"tar1c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.46." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc8",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1c",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"ca1",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq1c",#N/A,TRUE,"Acquirer";"tar1c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.47." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc8",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2c",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"ca2",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq2c",#N/A,TRUE,"Acquirer";"tar2c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.47." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc8",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2c",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"ca2",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq2c",#N/A,TRUE,"Acquirer";"tar2c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.48." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc8",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3c",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"ca3",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq3c",#N/A,TRUE,"Acquirer";"tar3c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.48." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc8",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3c",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"ca3",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq3c",#N/A,TRUE,"Acquirer";"tar3c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.49." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc9",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"eic",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg",#N/A,TRUE,"Has-Gets";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acqc",#N/A,TRUE,"Acquirer";"tarc",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.49." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc9",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"eic",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg",#N/A,TRUE,"Has-Gets";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acqc",#N/A,TRUE,"Acquirer";"tarc",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.5." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc2",#N/A,TRUE,"TOC";"ts1",#N/A,TRUE,"Transaction Summary";"ei",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"hg",#N/A,TRUE,"Has-Gets"}</definedName>
+    <definedName name="wrn.5." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc2",#N/A,TRUE,"TOC";"ts1",#N/A,TRUE,"Transaction Summary";"ei",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"hg",#N/A,TRUE,"Has-Gets"}</definedName>
+    <definedName name="wrn.50." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc9",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1c",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg1",#N/A,TRUE,"Has-Gets";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"ca1",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq1c",#N/A,TRUE,"Acquirer";"tar1c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.50." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc9",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1c",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg1",#N/A,TRUE,"Has-Gets";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"ca1",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq1c",#N/A,TRUE,"Acquirer";"tar1c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.51." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc9",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ei2c",#N/A,TRUE,"Earnings Impact";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ad2",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg2",#N/A,TRUE,"Has-Gets";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"ca2",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq2c",#N/A,TRUE,"Acquirer";"tar2c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.51." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc9",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ei2c",#N/A,TRUE,"Earnings Impact";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ad2",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg2",#N/A,TRUE,"Has-Gets";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"ca2",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq2c",#N/A,TRUE,"Acquirer";"tar2c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.52." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc9",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3c",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg3",#N/A,TRUE,"Has-Gets";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"ca3",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq3c",#N/A,TRUE,"Acquirer";"tar3c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.52." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc9",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3c",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg3",#N/A,TRUE,"Has-Gets";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"ca3",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq3c",#N/A,TRUE,"Acquirer";"tar3c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.53." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc10",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"eic",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"hg",#N/A,TRUE,"Has-Gets";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acqc",#N/A,TRUE,"Acquirer";"tarc",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.53." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc10",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"eic",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"hg",#N/A,TRUE,"Has-Gets";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acqc",#N/A,TRUE,"Acquirer";"tarc",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.54." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc10",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"over",#N/A,TRUE,"Det_Trans_Sum";"ei1c",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"hg1",#N/A,TRUE,"Has-Gets";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"ca1",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq1c",#N/A,TRUE,"Acquirer";"tar1c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.54." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc10",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"over",#N/A,TRUE,"Det_Trans_Sum";"ei1c",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"hg1",#N/A,TRUE,"Has-Gets";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"ca1",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq1c",#N/A,TRUE,"Acquirer";"tar1c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.55." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc10",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2c",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"hg2",#N/A,TRUE,"Has-Gets";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"ca2",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq2c",#N/A,TRUE,"Acquirer";"tar2c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.55." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc10",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2c",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"hg2",#N/A,TRUE,"Has-Gets";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"ca2",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq2c",#N/A,TRUE,"Acquirer";"tar2c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.56." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc10",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3c",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"hg3",#N/A,TRUE,"Has-Gets";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"ca3",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq3c",#N/A,TRUE,"Acquirer";"tar3c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.56." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc10",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3c",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"hg3",#N/A,TRUE,"Has-Gets";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"ca3",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq3c",#N/A,TRUE,"Acquirer";"tar3c",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.57." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc7",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq",#N/A,TRUE,"Acquirer";"tar",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.57." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc7",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq",#N/A,TRUE,"Acquirer";"tar",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.58." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc7",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq1",#N/A,TRUE,"Acquirer";"tar1",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.58." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc7",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq1",#N/A,TRUE,"Acquirer";"tar1",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.59." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc7",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq2",#N/A,TRUE,"Acquirer";"tar2",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.59." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc7",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq2",#N/A,TRUE,"Acquirer";"tar2",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.5BY5." localSheetId="0" hidden="1">{"SCH44",#N/A,FALSE,"5b5f";"SCH45",#N/A,FALSE,"5b5f"}</definedName>
+    <definedName name="wrn.5BY5." hidden="1">{"SCH44",#N/A,FALSE,"5b5f";"SCH45",#N/A,FALSE,"5b5f"}</definedName>
+    <definedName name="wrn.6." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc2",#N/A,TRUE,"TOC";"ts1",#N/A,TRUE,"Transaction Summary";"ei1",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"hg1",#N/A,TRUE,"Has-Gets"}</definedName>
+    <definedName name="wrn.6." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc2",#N/A,TRUE,"TOC";"ts1",#N/A,TRUE,"Transaction Summary";"ei1",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"hg1",#N/A,TRUE,"Has-Gets"}</definedName>
+    <definedName name="wrn.60." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc7",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq3",#N/A,TRUE,"Acquirer";"tar3",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.60." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc7",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq3",#N/A,TRUE,"Acquirer";"tar3",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.61." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc8",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg",#N/A,TRUE,"Has-Gets";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq",#N/A,TRUE,"Acquirer";"tar",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.61." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc8",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg",#N/A,TRUE,"Has-Gets";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq",#N/A,TRUE,"Acquirer";"tar",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.62." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc8",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg1",#N/A,TRUE,"Has-Gets";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"ca1",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq1",#N/A,TRUE,"Acquirer";"tar1",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.62." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc8",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg1",#N/A,TRUE,"Has-Gets";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"ca1",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq1",#N/A,TRUE,"Acquirer";"tar1",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.63." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc8",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg2",#N/A,TRUE,"Has-Gets";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"ca2",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq2",#N/A,TRUE,"Acquirer";"tar2",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.63." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc8",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg2",#N/A,TRUE,"Has-Gets";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"ca2",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq2",#N/A,TRUE,"Acquirer";"tar2",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.64." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc8",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg3",#N/A,TRUE,"Has-Gets";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"ca3",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq3",#N/A,TRUE,"Acquirer";"tar3",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.64." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc8",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"tas",#N/A,TRUE,"TaintedShares";"hg3",#N/A,TRUE,"Has-Gets";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"ca3",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq3",#N/A,TRUE,"Acquirer";"tar3",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.65." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc9",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq",#N/A,TRUE,"Acquirer";"tar",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.65." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc9",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq",#N/A,TRUE,"Acquirer";"tar",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.66." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc9",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"ca1",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq1",#N/A,TRUE,"Acquirer";"tar1",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.66." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc9",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"ca1",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq1",#N/A,TRUE,"Acquirer";"tar1",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.67." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc9",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"ca2",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq2",#N/A,TRUE,"Acquirer";"tar2",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.67." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc9",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"ca2",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq2",#N/A,TRUE,"Acquirer";"tar2",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.68." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc9",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"ca3",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq3",#N/A,TRUE,"Acquirer";"tar3",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.68." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc9",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"ca3",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq3",#N/A,TRUE,"Acquirer";"tar3",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.69." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc10",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"hg",#N/A,TRUE,"Has-Gets";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq",#N/A,TRUE,"Acquirer";"tar",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.69." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc10",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"hg",#N/A,TRUE,"Has-Gets";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"ca",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq",#N/A,TRUE,"Acquirer";"tar",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.7." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc2",#N/A,TRUE,"TOC";"ts1",#N/A,TRUE,"Transaction Summary";"ei2c",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"hg2",#N/A,TRUE,"Has-Gets"}</definedName>
+    <definedName name="wrn.7." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc2",#N/A,TRUE,"TOC";"ts1",#N/A,TRUE,"Transaction Summary";"ei2c",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"hg2",#N/A,TRUE,"Has-Gets"}</definedName>
+    <definedName name="wrn.70." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc10",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"hg",#N/A,TRUE,"Has-Gets";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"ca1",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq1",#N/A,TRUE,"Acquirer";"tar1",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.70." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc10",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei1",#N/A,TRUE,"Earnings Impact";"ad1",#N/A,TRUE,"accretion dilution";"hg",#N/A,TRUE,"Has-Gets";"pfis1",#N/A,TRUE,"Pro Forma Income Statement";"ca1",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq1",#N/A,TRUE,"Acquirer";"tar1",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.70._.Per._.Cent._.Success." localSheetId="0" hidden="1">{#N/A,"70% Success",FALSE,"Sales Forecast";#N/A,#N/A,FALSE,"Sheet2"}</definedName>
+    <definedName name="wrn.70._.Per._.Cent._.Success." hidden="1">{#N/A,"70% Success",FALSE,"Sales Forecast";#N/A,#N/A,FALSE,"Sheet2"}</definedName>
+    <definedName name="wrn.71." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc10",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"hg2",#N/A,TRUE,"Has-Gets";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"ca2",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq2",#N/A,TRUE,"Acquirer";"tar2",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.71." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc10",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei2",#N/A,TRUE,"Earnings Impact";"ad2",#N/A,TRUE,"accretion dilution";"hg2",#N/A,TRUE,"Has-Gets";"pfis2",#N/A,TRUE,"Pro Forma Income Statement";"ca2",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq2",#N/A,TRUE,"Acquirer";"tar2",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.72." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc10",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"hg3",#N/A,TRUE,"Has-Gets";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"ca3",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq3",#N/A,TRUE,"Acquirer";"tar3",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.72." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc10",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"ei3",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"hg3",#N/A,TRUE,"Has-Gets";"pfis3",#N/A,TRUE,"Pro Forma Income Statement";"ca3",#N/A,TRUE,"Contribution_Analysis";"profba",#N/A,TRUE,"Pro Forma Balance Sheet";"acq3",#N/A,TRUE,"Acquirer";"tar3",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.8." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc2",#N/A,TRUE,"TOC";"ts1",#N/A,TRUE,"Transaction Summary";"ei3",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"hg3",#N/A,TRUE,"Has-Gets"}</definedName>
+    <definedName name="wrn.8." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc2",#N/A,TRUE,"TOC";"ts1",#N/A,TRUE,"Transaction Summary";"ei3",#N/A,TRUE,"Earnings Impact";"ad3",#N/A,TRUE,"accretion dilution";"hg3",#N/A,TRUE,"Has-Gets"}</definedName>
+    <definedName name="wrn.9." localSheetId="0" hidden="1">{"cover",#N/A,TRUE,"Cover";"toc3",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"eic",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"acqc",#N/A,TRUE,"Acquirer";"tarc",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.9." hidden="1">{"cover",#N/A,TRUE,"Cover";"toc3",#N/A,TRUE,"TOC";"over",#N/A,TRUE,"Overview";"ts2",#N/A,TRUE,"Det_Trans_Sum";"eic",#N/A,TRUE,"Earnings Impact";"ad",#N/A,TRUE,"accretion dilution";"pfis",#N/A,TRUE,"Pro Forma Income Statement";"acqc",#N/A,TRUE,"Acquirer";"tarc",#N/A,TRUE,"Target"}</definedName>
+    <definedName name="wrn.Accretion._.Dilution." localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Snapshot";#N/A,#N/A,TRUE,"PE at Different Premiums";#N/A,#N/A,TRUE,"EBITDA at Different Premiums";#N/A,#N/A,TRUE,"Long Form Dilution";#N/A,#N/A,TRUE,"AVP";#N/A,#N/A,TRUE,"Has-Gets";#N/A,#N/A,TRUE,"Contribution"}</definedName>
+    <definedName name="wrn.Accretion._.Dilution." hidden="1">{#N/A,#N/A,TRUE,"Snapshot";#N/A,#N/A,TRUE,"PE at Different Premiums";#N/A,#N/A,TRUE,"EBITDA at Different Premiums";#N/A,#N/A,TRUE,"Long Form Dilution";#N/A,#N/A,TRUE,"AVP";#N/A,#N/A,TRUE,"Has-Gets";#N/A,#N/A,TRUE,"Contribution"}</definedName>
+    <definedName name="wrn.Accretion._.Dilution._split" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Snapshot";#N/A,#N/A,TRUE,"PE at Different Premiums";#N/A,#N/A,TRUE,"EBITDA at Different Premiums";#N/A,#N/A,TRUE,"Long Form Dilution";#N/A,#N/A,TRUE,"AVP";#N/A,#N/A,TRUE,"Has-Gets";#N/A,#N/A,TRUE,"Contribution"}</definedName>
+    <definedName name="wrn.Accretion._.Dilution._split" hidden="1">{#N/A,#N/A,TRUE,"Snapshot";#N/A,#N/A,TRUE,"PE at Different Premiums";#N/A,#N/A,TRUE,"EBITDA at Different Premiums";#N/A,#N/A,TRUE,"Long Form Dilution";#N/A,#N/A,TRUE,"AVP";#N/A,#N/A,TRUE,"Has-Gets";#N/A,#N/A,TRUE,"Contribution"}</definedName>
+    <definedName name="wrn.acmp." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"SGP";#N/A,#N/A,FALSE,"SGI";#N/A,#N/A,FALSE,"SGC";#N/A,#N/A,FALSE,"SGS";#N/A,#N/A,FALSE,"SGB"}</definedName>
+    <definedName name="wrn.acmp." hidden="1">{#N/A,#N/A,FALSE,"SGP";#N/A,#N/A,FALSE,"SGI";#N/A,#N/A,FALSE,"SGC";#N/A,#N/A,FALSE,"SGS";#N/A,#N/A,FALSE,"SGB"}</definedName>
+    <definedName name="wrn.Acquisition_matrix." localSheetId="0" hidden="1">{"Acq_matrix",#N/A,FALSE,"Acquisition Matrix"}</definedName>
+    <definedName name="wrn.Acquisition_matrix." hidden="1">{"Acq_matrix",#N/A,FALSE,"Acquisition Matrix"}</definedName>
+    <definedName name="wrn.ACUMULADOS." localSheetId="0" hidden="1">{"CTO ACUMULADO",#N/A,FALSE,"BASE ANEXOS";"VAR ACUMULADAS",#N/A,FALSE,"BASE ANEXOS"}</definedName>
+    <definedName name="wrn.ACUMULADOS." hidden="1">{"CTO ACUMULADO",#N/A,FALSE,"BASE ANEXOS";"VAR ACUMULADAS",#N/A,FALSE,"BASE ANEXOS"}</definedName>
+    <definedName name="wrn.adj95." localSheetId="0" hidden="1">{"adj95mult",#N/A,FALSE,"COMPCO";"adj95est",#N/A,FALSE,"COMPCO"}</definedName>
+    <definedName name="wrn.adj95." hidden="1">{"adj95mult",#N/A,FALSE,"COMPCO";"adj95est",#N/A,FALSE,"COMPCO"}</definedName>
+    <definedName name="wrn.adm_pl." localSheetId="0" hidden="1">{"adm_pl",#N/A,FALSE,"PL"}</definedName>
+    <definedName name="wrn.adm_pl." hidden="1">{"adm_pl",#N/A,FALSE,"PL"}</definedName>
+    <definedName name="wrn.adm_rtp." localSheetId="0" hidden="1">{"adm_rtp",#N/A,FALSE,"PQ"}</definedName>
+    <definedName name="wrn.adm_rtp." hidden="1">{"adm_rtp",#N/A,FALSE,"PQ"}</definedName>
+    <definedName name="wrn.administracion." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"CARATULA GENERAL";#N/A,#N/A,FALSE,"GSxDIRECCION";#N/A,#N/A,FALSE,"Caratula";#N/A,#N/A,FALSE,"GSxCTRO";#N/A,#N/A,FALSE,"GsAdm.Centr";#N/A,#N/A,FALSE,"Dir.Gral";#N/A,#N/A,FALSE,"AdmyFzas";#N/A,#N/A,FALSE,"Sistemas";#N/A,#N/A,FALSE,"RRHH"}</definedName>
+    <definedName name="wrn.administracion." hidden="1">{#N/A,#N/A,FALSE,"CARATULA GENERAL";#N/A,#N/A,FALSE,"GSxDIRECCION";#N/A,#N/A,FALSE,"Caratula";#N/A,#N/A,FALSE,"GSxCTRO";#N/A,#N/A,FALSE,"GsAdm.Centr";#N/A,#N/A,FALSE,"Dir.Gral";#N/A,#N/A,FALSE,"AdmyFzas";#N/A,#N/A,FALSE,"Sistemas";#N/A,#N/A,FALSE,"RRHH"}</definedName>
+    <definedName name="wrn.Advertising._.Acum._.Julio._.00." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
+    <definedName name="wrn.Advertising._.Acum._.Julio._.00." hidden="1">{#N/A,#N/A,FALSE,"Acum Julio - 00"}</definedName>
+    <definedName name="wrn.Aging._.and._.Trend._.Analysis." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="wrn.Aging._.and._.Trend._.Analysis." hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="wrn.ALL." localSheetId="0" hidden="1">{"Print_summary and interest",#N/A,FALSE,"697-672WW";"Print_detail",#N/A,FALSE,"697-672WW"}</definedName>
+    <definedName name="wrn.ALL." hidden="1">{"Print_summary and interest",#N/A,FALSE,"697-672WW";"Print_detail",#N/A,FALSE,"697-672WW"}</definedName>
+    <definedName name="wrn.All._.Pages." localSheetId="0" hidden="1">{"income statement",#N/A,FALSE,"P&amp;L";"Balance Sheet",#N/A,FALSE,"BS";"Cash Flow",#N/A,FALSE,"CF";"Debt and Interest",#N/A,FALSE,"Debt &amp; Int";"Working Capital",#N/A,FALSE,"Wking Cap";"Capex and Depreciation",#N/A,FALSE,"Capex &amp; Depr";"Tax and Equity",#N/A,FALSE,"Tax &amp; Equity";"DCF",#N/A,FALSE,"DCF";"Sensitivity on Discount Rate",#N/A,FALSE,"Sensit-Rate";"WACC",#N/A,FALSE,"WACC";"Sensitivity on Sales Growth",#N/A,FALSE,"Sensit-Sales"}</definedName>
+    <definedName name="wrn.All._.Pages." hidden="1">{"income statement",#N/A,FALSE,"P&amp;L";"Balance Sheet",#N/A,FALSE,"BS";"Cash Flow",#N/A,FALSE,"CF";"Debt and Interest",#N/A,FALSE,"Debt &amp; Int";"Working Capital",#N/A,FALSE,"Wking Cap";"Capex and Depreciation",#N/A,FALSE,"Capex &amp; Depr";"Tax and Equity",#N/A,FALSE,"Tax &amp; Equity";"DCF",#N/A,FALSE,"DCF";"Sensitivity on Discount Rate",#N/A,FALSE,"Sensit-Rate";"WACC",#N/A,FALSE,"WACC";"Sensitivity on Sales Growth",#N/A,FALSE,"Sensit-Sales"}</definedName>
+    <definedName name="wrn.ALL.FIN2." localSheetId="0" hidden="1">{"SCH35",#N/A,FALSE,"5X3";"SCH36",#N/A,FALSE,"5X3";"SCH37",#N/A,FALSE,"5X3";"SCH38",#N/A,FALSE,"5X3";"SCH39A",#N/A,FALSE,"5X3";"SCH39B",#N/A,FALSE,"5X3";"SCH40",#N/A,FALSE,"5X3"}</definedName>
+    <definedName name="wrn.ALL.FIN2." hidden="1">{"SCH35",#N/A,FALSE,"5X3";"SCH36",#N/A,FALSE,"5X3";"SCH37",#N/A,FALSE,"5X3";"SCH38",#N/A,FALSE,"5X3";"SCH39A",#N/A,FALSE,"5X3";"SCH39B",#N/A,FALSE,"5X3";"SCH40",#N/A,FALSE,"5X3"}</definedName>
+    <definedName name="wrn.ALL_HR." localSheetId="0" hidden="1">{"SCH66",#N/A,FALSE,"SCH66";"sch66a",#N/A,FALSE,"SCH66A";"SCH67",#N/A,FALSE,"SCH67";"SCH68",#N/A,FALSE,"SCH68";"SCH69",#N/A,FALSE,"SCH69";"sch701",#N/A,FALSE,"SCH70";"sch702",#N/A,FALSE,"SCH70";"SCH81",#N/A,FALSE,"SCH81";"SCH821",#N/A,FALSE,"SCH82";"SCH822",#N/A,FALSE,"SCH82"}</definedName>
+    <definedName name="wrn.ALL_HR." hidden="1">{"SCH66",#N/A,FALSE,"SCH66";"sch66a",#N/A,FALSE,"SCH66A";"SCH67",#N/A,FALSE,"SCH67";"SCH68",#N/A,FALSE,"SCH68";"SCH69",#N/A,FALSE,"SCH69";"sch701",#N/A,FALSE,"SCH70";"sch702",#N/A,FALSE,"SCH70";"SCH81",#N/A,FALSE,"SCH81";"SCH821",#N/A,FALSE,"SCH82";"SCH822",#N/A,FALSE,"SCH82"}</definedName>
+    <definedName name="wrn.All_Plandol." localSheetId="0" hidden="1">{"sch24",#N/A,FALSE,"summary";"sch40",#N/A,FALSE,"summary";"sch42",#N/A,FALSE,"summary";"sch25",#N/A,FALSE,"monthly";"sch41",#N/A,FALSE,"monthly";"sch43",#N/A,FALSE,"monthly";"sch44",#N/A,FALSE,"monthly";"sch56",#N/A,FALSE,"monthly";"sch57",#N/A,FALSE,"monthly";"sch59",#N/A,FALSE,"monthly";"sch76",#N/A,FALSE,"monthly";"sch77",#N/A,FALSE,"monthly";"sch78",#N/A,FALSE,"monthly";"sch79",#N/A,FALSE,"monthly";"sch80",#N/A,FALSE,"monthly";"sch32",#N/A,FALSE,"ebitrecs";"sch33",#N/A,FALSE,"ebitrecs";"sch34",#N/A,FALSE,"ebitrecs";"sch35",#N/A,FALSE,"ebitrecs";"sch36",#N/A,FALSE,"ebitrecs";"sch37",#N/A,FALSE,"ebitrecs";"sch38",#N/A,FALSE,"ebitrecs";"sch39",#N/A,FALSE,"ebitrecs";"sch53",#N/A,FALSE,"value";"sch60",#N/A,FALSE,"upside";"sch61",#N/A,FALSE,"upside";"sch54",#N/A,FALSE,"value";"sch45",#N/A,FALSE,"5b5f";"sch46",#N/A,FALSE,"5b5f";"sch47",#N/A,FALSE,"5b5f";"sch48",#N/A,FALSE,"5b5f";"sch49",#N/A,FALSE,"5b5f";"sch501",#N/A,FALSE,"5b5f";"sch502",#N/A,FALSE,"5b5f";"sch51",#N/A,FALSE,"5b5f";"sch55",#N/A,FALSE,"eva";"sch63",#N/A,FALSE,"eva";"sch64",#N/A,FALSE,"eva";"sch65",#N/A,FALSE,"eva";"sch6",#N/A,FALSE,"SCH6";"sch26",#N/A,FALSE,"SCH26";"sch7",#N/A,FALSE,"SCH7";"sch27",#N/A,FALSE,"SCH27";"sch28",#N/A,FALSE,"SCH28";"sch29",#N/A,FALSE,"SCH29";"sch30",#N/A,FALSE,"SCH30";"sch31",#N/A,FALSE,"SCH31";"sch521",#N/A,FALSE,"SCH52";"sch522",#N/A,FALSE,"SCH52";"sch523",#N/A,FALSE,"SCH52";"sch58",#N/A,FALSE,"SCH58";"sch62",#N/A,FALSE,"SCH62"}</definedName>
+    <definedName name="wrn.All_Plandol." hidden="1">{"sch24",#N/A,FALSE,"summary";"sch40",#N/A,FALSE,"summary";"sch42",#N/A,FALSE,"summary";"sch25",#N/A,FALSE,"monthly";"sch41",#N/A,FALSE,"monthly";"sch43",#N/A,FALSE,"monthly";"sch44",#N/A,FALSE,"monthly";"sch56",#N/A,FALSE,"monthly";"sch57",#N/A,FALSE,"monthly";"sch59",#N/A,FALSE,"monthly";"sch76",#N/A,FALSE,"monthly";"sch77",#N/A,FALSE,"monthly";"sch78",#N/A,FALSE,"monthly";"sch79",#N/A,FALSE,"monthly";"sch80",#N/A,FALSE,"monthly";"sch32",#N/A,FALSE,"ebitrecs";"sch33",#N/A,FALSE,"ebitrecs";"sch34",#N/A,FALSE,"ebitrecs";"sch35",#N/A,FALSE,"ebitrecs";"sch36",#N/A,FALSE,"ebitrecs";"sch37",#N/A,FALSE,"ebitrecs";"sch38",#N/A,FALSE,"ebitrecs";"sch39",#N/A,FALSE,"ebitrecs";"sch53",#N/A,FALSE,"value";"sch60",#N/A,FALSE,"upside";"sch61",#N/A,FALSE,"upside";"sch54",#N/A,FALSE,"value";"sch45",#N/A,FALSE,"5b5f";"sch46",#N/A,FALSE,"5b5f";"sch47",#N/A,FALSE,"5b5f";"sch48",#N/A,FALSE,"5b5f";"sch49",#N/A,FALSE,"5b5f";"sch501",#N/A,FALSE,"5b5f";"sch502",#N/A,FALSE,"5b5f";"sch51",#N/A,FALSE,"5b5f";"sch55",#N/A,FALSE,"eva";"sch63",#N/A,FALSE,"eva";"sch64",#N/A,FALSE,"eva";"sch65",#N/A,FALSE,"eva";"sch6",#N/A,FALSE,"SCH6";"sch26",#N/A,FALSE,"SCH26";"sch7",#N/A,FALSE,"SCH7";"sch27",#N/A,FALSE,"SCH27";"sch28",#N/A,FALSE,"SCH28";"sch29",#N/A,FALSE,"SCH29";"sch30",#N/A,FALSE,"SCH30";"sch31",#N/A,FALSE,"SCH31";"sch521",#N/A,FALSE,"SCH52";"sch522",#N/A,FALSE,"SCH52";"sch523",#N/A,FALSE,"SCH52";"sch58",#N/A,FALSE,"SCH58";"sch62",#N/A,FALSE,"SCH62"}</definedName>
+    <definedName name="wrn.Alligator." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Cover";#N/A,#N/A,FALSE,"Summary-Alligator";#N/A,#N/A,FALSE,"Proforma-Alligator";#N/A,#N/A,FALSE,"Cougar (12-31)";#N/A,#N/A,FALSE,"Cougar (3-31)";#N/A,#N/A,FALSE,"Alligator (12-31)";#N/A,#N/A,FALSE,"Alligator (3-31)"}</definedName>
+    <definedName name="wrn.Alligator." hidden="1">{#N/A,#N/A,FALSE,"Cover";#N/A,#N/A,FALSE,"Summary-Alligator";#N/A,#N/A,FALSE,"Proforma-Alligator";#N/A,#N/A,FALSE,"Cougar (12-31)";#N/A,#N/A,FALSE,"Cougar (3-31)";#N/A,#N/A,FALSE,"Alligator (12-31)";#N/A,#N/A,FALSE,"Alligator (3-31)"}</definedName>
+    <definedName name="wrn.ANALISIS." localSheetId="0" hidden="1">{"ANAR",#N/A,FALSE,"Dist total";"MARGEN",#N/A,FALSE,"Dist total";"COMENTARIO",#N/A,FALSE,"Ficha CODICE";"CONSEJO",#N/A,FALSE,"Dist p0";"uno",#N/A,FALSE,"Dist total"}</definedName>
+    <definedName name="wrn.ANALISIS." hidden="1">{"ANAR",#N/A,FALSE,"Dist total";"MARGEN",#N/A,FALSE,"Dist total";"COMENTARIO",#N/A,FALSE,"Ficha CODICE";"CONSEJO",#N/A,FALSE,"Dist p0";"uno",#N/A,FALSE,"Dist total"}</definedName>
+    <definedName name="wrn.Analisis._.Acumulado." localSheetId="0" hidden="1">{"Ana1",#N/A,FALSE,"AnalisisA";"Ana2",#N/A,FALSE,"AnalisisA";"Ana3",#N/A,FALSE,"AnalisisA"}</definedName>
+    <definedName name="wrn.Analisis._.Acumulado." hidden="1">{"Ana1",#N/A,FALSE,"AnalisisA";"Ana2",#N/A,FALSE,"AnalisisA";"Ana3",#N/A,FALSE,"AnalisisA"}</definedName>
+    <definedName name="wrn.Analisis._.Mensual." localSheetId="0" hidden="1">{"AnaM1",#N/A,FALSE,"AnalisisM";"AnaM2",#N/A,FALSE,"AnalisisM";"AnaM3",#N/A,FALSE,"AnalisisM"}</definedName>
+    <definedName name="wrn.Analisis._.Mensual." hidden="1">{"AnaM1",#N/A,FALSE,"AnalisisM";"AnaM2",#N/A,FALSE,"AnalisisM";"AnaM3",#N/A,FALSE,"AnalisisM"}</definedName>
+    <definedName name="wrn.ANALISIS._.SENSIBILIDAD." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"BALANCE";#N/A,#N/A,FALSE,"CUENTA DE PYG";#N/A,#N/A,FALSE,"RATIOS"}</definedName>
+    <definedName name="wrn.ANALISIS._.SENSIBILIDAD." hidden="1">{#N/A,#N/A,FALSE,"BALANCE";#N/A,#N/A,FALSE,"CUENTA DE PYG";#N/A,#N/A,FALSE,"RATIOS"}</definedName>
+    <definedName name="wrn.ANALITICO._.COMPLETO." localSheetId="0" hidden="1">{"ativo analítico",#N/A,FALSE,"BALmar97";"passivo analítico",#N/A,FALSE,"BALmar97";"resultado analítico",#N/A,FALSE,"BALmar97"}</definedName>
+    <definedName name="wrn.ANALITICO._.COMPLETO." hidden="1">{"ativo analítico",#N/A,FALSE,"BALmar97";"passivo analítico",#N/A,FALSE,"BALmar97";"resultado analítico",#N/A,FALSE,"BALmar97"}</definedName>
+    <definedName name="wrn.AQUIROR._.DCF." localSheetId="0" hidden="1">{"AQUIRORDCF",#N/A,FALSE,"Merger consequences";"Acquirorassns",#N/A,FALSE,"Merger consequences"}</definedName>
+    <definedName name="wrn.AQUIROR._.DCF." hidden="1">{"AQUIRORDCF",#N/A,FALSE,"Merger consequences";"Acquirorassns",#N/A,FALSE,"Merger consequences"}</definedName>
+    <definedName name="wrn.argentina." localSheetId="0" hidden="1">{"argentina",#N/A,FALSE,"PL"}</definedName>
+    <definedName name="wrn.argentina." hidden="1">{"argentina",#N/A,FALSE,"PL"}</definedName>
+    <definedName name="wrn.ASSUMPTIONS." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"LOSSRATIO";#N/A,#N/A,FALSE,"RATEASSUMPT";#N/A,#N/A,FALSE,"TRENDASSUMPT"}</definedName>
+    <definedName name="wrn.ASSUMPTIONS." hidden="1">{#N/A,#N/A,FALSE,"LOSSRATIO";#N/A,#N/A,FALSE,"RATEASSUMPT";#N/A,#N/A,FALSE,"TRENDASSUMPT"}</definedName>
+    <definedName name="wrn.AUS_CLOSE." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"MGMT_P&amp;L";#N/A,#N/A,FALSE,"MGMT_COGS";#N/A,#N/A,FALSE,"EXP_RPT"}</definedName>
+    <definedName name="wrn.AUS_CLOSE." hidden="1">{#N/A,#N/A,FALSE,"MGMT_P&amp;L";#N/A,#N/A,FALSE,"MGMT_COGS";#N/A,#N/A,FALSE,"EXP_RPT"}</definedName>
+    <definedName name="wrn.B10." localSheetId="0" hidden="1">{"B10-2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="wrn.B10." hidden="1">{"B10-2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="wrn.bal." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"BalanBC";#N/A,#N/A,FALSE,"Mutação PL BC";#N/A,#N/A,FALSE,"BalanCF";#N/A,#N/A,FALSE,"Mutação PL CF";#N/A,#N/A,FALSE,"BalanCONS"}</definedName>
+    <definedName name="wrn.bal." hidden="1">{#N/A,#N/A,FALSE,"BalanBC";#N/A,#N/A,FALSE,"Mutação PL BC";#N/A,#N/A,FALSE,"BalanCF";#N/A,#N/A,FALSE,"Mutação PL CF";#N/A,#N/A,FALSE,"BalanCONS"}</definedName>
+    <definedName name="wrn.bal97." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"balan BC ";#N/A,#N/A,FALSE,"balan CF";#N/A,#N/A,FALSE,"balan Consolidado";#N/A,#N/A,FALSE,"Mutação PL  gerencial";#N/A,#N/A,FALSE,"DOAR BC";#N/A,#N/A,FALSE,"DOAR CF";#N/A,#N/A,FALSE,"DOAR CONS.1997";#N/A,#N/A,FALSE,"Indices de BalançoBC";#N/A,#N/A,FALSE,"Indices de BalançoCF";#N/A,#N/A,FALSE,"Indices de BalançoBC + CF";#N/A,#N/A,FALSE,"Inform.Adic. Mutuos"}</definedName>
+    <definedName name="wrn.bal97." hidden="1">{#N/A,#N/A,FALSE,"balan BC ";#N/A,#N/A,FALSE,"balan CF";#N/A,#N/A,FALSE,"balan Consolidado";#N/A,#N/A,FALSE,"Mutação PL  gerencial";#N/A,#N/A,FALSE,"DOAR BC";#N/A,#N/A,FALSE,"DOAR CF";#N/A,#N/A,FALSE,"DOAR CONS.1997";#N/A,#N/A,FALSE,"Indices de BalançoBC";#N/A,#N/A,FALSE,"Indices de BalançoCF";#N/A,#N/A,FALSE,"Indices de BalançoBC + CF";#N/A,#N/A,FALSE,"Inform.Adic. Mutuos"}</definedName>
+    <definedName name="wrn.balancete." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"balan BC ";#N/A,#N/A,FALSE,"balan CF";#N/A,#N/A,FALSE,"balan Consolidado"}</definedName>
+    <definedName name="wrn.balancete." hidden="1">{#N/A,#N/A,FALSE,"balan BC ";#N/A,#N/A,FALSE,"balan CF";#N/A,#N/A,FALSE,"balan Consolidado"}</definedName>
+    <definedName name="wrn.BALANCO." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Analise dos Indices de Liquidez";#N/A,#N/A,FALSE,"Bal.BC 94 e 95 s.alterações"}</definedName>
+    <definedName name="wrn.BALANCO." hidden="1">{#N/A,#N/A,FALSE,"Analise dos Indices de Liquidez";#N/A,#N/A,FALSE,"Bal.BC 94 e 95 s.alterações"}</definedName>
+    <definedName name="wrn.BALANÇO." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"balanco ";#N/A,#N/A,FALSE,"Mutação do PL";#N/A,#N/A,FALSE,"Doar ";#N/A,#N/A,FALSE,"Dem.Resultado"}</definedName>
+    <definedName name="wrn.BALANÇO." hidden="1">{#N/A,#N/A,FALSE,"balanco ";#N/A,#N/A,FALSE,"Mutação do PL";#N/A,#N/A,FALSE,"Doar ";#N/A,#N/A,FALSE,"Dem.Resultado"}</definedName>
+    <definedName name="wrn.Balanço2." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"BLDC";#N/A,#N/A,FALSE,"RESDC";#N/A,#N/A,FALSE,"BLFV";#N/A,#N/A,FALSE,"RESFV"}</definedName>
+    <definedName name="wrn.Balanço2." hidden="1">{#N/A,#N/A,FALSE,"BLDC";#N/A,#N/A,FALSE,"RESDC";#N/A,#N/A,FALSE,"BLFV";#N/A,#N/A,FALSE,"RESFV"}</definedName>
+    <definedName name="wrn.balanço3." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"BLDC";#N/A,#N/A,FALSE,"RESDC";#N/A,#N/A,FALSE,"BLFV";#N/A,#N/A,FALSE,"RESFV"}</definedName>
+    <definedName name="wrn.balanço3." hidden="1">{#N/A,#N/A,FALSE,"BLDC";#N/A,#N/A,FALSE,"RESDC";#N/A,#N/A,FALSE,"BLFV";#N/A,#N/A,FALSE,"RESFV"}</definedName>
+    <definedName name="wrn.BALANÇOS." localSheetId="0" hidden="1">{"SOC E MEN balanços",#N/A,FALSE,"BALFEV97"}</definedName>
+    <definedName name="wrn.BALANÇOS." hidden="1">{"SOC E MEN balanços",#N/A,FALSE,"BALFEV97"}</definedName>
+    <definedName name="wrn.Basic._.Report." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"New Depr Sch-150% DB";#N/A,#N/A,FALSE,"Cash Flows RLP";#N/A,#N/A,FALSE,"IRR";#N/A,#N/A,FALSE,"Proforma IS";#N/A,#N/A,FALSE,"Assumptions"}</definedName>
+    <definedName name="wrn.Basic._.Report." hidden="1">{#N/A,#N/A,FALSE,"New Depr Sch-150% DB";#N/A,#N/A,FALSE,"Cash Flows RLP";#N/A,#N/A,FALSE,"IRR";#N/A,#N/A,FALSE,"Proforma IS";#N/A,#N/A,FALSE,"Assumptions"}</definedName>
+    <definedName name="wrn.BasicModel." localSheetId="0" hidden="1">{"MacroCo",#N/A,FALSE,"masmode";"IncomeS",#N/A,FALSE,"masmode";"BalanceS",#N/A,FALSE,"masmode";"CashF",#N/A,FALSE,"masmode";"Ratios",#N/A,FALSE,"masmode";"DebtFC",#N/A,FALSE,"masmode"}</definedName>
+    <definedName name="wrn.BasicModel." hidden="1">{"MacroCo",#N/A,FALSE,"masmode";"IncomeS",#N/A,FALSE,"masmode";"BalanceS",#N/A,FALSE,"masmode";"CashF",#N/A,FALSE,"masmode";"Ratios",#N/A,FALSE,"masmode";"DebtFC",#N/A,FALSE,"masmode"}</definedName>
+    <definedName name="wrn.BL." localSheetId="0" hidden="1">{"BL2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="wrn.BL." hidden="1">{"BL2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="wrn.Bla." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Eier"}</definedName>
+    <definedName name="wrn.Bla." hidden="1">{#N/A,#N/A,FALSE,"Eier"}</definedName>
+    <definedName name="wrn.BLUECROSS." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"BC-Summary";#N/A,#N/A,FALSE,"BC-Community";#N/A,#N/A,FALSE,"Experience";#N/A,#N/A,FALSE,"Access Care";#N/A,#N/A,FALSE,"Access Care II";#N/A,#N/A,FALSE,"65Spec-Comm";#N/A,#N/A,FALSE,"65 Special - Experience";#N/A,#N/A,FALSE,"Security 65";#N/A,#N/A,FALSE,"Conv&amp;Direct";#N/A,#N/A,FALSE,"MM-Comm";#N/A,#N/A,FALSE,"MM-Experience";#N/A,#N/A,FALSE,"MM-Non Group";#N/A,#N/A,FALSE,"Wrap";#N/A,#N/A,FALSE,"Comp";#N/A,#N/A,FALSE,"Drugs";#N/A,#N/A,FALSE,"BC-BlueChip";#N/A,#N/A,FALSE,"Spec Care";#N/A,#N/A,FALSE,"Students"}</definedName>
+    <definedName name="wrn.BLUECROSS." hidden="1">{#N/A,#N/A,FALSE,"BC-Summary";#N/A,#N/A,FALSE,"BC-Community";#N/A,#N/A,FALSE,"Experience";#N/A,#N/A,FALSE,"Access Care";#N/A,#N/A,FALSE,"Access Care II";#N/A,#N/A,FALSE,"65Spec-Comm";#N/A,#N/A,FALSE,"65 Special - Experience";#N/A,#N/A,FALSE,"Security 65";#N/A,#N/A,FALSE,"Conv&amp;Direct";#N/A,#N/A,FALSE,"MM-Comm";#N/A,#N/A,FALSE,"MM-Experience";#N/A,#N/A,FALSE,"MM-Non Group";#N/A,#N/A,FALSE,"Wrap";#N/A,#N/A,FALSE,"Comp";#N/A,#N/A,FALSE,"Drugs";#N/A,#N/A,FALSE,"BC-BlueChip";#N/A,#N/A,FALSE,"Spec Care";#N/A,#N/A,FALSE,"Students"}</definedName>
+    <definedName name="wrn.Board._.Pack." localSheetId="0" hidden="1">{"Board Income Statement",#N/A,FALSE,"Board Summary";"Board Balance Sheet",#N/A,FALSE,"Board Summary";"Board Cash Flow",#N/A,FALSE,"Board Summary"}</definedName>
+    <definedName name="wrn.Board._.Pack." hidden="1">{"Board Income Statement",#N/A,FALSE,"Board Summary";"Board Balance Sheet",#N/A,FALSE,"Board Summary";"Board Cash Flow",#N/A,FALSE,"Board Summary"}</definedName>
+    <definedName name="wrn.bow_argentina." localSheetId="0" hidden="1">{"bow_argentina",#N/A,FALSE,"AMF"}</definedName>
+    <definedName name="wrn.bow_argentina." hidden="1">{"bow_argentina",#N/A,FALSE,"AMF"}</definedName>
+    <definedName name="wrn.bow_brasil." localSheetId="0" hidden="1">{"bow_brasil",#N/A,FALSE,"AMF"}</definedName>
+    <definedName name="wrn.bow_brasil." hidden="1">{"bow_brasil",#N/A,FALSE,"AMF"}</definedName>
+    <definedName name="wrn.Budget._.2002._.Operating._.Units." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Earning Summary";#N/A,#N/A,FALSE,"csxwt hong kong";#N/A,#N/A,FALSE,"slot 292";#N/A,#N/A,FALSE,"soict";#N/A,#N/A,FALSE,"otlhk";#N/A,#N/A,FALSE,"csxwt xiamen";#N/A,#N/A,FALSE,"csxwt adelaide";#N/A,#N/A,FALSE,"csxwtg bv";#N/A,#N/A,FALSE,"csxwtg kg";#N/A,#N/A,FALSE,"haina";#N/A,#N/A,FALSE,"wcs";#N/A,#N/A,FALSE,"tmr";#N/A,#N/A,FALSE,"slo";#N/A,#N/A,FALSE,"corp";#N/A,#N/A,FALSE,"sloi";#N/A,#N/A,FALSE,"csx tml mgmt";#N/A,#N/A,FALSE,"csxwt europe";#N/A,#N/A,FALSE,"pac container";#N/A,#N/A,FALSE,"csx asia";#N/A,#N/A,FALSE,"csx orient";#N/A,#N/A,FALSE,"finman"}</definedName>
+    <definedName name="wrn.Budget._.2002._.Operating._.Units." hidden="1">{#N/A,#N/A,FALSE,"Earning Summary";#N/A,#N/A,FALSE,"csxwt hong kong";#N/A,#N/A,FALSE,"slot 292";#N/A,#N/A,FALSE,"soict";#N/A,#N/A,FALSE,"otlhk";#N/A,#N/A,FALSE,"csxwt xiamen";#N/A,#N/A,FALSE,"csxwt adelaide";#N/A,#N/A,FALSE,"csxwtg bv";#N/A,#N/A,FALSE,"csxwtg kg";#N/A,#N/A,FALSE,"haina";#N/A,#N/A,FALSE,"wcs";#N/A,#N/A,FALSE,"tmr";#N/A,#N/A,FALSE,"slo";#N/A,#N/A,FALSE,"corp";#N/A,#N/A,FALSE,"sloi";#N/A,#N/A,FALSE,"csx tml mgmt";#N/A,#N/A,FALSE,"csxwt europe";#N/A,#N/A,FALSE,"pac container";#N/A,#N/A,FALSE,"csx asia";#N/A,#N/A,FALSE,"csx orient";#N/A,#N/A,FALSE,"finman"}</definedName>
+    <definedName name="wrn.BY._.COUNTRY._.BY._.ENGINE._.BY._.YEAR." localSheetId="0" hidden="1">{"SUM GER",#N/A,FALSE,"SUM GER";"SUM FRA",#N/A,FALSE,"SUM FRA";"SUM ITA",#N/A,FALSE,"SUM ITA";"SUM SPA",#N/A,FALSE,"SUM SPA";"SUM EGB",#N/A,FALSE,"SUM EGB";"SUM IND",#N/A,FALSE,"SUM IND"}</definedName>
+    <definedName name="wrn.BY._.COUNTRY._.BY._.ENGINE._.BY._.YEAR." hidden="1">{"SUM GER",#N/A,FALSE,"SUM GER";"SUM FRA",#N/A,FALSE,"SUM FRA";"SUM ITA",#N/A,FALSE,"SUM ITA";"SUM SPA",#N/A,FALSE,"SUM SPA";"SUM EGB",#N/A,FALSE,"SUM EGB";"SUM IND",#N/A,FALSE,"SUM IND"}</definedName>
+    <definedName name="wrn.BY._.YEAR._.BY._.COUNTRY." localSheetId="0" hidden="1">{"SUM ALL YR",#N/A,FALSE,"SUM ALL YR";"sum01",#N/A,FALSE,"SUM 01";"sumM2",#N/A,FALSE,"SUM M2";"sum02",#N/A,FALSE,"SUM 02";"sum03",#N/A,FALSE,"SUM 03";"sum04",#N/A,FALSE,"SUM 04";"sum05",#N/A,FALSE,"SUM 05"}</definedName>
+    <definedName name="wrn.BY._.YEAR._.BY._.COUNTRY." hidden="1">{"SUM ALL YR",#N/A,FALSE,"SUM ALL YR";"sum01",#N/A,FALSE,"SUM 01";"sumM2",#N/A,FALSE,"SUM M2";"sum02",#N/A,FALSE,"SUM 02";"sum03",#N/A,FALSE,"SUM 03";"sum04",#N/A,FALSE,"SUM 04";"sum05",#N/A,FALSE,"SUM 05"}</definedName>
+    <definedName name="wrn.Capital._.Spending." localSheetId="0" hidden="1">{"Capital Spending",#N/A,FALSE,"CAP SPEND SUM"}</definedName>
+    <definedName name="wrn.Capital._.Spending." hidden="1">{"Capital Spending",#N/A,FALSE,"CAP SPEND SUM"}</definedName>
+    <definedName name="wrn.Capital._.Spending._.1998." localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Allocation";#N/A,#N/A,TRUE,"Capital Software";#N/A,#N/A,TRUE,"Misc";#N/A,#N/A,TRUE,"NAOG"}</definedName>
+    <definedName name="wrn.Capital._.Spending._.1998." hidden="1">{#N/A,#N/A,TRUE,"Total Allocation";#N/A,#N/A,TRUE,"Capital Software";#N/A,#N/A,TRUE,"Misc";#N/A,#N/A,TRUE,"NAOG"}</definedName>
+    <definedName name="wrn.Carrefour._.Worse._.Case." localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"DIVIDER PAGE";#N/A,#N/A,TRUE,"Exist + Reg A IS";#N/A,#N/A,TRUE,"Summary IS exc. B";#N/A,#N/A,TRUE,"New Stores";#N/A,#N/A,TRUE,"Existing DCF";#N/A,#N/A,TRUE,"Region A DCF";#N/A,#N/A,TRUE,"Existing + Reg. A DCF"}</definedName>
+    <definedName name="wrn.Carrefour._.Worse._.Case." hidden="1">{#N/A,#N/A,TRUE,"DIVIDER PAGE";#N/A,#N/A,TRUE,"Exist + Reg A IS";#N/A,#N/A,TRUE,"Summary IS exc. B";#N/A,#N/A,TRUE,"New Stores";#N/A,#N/A,TRUE,"Existing DCF";#N/A,#N/A,TRUE,"Region A DCF";#N/A,#N/A,TRUE,"Existing + Reg. A DCF"}</definedName>
+    <definedName name="wrn.Carrefour._.Worse._.Case._Split" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"DIVIDER PAGE";#N/A,#N/A,TRUE,"Exist + Reg A IS";#N/A,#N/A,TRUE,"Summary IS exc. B";#N/A,#N/A,TRUE,"New Stores";#N/A,#N/A,TRUE,"Existing DCF";#N/A,#N/A,TRUE,"Region A DCF";#N/A,#N/A,TRUE,"Existing + Reg. A DCF"}</definedName>
+    <definedName name="wrn.Carrefour._.Worse._.Case._Split" hidden="1">{#N/A,#N/A,TRUE,"DIVIDER PAGE";#N/A,#N/A,TRUE,"Exist + Reg A IS";#N/A,#N/A,TRUE,"Summary IS exc. B";#N/A,#N/A,TRUE,"New Stores";#N/A,#N/A,TRUE,"Existing DCF";#N/A,#N/A,TRUE,"Region A DCF";#N/A,#N/A,TRUE,"Existing + Reg. A DCF"}</definedName>
+    <definedName name="wrn.Cash._.Flow._.Forecast._.and._.Details." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"monthly";#N/A,#N/A,FALSE,"fcst detail"}</definedName>
+    <definedName name="wrn.Cash._.Flow._.Forecast._.and._.Details." hidden="1">{#N/A,#N/A,FALSE,"monthly";#N/A,#N/A,FALSE,"fcst detail"}</definedName>
+    <definedName name="wrn.Caucedo._.Financials." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Cover"}</definedName>
+    <definedName name="wrn.Caucedo._.Financials." hidden="1">{#N/A,#N/A,FALSE,"Cover"}</definedName>
+    <definedName name="wrn.Checklist." localSheetId="0" hidden="1">{"Page 1",#N/A,FALSE,"StdBidCheck";"Page 2",#N/A,FALSE,"StdBidCheck";"Page 3",#N/A,FALSE,"StdBidCheck";"Page 4",#N/A,FALSE,"StdBidCheck";"Page 5",#N/A,FALSE,"StdBidCheck";"Page 6",#N/A,FALSE,"StdBidCheck";"Page 7",#N/A,FALSE,"StdBidCheck"}</definedName>
+    <definedName name="wrn.Checklist." hidden="1">{"Page 1",#N/A,FALSE,"StdBidCheck";"Page 2",#N/A,FALSE,"StdBidCheck";"Page 3",#N/A,FALSE,"StdBidCheck";"Page 4",#N/A,FALSE,"StdBidCheck";"Page 5",#N/A,FALSE,"StdBidCheck";"Page 6",#N/A,FALSE,"StdBidCheck";"Page 7",#N/A,FALSE,"StdBidCheck"}</definedName>
+    <definedName name="wrn.Chem._.Tech._.Exhibits." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"BS";#N/A,#N/A,FALSE,"IS";#N/A,#N/A,FALSE,"ratios";#N/A,#N/A,FALSE,"WACC";#N/A,#N/A,FALSE,"IS DCF Exhibit";#N/A,#N/A,FALSE,"DCF"}</definedName>
+    <definedName name="wrn.Chem._.Tech._.Exhibits." hidden="1">{#N/A,#N/A,FALSE,"BS";#N/A,#N/A,FALSE,"IS";#N/A,#N/A,FALSE,"ratios";#N/A,#N/A,FALSE,"WACC";#N/A,#N/A,FALSE,"IS DCF Exhibit";#N/A,#N/A,FALSE,"DCF"}</definedName>
+    <definedName name="wrn.claroboo" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"índice";#N/A,#N/A,TRUE,"bp";#N/A,#N/A,TRUE,"dre";#N/A,#N/A,TRUE,"mpl";#N/A,#N/A,TRUE,"doar";#N/A,#N/A,TRUE,"fc";#N/A,#N/A,TRUE,"cta_rec";#N/A,#N/A,TRUE,"Estoque";#N/A,#N/A,TRUE,"Estoque_Det";#N/A,#N/A,TRUE,"Despesas Antecipadas";#N/A,#N/A,TRUE,"IReCS";#N/A,#N/A,TRUE,"BaseNegativa";#N/A,#N/A,TRUE,"CS";#N/A,#N/A,TRUE,"AjCS";#N/A,#N/A,TRUE,"Prej.Fiscal";#N/A,#N/A,TRUE,"IR";#N/A,#N/A,TRUE,"AjIR";#N/A,#N/A,TRUE,"Permanente";"Permanente_gráfico",#N/A,TRUE,"Permanente";#N/A,#N/A,TRUE,"Capitalização";"Financiamentos Mensal",#N/A,TRUE,"Financiamentos";"Financiamentos Movimentação",#N/A,TRUE,"Financiamentos";#N/A,#N/A,TRUE,"Soc.Ligadas";#N/A,#N/A,TRUE,"Capital";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"Receita";#N/A,#N/A,TRUE,"CPV";#N/A,#N/A,TRUE,"Financeiras"}</definedName>
+    <definedName name="wrn.claroboo" hidden="1">{#N/A,#N/A,TRUE,"índice";#N/A,#N/A,TRUE,"bp";#N/A,#N/A,TRUE,"dre";#N/A,#N/A,TRUE,"mpl";#N/A,#N/A,TRUE,"doar";#N/A,#N/A,TRUE,"fc";#N/A,#N/A,TRUE,"cta_rec";#N/A,#N/A,TRUE,"Estoque";#N/A,#N/A,TRUE,"Estoque_Det";#N/A,#N/A,TRUE,"Despesas Antecipadas";#N/A,#N/A,TRUE,"IReCS";#N/A,#N/A,TRUE,"BaseNegativa";#N/A,#N/A,TRUE,"CS";#N/A,#N/A,TRUE,"AjCS";#N/A,#N/A,TRUE,"Prej.Fiscal";#N/A,#N/A,TRUE,"IR";#N/A,#N/A,TRUE,"AjIR";#N/A,#N/A,TRUE,"Permanente";"Permanente_gráfico",#N/A,TRUE,"Permanente";#N/A,#N/A,TRUE,"Capitalização";"Financiamentos Mensal",#N/A,TRUE,"Financiamentos";"Financiamentos Movimentação",#N/A,TRUE,"Financiamentos";#N/A,#N/A,TRUE,"Soc.Ligadas";#N/A,#N/A,TRUE,"Capital";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"Receita";#N/A,#N/A,TRUE,"CPV";#N/A,#N/A,TRUE,"Financeiras"}</definedName>
+    <definedName name="wrn.Clarobook." localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"índice";#N/A,#N/A,TRUE,"bp";#N/A,#N/A,TRUE,"dre";#N/A,#N/A,TRUE,"mpl";#N/A,#N/A,TRUE,"doar";#N/A,#N/A,TRUE,"fc";#N/A,#N/A,TRUE,"cta_rec";#N/A,#N/A,TRUE,"Estoque";#N/A,#N/A,TRUE,"Estoque_Det";#N/A,#N/A,TRUE,"Despesas Antecipadas";#N/A,#N/A,TRUE,"IReCS";#N/A,#N/A,TRUE,"BaseNegativa";#N/A,#N/A,TRUE,"CS";#N/A,#N/A,TRUE,"AjCS";#N/A,#N/A,TRUE,"Prej.Fiscal";#N/A,#N/A,TRUE,"IR";#N/A,#N/A,TRUE,"AjIR";#N/A,#N/A,TRUE,"Permanente";"Permanente_gráfico",#N/A,TRUE,"Permanente";#N/A,#N/A,TRUE,"Capitalização";"Financiamentos Mensal",#N/A,TRUE,"Financiamentos";"Financiamentos Movimentação",#N/A,TRUE,"Financiamentos";#N/A,#N/A,TRUE,"Soc.Ligadas";#N/A,#N/A,TRUE,"Capital";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"Receita";#N/A,#N/A,TRUE,"CPV";#N/A,#N/A,TRUE,"Financeiras"}</definedName>
+    <definedName name="wrn.Clarobook." hidden="1">{#N/A,#N/A,TRUE,"índice";#N/A,#N/A,TRUE,"bp";#N/A,#N/A,TRUE,"dre";#N/A,#N/A,TRUE,"mpl";#N/A,#N/A,TRUE,"doar";#N/A,#N/A,TRUE,"fc";#N/A,#N/A,TRUE,"cta_rec";#N/A,#N/A,TRUE,"Estoque";#N/A,#N/A,TRUE,"Estoque_Det";#N/A,#N/A,TRUE,"Despesas Antecipadas";#N/A,#N/A,TRUE,"IReCS";#N/A,#N/A,TRUE,"BaseNegativa";#N/A,#N/A,TRUE,"CS";#N/A,#N/A,TRUE,"AjCS";#N/A,#N/A,TRUE,"Prej.Fiscal";#N/A,#N/A,TRUE,"IR";#N/A,#N/A,TRUE,"AjIR";#N/A,#N/A,TRUE,"Permanente";"Permanente_gráfico",#N/A,TRUE,"Permanente";#N/A,#N/A,TRUE,"Capitalização";"Financiamentos Mensal",#N/A,TRUE,"Financiamentos";"Financiamentos Movimentação",#N/A,TRUE,"Financiamentos";#N/A,#N/A,TRUE,"Soc.Ligadas";#N/A,#N/A,TRUE,"Capital";#N/A,#N/A,TRUE,"indicadores";#N/A,#N/A,TRUE,"Receita";#N/A,#N/A,TRUE,"CPV";#N/A,#N/A,TRUE,"Financeiras"}</definedName>
+    <definedName name="wrn.clientcopy." localSheetId="0" hidden="1">{"Multiples_clientcopy",#N/A,FALSE,"Multiples";"Adjustments_clientcopy",#N/A,FALSE,"Adjustments to Multiples";"GrowthAdj_clientcopy",#N/A,FALSE,"Growth Adjustments";"RiskAdj_clientcopy",#N/A,FALSE,"Risk Adjustments ";"MarginAdj_clientcopy",#N/A,FALSE,"Margin Adjustments";"Regression_clientcopy",#N/A,FALSE,"Regression";"Ratios_clientcopy",#N/A,FALSE,"Ratios"}</definedName>
+    <definedName name="wrn.clientcopy." hidden="1">{"Multiples_clientcopy",#N/A,FALSE,"Multiples";"Adjustments_clientcopy",#N/A,FALSE,"Adjustments to Multiples";"GrowthAdj_clientcopy",#N/A,FALSE,"Growth Adjustments";"RiskAdj_clientcopy",#N/A,FALSE,"Risk Adjustments ";"MarginAdj_clientcopy",#N/A,FALSE,"Margin Adjustments";"Regression_clientcopy",#N/A,FALSE,"Regression";"Ratios_clientcopy",#N/A,FALSE,"Ratios"}</definedName>
+    <definedName name="wrn.clp_detail_doc." localSheetId="0" hidden="1">{"clp_ltd_doc",#N/A,FALSE,"CLP";"clp_om_doc",#N/A,FALSE,"CLP";"clp_ra_doc",#N/A,FALSE,"CLP";"clp_rb_doc",#N/A,FALSE,"CLP";"clp_rev_doc",#N/A,FALSE,"CLP";"clp_tax_doc",#N/A,FALSE,"CLP";"clp_wc_doc",#N/A,FALSE,"CLP";"clp_power_doc",#N/A,FALSE,"CLP"}</definedName>
+    <definedName name="wrn.clp_detail_doc." hidden="1">{"clp_ltd_doc",#N/A,FALSE,"CLP";"clp_om_doc",#N/A,FALSE,"CLP";"clp_ra_doc",#N/A,FALSE,"CLP";"clp_rb_doc",#N/A,FALSE,"CLP";"clp_rev_doc",#N/A,FALSE,"CLP";"clp_tax_doc",#N/A,FALSE,"CLP";"clp_wc_doc",#N/A,FALSE,"CLP";"clp_power_doc",#N/A,FALSE,"CLP"}</definedName>
+    <definedName name="wrn.clp_fs_doc." localSheetId="0" hidden="1">{"clp_bs_doc",#N/A,FALSE,"CLP";"clp_is_doc",#N/A,FALSE,"CLP";"clp_cf_doc",#N/A,FALSE,"CLP";"clp_fr_doc",#N/A,FALSE,"CLP"}</definedName>
+    <definedName name="wrn.clp_fs_doc." hidden="1">{"clp_bs_doc",#N/A,FALSE,"CLP";"clp_is_doc",#N/A,FALSE,"CLP";"clp_cf_doc",#N/A,FALSE,"CLP";"clp_fr_doc",#N/A,FALSE,"CLP"}</definedName>
+    <definedName name="wrn.COMBINED." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"INPUTS";#N/A,#N/A,FALSE,"PROFORMA BSHEET";#N/A,#N/A,FALSE,"COMBINED";#N/A,#N/A,FALSE,"HIGH YIELD";#N/A,#N/A,FALSE,"COMB_GRAPHS"}</definedName>
+    <definedName name="wrn.COMBINED." hidden="1">{#N/A,#N/A,FALSE,"INPUTS";#N/A,#N/A,FALSE,"PROFORMA BSHEET";#N/A,#N/A,FALSE,"COMBINED";#N/A,#N/A,FALSE,"HIGH YIELD";#N/A,#N/A,FALSE,"COMB_GRAPHS"}</definedName>
+    <definedName name="wrn.comentario." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="wrn.comentario." hidden="1">{#N/A,#N/A,FALSE,"PCOL"}</definedName>
+    <definedName name="wrn.COMNUS." localSheetId="0" hidden="1">{"COMNUS2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="wrn.COMNUS." hidden="1">{"COMNUS2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="wrn.Company._.Analysis." localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Summary LTM";#N/A,#N/A,TRUE,"95-97";#N/A,#N/A,TRUE,"97 US &amp; Peso Sum";#N/A,#N/A,TRUE,"1997 Peso Comparison";#N/A,#N/A,TRUE,"97 IS per store";#N/A,#N/A,TRUE,"96 IS per store";#N/A,#N/A,TRUE,"95 IS per store"}</definedName>
+    <definedName name="wrn.Company._.Analysis." hidden="1">{#N/A,#N/A,TRUE,"Summary LTM";#N/A,#N/A,TRUE,"95-97";#N/A,#N/A,TRUE,"97 US &amp; Peso Sum";#N/A,#N/A,TRUE,"1997 Peso Comparison";#N/A,#N/A,TRUE,"97 IS per store";#N/A,#N/A,TRUE,"96 IS per store";#N/A,#N/A,TRUE,"95 IS per store"}</definedName>
+    <definedName name="wrn.Company._Analysis._Split" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Summary LTM";#N/A,#N/A,TRUE,"95-97";#N/A,#N/A,TRUE,"97 US &amp; Peso Sum";#N/A,#N/A,TRUE,"1997 Peso Comparison";#N/A,#N/A,TRUE,"97 IS per store";#N/A,#N/A,TRUE,"96 IS per store";#N/A,#N/A,TRUE,"95 IS per store"}</definedName>
+    <definedName name="wrn.Company._Analysis._Split" hidden="1">{#N/A,#N/A,TRUE,"Summary LTM";#N/A,#N/A,TRUE,"95-97";#N/A,#N/A,TRUE,"97 US &amp; Peso Sum";#N/A,#N/A,TRUE,"1997 Peso Comparison";#N/A,#N/A,TRUE,"97 IS per store";#N/A,#N/A,TRUE,"96 IS per store";#N/A,#N/A,TRUE,"95 IS per store"}</definedName>
+    <definedName name="wrn.Comparisons." localSheetId="0" hidden="1">{"Comparisons",#N/A,FALSE,"CAP SPEND SUM"}</definedName>
+    <definedName name="wrn.Comparisons." hidden="1">{"Comparisons",#N/A,FALSE,"CAP SPEND SUM"}</definedName>
+    <definedName name="wrn.compco." localSheetId="0" hidden="1">{"mult96",#N/A,FALSE,"PETCOMP";"est96",#N/A,FALSE,"PETCOMP";"mult95",#N/A,FALSE,"PETCOMP";"est95",#N/A,FALSE,"PETCOMP";"multltm",#N/A,FALSE,"PETCOMP";"resultltm",#N/A,FALSE,"PETCOMP"}</definedName>
+    <definedName name="wrn.compco." hidden="1">{"mult96",#N/A,FALSE,"PETCOMP";"est96",#N/A,FALSE,"PETCOMP";"mult95",#N/A,FALSE,"PETCOMP";"est95",#N/A,FALSE,"PETCOMP";"multltm",#N/A,FALSE,"PETCOMP";"resultltm",#N/A,FALSE,"PETCOMP"}</definedName>
+    <definedName name="wrn.COMPJPN." localSheetId="0" hidden="1">{"COMJPN2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="wrn.COMPJPN." hidden="1">{"COMJPN2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="wrn.Complete._.Report." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Assumptions";#N/A,#N/A,FALSE,"Proforma IS";#N/A,#N/A,FALSE,"Cash Flows RLP";#N/A,#N/A,FALSE,"IRR";#N/A,#N/A,FALSE,"New Depr Sch-150% DB";#N/A,#N/A,FALSE,"Comments"}</definedName>
+    <definedName name="wrn.Complete._.Report." hidden="1">{#N/A,#N/A,FALSE,"Assumptions";#N/A,#N/A,FALSE,"Proforma IS";#N/A,#N/A,FALSE,"Cash Flows RLP";#N/A,#N/A,FALSE,"IRR";#N/A,#N/A,FALSE,"New Depr Sch-150% DB";#N/A,#N/A,FALSE,"Comments"}</definedName>
+    <definedName name="wrn.Cons._.EBT." localSheetId="0" hidden="1">{"EBT 1 Yr Cons",#N/A,FALSE,"EBT 1 yr"}</definedName>
+    <definedName name="wrn.Cons._.EBT." hidden="1">{"EBT 1 Yr Cons",#N/A,FALSE,"EBT 1 yr"}</definedName>
+    <definedName name="wrn.Cons._.Rev._.1._.Yr." localSheetId="0" hidden="1">{"REV 1 Yr Cons",#N/A,FALSE,"Rev 1 yr"}</definedName>
+    <definedName name="wrn.Cons._.Rev._.1._.Yr." hidden="1">{"REV 1 Yr Cons",#N/A,FALSE,"Rev 1 yr"}</definedName>
+    <definedName name="wrn.conselho." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Controle";#N/A,#N/A,FALSE,"DRE";#N/A,#N/A,FALSE,"BalanceteR$";#N/A,#N/A,FALSE,"Balancete US$ ";#N/A,#N/A,FALSE,"Dem.Resultado";#N/A,#N/A,FALSE,"balanço";#N/A,#N/A,FALSE,"SUMARY"}</definedName>
+    <definedName name="wrn.conselho." hidden="1">{#N/A,#N/A,FALSE,"Controle";#N/A,#N/A,FALSE,"DRE";#N/A,#N/A,FALSE,"BalanceteR$";#N/A,#N/A,FALSE,"Balancete US$ ";#N/A,#N/A,FALSE,"Dem.Resultado";#N/A,#N/A,FALSE,"balanço";#N/A,#N/A,FALSE,"SUMARY"}</definedName>
+    <definedName name="wrn.CONSOLIDADO." localSheetId="0" hidden="1">{"CONSOLIDADO",#N/A,FALSE,"TOT"}</definedName>
+    <definedName name="wrn.CONSOLIDADO." hidden="1">{"CONSOLIDADO",#N/A,FALSE,"TOT"}</definedName>
+    <definedName name="wrn.COSTIMP." localSheetId="0" hidden="1">{"sch56",#N/A,FALSE,"savings";"sch64",#N/A,FALSE,"savings"}</definedName>
+    <definedName name="wrn.COSTIMP." hidden="1">{"sch56",#N/A,FALSE,"savings";"sch64",#N/A,FALSE,"savings"}</definedName>
+    <definedName name="wrn.Costos." localSheetId="0" hidden="1">{"Costo1",#N/A,FALSE,"Costo Estimado";"Costo2",#N/A,FALSE,"Costo Estimado";"Costos3",#N/A,FALSE,"Costo Estimado";"Costo4",#N/A,FALSE,"Costo Estimado"}</definedName>
+    <definedName name="wrn.Costos." hidden="1">{"Costo1",#N/A,FALSE,"Costo Estimado";"Costo2",#N/A,FALSE,"Costo Estimado";"Costos3",#N/A,FALSE,"Costo Estimado";"Costo4",#N/A,FALSE,"Costo Estimado"}</definedName>
+    <definedName name="wrn.CPV." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"C.P.V."}</definedName>
+    <definedName name="wrn.CPV." hidden="1">{#N/A,#N/A,FALSE,"C.P.V."}</definedName>
+    <definedName name="wrn.CPV2." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"C.P.V."}</definedName>
+    <definedName name="wrn.CPV2." hidden="1">{#N/A,#N/A,FALSE,"C.P.V."}</definedName>
+    <definedName name="wrn.Cronograma." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Cronograma";#N/A,#N/A,FALSE,"Cronogr. 2"}</definedName>
+    <definedName name="wrn.Cronograma." hidden="1">{#N/A,#N/A,FALSE,"Cronograma";#N/A,#N/A,FALSE,"Cronogr. 2"}</definedName>
+    <definedName name="wrn.CSXWT._.Budget._.2002." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Earning Summary";#N/A,#N/A,FALSE,"QTR SUMM";#N/A,#N/A,FALSE,"csxwt hong kong";#N/A,#N/A,FALSE,"soict";#N/A,#N/A,FALSE,"otlhk";#N/A,#N/A,FALSE,"csxwt xiamen";#N/A,#N/A,FALSE,"csxwt adelaide";#N/A,#N/A,FALSE,"csxwtg bv";#N/A,#N/A,FALSE,"csxwtg kg";#N/A,#N/A,FALSE,"haina";#N/A,#N/A,FALSE,"wcs";#N/A,#N/A,FALSE,"tmr";#N/A,#N/A,FALSE,"ATL";#N/A,#N/A,FALSE,"CSXOT";#N/A,#N/A,FALSE,"act";#N/A,#N/A,FALSE,"ATL YANTIAN";#N/A,#N/A,FALSE,"VOS";#N/A,#N/A,FALSE,"CAUCEDO";#N/A,#N/A,FALSE,"CABELLO"}</definedName>
+    <definedName name="wrn.CSXWT._.Budget._.2002." hidden="1">{#N/A,#N/A,FALSE,"Earning Summary";#N/A,#N/A,FALSE,"QTR SUMM";#N/A,#N/A,FALSE,"csxwt hong kong";#N/A,#N/A,FALSE,"soict";#N/A,#N/A,FALSE,"otlhk";#N/A,#N/A,FALSE,"csxwt xiamen";#N/A,#N/A,FALSE,"csxwt adelaide";#N/A,#N/A,FALSE,"csxwtg bv";#N/A,#N/A,FALSE,"csxwtg kg";#N/A,#N/A,FALSE,"haina";#N/A,#N/A,FALSE,"wcs";#N/A,#N/A,FALSE,"tmr";#N/A,#N/A,FALSE,"ATL";#N/A,#N/A,FALSE,"CSXOT";#N/A,#N/A,FALSE,"act";#N/A,#N/A,FALSE,"ATL YANTIAN";#N/A,#N/A,FALSE,"VOS";#N/A,#N/A,FALSE,"CAUCEDO";#N/A,#N/A,FALSE,"CABELLO"}</definedName>
+    <definedName name="wrn.Current._.Actual._.and._.Expenditures." localSheetId="0" hidden="1">{"Current Actual and Expenditures",#N/A,FALSE,"VT SPLIT"}</definedName>
+    <definedName name="wrn.Current._.Actual._.and._.Expenditures." hidden="1">{"Current Actual and Expenditures",#N/A,FALSE,"VT SPLIT"}</definedName>
+    <definedName name="wrn.cxdia." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"FFCXOUT3"}</definedName>
+    <definedName name="wrn.cxdia." hidden="1">{#N/A,#N/A,FALSE,"FFCXOUT3"}</definedName>
+    <definedName name="wrn.cxdiager." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"FFCXOUT3"}</definedName>
+    <definedName name="wrn.cxdiager." hidden="1">{#N/A,#N/A,FALSE,"FFCXOUT3"}</definedName>
+    <definedName name="wrn.DC." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="wrn.DC." hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="wrn.DCF." localSheetId="0" hidden="1">{"DCF1",#N/A,FALSE,"SIERRA DCF";"MATRIX1",#N/A,FALSE,"SIERRA DCF"}</definedName>
+    <definedName name="wrn.DCF." hidden="1">{"DCF1",#N/A,FALSE,"SIERRA DCF";"MATRIX1",#N/A,FALSE,"SIERRA DCF"}</definedName>
+    <definedName name="wrn.DCF_Terminal_Value_qchm." localSheetId="0" hidden="1">{"qchm_dcf",#N/A,FALSE,"QCHMDCF2";"qchm_terminal",#N/A,FALSE,"QCHMDCF2"}</definedName>
+    <definedName name="wrn.DCF_Terminal_Value_qchm." hidden="1">{"qchm_dcf",#N/A,FALSE,"QCHMDCF2";"qchm_terminal",#N/A,FALSE,"QCHMDCF2"}</definedName>
+    <definedName name="wrn.Decision._.Memo." localSheetId="0" hidden="1">{"Summary",#N/A,TRUE,"Summary";"Assumptions",#N/A,TRUE,"Assumptions";"Decision Memo",#N/A,TRUE,"Ratios";"Decision Memo",#N/A,TRUE,"Fin. Stat.";"IRR",#N/A,TRUE,"IRR";"Decision Memo",#N/A,TRUE,"Sales - TrInput!R16C7";"Polymer Prices",#N/A,TRUE,"Pricing";"Decision Memo",#N/A,TRUE,"Operating Costs";"Decision Memo",#N/A,TRUE,"Feedstock Prices";"Decision Memo",#N/A,TRUE,"PPE-Dep'n";"Decision Memo",#N/A,TRUE,"Debt"}</definedName>
+    <definedName name="wrn.Decision._.Memo." hidden="1">{"Summary",#N/A,TRUE,"Summary";"Assumptions",#N/A,TRUE,"Assumptions";"Decision Memo",#N/A,TRUE,"Ratios";"Decision Memo",#N/A,TRUE,"Fin. Stat.";"IRR",#N/A,TRUE,"IRR";"Decision Memo",#N/A,TRUE,"Sales - TrInput!R16C7";"Polymer Prices",#N/A,TRUE,"Pricing";"Decision Memo",#N/A,TRUE,"Operating Costs";"Decision Memo",#N/A,TRUE,"Feedstock Prices";"Decision Memo",#N/A,TRUE,"PPE-Dep'n";"Decision Memo",#N/A,TRUE,"Debt"}</definedName>
+    <definedName name="wrn.def9806." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"DEF1";#N/A,#N/A,FALSE,"DEF2";#N/A,#N/A,FALSE,"DEF3"}</definedName>
+    <definedName name="wrn.def9806." hidden="1">{#N/A,#N/A,FALSE,"DEF1";#N/A,#N/A,FALSE,"DEF2";#N/A,#N/A,FALSE,"DEF3"}</definedName>
+    <definedName name="wrn.Delmar._.Exhibits." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"IS-2";#N/A,#N/A,FALSE,"BS-3";#N/A,#N/A,FALSE,"Income Proj - 4";#N/A,#N/A,FALSE,"Cost of Equity-5";#N/A,#N/A,FALSE,"DCF - 6";#N/A,#N/A,FALSE,"Interest-7";#N/A,#N/A,FALSE,"Tax Shield-8";#N/A,#N/A,FALSE,"APV Summary-9";#N/A,#N/A,FALSE,"NOL-14"}</definedName>
+    <definedName name="wrn.Delmar._.Exhibits." hidden="1">{#N/A,#N/A,FALSE,"IS-2";#N/A,#N/A,FALSE,"BS-3";#N/A,#N/A,FALSE,"Income Proj - 4";#N/A,#N/A,FALSE,"Cost of Equity-5";#N/A,#N/A,FALSE,"DCF - 6";#N/A,#N/A,FALSE,"Interest-7";#N/A,#N/A,FALSE,"Tax Shield-8";#N/A,#N/A,FALSE,"APV Summary-9";#N/A,#N/A,FALSE,"NOL-14"}</definedName>
+    <definedName name="wrn.Desp._.financeiras." localSheetId="0" hidden="1">{"FINANCEIRAS",#N/A,FALSE,"BALmar96"}</definedName>
+    <definedName name="wrn.Desp._.financeiras." hidden="1">{"FINANCEIRAS",#N/A,FALSE,"BALmar96"}</definedName>
+    <definedName name="wrn.Despesas._.Diferidas._.Indedutíveis._.de._.1998." localSheetId="0" hidden="1">{"Despesas Diferidas Indedutíveis de 1998",#N/A,FALSE,"Impressão"}</definedName>
+    <definedName name="wrn.Despesas._.Diferidas._.Indedutíveis._.de._.1998." hidden="1">{"Despesas Diferidas Indedutíveis de 1998",#N/A,FALSE,"Impressão"}</definedName>
+    <definedName name="wrn.div_bow." localSheetId="0" hidden="1">{"div_bow",#N/A,FALSE,"AMF"}</definedName>
+    <definedName name="wrn.div_bow." hidden="1">{"div_bow",#N/A,FALSE,"AMF"}</definedName>
+    <definedName name="wrn.div_pls." localSheetId="0" hidden="1">{"div_pls",#N/A,FALSE,"PL"}</definedName>
+    <definedName name="wrn.div_pls." hidden="1">{"div_pls",#N/A,FALSE,"PL"}</definedName>
+    <definedName name="wrn.div_rtp." localSheetId="0" hidden="1">{"div_rtp",#N/A,FALSE,"PQ"}</definedName>
+    <definedName name="wrn.div_rtp." hidden="1">{"div_rtp",#N/A,FALSE,"PQ"}</definedName>
+    <definedName name="wrn.divestiture." localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Overview";#N/A,#N/A,TRUE,"Divest Val";#N/A,#N/A,TRUE,"sources &amp; uses";#N/A,#N/A,TRUE,"Has-Gets Divest"}</definedName>
+    <definedName name="wrn.divestiture." hidden="1">{#N/A,#N/A,TRUE,"Overview";#N/A,#N/A,TRUE,"Divest Val";#N/A,#N/A,TRUE,"sources &amp; uses";#N/A,#N/A,TRUE,"Has-Gets Divest"}</definedName>
+    <definedName name="wrn.divisões." localSheetId="0" hidden="1">{"divisões",#N/A,FALSE,"TOT"}</definedName>
+    <definedName name="wrn.divisões." hidden="1">{"divisões",#N/A,FALSE,"TOT"}</definedName>
+    <definedName name="wrn.DLPs._.DFCs." localSheetId="0" hidden="1">{"E002 D.L.P. Geral",#N/A,FALSE,"Ajuste";"E003 D.L.P. Produção Própria",#N/A,FALSE,"Ajuste";"E012 D.F.C. Produção Própria",#N/A,FALSE,"Resumo";"E007 D.L.P. VInput!R16C7a Fabricante",#N/A,FALSE,"Ajuste";"E017 D.F.C. VInput!R16C7a Fabricante",#N/A,FALSE,"Resumo-VF";"E009 D.L.P. VF Terceiro",#N/A,FALSE,"Ajuste";"E021 D.F.C. VInput!R16C7a Fabricante Terceiros",#N/A,FALSE,"Resumo-VFT";"E006 D.L.P. RevInput!R16C7a PFC",#N/A,FALSE,"Ajuste";"E014 D.F.C. RevInput!R16C7a PFC",#N/A,FALSE,"Ajuste";"E008 D.L.P. Produtos de RevInput!R16C7a",#N/A,FALSE,"Ajuste"}</definedName>
+    <definedName name="wrn.DLPs._.DFCs." hidden="1">{"E002 D.L.P. Geral",#N/A,FALSE,"Ajuste";"E003 D.L.P. Produção Própria",#N/A,FALSE,"Ajuste";"E012 D.F.C. Produção Própria",#N/A,FALSE,"Resumo";"E007 D.L.P. VInput!R16C7a Fabricante",#N/A,FALSE,"Ajuste";"E017 D.F.C. VInput!R16C7a Fabricante",#N/A,FALSE,"Resumo-VF";"E009 D.L.P. VF Terceiro",#N/A,FALSE,"Ajuste";"E021 D.F.C. VInput!R16C7a Fabricante Terceiros",#N/A,FALSE,"Resumo-VFT";"E006 D.L.P. RevInput!R16C7a PFC",#N/A,FALSE,"Ajuste";"E014 D.F.C. RevInput!R16C7a PFC",#N/A,FALSE,"Ajuste";"E008 D.L.P. Produtos de RevInput!R16C7a",#N/A,FALSE,"Ajuste"}</definedName>
+    <definedName name="wrn.doar." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"DOAR CONS.1997";#N/A,#N/A,FALSE,"DOAR BC";#N/A,#N/A,FALSE,"DOAR CF"}</definedName>
+    <definedName name="wrn.doar." hidden="1">{#N/A,#N/A,FALSE,"DOAR CONS.1997";#N/A,#N/A,FALSE,"DOAR BC";#N/A,#N/A,FALSE,"DOAR CF"}</definedName>
+    <definedName name="wrn.E._.and._.P._.Exhibits." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"BS";#N/A,#N/A,FALSE,"IS";#N/A,#N/A,FALSE,"ratios"}</definedName>
+    <definedName name="wrn.E._.and._.P._.Exhibits." hidden="1">{#N/A,#N/A,FALSE,"BS";#N/A,#N/A,FALSE,"IS";#N/A,#N/A,FALSE,"ratios"}</definedName>
+    <definedName name="wrn.EBITRECS." localSheetId="0" hidden="1">{"SCH31",#N/A,FALSE,"ebitrecs";"SCH32",#N/A,FALSE,"ebitrecs";"SCH33",#N/A,FALSE,"ebitrecs";"SCH34",#N/A,FALSE,"ebitrecs";"SCH35",#N/A,FALSE,"ebitrecs";"SCH36",#N/A,FALSE,"ebitrecs";"SCH37",#N/A,FALSE,"ebitrecs";"SCH38",#N/A,FALSE,"ebitrecs"}</definedName>
+    <definedName name="wrn.EBITRECS." hidden="1">{"SCH31",#N/A,FALSE,"ebitrecs";"SCH32",#N/A,FALSE,"ebitrecs";"SCH33",#N/A,FALSE,"ebitrecs";"SCH34",#N/A,FALSE,"ebitrecs";"SCH35",#N/A,FALSE,"ebitrecs";"SCH36",#N/A,FALSE,"ebitrecs";"SCH37",#N/A,FALSE,"ebitrecs";"SCH38",#N/A,FALSE,"ebitrecs"}</definedName>
+    <definedName name="wrn.EBT._.1._.Yr._.by._.SBU." localSheetId="0" hidden="1">{"EBT 1 Yr Lit",#N/A,FALSE,"EBT 1 yr";"EBT 1 Yr CS",#N/A,FALSE,"EBT 1 yr";"EBT 1 YR HC",#N/A,FALSE,"EBT 1 yr";"EBT 1 YR IS",#N/A,FALSE,"EBT 1 yr"}</definedName>
+    <definedName name="wrn.EBT._.1._.Yr._.by._.SBU." hidden="1">{"EBT 1 Yr Lit",#N/A,FALSE,"EBT 1 yr";"EBT 1 Yr CS",#N/A,FALSE,"EBT 1 yr";"EBT 1 YR HC",#N/A,FALSE,"EBT 1 yr";"EBT 1 YR IS",#N/A,FALSE,"EBT 1 yr"}</definedName>
+    <definedName name="wrn.Economic._.Bid." localSheetId="0" hidden="1">{"Page 1",#N/A,FALSE,"Sheet2";"Page 2",#N/A,FALSE,"Sheet2";"Page 3",#N/A,FALSE,"Sheet2";"Page 4",#N/A,FALSE,"Sheet2";"Page 5",#N/A,FALSE,"Sheet2";"Page 6",#N/A,FALSE,"Sheet2";"Page 7",#N/A,FALSE,"Sheet2";"Page 8",#N/A,FALSE,"Sheet2";"Page 9",#N/A,FALSE,"Sheet2";"Page 10",#N/A,FALSE,"Sheet2"}</definedName>
+    <definedName name="wrn.Economic._.Bid." hidden="1">{"Page 1",#N/A,FALSE,"Sheet2";"Page 2",#N/A,FALSE,"Sheet2";"Page 3",#N/A,FALSE,"Sheet2";"Page 4",#N/A,FALSE,"Sheet2";"Page 5",#N/A,FALSE,"Sheet2";"Page 6",#N/A,FALSE,"Sheet2";"Page 7",#N/A,FALSE,"Sheet2";"Page 8",#N/A,FALSE,"Sheet2";"Page 9",#N/A,FALSE,"Sheet2";"Page 10",#N/A,FALSE,"Sheet2"}</definedName>
+    <definedName name="wrn.Economic._.Value._.Added._.Analysis." localSheetId="0" hidden="1">{"EVA",#N/A,FALSE,"EVA";"WACC",#N/A,FALSE,"WACC"}</definedName>
+    <definedName name="wrn.Economic._.Value._.Added._.Analysis." hidden="1">{"EVA",#N/A,FALSE,"EVA";"WACC",#N/A,FALSE,"WACC"}</definedName>
+    <definedName name="wrn.ESTADOS._.FINANCIEROS." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"ACTIVO - hoja 1";#N/A,#N/A,FALSE,"ACTIVO - hoja 2";#N/A,#N/A,FALSE,"PASIVO - hoja 1";#N/A,#N/A,FALSE,"PASIVO - hoja 2";#N/A,#N/A,FALSE,"GASTOS - hoja 1 ";#N/A,#N/A,FALSE,"GASTOS - hoja 2";#N/A,#N/A,FALSE,"INGRESOS - hoja 1 ";#N/A,#N/A,FALSE,"INGRESOS - hoja 2"}</definedName>
+    <definedName name="wrn.ESTADOS._.FINANCIEROS." hidden="1">{#N/A,#N/A,FALSE,"ACTIVO - hoja 1";#N/A,#N/A,FALSE,"ACTIVO - hoja 2";#N/A,#N/A,FALSE,"PASIVO - hoja 1";#N/A,#N/A,FALSE,"PASIVO - hoja 2";#N/A,#N/A,FALSE,"GASTOS - hoja 1 ";#N/A,#N/A,FALSE,"GASTOS - hoja 2";#N/A,#N/A,FALSE,"INGRESOS - hoja 1 ";#N/A,#N/A,FALSE,"INGRESOS - hoja 2"}</definedName>
+    <definedName name="wrn.ET_SG." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="wrn.ET_SG." hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="wrn.EVA." localSheetId="0" hidden="1">{"SCH73",#N/A,FALSE,"eva";"SCH74",#N/A,FALSE,"eva";"SCH75",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="wrn.EVA." hidden="1">{"SCH73",#N/A,FALSE,"eva";"SCH74",#N/A,FALSE,"eva";"SCH75",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="wrn.EXITO." localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Op. Stats";#N/A,#N/A,TRUE,"New Stores";#N/A,#N/A,TRUE,"LAZARD TOTAL";#N/A,#N/A,TRUE,"Summary IS";#N/A,#N/A,TRUE,"97-LTM-98 Pro Forma";#N/A,#N/A,TRUE,"1997 Reconciliation";#N/A,#N/A,TRUE,"CAPEX &amp; WC";#N/A,#N/A,TRUE,"All Stores DCF Dollars";#N/A,#N/A,TRUE,"Existing DCF";#N/A,#N/A,TRUE,"Region A DCF";#N/A,#N/A,TRUE,"Region B DCF";#N/A,#N/A,TRUE,"APPENDIX";#N/A,#N/A,TRUE,"Total Region IS";#N/A,#N/A,TRUE,"LAZARD MEDELLIN";#N/A,#N/A,TRUE,"LAZARD BOGOTA";#N/A,#N/A,TRUE,"LAZARD CALI";#N/A,#N/A,TRUE,"LAZARD ATLANTICO";#N/A,#N/A,TRUE,"LAZARD OTHER";#N/A,#N/A,TRUE,"Existing IS";#N/A,#N/A,TRUE,"Region A IS";#N/A,#N/A,TRUE,"Region B IS";#N/A,#N/A,TRUE,"Sales Sq. M"}</definedName>
+    <definedName name="wrn.EXITO." hidden="1">{#N/A,#N/A,TRUE,"Op. Stats";#N/A,#N/A,TRUE,"New Stores";#N/A,#N/A,TRUE,"LAZARD TOTAL";#N/A,#N/A,TRUE,"Summary IS";#N/A,#N/A,TRUE,"97-LTM-98 Pro Forma";#N/A,#N/A,TRUE,"1997 Reconciliation";#N/A,#N/A,TRUE,"CAPEX &amp; WC";#N/A,#N/A,TRUE,"All Stores DCF Dollars";#N/A,#N/A,TRUE,"Existing DCF";#N/A,#N/A,TRUE,"Region A DCF";#N/A,#N/A,TRUE,"Region B DCF";#N/A,#N/A,TRUE,"APPENDIX";#N/A,#N/A,TRUE,"Total Region IS";#N/A,#N/A,TRUE,"LAZARD MEDELLIN";#N/A,#N/A,TRUE,"LAZARD BOGOTA";#N/A,#N/A,TRUE,"LAZARD CALI";#N/A,#N/A,TRUE,"LAZARD ATLANTICO";#N/A,#N/A,TRUE,"LAZARD OTHER";#N/A,#N/A,TRUE,"Existing IS";#N/A,#N/A,TRUE,"Region A IS";#N/A,#N/A,TRUE,"Region B IS";#N/A,#N/A,TRUE,"Sales Sq. M"}</definedName>
+    <definedName name="wrn.Fertilizers._.Exhibits." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"BS";#N/A,#N/A,FALSE,"IS";#N/A,#N/A,FALSE,"ratios";#N/A,#N/A,FALSE,"WACC";#N/A,#N/A,FALSE,"IS DCF Exhibit";#N/A,#N/A,FALSE,"DCF"}</definedName>
+    <definedName name="wrn.Fertilizers._.Exhibits." hidden="1">{#N/A,#N/A,FALSE,"BS";#N/A,#N/A,FALSE,"IS";#N/A,#N/A,FALSE,"ratios";#N/A,#N/A,FALSE,"WACC";#N/A,#N/A,FALSE,"IS DCF Exhibit";#N/A,#N/A,FALSE,"DCF"}</definedName>
+    <definedName name="wrn.filecopy." localSheetId="0" hidden="1">{"Multiples_filecopy",#N/A,FALSE,"Multiples";"Adjustments_filecopy",#N/A,FALSE,"Adjustments to Multiples";"GrowthAdj_filecopy",#N/A,FALSE,"Growth Adjustments";"RiskAdj_filecopy",#N/A,FALSE,"Risk Adjustments ";"MarginAdj_filecopy",#N/A,FALSE,"Margin Adjustments";"Regression_filecopy",#N/A,FALSE,"Regression";"Ratios_filecopy",#N/A,FALSE,"Ratios"}</definedName>
+    <definedName name="wrn.filecopy." hidden="1">{"Multiples_filecopy",#N/A,FALSE,"Multiples";"Adjustments_filecopy",#N/A,FALSE,"Adjustments to Multiples";"GrowthAdj_filecopy",#N/A,FALSE,"Growth Adjustments";"RiskAdj_filecopy",#N/A,FALSE,"Risk Adjustments ";"MarginAdj_filecopy",#N/A,FALSE,"Margin Adjustments";"Regression_filecopy",#N/A,FALSE,"Regression";"Ratios_filecopy",#N/A,FALSE,"Ratios"}</definedName>
+    <definedName name="wrn.Financeiras._.Totais." localSheetId="0" hidden="1">{"Financ.total",#N/A,FALSE,"BALJAN97"}</definedName>
+    <definedName name="wrn.Financeiras._.Totais." hidden="1">{"Financ.total",#N/A,FALSE,"BALJAN97"}</definedName>
+    <definedName name="wrn.finstat." localSheetId="0" hidden="1">{"ass",#N/A,FALSE,"finstat";"inc",#N/A,FALSE,"finstat";"bs",#N/A,FALSE,"finstat";"cf",#N/A,FALSE,"finstat";"ratios",#N/A,FALSE,"finstat"}</definedName>
+    <definedName name="wrn.finstat." hidden="1">{"ass",#N/A,FALSE,"finstat";"inc",#N/A,FALSE,"finstat";"bs",#N/A,FALSE,"finstat";"cf",#N/A,FALSE,"finstat";"ratios",#N/A,FALSE,"finstat"}</definedName>
+    <definedName name="wrn.FLASH." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"OutlK-QTD";#N/A,#N/A,FALSE,"BKLG";#N/A,#N/A,FALSE,"BKLG Link";#N/A,#N/A,FALSE,"OEMBILL";#N/A,#N/A,FALSE,"Pre_Book";#N/A,#N/A,FALSE,"Delinq_outQ3"}</definedName>
+    <definedName name="wrn.FLASH." hidden="1">{#N/A,#N/A,FALSE,"OutlK-QTD";#N/A,#N/A,FALSE,"BKLG";#N/A,#N/A,FALSE,"BKLG Link";#N/A,#N/A,FALSE,"OEMBILL";#N/A,#N/A,FALSE,"Pre_Book";#N/A,#N/A,FALSE,"Delinq_outQ3"}</definedName>
+    <definedName name="wrn.forecast." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
+    <definedName name="wrn.forecast." hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
+    <definedName name="wrn.Forecast._.Print._.Out." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Cover";#N/A,#N/A,FALSE,"Assumptions";#N/A,#N/A,FALSE,"Summary";#N/A,#N/A,FALSE,"sales";#N/A,#N/A,FALSE,"acquisitions";#N/A,#N/A,FALSE,"penetration";#N/A,#N/A,FALSE,"mix.retail";#N/A,#N/A,FALSE,"mix.lease";#N/A,#N/A,FALSE,"Retail Aqu. By Model";#N/A,#N/A,FALSE,"Lease Aqu. By Model";#N/A,#N/A,FALSE,"Volume_Backup";#N/A,#N/A,FALSE,"Carflow";#N/A,#N/A,FALSE,"Lease Apps";#N/A,#N/A,FALSE,"Retail Apps";#N/A,#N/A,FALSE,"Used Trend";#N/A,#N/A,FALSE,"Sheet1";#N/A,#N/A,FALSE,"Sheet2"}</definedName>
+    <definedName name="wrn.Forecast._.Print._.Out." hidden="1">{#N/A,#N/A,FALSE,"Cover";#N/A,#N/A,FALSE,"Assumptions";#N/A,#N/A,FALSE,"Summary";#N/A,#N/A,FALSE,"sales";#N/A,#N/A,FALSE,"acquisitions";#N/A,#N/A,FALSE,"penetration";#N/A,#N/A,FALSE,"mix.retail";#N/A,#N/A,FALSE,"mix.lease";#N/A,#N/A,FALSE,"Retail Aqu. By Model";#N/A,#N/A,FALSE,"Lease Aqu. By Model";#N/A,#N/A,FALSE,"Volume_Backup";#N/A,#N/A,FALSE,"Carflow";#N/A,#N/A,FALSE,"Lease Apps";#N/A,#N/A,FALSE,"Retail Apps";#N/A,#N/A,FALSE,"Used Trend";#N/A,#N/A,FALSE,"Sheet1";#N/A,#N/A,FALSE,"Sheet2"}</definedName>
+    <definedName name="wrn.forecast2" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
+    <definedName name="wrn.forecast2" hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
+    <definedName name="wrn.forecastassumptions." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
+    <definedName name="wrn.forecastassumptions." hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
+    <definedName name="wrn.forecastassumptions2" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
+    <definedName name="wrn.forecastassumptions2" hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
+    <definedName name="wrn.forecastROIC." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
+    <definedName name="wrn.forecastROIC." hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
+    <definedName name="wrn.forecastROIC2" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
+    <definedName name="wrn.forecastROIC2" hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
+    <definedName name="wrn.FPH._.SUMMARY._.REPORT." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"FPH-Summary";#N/A,#N/A,FALSE,"CONTR TO RES";#N/A,#N/A,FALSE,"FPHBASIC";#N/A,#N/A,FALSE,"Open-POS";#N/A,#N/A,FALSE,"FP 65";#N/A,#N/A,FALSE,"FPH-NONGRP";#N/A,#N/A,FALSE,"FPH-BlueChip";#N/A,#N/A,FALSE,"HMOBALSHT";#N/A,#N/A,FALSE,"HMO-GAAP F.S.";#N/A,#N/A,FALSE,"FPH-Unreal. Gains";#N/A,#N/A,FALSE,"FPH-Inv. Income";#N/A,#N/A,FALSE,"ASSUMPTIONS"}</definedName>
+    <definedName name="wrn.FPH._.SUMMARY._.REPORT." hidden="1">{#N/A,#N/A,FALSE,"FPH-Summary";#N/A,#N/A,FALSE,"CONTR TO RES";#N/A,#N/A,FALSE,"FPHBASIC";#N/A,#N/A,FALSE,"Open-POS";#N/A,#N/A,FALSE,"FP 65";#N/A,#N/A,FALSE,"FPH-NONGRP";#N/A,#N/A,FALSE,"FPH-BlueChip";#N/A,#N/A,FALSE,"HMOBALSHT";#N/A,#N/A,FALSE,"HMO-GAAP F.S.";#N/A,#N/A,FALSE,"FPH-Unreal. Gains";#N/A,#N/A,FALSE,"FPH-Inv. Income";#N/A,#N/A,FALSE,"ASSUMPTIONS"}</definedName>
+    <definedName name="wrn.Friendly." localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Julio";#N/A,#N/A,TRUE,"Agosto";#N/A,#N/A,TRUE,"BHCo";#N/A,#N/A,TRUE,"Abril";#N/A,#N/A,TRUE,"Pro Forma"}</definedName>
+    <definedName name="wrn.Friendly." hidden="1">{#N/A,#N/A,TRUE,"Julio";#N/A,#N/A,TRUE,"Agosto";#N/A,#N/A,TRUE,"BHCo";#N/A,#N/A,TRUE,"Abril";#N/A,#N/A,TRUE,"Pro Forma"}</definedName>
+    <definedName name="wrn.FS97." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Capa";#N/A,#N/A,FALSE,"Balance";#N/A,#N/A,FALSE,"P&amp; L";#N/A,#N/A,FALSE,"DMPL";#N/A,#N/A,FALSE,"DOAR";#N/A,#N/A,FALSE,"G &amp; L";#N/A,#N/A,FALSE,"P&amp;L R$";#N/A,#N/A,FALSE,"P&amp;L US";#N/A,#N/A,FALSE,"Custo R$";#N/A,#N/A,FALSE,"Custo US$"}</definedName>
+    <definedName name="wrn.FS97." hidden="1">{#N/A,#N/A,FALSE,"Capa";#N/A,#N/A,FALSE,"Balance";#N/A,#N/A,FALSE,"P&amp; L";#N/A,#N/A,FALSE,"DMPL";#N/A,#N/A,FALSE,"DOAR";#N/A,#N/A,FALSE,"G &amp; L";#N/A,#N/A,FALSE,"P&amp;L R$";#N/A,#N/A,FALSE,"P&amp;L US";#N/A,#N/A,FALSE,"Custo R$";#N/A,#N/A,FALSE,"Custo US$"}</definedName>
+    <definedName name="wrn.full._.report." localSheetId="0" hidden="1">{"summary",#N/A,FALSE,"Summary";"transaction",#N/A,FALSE,"Transaction";"sales",#N/A,FALSE,"Sales";"sales existing",#N/A,FALSE,"Sales";"sales rd1",#N/A,FALSE,"Sales";"sales rd2",#N/A,FALSE,"Sales";"costs",#N/A,FALSE,"Costs";"income statement",#N/A,FALSE,"Financials";"cash flow statement",#N/A,FALSE,"Financials";"balance sheet",#N/A,FALSE,"Financials";"consolidated capitalization",#N/A,FALSE,"Financials";"op co. capitalization",#N/A,FALSE,"Financials";"ebitda",#N/A,FALSE,"EBITDA";"profit imp opps",#N/A,FALSE,"EBITDA";"returns",#N/A,FALSE,"Equity &amp; Sub Valuation"}</definedName>
+    <definedName name="wrn.full._.report." hidden="1">{"summary",#N/A,FALSE,"Summary";"transaction",#N/A,FALSE,"Transaction";"sales",#N/A,FALSE,"Sales";"sales existing",#N/A,FALSE,"Sales";"sales rd1",#N/A,FALSE,"Sales";"sales rd2",#N/A,FALSE,"Sales";"costs",#N/A,FALSE,"Costs";"income statement",#N/A,FALSE,"Financials";"cash flow statement",#N/A,FALSE,"Financials";"balance sheet",#N/A,FALSE,"Financials";"consolidated capitalization",#N/A,FALSE,"Financials";"op co. capitalization",#N/A,FALSE,"Financials";"ebitda",#N/A,FALSE,"EBITDA";"profit imp opps",#N/A,FALSE,"EBITDA";"returns",#N/A,FALSE,"Equity &amp; Sub Valuation"}</definedName>
+    <definedName name="wrn.FULL_PACKAGE." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Checklist";#N/A,#N/A,FALSE,"Sch 1";#N/A,#N/A,FALSE,"Sch 2";#N/A,#N/A,FALSE,"Sch 2A";#N/A,#N/A,FALSE,"Sch 3";#N/A,#N/A,FALSE,"Sch 4";#N/A,#N/A,FALSE,"Sch 5";#N/A,#N/A,FALSE,"Sch 6";#N/A,#N/A,FALSE,"Sch 7";#N/A,#N/A,FALSE,"Sch 7 A";#N/A,#N/A,FALSE,"Sch 7 B";#N/A,#N/A,FALSE,"Sch 8";#N/A,#N/A,FALSE,"Sch 9";#N/A,#N/A,FALSE,"Sch 10";#N/A,#N/A,FALSE,"Sch 11";#N/A,#N/A,FALSE,"Sch 11 A";#N/A,#N/A,FALSE,"Sch12";#N/A,#N/A,FALSE,"Sch13";#N/A,#N/A,FALSE,"Weekly CF";#N/A,#N/A,FALSE,"Detailed Q CF";#N/A,#N/A,FALSE,"Collection";#N/A,#N/A,FALSE,"Revenues Analysis- actuals";#N/A,#N/A,FALSE,"Revenues Analysis - Forecast";#N/A,#N/A,FALSE,"Backlog";#N/A,#N/A,FALSE," mangment P&amp;L";#N/A,#N/A,FALSE,"Restricted cash"}</definedName>
+    <definedName name="wrn.FULL_PACKAGE." hidden="1">{#N/A,#N/A,FALSE,"Checklist";#N/A,#N/A,FALSE,"Sch 1";#N/A,#N/A,FALSE,"Sch 2";#N/A,#N/A,FALSE,"Sch 2A";#N/A,#N/A,FALSE,"Sch 3";#N/A,#N/A,FALSE,"Sch 4";#N/A,#N/A,FALSE,"Sch 5";#N/A,#N/A,FALSE,"Sch 6";#N/A,#N/A,FALSE,"Sch 7";#N/A,#N/A,FALSE,"Sch 7 A";#N/A,#N/A,FALSE,"Sch 7 B";#N/A,#N/A,FALSE,"Sch 8";#N/A,#N/A,FALSE,"Sch 9";#N/A,#N/A,FALSE,"Sch 10";#N/A,#N/A,FALSE,"Sch 11";#N/A,#N/A,FALSE,"Sch 11 A";#N/A,#N/A,FALSE,"Sch12";#N/A,#N/A,FALSE,"Sch13";#N/A,#N/A,FALSE,"Weekly CF";#N/A,#N/A,FALSE,"Detailed Q CF";#N/A,#N/A,FALSE,"Collection";#N/A,#N/A,FALSE,"Revenues Analysis- actuals";#N/A,#N/A,FALSE,"Revenues Analysis - Forecast";#N/A,#N/A,FALSE,"Backlog";#N/A,#N/A,FALSE," mangment P&amp;L";#N/A,#N/A,FALSE,"Restricted cash"}</definedName>
+    <definedName name="wrn.GERAL." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"ET-CAPA";#N/A,#N/A,FALSE,"ET-PAG1";#N/A,#N/A,FALSE,"ET-PAG2";#N/A,#N/A,FALSE,"ET-PAG3";#N/A,#N/A,FALSE,"ET-PAG4";#N/A,#N/A,FALSE,"ET-PAG5"}</definedName>
+    <definedName name="wrn.GERAL." hidden="1">{#N/A,#N/A,FALSE,"ET-CAPA";#N/A,#N/A,FALSE,"ET-PAG1";#N/A,#N/A,FALSE,"ET-PAG2";#N/A,#N/A,FALSE,"ET-PAG3";#N/A,#N/A,FALSE,"ET-PAG4";#N/A,#N/A,FALSE,"ET-PAG5"}</definedName>
+    <definedName name="wrn.GGR._.Network._.Exhibit." localSheetId="0" hidden="1">{"Network Summary",#N/A,TRUE,"Summary";"Piping Summary",#N/A,TRUE," Piping";"Meters Summary",#N/A,TRUE,"Meters &amp; Connections";"Connections Summary",#N/A,TRUE,"Meters &amp; Connections";"Stations Summary",#N/A,TRUE,"Stations Pivot"}</definedName>
+    <definedName name="wrn.GGR._.Network._.Exhibit." hidden="1">{"Network Summary",#N/A,TRUE,"Summary";"Piping Summary",#N/A,TRUE," Piping";"Meters Summary",#N/A,TRUE,"Meters &amp; Connections";"Connections Summary",#N/A,TRUE,"Meters &amp; Connections";"Stations Summary",#N/A,TRUE,"Stations Pivot"}</definedName>
+    <definedName name="wrn.GL._.Balance." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GL Balances";#N/A,#N/A,FALSE,"FRT &amp; DUTY RATIO"}</definedName>
+    <definedName name="wrn.GL._.Balance." hidden="1">{#N/A,#N/A,FALSE,"GL Balances";#N/A,#N/A,FALSE,"FRT &amp; DUTY RATIO"}</definedName>
+    <definedName name="wrn.grafico." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico." hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.1" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.1" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.1.11" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.1.11" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.1.12" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.1.12" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.1.13" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.1.13" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.1.14" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.1.14" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.1.54" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.1.54" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.15" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.15" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.16" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.16" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.19" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.19" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.2" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.2" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.2000" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.2000" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.234" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.234" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.3" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.3" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.33" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.33" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.4" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.4" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.44" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.44" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.7" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.grafico.7" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="wrn.GRAPHS." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"ACQ_GRAPHS";#N/A,#N/A,FALSE,"T_1 GRAPHS";#N/A,#N/A,FALSE,"T_2 GRAPHS";#N/A,#N/A,FALSE,"COMB_GRAPHS"}</definedName>
+    <definedName name="wrn.GRAPHS." hidden="1">{#N/A,#N/A,FALSE,"ACQ_GRAPHS";#N/A,#N/A,FALSE,"T_1 GRAPHS";#N/A,#N/A,FALSE,"T_2 GRAPHS";#N/A,#N/A,FALSE,"COMB_GRAPHS"}</definedName>
+    <definedName name="wrn.Gulf._.South._.Pipeline._.Exhibits." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"BS";#N/A,#N/A,FALSE,"IS";#N/A,#N/A,FALSE,"ratios";#N/A,#N/A,FALSE,"WACC";#N/A,#N/A,FALSE,"IS DCF EXHIBIT";#N/A,#N/A,FALSE,"DCF"}</definedName>
+    <definedName name="wrn.Gulf._.South._.Pipeline._.Exhibits." hidden="1">{#N/A,#N/A,FALSE,"BS";#N/A,#N/A,FALSE,"IS";#N/A,#N/A,FALSE,"ratios";#N/A,#N/A,FALSE,"WACC";#N/A,#N/A,FALSE,"IS DCF EXHIBIT";#N/A,#N/A,FALSE,"DCF"}</definedName>
+    <definedName name="wrn.history." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
+    <definedName name="wrn.history." hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
+    <definedName name="wrn.history2" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
+    <definedName name="wrn.history2" hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
+    <definedName name="wrn.histROIC." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
+    <definedName name="wrn.histROIC." hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
+    <definedName name="wrn.histROIC2" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
+    <definedName name="wrn.histROIC2" hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
+    <definedName name="wrn.HMO." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"FPH-Summary";#N/A,#N/A,FALSE,"FPHBASIC";#N/A,#N/A,FALSE,"Open-POS";#N/A,#N/A,FALSE,"FP 65";#N/A,#N/A,FALSE,"FPH-NONGRP";#N/A,#N/A,FALSE,"FPH-BlueChip"}</definedName>
+    <definedName name="wrn.HMO." hidden="1">{#N/A,#N/A,FALSE,"FPH-Summary";#N/A,#N/A,FALSE,"FPHBASIC";#N/A,#N/A,FALSE,"Open-POS";#N/A,#N/A,FALSE,"FP 65";#N/A,#N/A,FALSE,"FPH-NONGRP";#N/A,#N/A,FALSE,"FPH-BlueChip"}</definedName>
+    <definedName name="wrn.HRMONTH." localSheetId="0" hidden="1">{"SCH81",#N/A,FALSE,"SCH81";"SCH82",#N/A,FALSE,"SCH82"}</definedName>
+    <definedName name="wrn.HRMONTH." hidden="1">{"SCH81",#N/A,FALSE,"SCH81";"SCH82",#N/A,FALSE,"SCH82"}</definedName>
+    <definedName name="wrn.HS_USA." localSheetId="0" hidden="1">{"HS_USA",#N/A,FALSE,"Base"}</definedName>
+    <definedName name="wrn.HS_USA." hidden="1">{"HS_USA",#N/A,FALSE,"Base"}</definedName>
+    <definedName name="wrn.hup." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"3-Year Plan Review Schedule USD";#N/A,#N/A,FALSE,"Earning Summary USD";#N/A,#N/A,FALSE,"Assumptions USD"}</definedName>
+    <definedName name="wrn.hup." hidden="1">{#N/A,#N/A,FALSE,"3-Year Plan Review Schedule USD";#N/A,#N/A,FALSE,"Earning Summary USD";#N/A,#N/A,FALSE,"Assumptions USD"}</definedName>
+    <definedName name="wrn.imp." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"NET";#N/A,#N/A,FALSE,"caxi";#N/A,#N/A,FALSE,"nhai";#N/A,#N/A,FALSE,"urui";#N/A,#N/A,FALSE,"cali";#N/A,#N/A,FALSE,"joii";#N/A,#N/A,FALSE,"hol";#N/A,#N/A,FALSE,"poa";#N/A,#N/A,FALSE,"pel";#N/A,#N/A,FALSE,"cha";#N/A,#N/A,FALSE,"rgr";#N/A,#N/A,FALSE,"ere";#N/A,#N/A,FALSE,"scr";#N/A,#N/A,FALSE,"cri";#N/A,#N/A,FALSE,"bag";#N/A,#N/A,FALSE,"pfu";#N/A,#N/A,FALSE,"lit";#N/A,#N/A,FALSE,"mmd";#N/A,#N/A,FALSE,"sma";#N/A,#N/A,FALSE,"btg";#N/A,#N/A,FALSE,"far";#N/A,#N/A,FALSE,"laj";#N/A,#N/A,FALSE,"flo";#N/A,#N/A,FALSE,"076";#N/A,#N/A,FALSE,"iflo";#N/A,#N/A,FALSE,"blu"}</definedName>
+    <definedName name="wrn.imp." hidden="1">{#N/A,#N/A,FALSE,"NET";#N/A,#N/A,FALSE,"caxi";#N/A,#N/A,FALSE,"nhai";#N/A,#N/A,FALSE,"urui";#N/A,#N/A,FALSE,"cali";#N/A,#N/A,FALSE,"joii";#N/A,#N/A,FALSE,"hol";#N/A,#N/A,FALSE,"poa";#N/A,#N/A,FALSE,"pel";#N/A,#N/A,FALSE,"cha";#N/A,#N/A,FALSE,"rgr";#N/A,#N/A,FALSE,"ere";#N/A,#N/A,FALSE,"scr";#N/A,#N/A,FALSE,"cri";#N/A,#N/A,FALSE,"bag";#N/A,#N/A,FALSE,"pfu";#N/A,#N/A,FALSE,"lit";#N/A,#N/A,FALSE,"mmd";#N/A,#N/A,FALSE,"sma";#N/A,#N/A,FALSE,"btg";#N/A,#N/A,FALSE,"far";#N/A,#N/A,FALSE,"laj";#N/A,#N/A,FALSE,"flo";#N/A,#N/A,FALSE,"076";#N/A,#N/A,FALSE,"iflo";#N/A,#N/A,FALSE,"blu"}</definedName>
+    <definedName name="wrn.IMP01." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PREVISÃO DE VInput!R16C7AS"}</definedName>
+    <definedName name="wrn.IMP01." hidden="1">{#N/A,#N/A,FALSE,"PREVISÃO DE VInput!R16C7AS"}</definedName>
+    <definedName name="wrn.IMP02." localSheetId="0" hidden="1">{"IMP02",#N/A,FALSE,"PREVISÃO DE VInput!R16C7AS"}</definedName>
+    <definedName name="wrn.IMP02." hidden="1">{"IMP02",#N/A,FALSE,"PREVISÃO DE VInput!R16C7AS"}</definedName>
+    <definedName name="wrn.IMP03." localSheetId="0" hidden="1">{"IMP03",#N/A,FALSE,"PREVISÃO DE VInput!R16C7AS"}</definedName>
+    <definedName name="wrn.IMP03." hidden="1">{"IMP03",#N/A,FALSE,"PREVISÃO DE VInput!R16C7AS"}</definedName>
+    <definedName name="wrn.inc." localSheetId="0" hidden="1">{"inc",#N/A,FALSE,"finstat"}</definedName>
+    <definedName name="wrn.inc." hidden="1">{"inc",#N/A,FALSE,"finstat"}</definedName>
+    <definedName name="wrn.INCPRE." localSheetId="0" hidden="1">{"INCPRE2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="wrn.INCPRE." hidden="1">{"INCPRE2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="wrn.INDICADORES." localSheetId="0" hidden="1">{"PARTE1",#N/A,FALSE,"Plan1"}</definedName>
+    <definedName name="wrn.INDICADORES." hidden="1">{"PARTE1",#N/A,FALSE,"Plan1"}</definedName>
+    <definedName name="wrn.Informe._.al._.Directorio._.DELSUR." localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"CARATULA";"Estado de Resultados",#N/A,TRUE,"balance y E-R ";"Balance General",#N/A,TRUE,"balance y E-R ";#N/A,#N/A,TRUE,"TEND_PRESUP_2001";"Analisis Comparativo",#N/A,TRUE,"COMPARATIVO";"Resultado Comparativo Mensual",#N/A,TRUE,"EST.RES.MENSUAL";"Resultado Comparativo Acumulado",#N/A,TRUE,"EST.RES.ACUMULADO";"Activo NIC",#N/A,TRUE,"balance y E-R NIC";"Pasivo NIC",#N/A,TRUE,"balance y E-R NIC";"Resultados NIC",#N/A,TRUE,"balance y E-R NIC"}</definedName>
+    <definedName name="wrn.Informe._.al._.Directorio._.DELSUR." hidden="1">{#N/A,#N/A,TRUE,"CARATULA";"Estado de Resultados",#N/A,TRUE,"balance y E-R ";"Balance General",#N/A,TRUE,"balance y E-R ";#N/A,#N/A,TRUE,"TEND_PRESUP_2001";"Analisis Comparativo",#N/A,TRUE,"COMPARATIVO";"Resultado Comparativo Mensual",#N/A,TRUE,"EST.RES.MENSUAL";"Resultado Comparativo Acumulado",#N/A,TRUE,"EST.RES.ACUMULADO";"Activo NIC",#N/A,TRUE,"balance y E-R NIC";"Pasivo NIC",#N/A,TRUE,"balance y E-R NIC";"Resultados NIC",#N/A,TRUE,"balance y E-R NIC"}</definedName>
+    <definedName name="wrn.Informe._.Mensual." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Carátula EE.FF.  (1)";#N/A,#N/A,FALSE,"Carátula Rtados. Gestión (2)";#N/A,#N/A,FALSE,"Gestión Abril'98 Abv (3)";#N/A,#N/A,FALSE,"Rtdos. Cías. 97 - 98 (4)";#N/A,#N/A,FALSE,"Resultados Gestión Abril'98 (5)";#N/A,#N/A,FALSE,"Carátula Rtados. Margenes (6)";#N/A,#N/A,FALSE,"Márgenes Abril'98 Abv.TASA (7)";#N/A,#N/A,FALSE,"Carátula Balance  (8)";#N/A,#N/A,FALSE,"B. P. Equivalencia Abril'98 (9)";#N/A,#N/A,FALSE,"Carátula Balance  (10)";#N/A,#N/A,FALSE,"B.Consolidado Abril'98 TASA(11)";#N/A,#N/A,FALSE,"Márgenes Abril'98 TASA (12)"}</definedName>
+    <definedName name="wrn.Informe._.Mensual." hidden="1">{#N/A,#N/A,FALSE,"Carátula EE.FF.  (1)";#N/A,#N/A,FALSE,"Carátula Rtados. Gestión (2)";#N/A,#N/A,FALSE,"Gestión Abril'98 Abv (3)";#N/A,#N/A,FALSE,"Rtdos. Cías. 97 - 98 (4)";#N/A,#N/A,FALSE,"Resultados Gestión Abril'98 (5)";#N/A,#N/A,FALSE,"Carátula Rtados. Margenes (6)";#N/A,#N/A,FALSE,"Márgenes Abril'98 Abv.TASA (7)";#N/A,#N/A,FALSE,"Carátula Balance  (8)";#N/A,#N/A,FALSE,"B. P. Equivalencia Abril'98 (9)";#N/A,#N/A,FALSE,"Carátula Balance  (10)";#N/A,#N/A,FALSE,"B.Consolidado Abril'98 TASA(11)";#N/A,#N/A,FALSE,"Márgenes Abril'98 TASA (12)"}</definedName>
+    <definedName name="wrn.INFORME._.NOVIEMBRE." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"P_11_P1";#N/A,#N/A,FALSE,"P_11_P2";#N/A,#N/A,FALSE,"P_11_P3";#N/A,#N/A,FALSE,"Resultados_11_P";#N/A,#N/A,FALSE,"CTC_11_P";#N/A,#N/A,FALSE,"TASA_11_P";#N/A,#N/A,FALSE,"TPerú_11_P";#N/A,#N/A,FALSE,"CANTV_11_P";#N/A,#N/A,FALSE,"TLD_11_P";#N/A,#N/A,FALSE,"ROMANIA_11_P";#N/A,#N/A,FALSE,"RESTO_11_P";#N/A,#N/A,FALSE,"Gerenciamiento_11_P";#N/A,#N/A,FALSE,"Financiero_11_P";#N/A,#N/A,FALSE,"Estructura_11_P";#N/A,#N/A,FALSE,"Desinv_11_P";#N/A,#N/A,FALSE,"FComercio_11_P"}</definedName>
+    <definedName name="wrn.INFORME._.NOVIEMBRE." hidden="1">{#N/A,#N/A,FALSE,"P_11_P1";#N/A,#N/A,FALSE,"P_11_P2";#N/A,#N/A,FALSE,"P_11_P3";#N/A,#N/A,FALSE,"Resultados_11_P";#N/A,#N/A,FALSE,"CTC_11_P";#N/A,#N/A,FALSE,"TASA_11_P";#N/A,#N/A,FALSE,"TPerú_11_P";#N/A,#N/A,FALSE,"CANTV_11_P";#N/A,#N/A,FALSE,"TLD_11_P";#N/A,#N/A,FALSE,"ROMANIA_11_P";#N/A,#N/A,FALSE,"RESTO_11_P";#N/A,#N/A,FALSE,"Gerenciamiento_11_P";#N/A,#N/A,FALSE,"Financiero_11_P";#N/A,#N/A,FALSE,"Estructura_11_P";#N/A,#N/A,FALSE,"Desinv_11_P";#N/A,#N/A,FALSE,"FComercio_11_P"}</definedName>
+    <definedName name="wrn.INVESTIMENTOS." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"DIPRE";#N/A,#N/A,FALSE,"DIVIP";#N/A,#N/A,FALSE,"DIRAD";#N/A,#N/A,FALSE,"DIFIR";#N/A,#N/A,FALSE,"DIDEN";#N/A,#N/A,FALSE,"SGP";#N/A,#N/A,FALSE,"SGS";#N/A,#N/A,FALSE,"SGI";#N/A,#N/A,FALSE,"SGC";#N/A,#N/A,FALSE,"SGB"}</definedName>
+    <definedName name="wrn.INVESTIMENTOS." hidden="1">{#N/A,#N/A,FALSE,"DIPRE";#N/A,#N/A,FALSE,"DIVIP";#N/A,#N/A,FALSE,"DIRAD";#N/A,#N/A,FALSE,"DIFIR";#N/A,#N/A,FALSE,"DIDEN";#N/A,#N/A,FALSE,"SGP";#N/A,#N/A,FALSE,"SGS";#N/A,#N/A,FALSE,"SGI";#N/A,#N/A,FALSE,"SGC";#N/A,#N/A,FALSE,"SGB"}</definedName>
+    <definedName name="wrn.INVESTIMENTOS._.CORRENTES." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="wrn.INVESTIMENTOS._.CORRENTES." hidden="1">{#N/A,#N/A,FALSE,"Suprimentos";#N/A,#N/A,FALSE,"Medicina e Segurança";#N/A,#N/A,FALSE,"Administração";#N/A,#N/A,FALSE,"Meio Ambiente";#N/A,#N/A,FALSE,"Operação (Mina)";#N/A,#N/A,FALSE,"Operação (Porto)"}</definedName>
+    <definedName name="wrn.IPEC._.Comparison." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="wrn.IPEC._.Comparison." hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="wrn.IQRCGMES." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"CAPAS";#N/A,#N/A,FALSE,"BP-BOM";#N/A,#N/A,FALSE,"DRBOM";#N/A,#N/A,FALSE,"DRE-RAT";#N/A,#N/A,FALSE,"CAPAS II";#N/A,#N/A,FALSE,"DRE-2";#N/A,#N/A,FALSE,"DRE";#N/A,#N/A,FALSE,"BALPTR";#N/A,#N/A,FALSE,"MUTAC (3)";#N/A,#N/A,FALSE,"DOAR";#N/A,#N/A,FALSE,"ANEX-01";#N/A,#N/A,FALSE,"ANEX-02";#N/A,#N/A,FALSE,"ANEX-03";#N/A,#N/A,FALSE,"ANEX-04";#N/A,#N/A,FALSE,"ANEX-05";#N/A,#N/A,FALSE,"ANEX-5A";#N/A,#N/A,FALSE,"ANEX-06";#N/A,#N/A,FALSE,"ANEX-07";#N/A,#N/A,FALSE,"ANEX-08";#N/A,#N/A,FALSE,"ANEX-09";#N/A,#N/A,FALSE,"ANEX-10";#N/A,#N/A,FALSE,"ANEX-11";#N/A,#N/A,FALSE,"ANEX-12";#N/A,#N/A,FALSE,"ANEX-13";#N/A,#N/A,FALSE,"ANEX-14";#N/A,#N/A,FALSE,"EBITDA98";#N/A,#N/A,FALSE,"Demre-Semestral";#N/A,#N/A,FALSE,"English";#N/A,#N/A,FALSE,"DRE";#N/A,#N/A,FALSE,"ANEX-15";#N/A,#N/A,FALSE,"ANEX-15 A"}</definedName>
+    <definedName name="wrn.IQRCGMES." hidden="1">{#N/A,#N/A,FALSE,"CAPAS";#N/A,#N/A,FALSE,"BP-BOM";#N/A,#N/A,FALSE,"DRBOM";#N/A,#N/A,FALSE,"DRE-RAT";#N/A,#N/A,FALSE,"CAPAS II";#N/A,#N/A,FALSE,"DRE-2";#N/A,#N/A,FALSE,"DRE";#N/A,#N/A,FALSE,"BALPTR";#N/A,#N/A,FALSE,"MUTAC (3)";#N/A,#N/A,FALSE,"DOAR";#N/A,#N/A,FALSE,"ANEX-01";#N/A,#N/A,FALSE,"ANEX-02";#N/A,#N/A,FALSE,"ANEX-03";#N/A,#N/A,FALSE,"ANEX-04";#N/A,#N/A,FALSE,"ANEX-05";#N/A,#N/A,FALSE,"ANEX-5A";#N/A,#N/A,FALSE,"ANEX-06";#N/A,#N/A,FALSE,"ANEX-07";#N/A,#N/A,FALSE,"ANEX-08";#N/A,#N/A,FALSE,"ANEX-09";#N/A,#N/A,FALSE,"ANEX-10";#N/A,#N/A,FALSE,"ANEX-11";#N/A,#N/A,FALSE,"ANEX-12";#N/A,#N/A,FALSE,"ANEX-13";#N/A,#N/A,FALSE,"ANEX-14";#N/A,#N/A,FALSE,"EBITDA98";#N/A,#N/A,FALSE,"Demre-Semestral";#N/A,#N/A,FALSE,"English";#N/A,#N/A,FALSE,"DRE";#N/A,#N/A,FALSE,"ANEX-15";#N/A,#N/A,FALSE,"ANEX-15 A"}</definedName>
+    <definedName name="wrn.ir." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"irpjCONS.1997";#N/A,#N/A,FALSE,"irpjDF.1997";#N/A,#N/A,FALSE,"irpjHOL.1997";#N/A,#N/A,FALSE,"irpjIM.1997";#N/A,#N/A,FALSE,"irpjFAZ.1997"}</definedName>
+    <definedName name="wrn.ir." hidden="1">{#N/A,#N/A,FALSE,"irpjCONS.1997";#N/A,#N/A,FALSE,"irpjDF.1997";#N/A,#N/A,FALSE,"irpjHOL.1997";#N/A,#N/A,FALSE,"irpjIM.1997";#N/A,#N/A,FALSE,"irpjFAZ.1997"}</definedName>
+    <definedName name="wrn.JUINTI._.IRENDA." localSheetId="0" hidden="1">{"Planil_IR",#N/A,FALSE,"BALJUN97";"Financeiras_Líquidas",#N/A,FALSE,"BALJUN97"}</definedName>
+    <definedName name="wrn.JUINTI._.IRENDA." hidden="1">{"Planil_IR",#N/A,FALSE,"BALJUN97";"Financeiras_Líquidas",#N/A,FALSE,"BALJUN97"}</definedName>
+    <definedName name="wrn.KBS._.DCF." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"WACC";#N/A,#N/A,FALSE,"BS";#N/A,#N/A,FALSE,"IS";#N/A,#N/A,FALSE,"ratios";#N/A,#N/A,FALSE,"IS DCF Exhibit";#N/A,#N/A,FALSE,"DCF"}</definedName>
+    <definedName name="wrn.KBS._.DCF." hidden="1">{#N/A,#N/A,FALSE,"WACC";#N/A,#N/A,FALSE,"BS";#N/A,#N/A,FALSE,"IS";#N/A,#N/A,FALSE,"ratios";#N/A,#N/A,FALSE,"IS DCF Exhibit";#N/A,#N/A,FALSE,"DCF"}</definedName>
+    <definedName name="wrn.KEYFIN." localSheetId="0" hidden="1">{"SCH49",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="wrn.KEYFIN." hidden="1">{"SCH49",#N/A,FALSE,"eva"}</definedName>
+    <definedName name="wrn.kleyner." localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Equity Summary Sheet";#N/A,#N/A,TRUE,"Feedstock Prices";#N/A,#N/A,TRUE,"Disburse";#N/A,#N/A,TRUE,"Feedstock";#N/A,#N/A,TRUE,"Operating";#N/A,#N/A,TRUE,"Market-IFC";#N/A,#N/A,TRUE,"Pricing";#N/A,#N/A,TRUE,"Operating Costs";#N/A,#N/A,TRUE,"Sales - TrInput!R16C7";#N/A,#N/A,TRUE,"PPE-Dep'n";#N/A,#N/A,TRUE,"Oper. Costs";#N/A,#N/A,TRUE,"BS Items";#N/A,#N/A,TRUE,"Debt";#N/A,#N/A,TRUE,"No Expansion";#N/A,#N/A,TRUE,"Sensitivity";#N/A,#N/A,TRUE,"Fin. Stat.";#N/A,#N/A,TRUE,"IRR";#N/A,#N/A,TRUE,"Ratios";#N/A,#N/A,TRUE,"Assumptions";#N/A,#N/A,TRUE,"Summary";#N/A,#N/A,TRUE,"DividInput!R16C7s"}</definedName>
+    <definedName name="wrn.kleyner." hidden="1">{#N/A,#N/A,TRUE,"Equity Summary Sheet";#N/A,#N/A,TRUE,"Feedstock Prices";#N/A,#N/A,TRUE,"Disburse";#N/A,#N/A,TRUE,"Feedstock";#N/A,#N/A,TRUE,"Operating";#N/A,#N/A,TRUE,"Market-IFC";#N/A,#N/A,TRUE,"Pricing";#N/A,#N/A,TRUE,"Operating Costs";#N/A,#N/A,TRUE,"Sales - TrInput!R16C7";#N/A,#N/A,TRUE,"PPE-Dep'n";#N/A,#N/A,TRUE,"Oper. Costs";#N/A,#N/A,TRUE,"BS Items";#N/A,#N/A,TRUE,"Debt";#N/A,#N/A,TRUE,"No Expansion";#N/A,#N/A,TRUE,"Sensitivity";#N/A,#N/A,TRUE,"Fin. Stat.";#N/A,#N/A,TRUE,"IRR";#N/A,#N/A,TRUE,"Ratios";#N/A,#N/A,TRUE,"Assumptions";#N/A,#N/A,TRUE,"Summary";#N/A,#N/A,TRUE,"DividInput!R16C7s"}</definedName>
+    <definedName name="wrn.KoSa._.DCF." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"BS";#N/A,#N/A,FALSE,"IS";#N/A,#N/A,FALSE,"ratios";#N/A,#N/A,FALSE,"WACC";#N/A,#N/A,FALSE,"IS inputs";#N/A,#N/A,FALSE,"DCF"}</definedName>
+    <definedName name="wrn.KoSa._.DCF." hidden="1">{#N/A,#N/A,FALSE,"BS";#N/A,#N/A,FALSE,"IS";#N/A,#N/A,FALSE,"ratios";#N/A,#N/A,FALSE,"WACC";#N/A,#N/A,FALSE,"IS inputs";#N/A,#N/A,FALSE,"DCF"}</definedName>
+    <definedName name="wrn.Massimo." localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="wrn.Massimo." hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="wrn.Memoria97." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Inmovilizado material";#N/A,#N/A,FALSE,"Inmovilizado inmaterial ";#N/A,#N/A,FALSE,"Participaciones";#N/A,#N/A,FALSE,"Fondo Comercio";#N/A,#N/A,FALSE,"Cilentes y deudores emp. grupo";#N/A,#N/A,FALSE,"Fondos Própios";#N/A,#N/A,FALSE,"Movimiento Reservas";#N/A,#N/A,FALSE,"Socios Externos";#N/A,#N/A,FALSE,"Socios Externos Movimiento";#N/A,#N/A,FALSE,"Obligaciones Saldos";#N/A,#N/A,FALSE,"Ingresos y Gtos Extras";#N/A,#N/A,FALSE,"Gtos e Ingr empresas grupo"}</definedName>
+    <definedName name="wrn.Memoria97." hidden="1">{#N/A,#N/A,FALSE,"Inmovilizado material";#N/A,#N/A,FALSE,"Inmovilizado inmaterial ";#N/A,#N/A,FALSE,"Participaciones";#N/A,#N/A,FALSE,"Fondo Comercio";#N/A,#N/A,FALSE,"Cilentes y deudores emp. grupo";#N/A,#N/A,FALSE,"Fondos Própios";#N/A,#N/A,FALSE,"Movimiento Reservas";#N/A,#N/A,FALSE,"Socios Externos";#N/A,#N/A,FALSE,"Socios Externos Movimiento";#N/A,#N/A,FALSE,"Obligaciones Saldos";#N/A,#N/A,FALSE,"Ingresos y Gtos Extras";#N/A,#N/A,FALSE,"Gtos e Ingr empresas grupo"}</definedName>
+    <definedName name="wrn.MEMOTESA." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Personal y Lineas";#N/A,#N/A,FALSE,"Inmovilizado material";#N/A,#N/A,FALSE,"Inmovilizado inmaterial ";#N/A,#N/A,FALSE,"Instalaciones Telefónicas";#N/A,#N/A,FALSE,"Coeficientes amortización";#N/A,#N/A,FALSE,"Elementos amortizados";#N/A,#N/A,FALSE,"Cotizaciones";#N/A,#N/A,FALSE,"Participaciones";#N/A,#N/A,FALSE,"Venta Participaciones";#N/A,#N/A,FALSE,"Fondo Comercio";#N/A,#N/A,FALSE,"Gtos Distribuir";#N/A,#N/A,FALSE,"Dif. Cambio";#N/A,#N/A,FALSE,"Cilentes y deudores emp. grupo";#N/A,#N/A,FALSE,"Clientes";#N/A,#N/A,FALSE,"Fondos Própios";#N/A,#N/A,FALSE,"Movimiento Reservas";#N/A,#N/A,FALSE,"Socios Externos";#N/A,#N/A,FALSE,"Socios Externos Movimiento";#N/A,#N/A,FALSE,"Ingresos Distribuir Saldo";#N/A,#N/A,FALSE,"Prov. Riesgos y Gastos Movimien";#N/A,#N/A,FALSE,"Obligaciones Movimiento";#N/A,#N/A,FALSE,"Obligaciones Saldos";#N/A,#N/A,FALSE,"Coste Financiero";#N/A,#N/A,FALSE,"Préstamos Formato TESA";#N/A,#N/A,FALSE,"Prestamos Vencimientos";#N/A,#N/A,FALSE,"Admones. Pcas.";#N/A,#N/A,FALSE,"Ingresos y Gtos Extras";#N/A,#N/A,FALSE,"Gtos e Ingr empresas grupo";#N/A,#N/A,FALSE,"Acreedores diversos"}</definedName>
+    <definedName name="wrn.MEMOTESA." hidden="1">{#N/A,#N/A,FALSE,"Personal y Lineas";#N/A,#N/A,FALSE,"Inmovilizado material";#N/A,#N/A,FALSE,"Inmovilizado inmaterial ";#N/A,#N/A,FALSE,"Instalaciones Telefónicas";#N/A,#N/A,FALSE,"Coeficientes amortización";#N/A,#N/A,FALSE,"Elementos amortizados";#N/A,#N/A,FALSE,"Cotizaciones";#N/A,#N/A,FALSE,"Participaciones";#N/A,#N/A,FALSE,"Venta Participaciones";#N/A,#N/A,FALSE,"Fondo Comercio";#N/A,#N/A,FALSE,"Gtos Distribuir";#N/A,#N/A,FALSE,"Dif. Cambio";#N/A,#N/A,FALSE,"Cilentes y deudores emp. grupo";#N/A,#N/A,FALSE,"Clientes";#N/A,#N/A,FALSE,"Fondos Própios";#N/A,#N/A,FALSE,"Movimiento Reservas";#N/A,#N/A,FALSE,"Socios Externos";#N/A,#N/A,FALSE,"Socios Externos Movimiento";#N/A,#N/A,FALSE,"Ingresos Distribuir Saldo";#N/A,#N/A,FALSE,"Prov. Riesgos y Gastos Movimien";#N/A,#N/A,FALSE,"Obligaciones Movimiento";#N/A,#N/A,FALSE,"Obligaciones Saldos";#N/A,#N/A,FALSE,"Coste Financiero";#N/A,#N/A,FALSE,"Préstamos Formato TESA";#N/A,#N/A,FALSE,"Prestamos Vencimientos";#N/A,#N/A,FALSE,"Admones. Pcas.";#N/A,#N/A,FALSE,"Ingresos y Gtos Extras";#N/A,#N/A,FALSE,"Gtos e Ingr empresas grupo";#N/A,#N/A,FALSE,"Acreedores diversos"}</definedName>
+    <definedName name="wrn.MENSUALES." localSheetId="0" hidden="1">{"CTO MES ACTUAL",#N/A,FALSE,"BASE ANEXOS";"VAR MES ACT",#N/A,FALSE,"BASE ANEXOS"}</definedName>
+    <definedName name="wrn.MENSUALES." hidden="1">{"CTO MES ACTUAL",#N/A,FALSE,"BASE ANEXOS";"VAR MES ACT",#N/A,FALSE,"BASE ANEXOS"}</definedName>
+    <definedName name="wrn.MergerModel." localSheetId="0" hidden="1">{"Deal",#N/A,FALSE,"Deal";"acquiror",#N/A,FALSE,"Acquiror";"Target",#N/A,FALSE,"Target"}</definedName>
+    <definedName name="wrn.MergerModel." hidden="1">{"Deal",#N/A,FALSE,"Deal";"acquiror",#N/A,FALSE,"Acquiror";"Target",#N/A,FALSE,"Target"}</definedName>
+    <definedName name="wrn.Mgmt._.Report._.Operating._.Units." localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"SUMMARY";#N/A,#N/A,TRUE,"MO";#N/A,#N/A,TRUE,"csxwt hong kong";#N/A,#N/A,TRUE,"soict";#N/A,#N/A,TRUE,"csxwtg bv";#N/A,#N/A,TRUE,"csxwt xiamen";#N/A,#N/A,TRUE,"csxwt adelaide";#N/A,#N/A,TRUE,"otlhk";#N/A,#N/A,TRUE,"haina";#N/A,#N/A,TRUE,"wcs";#N/A,#N/A,TRUE,"ATL";#N/A,#N/A,TRUE,"ATLY";#N/A,#N/A,TRUE,"act";#N/A,#N/A,TRUE,"tmr";#N/A,#N/A,TRUE,"VOS";#N/A,#N/A,TRUE,"CABELLO";#N/A,#N/A,TRUE,"CSXOT";#N/A,#N/A,TRUE,"csxwtg kg ";#N/A,#N/A,TRUE,"wcs shanghai";#N/A,#N/A,TRUE,"csxwt dominicana";#N/A,#N/A,TRUE,"corp";#N/A,#N/A,TRUE,"elim"}</definedName>
+    <definedName name="wrn.Mgmt._.Report._.Operating._.Units." hidden="1">{#N/A,#N/A,TRUE,"SUMMARY";#N/A,#N/A,TRUE,"MO";#N/A,#N/A,TRUE,"csxwt hong kong";#N/A,#N/A,TRUE,"soict";#N/A,#N/A,TRUE,"csxwtg bv";#N/A,#N/A,TRUE,"csxwt xiamen";#N/A,#N/A,TRUE,"csxwt adelaide";#N/A,#N/A,TRUE,"otlhk";#N/A,#N/A,TRUE,"haina";#N/A,#N/A,TRUE,"wcs";#N/A,#N/A,TRUE,"ATL";#N/A,#N/A,TRUE,"ATLY";#N/A,#N/A,TRUE,"act";#N/A,#N/A,TRUE,"tmr";#N/A,#N/A,TRUE,"VOS";#N/A,#N/A,TRUE,"CABELLO";#N/A,#N/A,TRUE,"CSXOT";#N/A,#N/A,TRUE,"csxwtg kg ";#N/A,#N/A,TRUE,"wcs shanghai";#N/A,#N/A,TRUE,"csxwt dominicana";#N/A,#N/A,TRUE,"corp";#N/A,#N/A,TRUE,"elim"}</definedName>
+    <definedName name="wrn.Model." localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Balance_Sheet";#N/A,#N/A,TRUE,"Income_Statement";#N/A,#N/A,TRUE,"Cash_Flow_Stmt";#N/A,#N/A,TRUE,"Debt";#N/A,#N/A,TRUE,"Debt_Repayment";#N/A,#N/A,TRUE,"Ratio_Analysis";#N/A,#N/A,TRUE,"Inc_Stmt_Assumptions";#N/A,#N/A,TRUE,"Capital_Structure";#N/A,#N/A,TRUE,"Performance_Assumptions";#N/A,#N/A,TRUE,"Wrk_Capital_Assumptions";#N/A,#N/A,TRUE,"Bk_Depn_Schedule"}</definedName>
+    <definedName name="wrn.Model." hidden="1">{#N/A,#N/A,TRUE,"Balance_Sheet";#N/A,#N/A,TRUE,"Income_Statement";#N/A,#N/A,TRUE,"Cash_Flow_Stmt";#N/A,#N/A,TRUE,"Debt";#N/A,#N/A,TRUE,"Debt_Repayment";#N/A,#N/A,TRUE,"Ratio_Analysis";#N/A,#N/A,TRUE,"Inc_Stmt_Assumptions";#N/A,#N/A,TRUE,"Capital_Structure";#N/A,#N/A,TRUE,"Performance_Assumptions";#N/A,#N/A,TRUE,"Wrk_Capital_Assumptions";#N/A,#N/A,TRUE,"Bk_Depn_Schedule"}</definedName>
+    <definedName name="wrn.MONTHLY." localSheetId="0" hidden="1">{"SCH93",#N/A,FALSE,"monthly";"SCH94",#N/A,FALSE,"monthly";"SCH95",#N/A,FALSE,"monthly";"SCH96",#N/A,FALSE,"monthly";"SCH97",#N/A,FALSE,"monthly";"SCH104",#N/A,FALSE,"monthly";"SCH105",#N/A,FALSE,"monthly";"SCH106",#N/A,FALSE,"monthly";"SCH107",#N/A,FALSE,"monthly";"SCH108",#N/A,FALSE,"monthly";"SCH109",#N/A,FALSE,"monthly";"SCH110",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="wrn.MONTHLY." hidden="1">{"SCH93",#N/A,FALSE,"monthly";"SCH94",#N/A,FALSE,"monthly";"SCH95",#N/A,FALSE,"monthly";"SCH96",#N/A,FALSE,"monthly";"SCH97",#N/A,FALSE,"monthly";"SCH104",#N/A,FALSE,"monthly";"SCH105",#N/A,FALSE,"monthly";"SCH106",#N/A,FALSE,"monthly";"SCH107",#N/A,FALSE,"monthly";"SCH108",#N/A,FALSE,"monthly";"SCH109",#N/A,FALSE,"monthly";"SCH110",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="wrn.monthly._.revised." localSheetId="0" hidden="1">{"page-1",#N/A,FALSE,"Monthly revision to BOD";"page-2",#N/A,FALSE,"Monthly revision to BOD";"page-3",#N/A,FALSE,"Monthly revision to BOD";"page-4",#N/A,FALSE,"Monthly revision to BOD"}</definedName>
+    <definedName name="wrn.monthly._.revised." hidden="1">{"page-1",#N/A,FALSE,"Monthly revision to BOD";"page-2",#N/A,FALSE,"Monthly revision to BOD";"page-3",#N/A,FALSE,"Monthly revision to BOD";"page-4",#N/A,FALSE,"Monthly revision to BOD"}</definedName>
+    <definedName name="wrn.monthlyunits." localSheetId="0" hidden="1">{"monthlyunits",#N/A,FALSE,"openings"}</definedName>
+    <definedName name="wrn.monthlyunits." hidden="1">{"monthlyunits",#N/A,FALSE,"openings"}</definedName>
+    <definedName name="wrn.NGL._.Exhibits." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"BS";#N/A,#N/A,FALSE,"IS";#N/A,#N/A,FALSE,"ratios";#N/A,#N/A,FALSE,"WACC";#N/A,#N/A,FALSE,"IS DCF Exhibit";#N/A,#N/A,FALSE,"DCF"}</definedName>
+    <definedName name="wrn.NGL._.Exhibits." hidden="1">{#N/A,#N/A,FALSE,"BS";#N/A,#N/A,FALSE,"IS";#N/A,#N/A,FALSE,"ratios";#N/A,#N/A,FALSE,"WACC";#N/A,#N/A,FALSE,"IS DCF Exhibit";#N/A,#N/A,FALSE,"DCF"}</definedName>
+    <definedName name="wrn.Nico." localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Cover";#N/A,#N/A,TRUE,"Transaction Summary";#N/A,#N/A,TRUE,"Earnings Impact";#N/A,#N/A,TRUE,"accretion dilution"}</definedName>
+    <definedName name="wrn.Nico." hidden="1">{#N/A,#N/A,TRUE,"Cover";#N/A,#N/A,TRUE,"Transaction Summary";#N/A,#N/A,TRUE,"Earnings Impact";#N/A,#N/A,TRUE,"accretion dilution"}</definedName>
+    <definedName name="wrn.Orçamento._.Geral." localSheetId="0" hidden="1">{"E001 Geração de Caixa Geral",#N/A,FALSE,"Ajuste";"E002 D.L.P. Geral",#N/A,FALSE,"Ajuste";"E003 D.L.P. Produção Própria",#N/A,FALSE,"Ajuste";"E004 Análise Orçamentária",#N/A,FALSE,"Ajuste";"E005 Instrumentos Análise Financeira",#N/A,FALSE,"Ajuste";"E006 D.L.P. Revenda PFC",#N/A,FALSE,"Ajuste";"E007 D.L.P. Venda Fabricante",#N/A,FALSE,"Ajuste";"E008 D.L.P. Produtos de Revenda",#N/A,FALSE,"Ajuste";"E009 D.L.P. VF Terceiro",#N/A,FALSE,"Ajuste";"E010 Previsão CF Produção Própria",#N/A,FALSE,"Pr.CxF";"E011 Preço Médio Produção Própria",#N/A,FALSE,"PrMédio";"E012 D.F.C. Produção Própria",#N/A,FALSE,"Resumo";"E013.01 Custo Produção Própria",#N/A,FALSE,"Vendas";"E013.02 Custo Produção Própria",#N/A,FALSE,"Vendas";"E013.03 Custo Produção Própria",#N/A,FALSE,"Vendas";"E013.04 Custo Produção Própria",#N/A,FALSE,"Vendas";"E013.05 Custo Produção Própria",#N/A,FALSE,"Vendas";"E013.06 Custo Produção Própria",#N/A,FALSE,"Vendas";"E013.07 Custo Produção Própria",#N/A,FALSE,"Vendas";"E013.08 Custo Produção Própria",#N/A,FALSE,"Vendas";"E013.09 Custo Produção Própria",#N/A,FALSE,"Vendas";"E013.10 Custo Produção Própria",#N/A,FALSE,"Vendas";"E013.11 Custo Produção Própria",#N/A,FALSE,"Vendas";"E013.12 Custo Produção Própria",#N/A,FALSE,"Vendas";"E014 D.F.C. Revenda PFC",#N/A,FALSE,"Ajuste";"E015 Previsão CF Venda Fabricante",#N/A,FALSE,"Pr.CxF-VF";"E016 Preço Médio VF",#N/A,FALSE,"PrMédio-VF";"E017 D.F.C. Venda Fabricante",#N/A,FALSE,"Resumo-VF";"E018.01 Custo Venda Fabricante",#N/A,FALSE,"Vendas Fab.";"E018.02 Custo Venda Fabricante",#N/A,FALSE,"Vendas Fab.";"E018.03 Custo Venda Fabricante",#N/A,FALSE,"Vendas Fab.";"E018.04 Custo Venda Fabricante",#N/A,FALSE,"Vendas Fab.";"E018.05 Custo Venda Fabricante",#N/A,FALSE,"Vendas Fab.";"E018.06 Custo Venda Fabricante",#N/A,FALSE,"Vendas Fab.";"E018.07 Custo Venda Fabricante",#N/A,FALSE,"Vendas Fab.";"E018.08 Custo Venda Fabricante",#N/A,FALSE,"Vendas Fab.";"E018.09 Custo Venda Fabricante",#N/A,FALSE,"Vendas Fab.";"E018.10 Custo Venda Fabricante",#N/A,FALSE,"Vendas Fab.";"E018.11 Custo Venda Fabricante",#N/A,FALSE,"Vendas Fab.";"E018.12 Custo Venda Fabricante",#N/A,FALSE,"Vendas Fab.";"E019 Previsão CF VFT",#N/A,FALSE,"Pr.CxF-VFT";"E020 Preço Médio VFT",#N/A,FALSE,"PrMédio-VFT";"E021 D.F.C. Venda Fabricante Terceiros",#N/A,FALSE,"Resumo-VFT";"E022.01 Custos VFT",#N/A,FALSE,"Vendas F. Terc.";"E022.02 Custos VFT",#N/A,FALSE,"Vendas F. Terc.";"E022.03 Custos VFT",#N/A,FALSE,"Vendas F. Terc.";"E022.04 Custos VFT",#N/A,FALSE,"Vendas F. Terc.";"E022.05 Custos VFT",#N/A,FALSE,"Vendas F. Terc.";"E022.06 Custos VFT",#N/A,FALSE,"Vendas F. Terc.";"E022.07 Custos VFT",#N/A,FALSE,"Vendas F. Terc.";"E022.08 Custos VFT",#N/A,FALSE,"Vendas F. Terc.";"E022.09 Custos VFT",#N/A,FALSE,"Vendas F. Terc.";"E022.10 Custos VFT",#N/A,FALSE,"Vendas F. Terc.";"E022.11 Custos VFT",#N/A,FALSE,"Vendas F. Terc.";"E022.12 Custos VFT",#N/A,FALSE,"Vendas F. Terc.";"E023 Despesas Por Centro de Custo",#N/A,FALSE,"Ajuste";"E024 Folha de Pagamento",#N/A,FALSE,"Folha";"E025 Previsão Vendas Produto Revenda",#N/A,FALSE,"Revenda";"E026 Preço de Custo Revenda",#N/A,FALSE,"Revenda";"E027 D.C. Revenda",#N/A,FALSE,"Revenda";"E028 Preço de Venda Revenda",#N/A,FALSE,"Revenda";"E029 D.F. Revenda",#N/A,FALSE,"Revenda";"E030 Impostos Revenda",#N/A,FALSE,"Revenda";"E031 D. Impostos Revenda",#N/A,FALSE,"Revenda";"E032 Despesas Revenda",#N/A,FALSE,"Revenda";"E033 Folha de Pagamento Revenda",#N/A,FALSE,"Revenda"}</definedName>
+    <definedName name="wrn.Orçamento._.Geral." hidden="1">{"E001 Geração de Caixa Geral",#N/A,FALSE,"Ajuste";"E002 D.L.P. Geral",#N/A,FALSE,"Ajuste";"E003 D.L.P. Produção Própria",#N/A,FALSE,"Ajuste";"E004 Análise Orçamentária",#N/A,FALSE,"Ajuste";"E005 Instrumentos Análise Financeira",#N/A,FALSE,"Ajuste";"E006 D.L.P. Revenda PFC",#N/A,FALSE,"Ajuste";"E007 D.L.P. Venda Fabricante",#N/A,FALSE,"Ajuste";"E008 D.L.P. Produtos de Revenda",#N/A,FALSE,"Ajuste";"E009 D.L.P. VF Terceiro",#N/A,FALSE,"Ajuste";"E010 Previsão CF Produção Própria",#N/A,FALSE,"Pr.CxF";"E011 Preço Médio Produção Própria",#N/A,FALSE,"PrMédio";"E012 D.F.C. Produção Própria",#N/A,FALSE,"Resumo";"E013.01 Custo Produção Própria",#N/A,FALSE,"Vendas";"E013.02 Custo Produção Própria",#N/A,FALSE,"Vendas";"E013.03 Custo Produção Própria",#N/A,FALSE,"Vendas";"E013.04 Custo Produção Própria",#N/A,FALSE,"Vendas";"E013.05 Custo Produção Própria",#N/A,FALSE,"Vendas";"E013.06 Custo Produção Própria",#N/A,FALSE,"Vendas";"E013.07 Custo Produção Própria",#N/A,FALSE,"Vendas";"E013.08 Custo Produção Própria",#N/A,FALSE,"Vendas";"E013.09 Custo Produção Própria",#N/A,FALSE,"Vendas";"E013.10 Custo Produção Própria",#N/A,FALSE,"Vendas";"E013.11 Custo Produção Própria",#N/A,FALSE,"Vendas";"E013.12 Custo Produção Própria",#N/A,FALSE,"Vendas";"E014 D.F.C. Revenda PFC",#N/A,FALSE,"Ajuste";"E015 Previsão CF Venda Fabricante",#N/A,FALSE,"Pr.CxF-VF";"E016 Preço Médio VF",#N/A,FALSE,"PrMédio-VF";"E017 D.F.C. Venda Fabricante",#N/A,FALSE,"Resumo-VF";"E018.01 Custo Venda Fabricante",#N/A,FALSE,"Vendas Fab.";"E018.02 Custo Venda Fabricante",#N/A,FALSE,"Vendas Fab.";"E018.03 Custo Venda Fabricante",#N/A,FALSE,"Vendas Fab.";"E018.04 Custo Venda Fabricante",#N/A,FALSE,"Vendas Fab.";"E018.05 Custo Venda Fabricante",#N/A,FALSE,"Vendas Fab.";"E018.06 Custo Venda Fabricante",#N/A,FALSE,"Vendas Fab.";"E018.07 Custo Venda Fabricante",#N/A,FALSE,"Vendas Fab.";"E018.08 Custo Venda Fabricante",#N/A,FALSE,"Vendas Fab.";"E018.09 Custo Venda Fabricante",#N/A,FALSE,"Vendas Fab.";"E018.10 Custo Venda Fabricante",#N/A,FALSE,"Vendas Fab.";"E018.11 Custo Venda Fabricante",#N/A,FALSE,"Vendas Fab.";"E018.12 Custo Venda Fabricante",#N/A,FALSE,"Vendas Fab.";"E019 Previsão CF VFT",#N/A,FALSE,"Pr.CxF-VFT";"E020 Preço Médio VFT",#N/A,FALSE,"PrMédio-VFT";"E021 D.F.C. Venda Fabricante Terceiros",#N/A,FALSE,"Resumo-VFT";"E022.01 Custos VFT",#N/A,FALSE,"Vendas F. Terc.";"E022.02 Custos VFT",#N/A,FALSE,"Vendas F. Terc.";"E022.03 Custos VFT",#N/A,FALSE,"Vendas F. Terc.";"E022.04 Custos VFT",#N/A,FALSE,"Vendas F. Terc.";"E022.05 Custos VFT",#N/A,FALSE,"Vendas F. Terc.";"E022.06 Custos VFT",#N/A,FALSE,"Vendas F. Terc.";"E022.07 Custos VFT",#N/A,FALSE,"Vendas F. Terc.";"E022.08 Custos VFT",#N/A,FALSE,"Vendas F. Terc.";"E022.09 Custos VFT",#N/A,FALSE,"Vendas F. Terc.";"E022.10 Custos VFT",#N/A,FALSE,"Vendas F. Terc.";"E022.11 Custos VFT",#N/A,FALSE,"Vendas F. Terc.";"E022.12 Custos VFT",#N/A,FALSE,"Vendas F. Terc.";"E023 Despesas Por Centro de Custo",#N/A,FALSE,"Ajuste";"E024 Folha de Pagamento",#N/A,FALSE,"Folha";"E025 Previsão Vendas Produto Revenda",#N/A,FALSE,"Revenda";"E026 Preço de Custo Revenda",#N/A,FALSE,"Revenda";"E027 D.C. Revenda",#N/A,FALSE,"Revenda";"E028 Preço de Venda Revenda",#N/A,FALSE,"Revenda";"E029 D.F. Revenda",#N/A,FALSE,"Revenda";"E030 Impostos Revenda",#N/A,FALSE,"Revenda";"E031 D. Impostos Revenda",#N/A,FALSE,"Revenda";"E032 Despesas Revenda",#N/A,FALSE,"Revenda";"E033 Folha de Pagamento Revenda",#N/A,FALSE,"Revenda"}</definedName>
+    <definedName name="wrn.ORÇAMENTO._.RCSA." localSheetId="0" hidden="1">{"E001 - GERAÇÃO DE CAIXA GERAL",#N/A,FALSE,"Ajuste";"E002 - DLP GERAL",#N/A,FALSE,"Ajuste"}</definedName>
+    <definedName name="wrn.ORÇAMENTO._.RCSA." hidden="1">{"E001 - GERAÇÃO DE CAIXA GERAL",#N/A,FALSE,"Ajuste";"E002 - DLP GERAL",#N/A,FALSE,"Ajuste"}</definedName>
+    <definedName name="wrn.Outlook._.for._.US._.Domestic._.Paging." localSheetId="0" hidden="1">{"Yearend_units",#N/A,TRUE,"Paging";"Unit_growth",#N/A,TRUE,"Paging";"Yearend_nationwide_units",#N/A,TRUE,"Paging";"nationwide_growth",#N/A,TRUE,"Paging";"ARPU",#N/A,TRUE,"Paging";"paging_industry_revenues",#N/A,TRUE,"Paging";"paging_net_add_breakdown",#N/A,TRUE,"Paging";"paging_churn",#N/A,TRUE,"Paging";"paging_gross_adds",#N/A,TRUE,"Paging"}</definedName>
+    <definedName name="wrn.Outlook._.for._.US._.Domestic._.Paging." hidden="1">{"Yearend_units",#N/A,TRUE,"Paging";"Unit_growth",#N/A,TRUE,"Paging";"Yearend_nationwide_units",#N/A,TRUE,"Paging";"nationwide_growth",#N/A,TRUE,"Paging";"ARPU",#N/A,TRUE,"Paging";"paging_industry_revenues",#N/A,TRUE,"Paging";"paging_net_add_breakdown",#N/A,TRUE,"Paging";"paging_churn",#N/A,TRUE,"Paging";"paging_gross_adds",#N/A,TRUE,"Paging"}</definedName>
+    <definedName name="wrn.OUTPUT." localSheetId="0">{"DCF","UPSIDE CASE",FALSE,"Sheet1";"DCF","BASE CASE",FALSE,"Sheet1";"DCF","DOWNSIDE CASE",FALSE,"Sheet1"}</definedName>
+    <definedName name="wrn.OUTPUT.">{"DCF","UPSIDE CASE",FALSE,"Sheet1";"DCF","BASE CASE",FALSE,"Sheet1";"DCF","DOWNSIDE CASE",FALSE,"Sheet1"}</definedName>
+    <definedName name="wrn.PA._.MENSAL." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="wrn.PA._.MENSAL." hidden="1">{#N/A,#N/A,FALSE,"PACCIL";#N/A,#N/A,FALSE,"PAITACAN";#N/A,#N/A,FALSE,"PARECO";#N/A,#N/A,FALSE,"PA62";#N/A,#N/A,FALSE,"PAFINAL";#N/A,#N/A,FALSE,"PARECONF";#N/A,#N/A,FALSE,"PARECOND"}</definedName>
+    <definedName name="wrn.PARA._.EL._.CONSEJO." localSheetId="0" hidden="1">{"CONSEJO",#N/A,FALSE,"Dist p0";"CONSEJO",#N/A,FALSE,"Ficha CODICE"}</definedName>
+    <definedName name="wrn.PARA._.EL._.CONSEJO." hidden="1">{"CONSEJO",#N/A,FALSE,"Dist p0";"CONSEJO",#N/A,FALSE,"Ficha CODICE"}</definedName>
+    <definedName name="wrn.PARA._.LA._.CARTA." localSheetId="0" hidden="1">{"uno",#N/A,FALSE,"Dist total";"COMENTARIO",#N/A,FALSE,"Ficha CODICE"}</definedName>
+    <definedName name="wrn.PARA._.LA._.CARTA." hidden="1">{"uno",#N/A,FALSE,"Dist total";"COMENTARIO",#N/A,FALSE,"Ficha CODICE"}</definedName>
+    <definedName name="wrn.Parametros." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"BLDC";#N/A,#N/A,FALSE,"RESDC";#N/A,#N/A,FALSE,"BLFV";#N/A,#N/A,FALSE,"RESFV"}</definedName>
+    <definedName name="wrn.Parametros." hidden="1">{#N/A,#N/A,FALSE,"BLDC";#N/A,#N/A,FALSE,"RESDC";#N/A,#N/A,FALSE,"BLFV";#N/A,#N/A,FALSE,"RESFV"}</definedName>
+    <definedName name="wrn.parametros2." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"C.P.V."}</definedName>
+    <definedName name="wrn.parametros2." hidden="1">{#N/A,#N/A,FALSE,"C.P.V."}</definedName>
+    <definedName name="wrn.parametros3." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"C.P.V."}</definedName>
+    <definedName name="wrn.parametros3." hidden="1">{#N/A,#N/A,FALSE,"C.P.V."}</definedName>
+    <definedName name="WRN.PEND" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="WRN.PEND" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="WRN.PEND2" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="WRN.PEND2" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="WRN.PEND3" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="WRN.PEND3" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="WRN.PEND4" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="WRN.PEND4" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="wrn.PENDENCIAS." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="wrn.PENDENCIAS." hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="wrn.Petro._.Exhibits." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"BS";#N/A,#N/A,FALSE,"IS";#N/A,#N/A,FALSE,"ratios";#N/A,#N/A,FALSE,"WACC";#N/A,#N/A,FALSE,"IS DCF Exhibit";#N/A,#N/A,FALSE,"DCF"}</definedName>
+    <definedName name="wrn.Petro._.Exhibits." hidden="1">{#N/A,#N/A,FALSE,"BS";#N/A,#N/A,FALSE,"IS";#N/A,#N/A,FALSE,"ratios";#N/A,#N/A,FALSE,"WACC";#N/A,#N/A,FALSE,"IS DCF Exhibit";#N/A,#N/A,FALSE,"DCF"}</definedName>
+    <definedName name="wrn.PL." localSheetId="0" hidden="1">{"PL2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="wrn.PL." hidden="1">{"PL2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="wrn.PL._.guldens." localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Subscriber base";#N/A,#N/A,TRUE,"P&amp;L EuroNet Internet BV";#N/A,#N/A,TRUE,"CorporateRev";#N/A,#N/A,TRUE,"ResidentialRev";#N/A,#N/A,TRUE,"I K C";#N/A,#N/A,TRUE,"Animation";#N/A,#N/A,TRUE,"Marketing";#N/A,#N/A,TRUE,"Sales";#N/A,#N/A,TRUE,"CustomerCare";#N/A,#N/A,TRUE,"IS IT";#N/A,#N/A,TRUE,"GEA"}</definedName>
+    <definedName name="wrn.PL._.guldens." hidden="1">{#N/A,#N/A,TRUE,"Subscriber base";#N/A,#N/A,TRUE,"P&amp;L EuroNet Internet BV";#N/A,#N/A,TRUE,"CorporateRev";#N/A,#N/A,TRUE,"ResidentialRev";#N/A,#N/A,TRUE,"I K C";#N/A,#N/A,TRUE,"Animation";#N/A,#N/A,TRUE,"Marketing";#N/A,#N/A,TRUE,"Sales";#N/A,#N/A,TRUE,"CustomerCare";#N/A,#N/A,TRUE,"IS IT";#N/A,#N/A,TRUE,"GEA"}</definedName>
+    <definedName name="wrn.pl_brasil." localSheetId="0" hidden="1">{"PL_Brasil",#N/A,FALSE,"PL"}</definedName>
+    <definedName name="wrn.pl_brasil." hidden="1">{"PL_Brasil",#N/A,FALSE,"PL"}</definedName>
+    <definedName name="wrn.PLANEJAMENTO._.1999." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PROJEÇÃO DE FATURAMENTO";#N/A,#N/A,FALSE,"Plano de Vendas - US$";#N/A,#N/A,FALSE,"CUSTOS COM MAT. PRIMA";#N/A,#N/A,FALSE," Plano de Produção";#N/A,#N/A,FALSE,"PROJEÇÃO DE GASTOS";#N/A,#N/A,FALSE,"PROGRAMA DE INVESTIMENTOS";#N/A,#N/A,FALSE,"INVESTIMENTOS EM PROCESSO";#N/A,#N/A,FALSE,"PROJEÇÃO DE RESULTADOS";#N/A,#N/A,FALSE,"FLUXO DE CAIXA";#N/A,#N/A,FALSE,"DEM.RESULTADO - EQUILIBRIO";#N/A,#N/A,FALSE,"FLUXO DE CAIXA - EQUILIBRIO"}</definedName>
+    <definedName name="wrn.PLANEJAMENTO._.1999." hidden="1">{#N/A,#N/A,FALSE,"PROJEÇÃO DE FATURAMENTO";#N/A,#N/A,FALSE,"Plano de Vendas - US$";#N/A,#N/A,FALSE,"CUSTOS COM MAT. PRIMA";#N/A,#N/A,FALSE," Plano de Produção";#N/A,#N/A,FALSE,"PROJEÇÃO DE GASTOS";#N/A,#N/A,FALSE,"PROGRAMA DE INVESTIMENTOS";#N/A,#N/A,FALSE,"INVESTIMENTOS EM PROCESSO";#N/A,#N/A,FALSE,"PROJEÇÃO DE RESULTADOS";#N/A,#N/A,FALSE,"FLUXO DE CAIXA";#N/A,#N/A,FALSE,"DEM.RESULTADO - EQUILIBRIO";#N/A,#N/A,FALSE,"FLUXO DE CAIXA - EQUILIBRIO"}</definedName>
+    <definedName name="wrn.PLANEJAMENTO2._.1999." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"PROJEÇÃO DE FATURAMENTO";#N/A,#N/A,FALSE,"Plano de Vendas - US$";#N/A,#N/A,FALSE,"CUSTOS COM MAT. PRIMA";#N/A,#N/A,FALSE," Plano de Produção";#N/A,#N/A,FALSE,"PROJEÇÃO DE GASTOS";#N/A,#N/A,FALSE,"PROGRAMA DE INVESTIMENTOS";#N/A,#N/A,FALSE,"INVESTIMENTOS EM PROCESSO";#N/A,#N/A,FALSE,"PROJEÇÃO DE RESULTADOS";#N/A,#N/A,FALSE,"FLUXO DE CAIXA";#N/A,#N/A,FALSE,"DEM.RESULTADO - EQUILIBRIO";#N/A,#N/A,FALSE,"FLUXO DE CAIXA - EQUILIBRIO"}</definedName>
+    <definedName name="wrn.PLANEJAMENTO2._.1999." hidden="1">{#N/A,#N/A,FALSE,"PROJEÇÃO DE FATURAMENTO";#N/A,#N/A,FALSE,"Plano de Vendas - US$";#N/A,#N/A,FALSE,"CUSTOS COM MAT. PRIMA";#N/A,#N/A,FALSE," Plano de Produção";#N/A,#N/A,FALSE,"PROJEÇÃO DE GASTOS";#N/A,#N/A,FALSE,"PROGRAMA DE INVESTIMENTOS";#N/A,#N/A,FALSE,"INVESTIMENTOS EM PROCESSO";#N/A,#N/A,FALSE,"PROJEÇÃO DE RESULTADOS";#N/A,#N/A,FALSE,"FLUXO DE CAIXA";#N/A,#N/A,FALSE,"DEM.RESULTADO - EQUILIBRIO";#N/A,#N/A,FALSE,"FLUXO DE CAIXA - EQUILIBRIO"}</definedName>
+    <definedName name="wrn.portugal." localSheetId="0" hidden="1">{"portugal",#N/A,FALSE,"PL"}</definedName>
+    <definedName name="wrn.portugal." hidden="1">{"portugal",#N/A,FALSE,"PL"}</definedName>
+    <definedName name="wrn.pq_dr." localSheetId="0" hidden="1">{"pq_dr",#N/A,FALSE,"PQ"}</definedName>
+    <definedName name="wrn.pq_dr." hidden="1">{"pq_dr",#N/A,FALSE,"PQ"}</definedName>
+    <definedName name="wrn.pq_pe." localSheetId="0" hidden="1">{"pq_pe",#N/A,FALSE,"PQ"}</definedName>
+    <definedName name="wrn.pq_pe." hidden="1">{"pq_pe",#N/A,FALSE,"PQ"}</definedName>
+    <definedName name="wrn.pq_sp." localSheetId="0" hidden="1">{"pq_sp",#N/A,FALSE,"PQ"}</definedName>
+    <definedName name="wrn.pq_sp." hidden="1">{"pq_sp",#N/A,FALSE,"PQ"}</definedName>
+    <definedName name="wrn.prices." localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"BANAMEX";#N/A,#N/A,TRUE,"CGT";#N/A,#N/A,TRUE,"ALFA";#N/A,#N/A,TRUE,"ICA (2)"}</definedName>
+    <definedName name="wrn.prices." hidden="1">{#N/A,#N/A,TRUE,"BANAMEX";#N/A,#N/A,TRUE,"CGT";#N/A,#N/A,TRUE,"ALFA";#N/A,#N/A,TRUE,"ICA (2)"}</definedName>
+    <definedName name="wrn.PRINT." localSheetId="0" hidden="1">{"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86"}</definedName>
+    <definedName name="wrn.PRINT." hidden="1">{"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86"}</definedName>
+    <definedName name="wrn.Print._.all." localSheetId="0" hidden="1">{"Point of discussion",#N/A,FALSE,"Costcalculation highlight";"Summary Projected Profit Loss",#N/A,FALSE,"Costcalculation highlight";"2002 Budget Profit Loss",#N/A,FALSE,"Costcalculation highlight";"NMI_CBU_Cost calculation",#N/A,FALSE,"Costcalculation highlight";"NMI_NMDI Cost calculation",#N/A,FALSE,"Costcalculation highlight"}</definedName>
+    <definedName name="wrn.Print._.all." hidden="1">{"Point of discussion",#N/A,FALSE,"Costcalculation highlight";"Summary Projected Profit Loss",#N/A,FALSE,"Costcalculation highlight";"2002 Budget Profit Loss",#N/A,FALSE,"Costcalculation highlight";"NMI_CBU_Cost calculation",#N/A,FALSE,"Costcalculation highlight";"NMI_NMDI Cost calculation",#N/A,FALSE,"Costcalculation highlight"}</definedName>
+    <definedName name="wrn.Print._.discussion." localSheetId="0" hidden="1">{"NMI_NMDI balance sheet",#N/A,FALSE,"NMI_NMDI";"NMI_NMDI profit loss",#N/A,FALSE,"NMI_NMDI";"NMI_NMDI Cashflow",#N/A,FALSE,"NMI_NMDI";"Stock position",#N/A,FALSE,"NMI_NMDI";"Point of discussion",#N/A,FALSE,"Point of discussion"}</definedName>
+    <definedName name="wrn.Print._.discussion." hidden="1">{"NMI_NMDI balance sheet",#N/A,FALSE,"NMI_NMDI";"NMI_NMDI profit loss",#N/A,FALSE,"NMI_NMDI";"NMI_NMDI Cashflow",#N/A,FALSE,"NMI_NMDI";"Stock position",#N/A,FALSE,"NMI_NMDI";"Point of discussion",#N/A,FALSE,"Point of discussion"}</definedName>
+    <definedName name="wrn.print._.graphs." localSheetId="0" hidden="1">{"cap_structure",#N/A,FALSE,"Graph-Mkt Cap";"price",#N/A,FALSE,"Graph-Price";"ebit",#N/A,FALSE,"Graph-EBITDA";"ebitda",#N/A,FALSE,"Graph-EBITDA"}</definedName>
+    <definedName name="wrn.print._.graphs." hidden="1">{"cap_structure",#N/A,FALSE,"Graph-Mkt Cap";"price",#N/A,FALSE,"Graph-Price";"ebit",#N/A,FALSE,"Graph-EBITDA";"ebitda",#N/A,FALSE,"Graph-EBITDA"}</definedName>
+    <definedName name="wrn.Print._.POD_BS_._.CF." localSheetId="0" hidden="1">{"Point of discussion",#N/A,FALSE,"Point of discussion";"NMI_NMDI balance sheet",#N/A,FALSE,"Point of discussion";"NMI_NMDI Cashflow",#N/A,FALSE,"Point of discussion";"NMI_NMDI indirect cashflow",#N/A,FALSE,"NMI_NMDI"}</definedName>
+    <definedName name="wrn.Print._.POD_BS_._.CF." hidden="1">{"Point of discussion",#N/A,FALSE,"Point of discussion";"NMI_NMDI balance sheet",#N/A,FALSE,"Point of discussion";"NMI_NMDI Cashflow",#N/A,FALSE,"Point of discussion";"NMI_NMDI indirect cashflow",#N/A,FALSE,"NMI_NMDI"}</definedName>
+    <definedName name="wrn.print._.raw._.data._.entry." localSheetId="0" hidden="1">{"inputs raw data",#N/A,TRUE,"INPUT"}</definedName>
+    <definedName name="wrn.print._.raw._.data._.entry." hidden="1">{"inputs raw data",#N/A,TRUE,"INPUT"}</definedName>
+    <definedName name="wrn.print._.rept.." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GP";#N/A,#N/A,FALSE,"Summary"}</definedName>
+    <definedName name="wrn.print._.rept.." hidden="1">{#N/A,#N/A,FALSE,"GP";#N/A,#N/A,FALSE,"Summary"}</definedName>
+    <definedName name="wrn.print._.summary._.sheets." localSheetId="0" hidden="1">{"summary1",#N/A,TRUE,"Comps";"summary2",#N/A,TRUE,"Comps";"summary3",#N/A,TRUE,"Comps"}</definedName>
+    <definedName name="wrn.print._.summary._.sheets." hidden="1">{"summary1",#N/A,TRUE,"Comps";"summary2",#N/A,TRUE,"Comps";"summary3",#N/A,TRUE,"Comps"}</definedName>
+    <definedName name="wrn.print1." localSheetId="0" hidden="1">{"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86"}</definedName>
+    <definedName name="wrn.print1." hidden="1">{"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86"}</definedName>
+    <definedName name="wrn.print2" localSheetId="0" hidden="1">{"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86"}</definedName>
+    <definedName name="wrn.print2" hidden="1">{"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86"}</definedName>
+    <definedName name="wrn.PRINT2." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"販売(CHARGE)";#N/A,#N/A,FALSE,"販売引当";#N/A,#N/A,FALSE,"請求書(HEAD)";#N/A,#N/A,FALSE,"請求書(LINE)";#N/A,#N/A,FALSE,"在庫切断(HEAD)";#N/A,#N/A,FALSE,"在庫切断(LINE)";#N/A,#N/A,FALSE,"在庫切断(BODY)";#N/A,#N/A,FALSE,"出庫(HEAD)";#N/A,#N/A,FALSE,"出庫帳票(HEAD)";#N/A,#N/A,FALSE,"出庫(LINE)";#N/A,#N/A,FALSE,"出庫(BODY)";#N/A,#N/A,FALSE,"返品入庫(HEAD)";#N/A,#N/A,FALSE,"返品入庫(LINE)";#N/A,#N/A,FALSE,"返品入庫(BODY)";#N/A,#N/A,FALSE,"ﾐﾙｼｰﾄ発行依頼(HEAD)";#N/A,#N/A,FALSE,"ﾐﾙｼｰﾄ発行依頼(LINE)";#N/A,#N/A,FALSE,"ﾐﾙｼｰﾄ発行依頼(BODY)"}</definedName>
+    <definedName name="wrn.PRINT2." hidden="1">{#N/A,#N/A,FALSE,"販売(CHARGE)";#N/A,#N/A,FALSE,"販売引当";#N/A,#N/A,FALSE,"請求書(HEAD)";#N/A,#N/A,FALSE,"請求書(LINE)";#N/A,#N/A,FALSE,"在庫切断(HEAD)";#N/A,#N/A,FALSE,"在庫切断(LINE)";#N/A,#N/A,FALSE,"在庫切断(BODY)";#N/A,#N/A,FALSE,"出庫(HEAD)";#N/A,#N/A,FALSE,"出庫帳票(HEAD)";#N/A,#N/A,FALSE,"出庫(LINE)";#N/A,#N/A,FALSE,"出庫(BODY)";#N/A,#N/A,FALSE,"返品入庫(HEAD)";#N/A,#N/A,FALSE,"返品入庫(LINE)";#N/A,#N/A,FALSE,"返品入庫(BODY)";#N/A,#N/A,FALSE,"ﾐﾙｼｰﾄ発行依頼(HEAD)";#N/A,#N/A,FALSE,"ﾐﾙｼｰﾄ発行依頼(LINE)";#N/A,#N/A,FALSE,"ﾐﾙｼｰﾄ発行依頼(BODY)"}</definedName>
+    <definedName name="wrn.PRINTHR." localSheetId="0" hidden="1">{"SCH66",#N/A,FALSE,"SCH66";"SCH67",#N/A,FALSE,"SCH67";"SCH68",#N/A,FALSE,"SCH68";"SCH69",#N/A,FALSE,"SCH69";"SCH70",#N/A,FALSE,"SCH70"}</definedName>
+    <definedName name="wrn.PRINTHR." hidden="1">{"SCH66",#N/A,FALSE,"SCH66";"SCH67",#N/A,FALSE,"SCH67";"SCH68",#N/A,FALSE,"SCH68";"SCH69",#N/A,FALSE,"SCH69";"SCH70",#N/A,FALSE,"SCH70"}</definedName>
+    <definedName name="wrn.PRINTMKTG." localSheetId="0" hidden="1">{"sch6",#N/A,FALSE,"SCH6";"sch7",#N/A,FALSE,"SCH7"}</definedName>
+    <definedName name="wrn.PRINTMKTG." hidden="1">{"sch6",#N/A,FALSE,"SCH6";"sch7",#N/A,FALSE,"SCH7"}</definedName>
+    <definedName name="wrn.PRINTPROD." localSheetId="0" hidden="1">{"SCH13",#N/A,FALSE,"SCH13";"SCH14",#N/A,FALSE,"SCH14";"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86";"SCH17",#N/A,FALSE,"SCH17,87";"SCH87",#N/A,FALSE,"SCH17,87";"SCH18",#N/A,FALSE,"SCH18,88";"SCH88",#N/A,FALSE,"SCH18,88";"SCH19",#N/A,FALSE,"SCH19,20,89,90";"SCH20",#N/A,FALSE,"SCH19,20,89,90";"SCH89",#N/A,FALSE,"SCH19,20,89,90";"SCH90",#N/A,FALSE,"SCH19,20,89,90";"SCH21",#N/A,FALSE,"SCH21";"SCH22",#N/A,FALSE,"SCH22";"SCH23",#N/A,FALSE,"SCH23";"SCH24",#N/A,FALSE,"SCH24";"SCH25",#N/A,FALSE,"SCH25";"SCH26",#N/A,FALSE,"SCH26";"SCH91",#N/A,FALSE,"SCH91";"SCH92",#N/A,FALSE,"SCH92";"SCH118",#N/A,FALSE,"SCH118";"SCH119",#N/A,FALSE,"SCH119"}</definedName>
+    <definedName name="wrn.PRINTPROD." hidden="1">{"SCH13",#N/A,FALSE,"SCH13";"SCH14",#N/A,FALSE,"SCH14";"SCH15",#N/A,FALSE,"SCH15,16,85,86";"SCH16",#N/A,FALSE,"SCH15,16,85,86";"SCH85",#N/A,FALSE,"SCH15,16,85,86";"SCH86",#N/A,FALSE,"SCH15,16,85,86";"SCH17",#N/A,FALSE,"SCH17,87";"SCH87",#N/A,FALSE,"SCH17,87";"SCH18",#N/A,FALSE,"SCH18,88";"SCH88",#N/A,FALSE,"SCH18,88";"SCH19",#N/A,FALSE,"SCH19,20,89,90";"SCH20",#N/A,FALSE,"SCH19,20,89,90";"SCH89",#N/A,FALSE,"SCH19,20,89,90";"SCH90",#N/A,FALSE,"SCH19,20,89,90";"SCH21",#N/A,FALSE,"SCH21";"SCH22",#N/A,FALSE,"SCH22";"SCH23",#N/A,FALSE,"SCH23";"SCH24",#N/A,FALSE,"SCH24";"SCH25",#N/A,FALSE,"SCH25";"SCH26",#N/A,FALSE,"SCH26";"SCH91",#N/A,FALSE,"SCH91";"SCH92",#N/A,FALSE,"SCH92";"SCH118",#N/A,FALSE,"SCH118";"SCH119",#N/A,FALSE,"SCH119"}</definedName>
+    <definedName name="wrn.Prior._.Budget._.Projections." localSheetId="0" hidden="1">{"Prior Budget Projections",#N/A,FALSE,"VT SPLIT"}</definedName>
+    <definedName name="wrn.Prior._.Budget._.Projections." hidden="1">{"Prior Budget Projections",#N/A,FALSE,"VT SPLIT"}</definedName>
+    <definedName name="wrn.Profit._.By._.Product." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"FORM 12";#N/A,#N/A,FALSE,"FORM 12A"}</definedName>
+    <definedName name="wrn.Profit._.By._.Product." hidden="1">{#N/A,#N/A,FALSE,"FORM 12";#N/A,#N/A,FALSE,"FORM 12A"}</definedName>
+    <definedName name="wrn.Proforma." localSheetId="0" hidden="1">{"coversht",#N/A,TRUE,"TOC";"assmp1",#N/A,TRUE,"ASS";"assmp2",#N/A,TRUE,"ASS";"cashfl1",#N/A,TRUE,"CF";"return1",#N/A,TRUE,"Return";"return2",#N/A,TRUE,"Return";"EIncome",#N/A,TRUE,"EINC";"rev1",#N/A,TRUE,"Rev";"rev2",#N/A,TRUE,"Rev";"exp1",#N/A,TRUE,"Exp";"exp2",#N/A,TRUE,"Exp";"exp3",#N/A,TRUE,"Exp";"exp4",#N/A,TRUE,"Exp";"MaintRes",#N/A,TRUE,"MRES";"drwdn1",#N/A,TRUE,"Drwdn";"drwdn2",#N/A,TRUE,"Drwdn";"drwdn3",#N/A,TRUE,"Drwdn";"debt1",#N/A,TRUE,"Fin";"debt2",#N/A,TRUE,"Fin";"tax1",#N/A,TRUE,"TAXES";"tax2",#N/A,TRUE,"TAXES";"Deprec",#N/A,TRUE,"DEPR";"Balsht1",#N/A,TRUE,"BS_IS";"Balsht2",#N/A,TRUE,"BS_IS";"Ref1",#N/A,TRUE,"REF1";"Ref2",#N/A,TRUE,"REF2";"Ref3",#N/A,TRUE,"REF3";"Ref4",#N/A,TRUE,"REF4"}</definedName>
+    <definedName name="wrn.Proforma." hidden="1">{"coversht",#N/A,TRUE,"TOC";"assmp1",#N/A,TRUE,"ASS";"assmp2",#N/A,TRUE,"ASS";"cashfl1",#N/A,TRUE,"CF";"return1",#N/A,TRUE,"Return";"return2",#N/A,TRUE,"Return";"EIncome",#N/A,TRUE,"EINC";"rev1",#N/A,TRUE,"Rev";"rev2",#N/A,TRUE,"Rev";"exp1",#N/A,TRUE,"Exp";"exp2",#N/A,TRUE,"Exp";"exp3",#N/A,TRUE,"Exp";"exp4",#N/A,TRUE,"Exp";"MaintRes",#N/A,TRUE,"MRES";"drwdn1",#N/A,TRUE,"Drwdn";"drwdn2",#N/A,TRUE,"Drwdn";"drwdn3",#N/A,TRUE,"Drwdn";"debt1",#N/A,TRUE,"Fin";"debt2",#N/A,TRUE,"Fin";"tax1",#N/A,TRUE,"TAXES";"tax2",#N/A,TRUE,"TAXES";"Deprec",#N/A,TRUE,"DEPR";"Balsht1",#N/A,TRUE,"BS_IS";"Balsht2",#N/A,TRUE,"BS_IS";"Ref1",#N/A,TRUE,"REF1";"Ref2",#N/A,TRUE,"REF2";"Ref3",#N/A,TRUE,"REF3";"Ref4",#N/A,TRUE,"REF4"}</definedName>
+    <definedName name="wrn.PROGRAMS." localSheetId="0" hidden="1">{"sch52",#N/A,FALSE,"SCH52"}</definedName>
+    <definedName name="wrn.PROGRAMS." hidden="1">{"sch52",#N/A,FALSE,"SCH52"}</definedName>
+    <definedName name="wrn.PT." localSheetId="0" hidden="1">{"PT2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="wrn.PT." hidden="1">{"PT2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="wrn.quart." localSheetId="0" hidden="1">{"quart",#N/A,FALSE,"quartfin"}</definedName>
+    <definedName name="wrn.quart." hidden="1">{"quart",#N/A,FALSE,"quartfin"}</definedName>
+    <definedName name="wrn.quartfin." localSheetId="0" hidden="1">{"quartfin",#N/A,FALSE,"quartfin"}</definedName>
+    <definedName name="wrn.quartfin." hidden="1">{"quartfin",#N/A,FALSE,"quartfin"}</definedName>
+    <definedName name="wrn.Quick._.Summary." localSheetId="0" hidden="1">{"Decision Memo",#N/A,TRUE,"Ratios";"IRR",#N/A,TRUE,"IRR";"Decision Memo",#N/A,TRUE,"Fin. Stat.";"Summary",#N/A,TRUE,"Debt"}</definedName>
+    <definedName name="wrn.Quick._.Summary." hidden="1">{"Decision Memo",#N/A,TRUE,"Ratios";"IRR",#N/A,TRUE,"IRR";"Decision Memo",#N/A,TRUE,"Fin. Stat.";"Summary",#N/A,TRUE,"Debt"}</definedName>
+    <definedName name="wrn.RATEIO." localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"transp.func._CAC";#N/A,#N/A,TRUE,"transp.func._UE";#N/A,#N/A,TRUE,"fixos-braçais-CAC";#N/A,#N/A,TRUE,"fixos-braçais-UE";#N/A,#N/A,TRUE,"Cesta_Básica_CAC";#N/A,#N/A,TRUE,"vale-refeição"}</definedName>
+    <definedName name="wrn.RATEIO." hidden="1">{#N/A,#N/A,TRUE,"transp.func._CAC";#N/A,#N/A,TRUE,"transp.func._UE";#N/A,#N/A,TRUE,"fixos-braçais-CAC";#N/A,#N/A,TRUE,"fixos-braçais-UE";#N/A,#N/A,TRUE,"Cesta_Básica_CAC";#N/A,#N/A,TRUE,"vale-refeição"}</definedName>
+    <definedName name="wrn.RATEIO2" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"transp.func._CAC";#N/A,#N/A,TRUE,"transp.func._UE";#N/A,#N/A,TRUE,"fixos-braçais-CAC";#N/A,#N/A,TRUE,"fixos-braçais-UE";#N/A,#N/A,TRUE,"Cesta_Básica_CAC";#N/A,#N/A,TRUE,"vale-refeição"}</definedName>
+    <definedName name="wrn.RATEIO2" hidden="1">{#N/A,#N/A,TRUE,"transp.func._CAC";#N/A,#N/A,TRUE,"transp.func._UE";#N/A,#N/A,TRUE,"fixos-braçais-CAC";#N/A,#N/A,TRUE,"fixos-braçais-UE";#N/A,#N/A,TRUE,"Cesta_Básica_CAC";#N/A,#N/A,TRUE,"vale-refeição"}</definedName>
+    <definedName name="wrn.RECEITA." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Açucar97";#N/A,#N/A,FALSE,"Carburante97";#N/A,#N/A,FALSE,"Exp97-açúcar";#N/A,#N/A,FALSE,"Neutro97";#N/A,#N/A,FALSE,"Industrial97";#N/A,#N/A,FALSE,"Refinado97";#N/A,#N/A,FALSE,"Álcool_Adquirido";#N/A,#N/A,FALSE,"Export97-Álcool -US$-R$";#N/A,#N/A,FALSE,"CPV_RECEITA"}</definedName>
+    <definedName name="wrn.RECEITA." hidden="1">{#N/A,#N/A,FALSE,"Açucar97";#N/A,#N/A,FALSE,"Carburante97";#N/A,#N/A,FALSE,"Exp97-açúcar";#N/A,#N/A,FALSE,"Neutro97";#N/A,#N/A,FALSE,"Industrial97";#N/A,#N/A,FALSE,"Refinado97";#N/A,#N/A,FALSE,"Álcool_Adquirido";#N/A,#N/A,FALSE,"Export97-Álcool -US$-R$";#N/A,#N/A,FALSE,"CPV_RECEITA"}</definedName>
+    <definedName name="wrn.RECEITA2" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Açucar97";#N/A,#N/A,FALSE,"Carburante97";#N/A,#N/A,FALSE,"Exp97-açúcar";#N/A,#N/A,FALSE,"Neutro97";#N/A,#N/A,FALSE,"Industrial97";#N/A,#N/A,FALSE,"Refinado97";#N/A,#N/A,FALSE,"Álcool_Adquirido";#N/A,#N/A,FALSE,"Export97-Álcool -US$-R$";#N/A,#N/A,FALSE,"CPV_RECEITA"}</definedName>
+    <definedName name="wrn.RECEITA2" hidden="1">{#N/A,#N/A,FALSE,"Açucar97";#N/A,#N/A,FALSE,"Carburante97";#N/A,#N/A,FALSE,"Exp97-açúcar";#N/A,#N/A,FALSE,"Neutro97";#N/A,#N/A,FALSE,"Industrial97";#N/A,#N/A,FALSE,"Refinado97";#N/A,#N/A,FALSE,"Álcool_Adquirido";#N/A,#N/A,FALSE,"Export97-Álcool -US$-R$";#N/A,#N/A,FALSE,"CPV_RECEITA"}</definedName>
+    <definedName name="wrn.rel." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"DFcomp.";#N/A,#N/A,FALSE,"Holding comp";#N/A,#N/A,FALSE,"Imobil.comp"}</definedName>
+    <definedName name="wrn.rel." hidden="1">{#N/A,#N/A,FALSE,"DFcomp.";#N/A,#N/A,FALSE,"Holding comp";#N/A,#N/A,FALSE,"Imobil.comp"}</definedName>
+    <definedName name="wrn.relatorio." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"CONSOLIDADO";#N/A,#N/A,FALSE,"DUTYFREE";#N/A,#N/A,FALSE,"HOLDING";#N/A,#N/A,FALSE,"IMOBILIARIO";#N/A,#N/A,FALSE,"FAZENDAS"}</definedName>
+    <definedName name="wrn.relatorio." hidden="1">{#N/A,#N/A,FALSE,"CONSOLIDADO";#N/A,#N/A,FALSE,"DUTYFREE";#N/A,#N/A,FALSE,"HOLDING";#N/A,#N/A,FALSE,"IMOBILIARIO";#N/A,#N/A,FALSE,"FAZENDAS"}</definedName>
+    <definedName name="wrn.Relatório._.01." localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Resumo de Preços"}</definedName>
+    <definedName name="wrn.Relatório._.01." hidden="1">{#N/A,#N/A,TRUE,"Resumo de Preços"}</definedName>
+    <definedName name="wrn.Relatório._.1." localSheetId="0" hidden="1">{"FS`s",#N/A,TRUE,"FS's";"Icome St",#N/A,TRUE,"Income St.";"Balance Sh",#N/A,TRUE,"Balance Sh.";"Gross Margin",#N/A,TRUE,"Gross Margin"}</definedName>
+    <definedName name="wrn.Relatório._.1." hidden="1">{"FS`s",#N/A,TRUE,"FS's";"Icome St",#N/A,TRUE,"Income St.";"Balance Sh",#N/A,TRUE,"Balance Sh.";"Gross Margin",#N/A,TRUE,"Gross Margin"}</definedName>
+    <definedName name="wrn.Relatório._.Completo." localSheetId="0" hidden="1">{"Controle de Saldos",#N/A,FALSE,"Controle Saldos";"Controle de Saldos Diferidos",#N/A,FALSE,"Controle Saldos";"Ajustes da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Cálculo da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Demonstração Base Negativa da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Ajustes do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Cálculo do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Prejuízos Fiscais",#N/A,FALSE,"Controle Saldos";"Cálculo por Estimativa",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Recolhimentos",#N/A,FALSE,"Controle Saldos";"Programa de Alimentação ao Trabalhador",#N/A,FALSE,"Controle Saldos";"Compensação de Impostos e Contribuições",#N/A,FALSE,"Controle Saldos"}</definedName>
+    <definedName name="wrn.Relatório._.Completo." hidden="1">{"Controle de Saldos",#N/A,FALSE,"Controle Saldos";"Controle de Saldos Diferidos",#N/A,FALSE,"Controle Saldos";"Ajustes da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Cálculo da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Demonstração Base Negativa da Contribuição Social",#N/A,FALSE,"Controle Saldos";"Ajustes do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Cálculo do Imposto de Renda",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Prejuízos Fiscais",#N/A,FALSE,"Controle Saldos";"Cálculo por Estimativa",#N/A,FALSE,"Controle Saldos";"Demonstrativo dos Recolhimentos",#N/A,FALSE,"Controle Saldos";"Programa de Alimentação ao Trabalhador",#N/A,FALSE,"Controle Saldos";"Compensação de Impostos e Contribuições",#N/A,FALSE,"Controle Saldos"}</definedName>
+    <definedName name="wrn.Relatório._.para._.Auditoria." localSheetId="0" hidden="1">{"Ajustes CS para a Auditoria",#N/A,FALSE,"Impressão";"Controle de saldos para a Auditoria",#N/A,FALSE,"Impressão";"CS Real para a Auditoria",#N/A,FALSE,"Impressão";"Ajustes IR para a Auditoria",#N/A,FALSE,"Impressão";"IR Real para a Auditoria",#N/A,FALSE,"Impressão"}</definedName>
+    <definedName name="wrn.Relatório._.para._.Auditoria." hidden="1">{"Ajustes CS para a Auditoria",#N/A,FALSE,"Impressão";"Controle de saldos para a Auditoria",#N/A,FALSE,"Impressão";"CS Real para a Auditoria",#N/A,FALSE,"Impressão";"Ajustes IR para a Auditoria",#N/A,FALSE,"Impressão";"IR Real para a Auditoria",#N/A,FALSE,"Impressão"}</definedName>
+    <definedName name="wrn.Relatório._.Resumido." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GP";#N/A,#N/A,FALSE,"Assinantes";#N/A,#N/A,FALSE,"Rede";#N/A,#N/A,FALSE,"Evolução";#N/A,#N/A,FALSE,"Resultado"}</definedName>
+    <definedName name="wrn.Relatório._.Resumido." hidden="1">{#N/A,#N/A,FALSE,"GP";#N/A,#N/A,FALSE,"Assinantes";#N/A,#N/A,FALSE,"Rede";#N/A,#N/A,FALSE,"Evolução";#N/A,#N/A,FALSE,"Resultado"}</definedName>
+    <definedName name="wrn.RELBC." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"BalanBC";#N/A,#N/A,FALSE,"Mutação PL BC";#N/A,#N/A,FALSE,"DOAR BC1996";#N/A,#N/A,FALSE,"DOAR BC1996"}</definedName>
+    <definedName name="wrn.RELBC." hidden="1">{#N/A,#N/A,FALSE,"BalanBC";#N/A,#N/A,FALSE,"Mutação PL BC";#N/A,#N/A,FALSE,"DOAR BC1996";#N/A,#N/A,FALSE,"DOAR BC1996"}</definedName>
+    <definedName name="wrn.Relevant." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Title Page";#N/A,#N/A,FALSE,"Conclusions";#N/A,#N/A,FALSE,"Assum.";#N/A,#N/A,FALSE,"Sun  DCF-WC-Dep";#N/A,#N/A,FALSE,"MarketValue";#N/A,#N/A,FALSE,"BalSheet";#N/A,#N/A,FALSE,"WACC";#N/A,#N/A,FALSE,"PC+ Info.";#N/A,#N/A,FALSE,"PC+Info_2"}</definedName>
+    <definedName name="wrn.Relevant." hidden="1">{#N/A,#N/A,FALSE,"Title Page";#N/A,#N/A,FALSE,"Conclusions";#N/A,#N/A,FALSE,"Assum.";#N/A,#N/A,FALSE,"Sun  DCF-WC-Dep";#N/A,#N/A,FALSE,"MarketValue";#N/A,#N/A,FALSE,"BalSheet";#N/A,#N/A,FALSE,"WACC";#N/A,#N/A,FALSE,"PC+ Info.";#N/A,#N/A,FALSE,"PC+Info_2"}</definedName>
+    <definedName name="wrn.RELPAC." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="wrn.RELPAC." hidden="1">{#N/A,#N/A,FALSE,"VPLASIS";#N/A,#N/A,FALSE,"VPLPE";#N/A,#N/A,FALSE,"VPLBR";#N/A,#N/A,FALSE,"CTOTPESEAS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"CTOTBRCKS";#N/A,#N/A,FALSE,"COMPARATIVO";#N/A,#N/A,FALSE,"QUADRO 1";#N/A,#N/A,FALSE,"QUADRO 2";#N/A,#N/A,FALSE,"GRAF1. DET";#N/A,#N/A,FALSE,"PAC";#N/A,#N/A,FALSE,"QD1 PEL";#N/A,#N/A,FALSE,"QD2 PEL";#N/A,#N/A,FALSE,"QD3 PEL";#N/A,#N/A,FALSE,"GRAF1 PEL"}</definedName>
+    <definedName name="wrn.REMO." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Desp.Indir";#N/A,#N/A,FALSE,"DPindir";#N/A,#N/A,FALSE,"D.Ind.Op";#N/A,#N/A,FALSE,"Estoq";#N/A,#N/A,FALSE,"Estoq Ger.";#N/A,#N/A,FALSE,"Estoq.R$";#N/A,#N/A,FALSE,"Receita";#N/A,#N/A,FALSE,"Vendas_Ton";#N/A,#N/A,FALSE,"P.Médio";#N/A,#N/A,FALSE,"PMDet";#N/A,#N/A,FALSE,"Inv_Barras"}</definedName>
+    <definedName name="wrn.REMO." hidden="1">{#N/A,#N/A,FALSE,"Desp.Indir";#N/A,#N/A,FALSE,"DPindir";#N/A,#N/A,FALSE,"D.Ind.Op";#N/A,#N/A,FALSE,"Estoq";#N/A,#N/A,FALSE,"Estoq Ger.";#N/A,#N/A,FALSE,"Estoq.R$";#N/A,#N/A,FALSE,"Receita";#N/A,#N/A,FALSE,"Vendas_Ton";#N/A,#N/A,FALSE,"P.Médio";#N/A,#N/A,FALSE,"PMDet";#N/A,#N/A,FALSE,"Inv_Barras"}</definedName>
+    <definedName name="wrn.Report1." localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"TOC";#N/A,#N/A,TRUE,"Assum";#N/A,#N/A,TRUE,"Op-BS";#N/A,#N/A,TRUE,"IS";#N/A,#N/A,TRUE,"BSCF";#N/A,#N/A,TRUE,"Ratios";#N/A,#N/A,TRUE,"Sens";#N/A,#N/A,TRUE,"Holmes_IS";#N/A,#N/A,TRUE,"Holmes_BSCF";#N/A,#N/A,TRUE,"Holmes_Rat";#N/A,#N/A,TRUE,"Hound_IS";#N/A,#N/A,TRUE,"Hound_BSCF";#N/A,#N/A,TRUE,"Hound_Rat";#N/A,#N/A,TRUE,"Hound_DCF1"}</definedName>
+    <definedName name="wrn.Report1." hidden="1">{#N/A,#N/A,TRUE,"TOC";#N/A,#N/A,TRUE,"Assum";#N/A,#N/A,TRUE,"Op-BS";#N/A,#N/A,TRUE,"IS";#N/A,#N/A,TRUE,"BSCF";#N/A,#N/A,TRUE,"Ratios";#N/A,#N/A,TRUE,"Sens";#N/A,#N/A,TRUE,"Holmes_IS";#N/A,#N/A,TRUE,"Holmes_BSCF";#N/A,#N/A,TRUE,"Holmes_Rat";#N/A,#N/A,TRUE,"Hound_IS";#N/A,#N/A,TRUE,"Hound_BSCF";#N/A,#N/A,TRUE,"Hound_Rat";#N/A,#N/A,TRUE,"Hound_DCF1"}</definedName>
+    <definedName name="wrn.RESULTADO." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"DRE-2";#N/A,#N/A,FALSE,"DRE";#N/A,#N/A,FALSE,"ANEX-07";#N/A,#N/A,FALSE,"ANEX-08";#N/A,#N/A,FALSE,"ANEX-09";#N/A,#N/A,FALSE,"ANEX-10";#N/A,#N/A,FALSE,"ANEX-11";#N/A,#N/A,FALSE,"ANEX-12";#N/A,#N/A,FALSE,"ANEX-13";#N/A,#N/A,FALSE,"ANEX-14";#N/A,#N/A,FALSE,"BALPTR"}</definedName>
+    <definedName name="wrn.RESULTADO." hidden="1">{#N/A,#N/A,FALSE,"DRE-2";#N/A,#N/A,FALSE,"DRE";#N/A,#N/A,FALSE,"ANEX-07";#N/A,#N/A,FALSE,"ANEX-08";#N/A,#N/A,FALSE,"ANEX-09";#N/A,#N/A,FALSE,"ANEX-10";#N/A,#N/A,FALSE,"ANEX-11";#N/A,#N/A,FALSE,"ANEX-12";#N/A,#N/A,FALSE,"ANEX-13";#N/A,#N/A,FALSE,"ANEX-14";#N/A,#N/A,FALSE,"BALPTR"}</definedName>
+    <definedName name="wrn.RESUMENES." localSheetId="0" hidden="1">{"RESUMEN",#N/A,FALSE,"BASE ANEXOS";"ANEXO 1",#N/A,FALSE,"BASE ANEXOS";"ANEXO 2",#N/A,FALSE,"BASE ANEXOS"}</definedName>
+    <definedName name="wrn.RESUMENES." hidden="1">{"RESUMEN",#N/A,FALSE,"BASE ANEXOS";"ANEXO 1",#N/A,FALSE,"BASE ANEXOS";"ANEXO 2",#N/A,FALSE,"BASE ANEXOS"}</definedName>
+    <definedName name="wrn.Rev._.1._.Yr._.by._.SBU." localSheetId="0" hidden="1">{"REV 1 YR LIT",#N/A,FALSE,"Rev 1 yr";"REV 1 YR COMM SERV",#N/A,FALSE,"Rev 1 yr";"REV 1 YR HC",#N/A,FALSE,"Rev 1 yr";"REV 1 YR INVEST SERV",#N/A,FALSE,"Rev 1 yr"}</definedName>
+    <definedName name="wrn.Rev._.1._.Yr._.by._.SBU." hidden="1">{"REV 1 YR LIT",#N/A,FALSE,"Rev 1 yr";"REV 1 YR COMM SERV",#N/A,FALSE,"Rev 1 yr";"REV 1 YR HC",#N/A,FALSE,"Rev 1 yr";"REV 1 YR INVEST SERV",#N/A,FALSE,"Rev 1 yr"}</definedName>
+    <definedName name="wrn.Revs." localSheetId="0" hidden="1">{"Base_rev",#N/A,FALSE,"Proj_IS_Base";"Projrev",#N/A,FALSE,"Proj_IS_wOTLC";"Delta",#N/A,FALSE,"Delta Rev_PV"}</definedName>
+    <definedName name="wrn.Revs." hidden="1">{"Base_rev",#N/A,FALSE,"Proj_IS_Base";"Projrev",#N/A,FALSE,"Proj_IS_wOTLC";"Delta",#N/A,FALSE,"Delta Rev_PV"}</definedName>
+    <definedName name="wrn.rotina." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"ind1098"}</definedName>
+    <definedName name="wrn.rotina." hidden="1">{#N/A,#N/A,FALSE,"ind1098"}</definedName>
+    <definedName name="wrn.sales." localSheetId="0" hidden="1">{"sales",#N/A,FALSE,"Sales";"sales existing",#N/A,FALSE,"Sales";"sales rd1",#N/A,FALSE,"Sales";"sales rd2",#N/A,FALSE,"Sales"}</definedName>
+    <definedName name="wrn.sales." hidden="1">{"sales",#N/A,FALSE,"Sales";"sales existing",#N/A,FALSE,"Sales";"sales rd1",#N/A,FALSE,"Sales";"sales rd2",#N/A,FALSE,"Sales"}</definedName>
+    <definedName name="wrn.salesassum." localSheetId="0" hidden="1">{"Salesass",#N/A,FALSE,"assumpt"}</definedName>
+    <definedName name="wrn.salesassum." hidden="1">{"Salesass",#N/A,FALSE,"assumpt"}</definedName>
+    <definedName name="wrn.Scenario._.Summary." localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Summary";#N/A,"1",TRUE,"Summary";#N/A,"2",TRUE,"Summary";#N/A,"3",TRUE,"Summary";#N/A,"4",TRUE,"Summary";#N/A,"5",TRUE,"Summary";#N/A,"6",TRUE,"Summary";#N/A,"7",TRUE,"Summary";#N/A,"8",TRUE,"Summary";#N/A,"9",TRUE,"Summary";#N/A,"10",TRUE,"Summary";#N/A,"11",TRUE,"Summary"}</definedName>
+    <definedName name="wrn.Scenario._.Summary." hidden="1">{#N/A,#N/A,TRUE,"Summary";#N/A,"1",TRUE,"Summary";#N/A,"2",TRUE,"Summary";#N/A,"3",TRUE,"Summary";#N/A,"4",TRUE,"Summary";#N/A,"5",TRUE,"Summary";#N/A,"6",TRUE,"Summary";#N/A,"7",TRUE,"Summary";#N/A,"8",TRUE,"Summary";#N/A,"9",TRUE,"Summary";#N/A,"10",TRUE,"Summary";#N/A,"11",TRUE,"Summary"}</definedName>
+    <definedName name="wrn.SCH46." localSheetId="0" hidden="1">{"SCH46",#N/A,FALSE,"sch46"}</definedName>
+    <definedName name="wrn.SCH46." hidden="1">{"SCH46",#N/A,FALSE,"sch46"}</definedName>
+    <definedName name="wrn.SCH51." localSheetId="0" hidden="1">{"SCH51",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="wrn.SCH51." hidden="1">{"SCH51",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="wrn.SCH52." localSheetId="0" hidden="1">{"SCH52",#N/A,FALSE,"sch52"}</definedName>
+    <definedName name="wrn.SCH52." hidden="1">{"SCH52",#N/A,FALSE,"sch52"}</definedName>
+    <definedName name="wrn.SCH57." localSheetId="0" hidden="1">{"SCH57",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="wrn.SCH57." hidden="1">{"SCH57",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="wrn.SCH58." localSheetId="0" hidden="1">{"sch58",#N/A,FALSE,"SCH58"}</definedName>
+    <definedName name="wrn.SCH58." hidden="1">{"sch58",#N/A,FALSE,"SCH58"}</definedName>
+    <definedName name="wrn.SEGMENT." localSheetId="0" hidden="1">{"SCH29",#N/A,FALSE,"segments";"SCH30",#N/A,FALSE,"segments"}</definedName>
+    <definedName name="wrn.SEGMENT." hidden="1">{"SCH29",#N/A,FALSE,"segments";"SCH30",#N/A,FALSE,"segments"}</definedName>
+    <definedName name="wrn.SEPT._.PRINT." localSheetId="0" hidden="1">{"SEPTEMBER PRINT",#N/A,FALSE,"INV_BKDN";"SEPTEMBER PRINT",#N/A,FALSE,"INV_BKDN"}</definedName>
+    <definedName name="wrn.SEPT._.PRINT." hidden="1">{"SEPTEMBER PRINT",#N/A,FALSE,"INV_BKDN";"SEPTEMBER PRINT",#N/A,FALSE,"INV_BKDN"}</definedName>
+    <definedName name="wrn.Short._.Report." localSheetId="0" hidden="1">{"short1",#N/A,FALSE,"masmode";"short2",#N/A,FALSE,"masmode";"qtrres",#N/A,FALSE,"QTR. RES.";"sales",#N/A,FALSE,"Sales &amp; Market Share"}</definedName>
+    <definedName name="wrn.Short._.Report." hidden="1">{"short1",#N/A,FALSE,"masmode";"short2",#N/A,FALSE,"masmode";"qtrres",#N/A,FALSE,"QTR. RES.";"sales",#N/A,FALSE,"Sales &amp; Market Share"}</definedName>
+    <definedName name="wrn.SIM95." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"SIM95"}</definedName>
+    <definedName name="wrn.SIM95." hidden="1">{#N/A,#N/A,FALSE,"SIM95"}</definedName>
+    <definedName name="wrn.sim953" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"SIM95"}</definedName>
+    <definedName name="wrn.sim953" hidden="1">{#N/A,#N/A,FALSE,"SIM95"}</definedName>
+    <definedName name="wrn.sim954" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"SIM95"}</definedName>
+    <definedName name="wrn.sim954" hidden="1">{#N/A,#N/A,FALSE,"SIM95"}</definedName>
+    <definedName name="wrn.sociedades." localSheetId="0" hidden="1">{"sociedades",#N/A,FALSE,"PL"}</definedName>
+    <definedName name="wrn.sociedades." hidden="1">{"sociedades",#N/A,FALSE,"PL"}</definedName>
+    <definedName name="wrn.Standard." localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Summary";#N/A,#N/A,TRUE,"Worksheet"}</definedName>
+    <definedName name="wrn.Standard." hidden="1">{#N/A,#N/A,TRUE,"Summary";#N/A,#N/A,TRUE,"Worksheet"}</definedName>
+    <definedName name="wrn.STETSON." localSheetId="0" hidden="1">{"Page1",#N/A,FALSE,"ASSUMPTIONS";"Page2",#N/A,FALSE,"MER-CODE";"page3",#N/A,FALSE,"MER-ALONE";"page4",#N/A,FALSE,"MER-COMB";"page5",#N/A,FALSE,"exec dtl";"page6",#N/A,FALSE,"count";#N/A,#N/A,FALSE,"MergerSum";"page6",#N/A,FALSE,"MergerSum";"page7",#N/A,FALSE,"benfts escaltn";"page8",#N/A,FALSE,"ben_load";"page9",#N/A,FALSE,"Labor Inputs";"page10",#N/A,FALSE,"Reduction Comparison";"page11",#N/A,FALSE,"Cypress labor";"page12",#N/A,FALSE,"ROCKET labor";"page13",#N/A,FALSE,"EXEC";"page14",#N/A,FALSE,"LEG";"page15",#N/A,FALSE,"XREL";"page16",#N/A,FALSE,"FIN";"page17",#N/A,FALSE,"HR";"page18",#N/A,FALSE,"IR";"page19",#N/A,FALSE,"A&amp;S";"page20",#N/A,FALSE,"RET";"page21",#N/A,FALSE,"CUS";"page22",#N/A,FALSE,"PRO";"page23",#N/A,FALSE,"TRANS";"page24",#N/A,FALSE,"DIST";"page25",#N/A,FALSE,"EST";"page26",#N/A,FALSE,"COAL";"page27",#N/A,FALSE,"OIL &amp; GAS";"page28",#N/A,FALSE,"GAS SUPPLY";"page29",#N/A,FALSE,"NUC";"page30",#N/A,FALSE,"NONREG"}</definedName>
+    <definedName name="wrn.STETSON." hidden="1">{"Page1",#N/A,FALSE,"ASSUMPTIONS";"Page2",#N/A,FALSE,"MER-CODE";"page3",#N/A,FALSE,"MER-ALONE";"page4",#N/A,FALSE,"MER-COMB";"page5",#N/A,FALSE,"exec dtl";"page6",#N/A,FALSE,"count";#N/A,#N/A,FALSE,"MergerSum";"page6",#N/A,FALSE,"MergerSum";"page7",#N/A,FALSE,"benfts escaltn";"page8",#N/A,FALSE,"ben_load";"page9",#N/A,FALSE,"Labor Inputs";"page10",#N/A,FALSE,"Reduction Comparison";"page11",#N/A,FALSE,"Cypress labor";"page12",#N/A,FALSE,"ROCKET labor";"page13",#N/A,FALSE,"EXEC";"page14",#N/A,FALSE,"LEG";"page15",#N/A,FALSE,"XREL";"page16",#N/A,FALSE,"FIN";"page17",#N/A,FALSE,"HR";"page18",#N/A,FALSE,"IR";"page19",#N/A,FALSE,"A&amp;S";"page20",#N/A,FALSE,"RET";"page21",#N/A,FALSE,"CUS";"page22",#N/A,FALSE,"PRO";"page23",#N/A,FALSE,"TRANS";"page24",#N/A,FALSE,"DIST";"page25",#N/A,FALSE,"EST";"page26",#N/A,FALSE,"COAL";"page27",#N/A,FALSE,"OIL &amp; GAS";"page28",#N/A,FALSE,"GAS SUPPLY";"page29",#N/A,FALSE,"NUC";"page30",#N/A,FALSE,"NONREG"}</definedName>
+    <definedName name="wrn.sum." localSheetId="0" hidden="1">{"Opsys",#N/A,FALSE,"NPV_OPsys";"NT",#N/A,FALSE,"NPV_NT";"DevP",#N/A,FALSE,"NPV_DevPdt";"Office",#N/A,FALSE,"NPV_Office"}</definedName>
+    <definedName name="wrn.sum." hidden="1">{"Opsys",#N/A,FALSE,"NPV_OPsys";"NT",#N/A,FALSE,"NPV_NT";"DevP",#N/A,FALSE,"NPV_DevPdt";"Office",#N/A,FALSE,"NPV_Office"}</definedName>
+    <definedName name="wrn.SUMMARY." localSheetId="0" hidden="1">{"SCH27",#N/A,FALSE,"summary";"SCH39",#N/A,FALSE,"summary";"SCH41",#N/A,FALSE,"summary"}</definedName>
+    <definedName name="wrn.SUMMARY." hidden="1">{"SCH27",#N/A,FALSE,"summary";"SCH39",#N/A,FALSE,"summary";"SCH41",#N/A,FALSE,"summary"}</definedName>
+    <definedName name="wrn.TARGET._.DCF." localSheetId="0" hidden="1">{"targetdcf",#N/A,FALSE,"Merger consequences";"TARGETASSU",#N/A,FALSE,"Merger consequences";"TERMINAL VALUE",#N/A,FALSE,"Merger consequences"}</definedName>
+    <definedName name="wrn.TARGET._.DCF." hidden="1">{"targetdcf",#N/A,FALSE,"Merger consequences";"TARGETASSU",#N/A,FALSE,"Merger consequences";"TERMINAL VALUE",#N/A,FALSE,"Merger consequences"}</definedName>
+    <definedName name="wrn.temp." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"AOESTOQ4";#N/A,#N/A,FALSE,"POSEST";#N/A,#N/A,FALSE,"CARBLIG";#N/A,#N/A,FALSE,"EV.PREÇO";#N/A,#N/A,FALSE,"AOQTDMIX7";#N/A,#N/A,FALSE,"AOPREÇO8";#N/A,#N/A,FALSE,"GRAFMIX9";#N/A,#N/A,FALSE,"GRAFRB10";#N/A,#N/A,FALSE,"GRAFCOMP11";#N/A,#N/A,FALSE,"AODPINDI12"}</definedName>
+    <definedName name="wrn.temp." hidden="1">{#N/A,#N/A,FALSE,"AOESTOQ4";#N/A,#N/A,FALSE,"POSEST";#N/A,#N/A,FALSE,"CARBLIG";#N/A,#N/A,FALSE,"EV.PREÇO";#N/A,#N/A,FALSE,"AOQTDMIX7";#N/A,#N/A,FALSE,"AOPREÇO8";#N/A,#N/A,FALSE,"GRAFMIX9";#N/A,#N/A,FALSE,"GRAFRB10";#N/A,#N/A,FALSE,"GRAFCOMP11";#N/A,#N/A,FALSE,"AODPINDI12"}</definedName>
+    <definedName name="wrn.Test." localSheetId="0" hidden="1">{"test",#N/A,TRUE,"Summary";"test",#N/A,TRUE,"Assumptions"}</definedName>
+    <definedName name="wrn.Test." hidden="1">{"test",#N/A,TRUE,"Summary";"test",#N/A,TRUE,"Assumptions"}</definedName>
+    <definedName name="wrn.test._.2." localSheetId="0" hidden="1">{"test",#N/A,TRUE,"Summary";"test",#N/A,TRUE,"Assumptions"}</definedName>
+    <definedName name="wrn.test._.2." hidden="1">{"test",#N/A,TRUE,"Summary";"test",#N/A,TRUE,"Assumptions"}</definedName>
+    <definedName name="wrn.Teste" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"BLDC";#N/A,#N/A,FALSE,"RESDC";#N/A,#N/A,FALSE,"BLFV";#N/A,#N/A,FALSE,"RESFV"}</definedName>
+    <definedName name="wrn.Teste" hidden="1">{#N/A,#N/A,FALSE,"BLDC";#N/A,#N/A,FALSE,"RESDC";#N/A,#N/A,FALSE,"BLFV";#N/A,#N/A,FALSE,"RESFV"}</definedName>
+    <definedName name="wrn.TODO." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"RESUMEN";#N/A,#N/A,FALSE,"PARQ_C";#N/A,#N/A,FALSE,"PARQ_P";#N/A,#N/A,FALSE,"MIN_S_C";#N/A,#N/A,FALSE,"MIN_S_P";#N/A,#N/A,FALSE,"MIN_E_M_M";#N/A,#N/A,FALSE,"MIN_E_FIJA";#N/A,#N/A,FALSE,"SUPUESTOS"}</definedName>
+    <definedName name="wrn.TODO." hidden="1">{#N/A,#N/A,FALSE,"RESUMEN";#N/A,#N/A,FALSE,"PARQ_C";#N/A,#N/A,FALSE,"PARQ_P";#N/A,#N/A,FALSE,"MIN_S_C";#N/A,#N/A,FALSE,"MIN_S_P";#N/A,#N/A,FALSE,"MIN_E_M_M";#N/A,#N/A,FALSE,"MIN_E_FIJA";#N/A,#N/A,FALSE,"SUPUESTOS"}</definedName>
+    <definedName name="wrn.tot_bow." localSheetId="0" hidden="1">{"tot_bow",#N/A,FALSE,"AMF"}</definedName>
+    <definedName name="wrn.tot_bow." hidden="1">{"tot_bow",#N/A,FALSE,"AMF"}</definedName>
+    <definedName name="wrn.TOT_DIVISÕES." localSheetId="0" hidden="1">{"TOT_DIVISÕES",#N/A,FALSE,"TOT"}</definedName>
+    <definedName name="wrn.TOT_DIVISÕES." hidden="1">{"TOT_DIVISÕES",#N/A,FALSE,"TOT"}</definedName>
+    <definedName name="wrn.tot_pls." localSheetId="0" hidden="1">{"tot_pls",#N/A,FALSE,"PL"}</definedName>
+    <definedName name="wrn.tot_pls." hidden="1">{"tot_pls",#N/A,FALSE,"PL"}</definedName>
+    <definedName name="wrn.tot_pqs." localSheetId="0" hidden="1">{"tot_pqs",#N/A,FALSE,"PQ"}</definedName>
+    <definedName name="wrn.tot_pqs." hidden="1">{"tot_pqs",#N/A,FALSE,"PQ"}</definedName>
+    <definedName name="wrn.TOTAL." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"INVERSIONES Y AMORTIZ";#N/A,#N/A,FALSE,"BALANCE";#N/A,#N/A,FALSE,"CUENTA DE PYG";#N/A,#N/A,FALSE,"CUENTA DE PYG (2)";#N/A,#N/A,FALSE,"RATIOS";#N/A,#N/A,FALSE,"G. PERSONAL";#N/A,#N/A,FALSE,"G. SOCIALES";#N/A,#N/A,FALSE,"G. GENERALES";#N/A,#N/A,FALSE,"LINEAS DE PRODUCTOS"}</definedName>
+    <definedName name="wrn.TOTAL." hidden="1">{#N/A,#N/A,FALSE,"INVERSIONES Y AMORTIZ";#N/A,#N/A,FALSE,"BALANCE";#N/A,#N/A,FALSE,"CUENTA DE PYG";#N/A,#N/A,FALSE,"CUENTA DE PYG (2)";#N/A,#N/A,FALSE,"RATIOS";#N/A,#N/A,FALSE,"G. PERSONAL";#N/A,#N/A,FALSE,"G. SOCIALES";#N/A,#N/A,FALSE,"G. GENERALES";#N/A,#N/A,FALSE,"LINEAS DE PRODUCTOS"}</definedName>
+    <definedName name="wrn.Total._.Material._.Budget._.Package." localSheetId="0" hidden="1">{"INDEX",#N/A,FALSE,"INDEX";"CONTROL",#N/A,FALSE,"CONTROL";"CHANGELOG",#N/A,FALSE,"CHANGES";"Revised Task Calculation-FY04",#N/A,FALSE,"Revised Task Calculation-FY04 ";"TTL Material",#N/A,FALSE,"TTL Material";"CPU Material",#N/A,FALSE,"CPU Material";"NML$",#N/A,FALSE,"NML $";"NMLCPU",#N/A,FALSE,"NML";"NMX$",#N/A,FALSE,"NMX $";"NMXCPU",#N/A,FALSE,"NMX";"DOM$",#N/A,FALSE,"DOM $";"DOMCPU",#N/A,FALSE,"DOM";"BULK$",#N/A,FALSE,"BULK $";"BULKCPU",#N/A,FALSE,"BULK";"STEEL$",#N/A,FALSE,"STEEL $";"STEELCPU",#N/A,FALSE,"STEEL";"PM$",#N/A,FALSE,"PM $";"PMCPU",#N/A,FALSE,"PM";"OTH$",#N/A,FALSE,"OTH $";"OTHCPU",#N/A,FALSE,"OTH"}</definedName>
+    <definedName name="wrn.Total._.Material._.Budget._.Package." hidden="1">{"INDEX",#N/A,FALSE,"INDEX";"CONTROL",#N/A,FALSE,"CONTROL";"CHANGELOG",#N/A,FALSE,"CHANGES";"Revised Task Calculation-FY04",#N/A,FALSE,"Revised Task Calculation-FY04 ";"TTL Material",#N/A,FALSE,"TTL Material";"CPU Material",#N/A,FALSE,"CPU Material";"NML$",#N/A,FALSE,"NML $";"NMLCPU",#N/A,FALSE,"NML";"NMX$",#N/A,FALSE,"NMX $";"NMXCPU",#N/A,FALSE,"NMX";"DOM$",#N/A,FALSE,"DOM $";"DOMCPU",#N/A,FALSE,"DOM";"BULK$",#N/A,FALSE,"BULK $";"BULKCPU",#N/A,FALSE,"BULK";"STEEL$",#N/A,FALSE,"STEEL $";"STEELCPU",#N/A,FALSE,"STEEL";"PM$",#N/A,FALSE,"PM $";"PMCPU",#N/A,FALSE,"PM";"OTH$",#N/A,FALSE,"OTH $";"OTHCPU",#N/A,FALSE,"OTH"}</definedName>
+    <definedName name="wrn.totalcomp." localSheetId="0" hidden="1">{"comp1",#N/A,FALSE,"COMPS";"footnotes",#N/A,FALSE,"COMPS"}</definedName>
+    <definedName name="wrn.totalcomp." hidden="1">{"comp1",#N/A,FALSE,"COMPS";"footnotes",#N/A,FALSE,"COMPS"}</definedName>
+    <definedName name="wrn.TOUT_imprimer." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";#N/A,#N/A,FALSE,"concu";"parc_global",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";#N/A,#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Réseaux";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI";#N/A,#N/A,FALSE,"R2000";#N/A,#N/A,FALSE,"BIBOP"}</definedName>
+    <definedName name="wrn.TOUT_imprimer." hidden="1">{#N/A,#N/A,FALSE,"Synth";#N/A,#N/A,FALSE,"concu";"parc_global",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";#N/A,#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Réseaux";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI";#N/A,#N/A,FALSE,"R2000";#N/A,#N/A,FALSE,"BIBOP"}</definedName>
+    <definedName name="wrn.tribuorc." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"irBCRec.Bruta";#N/A,#N/A,FALSE,"irpjCONS.1998";#N/A,#N/A,FALSE,"irpjDF.1998";#N/A,#N/A,FALSE,"irpjDp.1998 ";#N/A,#N/A,FALSE,"irpjN.Neg.1998 "}</definedName>
+    <definedName name="wrn.tribuorc." hidden="1">{#N/A,#N/A,FALSE,"irBCRec.Bruta";#N/A,#N/A,FALSE,"irpjCONS.1998";#N/A,#N/A,FALSE,"irpjDF.1998";#N/A,#N/A,FALSE,"irpjDp.1998 ";#N/A,#N/A,FALSE,"irpjN.Neg.1998 "}</definedName>
+    <definedName name="wrn.TUDO." localSheetId="0" hidden="1">{"ATI",#N/A,TRUE,"BALabr97";"PAS",#N/A,TRUE,"BALabr97";"REC",#N/A,TRUE,"BALabr97"}</definedName>
+    <definedName name="wrn.TUDO." hidden="1">{"ATI",#N/A,TRUE,"BALabr97";"PAS",#N/A,TRUE,"BALabr97";"REC",#N/A,TRUE,"BALabr97"}</definedName>
+    <definedName name="wrn.UNISER." localSheetId="0" hidden="1">{"UNISER",#N/A,FALSE,"TOT"}</definedName>
+    <definedName name="wrn.UNISER." hidden="1">{"UNISER",#N/A,FALSE,"TOT"}</definedName>
+    <definedName name="wrn.UPDOWN." localSheetId="0" hidden="1">{"SCH54",#N/A,FALSE,"upside";"SCH55",#N/A,FALSE,"upside"}</definedName>
+    <definedName name="wrn.UPDOWN." hidden="1">{"SCH54",#N/A,FALSE,"upside";"SCH55",#N/A,FALSE,"upside"}</definedName>
+    <definedName name="wrn.USD._.overzichten." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Earning Summary USD";#N/A,#N/A,FALSE,"3-Year Plan Review Schedule"}</definedName>
+    <definedName name="wrn.USD._.overzichten." hidden="1">{#N/A,#N/A,FALSE,"Earning Summary USD";#N/A,#N/A,FALSE,"3-Year Plan Review Schedule"}</definedName>
+    <definedName name="wrn.Usinor." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Introduction";#N/A,#N/A,FALSE,"A";#N/A,#N/A,FALSE,"SumExe1";#N/A,#N/A,FALSE,"SumExe2";#N/A,#N/A,FALSE,"B";#N/A,#N/A,FALSE,"MixTotal";#N/A,#N/A,FALSE,"MixDomestic";#N/A,#N/A,FALSE,"MixForeign";#N/A,#N/A,FALSE,"Evolução";#N/A,#N/A,FALSE,"Receita";#N/A,#N/A,FALSE,"PMDet";#N/A,#N/A,FALSE,"C";#N/A,#N/A,FALSE,"Gráf_Prod";#N/A,#N/A,FALSE,"Produção";#N/A,#N/A,FALSE,"Invest";#N/A,#N/A,FALSE,"D";#N/A,#N/A,FALSE,"Mão_Obra";#N/A,#N/A,FALSE,"WorkSafety";#N/A,#N/A,FALSE,"E";#N/A,#N/A,FALSE,"Custo_Prod";#N/A,#N/A,FALSE,"DespInd_Graf";#N/A,#N/A,FALSE,"Desp_Ind";#N/A,#N/A,FALSE,"F";#N/A,#N/A,FALSE,"G.Op.Cx";#N/A,#N/A,FALSE,"Fluxo Cxa";#N/A,#N/A,FALSE,"Endiv";#N/A,#N/A,FALSE,"Ações";#N/A,#N/A,FALSE,"G";#N/A,#N/A,FALSE,"Working";#N/A,#N/A,FALSE,"Working_1";#N/A,#N/A,FALSE,"Est_Valor";#N/A,#N/A,FALSE,"Est_Ton";#N/A,#N/A,FALSE,"Fluxo";#N/A,#N/A,FALSE,"Plan1"}</definedName>
+    <definedName name="wrn.Usinor." hidden="1">{#N/A,#N/A,FALSE,"Introduction";#N/A,#N/A,FALSE,"A";#N/A,#N/A,FALSE,"SumExe1";#N/A,#N/A,FALSE,"SumExe2";#N/A,#N/A,FALSE,"B";#N/A,#N/A,FALSE,"MixTotal";#N/A,#N/A,FALSE,"MixDomestic";#N/A,#N/A,FALSE,"MixForeign";#N/A,#N/A,FALSE,"Evolução";#N/A,#N/A,FALSE,"Receita";#N/A,#N/A,FALSE,"PMDet";#N/A,#N/A,FALSE,"C";#N/A,#N/A,FALSE,"Gráf_Prod";#N/A,#N/A,FALSE,"Produção";#N/A,#N/A,FALSE,"Invest";#N/A,#N/A,FALSE,"D";#N/A,#N/A,FALSE,"Mão_Obra";#N/A,#N/A,FALSE,"WorkSafety";#N/A,#N/A,FALSE,"E";#N/A,#N/A,FALSE,"Custo_Prod";#N/A,#N/A,FALSE,"DespInd_Graf";#N/A,#N/A,FALSE,"Desp_Ind";#N/A,#N/A,FALSE,"F";#N/A,#N/A,FALSE,"G.Op.Cx";#N/A,#N/A,FALSE,"Fluxo Cxa";#N/A,#N/A,FALSE,"Endiv";#N/A,#N/A,FALSE,"Ações";#N/A,#N/A,FALSE,"G";#N/A,#N/A,FALSE,"Working";#N/A,#N/A,FALSE,"Working_1";#N/A,#N/A,FALSE,"Est_Valor";#N/A,#N/A,FALSE,"Est_Ton";#N/A,#N/A,FALSE,"Fluxo";#N/A,#N/A,FALSE,"Plan1"}</definedName>
+    <definedName name="wrn.VALUATION." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Valuation Assumptions";#N/A,#N/A,FALSE,"Summary";#N/A,#N/A,FALSE,"DCF";#N/A,#N/A,FALSE,"Valuation";#N/A,#N/A,FALSE,"WACC";#N/A,#N/A,FALSE,"UBVH";#N/A,#N/A,FALSE,"Free Cash Flow"}</definedName>
+    <definedName name="wrn.VALUATION." hidden="1">{#N/A,#N/A,FALSE,"Valuation Assumptions";#N/A,#N/A,FALSE,"Summary";#N/A,#N/A,FALSE,"DCF";#N/A,#N/A,FALSE,"Valuation";#N/A,#N/A,FALSE,"WACC";#N/A,#N/A,FALSE,"UBVH";#N/A,#N/A,FALSE,"Free Cash Flow"}</definedName>
+    <definedName name="wrn.Valuation._.Summary." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Summary";#N/A,#N/A,FALSE,"Base Materials";#N/A,#N/A,FALSE,"Construction";#N/A,#N/A,FALSE,"Packaging";#N/A,#N/A,FALSE,"Transportation"}</definedName>
+    <definedName name="wrn.Valuation._.Summary." hidden="1">{#N/A,#N/A,FALSE,"Summary";#N/A,#N/A,FALSE,"Base Materials";#N/A,#N/A,FALSE,"Construction";#N/A,#N/A,FALSE,"Packaging";#N/A,#N/A,FALSE,"Transportation"}</definedName>
+    <definedName name="wrn.VALUE." localSheetId="0" hidden="1">{"SCH47",#N/A,FALSE,"value";"sch48",#N/A,FALSE,"value"}</definedName>
+    <definedName name="wrn.VALUE." hidden="1">{"SCH47",#N/A,FALSE,"value";"sch48",#N/A,FALSE,"value"}</definedName>
+    <definedName name="wrn.Variance._.Reports." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Altima";#N/A,#N/A,FALSE,"Frontier";#N/A,#N/A,FALSE,"Xterra";#N/A,#N/A,FALSE,"Q-Engine";#N/A,#N/A,FALSE,"Q-Trans";#N/A,#N/A,FALSE,"Q-Stamp";#N/A,#N/A,FALSE,"Parts Program";#N/A,#N/A,FALSE,"Monthly Summary"}</definedName>
+    <definedName name="wrn.Variance._.Reports." hidden="1">{#N/A,#N/A,FALSE,"Altima";#N/A,#N/A,FALSE,"Frontier";#N/A,#N/A,FALSE,"Xterra";#N/A,#N/A,FALSE,"Q-Engine";#N/A,#N/A,FALSE,"Q-Trans";#N/A,#N/A,FALSE,"Q-Stamp";#N/A,#N/A,FALSE,"Parts Program";#N/A,#N/A,FALSE,"Monthly Summary"}</definedName>
+    <definedName name="wrn.w." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"FLUXO R$";#N/A,#N/A,FALSE,"FLUXO US$";#N/A,#N/A,FALSE,"indices"}</definedName>
+    <definedName name="wrn.w." hidden="1">{#N/A,#N/A,FALSE,"FLUXO R$";#N/A,#N/A,FALSE,"FLUXO US$";#N/A,#N/A,FALSE,"indices"}</definedName>
+    <definedName name="wrn.Whole._.Pack." localSheetId="0" hidden="1">{"Board Income Statement",#N/A,FALSE,"Board Summary";"Board Balance Sheet",#N/A,FALSE,"Board Summary";"Board Cash Flow",#N/A,FALSE,"Board Summary";"Op Cap Startup",#N/A,FALSE,"Operating-Startup Expense (2)";"Total Salary",#N/A,FALSE,"Operating-Startup Expense (2)";"Op Salary",#N/A,FALSE,"Operating-Startup Expense (2)";"Cap Salary",#N/A,FALSE,"Operating-Startup Expense (2)";"Startup Salary",#N/A,FALSE,"Operating-Startup Expense (2)";#N/A,#N/A,FALSE,"Advertising &amp; Promotion (2)";#N/A,#N/A,FALSE,"G&amp;A (2)";#N/A,#N/A,FALSE,"Billings (2)";#N/A,#N/A,FALSE,"Travel (2)";#N/A,#N/A,FALSE,"Comms Cost (2)";#N/A,#N/A,FALSE,"CAPEX (3)";#N/A,#N/A,FALSE,"CAPEX (2)"}</definedName>
+    <definedName name="wrn.Whole._.Pack." hidden="1">{"Board Income Statement",#N/A,FALSE,"Board Summary";"Board Balance Sheet",#N/A,FALSE,"Board Summary";"Board Cash Flow",#N/A,FALSE,"Board Summary";"Op Cap Startup",#N/A,FALSE,"Operating-Startup Expense (2)";"Total Salary",#N/A,FALSE,"Operating-Startup Expense (2)";"Op Salary",#N/A,FALSE,"Operating-Startup Expense (2)";"Cap Salary",#N/A,FALSE,"Operating-Startup Expense (2)";"Startup Salary",#N/A,FALSE,"Operating-Startup Expense (2)";#N/A,#N/A,FALSE,"Advertising &amp; Promotion (2)";#N/A,#N/A,FALSE,"G&amp;A (2)";#N/A,#N/A,FALSE,"Billings (2)";#N/A,#N/A,FALSE,"Travel (2)";#N/A,#N/A,FALSE,"Comms Cost (2)";#N/A,#N/A,FALSE,"CAPEX (3)";#N/A,#N/A,FALSE,"CAPEX (2)"}</definedName>
+    <definedName name="wrn.Worksheets." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Base Materials";#N/A,#N/A,FALSE,"Construction";#N/A,#N/A,FALSE,"Packaging";#N/A,#N/A,FALSE,"Transportation"}</definedName>
+    <definedName name="wrn.Worksheets." hidden="1">{#N/A,#N/A,FALSE,"Base Materials";#N/A,#N/A,FALSE,"Construction";#N/A,#N/A,FALSE,"Packaging";#N/A,#N/A,FALSE,"Transportation"}</definedName>
+    <definedName name="wrn.Wright." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Documentation";#N/A,#N/A,FALSE,"ROR";#N/A,#N/A,FALSE,"Projected Income";#N/A,#N/A,FALSE,"Historical Income";#N/A,#N/A,FALSE,"Historical BS";#N/A,#N/A,FALSE,"Backlog";#N/A,#N/A,FALSE,"Inventory";#N/A,#N/A,FALSE,"Technology";#N/A,#N/A,FALSE,"Trademarks";#N/A,#N/A,FALSE,"Workforce";#N/A,#N/A,FALSE,"Distribution";#N/A,#N/A,FALSE,"Contracts";#N/A,#N/A,FALSE,"Distribution Lifeing";#N/A,#N/A,FALSE,"Tax Amortization - higher";#N/A,#N/A,FALSE,"Residual Analysis";#N/A,#N/A,FALSE,"Tax Amortization - 15%";#N/A,#N/A,FALSE,"1999 Income Statements"}</definedName>
+    <definedName name="wrn.Wright." hidden="1">{#N/A,#N/A,FALSE,"Documentation";#N/A,#N/A,FALSE,"ROR";#N/A,#N/A,FALSE,"Projected Income";#N/A,#N/A,FALSE,"Historical Income";#N/A,#N/A,FALSE,"Historical BS";#N/A,#N/A,FALSE,"Backlog";#N/A,#N/A,FALSE,"Inventory";#N/A,#N/A,FALSE,"Technology";#N/A,#N/A,FALSE,"Trademarks";#N/A,#N/A,FALSE,"Workforce";#N/A,#N/A,FALSE,"Distribution";#N/A,#N/A,FALSE,"Contracts";#N/A,#N/A,FALSE,"Distribution Lifeing";#N/A,#N/A,FALSE,"Tax Amortization - higher";#N/A,#N/A,FALSE,"Residual Analysis";#N/A,#N/A,FALSE,"Tax Amortization - 15%";#N/A,#N/A,FALSE,"1999 Income Statements"}</definedName>
+    <definedName name="wrn.X_Print._.All." localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Summary";#N/A,#N/A,TRUE,"Worksheet";#N/A,#N/A,TRUE,"CashFlow"}</definedName>
+    <definedName name="wrn.X_Print._.All." hidden="1">{#N/A,#N/A,TRUE,"Summary";#N/A,#N/A,TRUE,"Worksheet";#N/A,#N/A,TRUE,"CashFlow"}</definedName>
+    <definedName name="wrn.YEARLY." localSheetId="0" hidden="1">{"SCH28",#N/A,FALSE,"monthly";"SCH40",#N/A,FALSE,"monthly";"SCH42",#N/A,FALSE,"monthly";"SCH43",#N/A,FALSE,"monthly";"SCH50",#N/A,FALSE,"monthly";"SCH51",#N/A,FALSE,"monthly";"SCH53",#N/A,FALSE,"monthly";"SCH66",#N/A,FALSE,"monthly";"SCH67",#N/A,FALSE,"monthly";"SCH68",#N/A,FALSE,"monthly";"SCH69",#N/A,FALSE,"monthly";"SCH70",#N/A,FALSE,"monthly";"SCH71",#N/A,FALSE,"monthly";"SCH72",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="wrn.YEARLY." hidden="1">{"SCH28",#N/A,FALSE,"monthly";"SCH40",#N/A,FALSE,"monthly";"SCH42",#N/A,FALSE,"monthly";"SCH43",#N/A,FALSE,"monthly";"SCH50",#N/A,FALSE,"monthly";"SCH51",#N/A,FALSE,"monthly";"SCH53",#N/A,FALSE,"monthly";"SCH66",#N/A,FALSE,"monthly";"SCH67",#N/A,FALSE,"monthly";"SCH68",#N/A,FALSE,"monthly";"SCH69",#N/A,FALSE,"monthly";"SCH70",#N/A,FALSE,"monthly";"SCH71",#N/A,FALSE,"monthly";"SCH72",#N/A,FALSE,"monthly"}</definedName>
+    <definedName name="wrn.すべて印刷." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"１）背景";#N/A,#N/A,FALSE,"２）前提事項";#N/A,#N/A,FALSE,"３）優先順位";#N/A,#N/A,FALSE,"４）改善サマリー";#N/A,#N/A,FALSE,"５）懸念-1";#N/A,#N/A,FALSE,"５）懸念-2";#N/A,#N/A,FALSE,"５）懸念-3";#N/A,#N/A,FALSE,"５）懸念-4";#N/A,#N/A,FALSE,"６）組織図";#N/A,#N/A,FALSE,"６）スケジュール"}</definedName>
+    <definedName name="wrn.すべて印刷." hidden="1">{#N/A,#N/A,FALSE,"１）背景";#N/A,#N/A,FALSE,"２）前提事項";#N/A,#N/A,FALSE,"３）優先順位";#N/A,#N/A,FALSE,"４）改善サマリー";#N/A,#N/A,FALSE,"５）懸念-1";#N/A,#N/A,FALSE,"５）懸念-2";#N/A,#N/A,FALSE,"５）懸念-3";#N/A,#N/A,FALSE,"５）懸念-4";#N/A,#N/A,FALSE,"６）組織図";#N/A,#N/A,FALSE,"６）スケジュール"}</definedName>
+    <definedName name="wrn1.history" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
+    <definedName name="wrn1.history" hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
+    <definedName name="wrn3.histroic" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
+    <definedName name="wrn3.histroic" hidden="1">{#N/A,#N/A,FALSE,"model"}</definedName>
+    <definedName name="WS15合計02">#N/A</definedName>
+    <definedName name="WS15合計03">#N/A</definedName>
+    <definedName name="WS15合計99">#N/A</definedName>
+    <definedName name="wt" localSheetId="0" hidden="1">{"Ajustes CS para a Auditoria",#N/A,FALSE,"Impressão";"Controle de saldos para a Auditoria",#N/A,FALSE,"Impressão";"CS Real para a Auditoria",#N/A,FALSE,"Impressão";"Ajustes IR para a Auditoria",#N/A,FALSE,"Impressão";"IR Real para a Auditoria",#N/A,FALSE,"Impressão"}</definedName>
+    <definedName name="wt" hidden="1">{"Ajustes CS para a Auditoria",#N/A,FALSE,"Impressão";"Controle de saldos para a Auditoria",#N/A,FALSE,"Impressão";"CS Real para a Auditoria",#N/A,FALSE,"Impressão";"Ajustes IR para a Auditoria",#N/A,FALSE,"Impressão";"IR Real para a Auditoria",#N/A,FALSE,"Impressão"}</definedName>
+    <definedName name="WTRNDT">#REF!</definedName>
+    <definedName name="wvu.inputs._.raw._.data." localSheetId="0" hidden="1">{TRUE,TRUE,-1.25,-15.5,604.5,369,FALSE,FALSE,TRUE,TRUE,0,1,83,1,38,4,5,4,TRUE,TRUE,3,TRUE,1,TRUE,75,"Swvu.inputs._.raw._.data.","ACwvu.inputs._.raw._.data.",#N/A,FALSE,FALSE,0.5,0.5,0.5,0.5,2,"&amp;F","&amp;A&amp;RPage &amp;P",FALSE,FALSE,FALSE,FALSE,1,60,#N/A,#N/A,"=R1C61:R53C89","=C1:C5",#N/A,#N/A,FALSE,FALSE,FALSE,1,600,600,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="wvu.inputs._.raw._.data." hidden="1">{TRUE,TRUE,-1.25,-15.5,604.5,369,FALSE,FALSE,TRUE,TRUE,0,1,83,1,38,4,5,4,TRUE,TRUE,3,TRUE,1,TRUE,75,"Swvu.inputs._.raw._.data.","ACwvu.inputs._.raw._.data.",#N/A,FALSE,FALSE,0.5,0.5,0.5,0.5,2,"&amp;F","&amp;A&amp;RPage &amp;P",FALSE,FALSE,FALSE,FALSE,1,60,#N/A,#N/A,"=R1C61:R53C89","=C1:C5",#N/A,#N/A,FALSE,FALSE,FALSE,1,600,600,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="wvu.Page1." localSheetId="0" hidden="1">{TRUE,TRUE,-2,-16.25,774,494.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,27.1,63.6451612903226,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.Page1.","ACwvu.Page1.",#N/A,FALSE,FALSE,0.236220472440945,0.275590551181102,0.236220472440945,0.275590551181102,2,"","",TRUE,TRUE,FALSE,FALSE,1,83,#N/A,#N/A,"=R4C1:R64C22",FALSE,"Rwvu.Page1.","Cwvu.Page1.",FALSE,FALSE,TRUE,1,#N/A,#N/A,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="wvu.Page1." hidden="1">{TRUE,TRUE,-2,-16.25,774,494.25,FALSE,TRUE,TRUE,TRUE,0,1,#N/A,1,#N/A,27.1,63.6451612903226,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.Page1.","ACwvu.Page1.",#N/A,FALSE,FALSE,0.236220472440945,0.275590551181102,0.236220472440945,0.275590551181102,2,"","",TRUE,TRUE,FALSE,FALSE,1,83,#N/A,#N/A,"=R4C1:R64C22",FALSE,"Rwvu.Page1.","Cwvu.Page1.",FALSE,FALSE,TRUE,1,#N/A,#N/A,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="wvu.Page2." localSheetId="0" hidden="1">{TRUE,TRUE,-2,-16.25,774,494.25,FALSE,TRUE,TRUE,TRUE,0,6,#N/A,1,#N/A,33.1333333333333,63.6451612903226,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.Page2.","ACwvu.Page2.",#N/A,FALSE,FALSE,0.236220472440945,0.275590551181102,0.236220472440945,0.275590551181102,2,"","",TRUE,TRUE,FALSE,FALSE,1,83,#N/A,#N/A,"=R4C25:R64C47",FALSE,"Rwvu.Page2.","Cwvu.Page2.",FALSE,FALSE,TRUE,1,#N/A,#N/A,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="wvu.Page2." hidden="1">{TRUE,TRUE,-2,-16.25,774,494.25,FALSE,TRUE,TRUE,TRUE,0,6,#N/A,1,#N/A,33.1333333333333,63.6451612903226,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.Page2.","ACwvu.Page2.",#N/A,FALSE,FALSE,0.236220472440945,0.275590551181102,0.236220472440945,0.275590551181102,2,"","",TRUE,TRUE,FALSE,FALSE,1,83,#N/A,#N/A,"=R4C25:R64C47",FALSE,"Rwvu.Page2.","Cwvu.Page2.",FALSE,FALSE,TRUE,1,#N/A,#N/A,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="wvu.Page3." localSheetId="0" hidden="1">{TRUE,TRUE,-2,-16.25,774,494.25,FALSE,TRUE,TRUE,TRUE,0,32,#N/A,1,#N/A,31.0666666666667,63.6451612903226,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.Page3.","ACwvu.Page3.",#N/A,FALSE,FALSE,0.236220472440945,0.275590551181102,0.236220472440945,0.275590551181102,2,"","",TRUE,TRUE,FALSE,FALSE,1,83,#N/A,#N/A,"=R4C48:R64C71",FALSE,"Rwvu.Page3.","Cwvu.Page3.",FALSE,FALSE,TRUE,1,#N/A,#N/A,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="wvu.Page3." hidden="1">{TRUE,TRUE,-2,-16.25,774,494.25,FALSE,TRUE,TRUE,TRUE,0,32,#N/A,1,#N/A,31.0666666666667,63.6451612903226,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.Page3.","ACwvu.Page3.",#N/A,FALSE,FALSE,0.236220472440945,0.275590551181102,0.236220472440945,0.275590551181102,2,"","",TRUE,TRUE,FALSE,FALSE,1,83,#N/A,#N/A,"=R4C48:R64C71",FALSE,"Rwvu.Page3.","Cwvu.Page3.",FALSE,FALSE,TRUE,1,#N/A,#N/A,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="wvu.Page4." localSheetId="0" hidden="1">{TRUE,TRUE,-2,-16.25,774,494.25,FALSE,TRUE,TRUE,TRUE,0,70,#N/A,1,#N/A,28.5666666666667,63.6451612903226,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.Page4.","ACwvu.Page4.",#N/A,FALSE,FALSE,0.236220472440945,0.275590551181102,0.236220472440945,0.275590551181102,2,"","",TRUE,TRUE,FALSE,FALSE,1,83,#N/A,#N/A,"=R4C72:R64C94",FALSE,"Rwvu.Page4.","Cwvu.Page4.",FALSE,FALSE,TRUE,1,#N/A,#N/A,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="wvu.Page4." hidden="1">{TRUE,TRUE,-2,-16.25,774,494.25,FALSE,TRUE,TRUE,TRUE,0,70,#N/A,1,#N/A,28.5666666666667,63.6451612903226,1,FALSE,FALSE,3,TRUE,1,FALSE,75,"Swvu.Page4.","ACwvu.Page4.",#N/A,FALSE,FALSE,0.236220472440945,0.275590551181102,0.236220472440945,0.275590551181102,2,"","",TRUE,TRUE,FALSE,FALSE,1,83,#N/A,#N/A,"=R4C72:R64C94",FALSE,"Rwvu.Page4.","Cwvu.Page4.",FALSE,FALSE,TRUE,1,#N/A,#N/A,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="wvu.summary1." localSheetId="0" hidden="1">{TRUE,TRUE,-1.25,-15.5,604.5,369,FALSE,FALSE,TRUE,TRUE,0,1,#N/A,1,#N/A,20.5555555555556,28.9285714285714,1,FALSE,FALSE,3,TRUE,1,FALSE,80,"Swvu.summary1.","ACwvu.summary1.",#N/A,FALSE,FALSE,0.5,0.5,0.5,0.5,2,"&amp;F","&amp;L&amp;D&amp;C&amp;A&amp;RPage &amp;P",TRUE,FALSE,FALSE,FALSE,1,50,#N/A,#N/A,"=R1C1:R55C31",FALSE,#N/A,#N/A,FALSE,FALSE,TRUE,1,600,600,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="wvu.summary1." hidden="1">{TRUE,TRUE,-1.25,-15.5,604.5,369,FALSE,FALSE,TRUE,TRUE,0,1,#N/A,1,#N/A,20.5555555555556,28.9285714285714,1,FALSE,FALSE,3,TRUE,1,FALSE,80,"Swvu.summary1.","ACwvu.summary1.",#N/A,FALSE,FALSE,0.5,0.5,0.5,0.5,2,"&amp;F","&amp;L&amp;D&amp;C&amp;A&amp;RPage &amp;P",TRUE,FALSE,FALSE,FALSE,1,50,#N/A,#N/A,"=R1C1:R55C31",FALSE,#N/A,#N/A,FALSE,FALSE,TRUE,1,600,600,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="wvu.summary2." localSheetId="0" hidden="1">{TRUE,TRUE,-1.25,-15.5,604.5,369,FALSE,FALSE,TRUE,TRUE,0,1,#N/A,41,#N/A,20.5555555555556,27.0714285714286,1,FALSE,FALSE,3,TRUE,1,FALSE,80,"Swvu.summary2.","ACwvu.summary2.",#N/A,FALSE,FALSE,0.5,0.5,0.5,0.5,2,"&amp;F","&amp;A&amp;RPage &amp;P",TRUE,FALSE,FALSE,FALSE,1,50,#N/A,#N/A,"=R56C1:R103C31",FALSE,#N/A,#N/A,FALSE,FALSE,TRUE,1,600,600,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="wvu.summary2." hidden="1">{TRUE,TRUE,-1.25,-15.5,604.5,369,FALSE,FALSE,TRUE,TRUE,0,1,#N/A,41,#N/A,20.5555555555556,27.0714285714286,1,FALSE,FALSE,3,TRUE,1,FALSE,80,"Swvu.summary2.","ACwvu.summary2.",#N/A,FALSE,FALSE,0.5,0.5,0.5,0.5,2,"&amp;F","&amp;A&amp;RPage &amp;P",TRUE,FALSE,FALSE,FALSE,1,50,#N/A,#N/A,"=R56C1:R103C31",FALSE,#N/A,#N/A,FALSE,FALSE,TRUE,1,600,600,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="wvu.summary3." localSheetId="0" hidden="1">{TRUE,TRUE,-1.25,-15.5,604.5,369,FALSE,FALSE,TRUE,TRUE,0,1,#N/A,91,#N/A,20.5555555555556,24.8571428571429,1,FALSE,FALSE,3,TRUE,1,FALSE,80,"Swvu.summary3.","ACwvu.summary3.",#N/A,FALSE,FALSE,0.5,0.5,0.5,0.5,2,"&amp;F","&amp;A&amp;RPage &amp;P",TRUE,FALSE,FALSE,FALSE,1,50,#N/A,#N/A,"=R104C1:R153C31",FALSE,#N/A,#N/A,FALSE,FALSE,TRUE,1,600,600,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="wvu.summary3." hidden="1">{TRUE,TRUE,-1.25,-15.5,604.5,369,FALSE,FALSE,TRUE,TRUE,0,1,#N/A,91,#N/A,20.5555555555556,24.8571428571429,1,FALSE,FALSE,3,TRUE,1,FALSE,80,"Swvu.summary3.","ACwvu.summary3.",#N/A,FALSE,FALSE,0.5,0.5,0.5,0.5,2,"&amp;F","&amp;A&amp;RPage &amp;P",TRUE,FALSE,FALSE,FALSE,1,50,#N/A,#N/A,"=R104C1:R153C31",FALSE,#N/A,#N/A,FALSE,FALSE,TRUE,1,600,600,FALSE,FALSE,TRUE,TRUE,TRUE}</definedName>
+    <definedName name="ww" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"販売(CHARGE)";#N/A,#N/A,FALSE,"販売引当";#N/A,#N/A,FALSE,"請求書(HEAD)";#N/A,#N/A,FALSE,"請求書(LINE)";#N/A,#N/A,FALSE,"在庫切断(HEAD)";#N/A,#N/A,FALSE,"在庫切断(LINE)";#N/A,#N/A,FALSE,"在庫切断(BODY)";#N/A,#N/A,FALSE,"出庫(HEAD)";#N/A,#N/A,FALSE,"出庫帳票(HEAD)";#N/A,#N/A,FALSE,"出庫(LINE)";#N/A,#N/A,FALSE,"出庫(BODY)";#N/A,#N/A,FALSE,"返品入庫(HEAD)";#N/A,#N/A,FALSE,"返品入庫(LINE)";#N/A,#N/A,FALSE,"返品入庫(BODY)";#N/A,#N/A,FALSE,"ﾐﾙｼｰﾄ発行依頼(HEAD)";#N/A,#N/A,FALSE,"ﾐﾙｼｰﾄ発行依頼(LINE)";#N/A,#N/A,FALSE,"ﾐﾙｼｰﾄ発行依頼(BODY)"}</definedName>
+    <definedName name="ww" hidden="1">{#N/A,#N/A,FALSE,"販売(CHARGE)";#N/A,#N/A,FALSE,"販売引当";#N/A,#N/A,FALSE,"請求書(HEAD)";#N/A,#N/A,FALSE,"請求書(LINE)";#N/A,#N/A,FALSE,"在庫切断(HEAD)";#N/A,#N/A,FALSE,"在庫切断(LINE)";#N/A,#N/A,FALSE,"在庫切断(BODY)";#N/A,#N/A,FALSE,"出庫(HEAD)";#N/A,#N/A,FALSE,"出庫帳票(HEAD)";#N/A,#N/A,FALSE,"出庫(LINE)";#N/A,#N/A,FALSE,"出庫(BODY)";#N/A,#N/A,FALSE,"返品入庫(HEAD)";#N/A,#N/A,FALSE,"返品入庫(LINE)";#N/A,#N/A,FALSE,"返品入庫(BODY)";#N/A,#N/A,FALSE,"ﾐﾙｼｰﾄ発行依頼(HEAD)";#N/A,#N/A,FALSE,"ﾐﾙｼｰﾄ発行依頼(LINE)";#N/A,#N/A,FALSE,"ﾐﾙｼｰﾄ発行依頼(BODY)"}</definedName>
+    <definedName name="ww.Rele" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Title Page";#N/A,#N/A,FALSE,"Conclusions";#N/A,#N/A,FALSE,"Assum.";#N/A,#N/A,FALSE,"Sun  DCF-WC-Dep";#N/A,#N/A,FALSE,"MarketValue";#N/A,#N/A,FALSE,"BalSheet";#N/A,#N/A,FALSE,"WACC";#N/A,#N/A,FALSE,"PC+ Info.";#N/A,#N/A,FALSE,"PC+Info_2"}</definedName>
+    <definedName name="ww.Rele" hidden="1">{#N/A,#N/A,FALSE,"Title Page";#N/A,#N/A,FALSE,"Conclusions";#N/A,#N/A,FALSE,"Assum.";#N/A,#N/A,FALSE,"Sun  DCF-WC-Dep";#N/A,#N/A,FALSE,"MarketValue";#N/A,#N/A,FALSE,"BalSheet";#N/A,#N/A,FALSE,"WACC";#N/A,#N/A,FALSE,"PC+ Info.";#N/A,#N/A,FALSE,"PC+Info_2"}</definedName>
+    <definedName name="WW_1">#N/A</definedName>
+    <definedName name="wwlw1">#N/A</definedName>
+    <definedName name="wwlw2">#N/A</definedName>
+    <definedName name="wwlw3">#N/A</definedName>
+    <definedName name="wwww" localSheetId="0" hidden="1">{"Costo1",#N/A,FALSE,"Costo Estimado";"Costo2",#N/A,FALSE,"Costo Estimado";"Costos3",#N/A,FALSE,"Costo Estimado";"Costo4",#N/A,FALSE,"Costo Estimado"}</definedName>
+    <definedName name="wwww" hidden="1">{"Costo1",#N/A,FALSE,"Costo Estimado";"Costo2",#N/A,FALSE,"Costo Estimado";"Costos3",#N/A,FALSE,"Costo Estimado";"Costo4",#N/A,FALSE,"Costo Estimado"}</definedName>
+    <definedName name="wwwww" hidden="1">#REF!</definedName>
+    <definedName name="wwwwwq" hidden="1">#REF!</definedName>
+    <definedName name="wwwwww" localSheetId="0" hidden="1">{"INCPRE2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="wwwwww" hidden="1">{"INCPRE2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="wwwwwww" localSheetId="0" hidden="1">{"HS_USA",#N/A,FALSE,"Base"}</definedName>
+    <definedName name="wwwwwww" hidden="1">{"HS_USA",#N/A,FALSE,"Base"}</definedName>
+    <definedName name="wwwwwwwww" localSheetId="0" hidden="1">{"CTO MES ACTUAL",#N/A,FALSE,"BASE ANEXOS";"VAR MES ACT",#N/A,FALSE,"BASE ANEXOS"}</definedName>
+    <definedName name="wwwwwwwww" hidden="1">{"CTO MES ACTUAL",#N/A,FALSE,"BASE ANEXOS";"VAR MES ACT",#N/A,FALSE,"BASE ANEXOS"}</definedName>
+    <definedName name="wwwwwwwwww" localSheetId="0" hidden="1">{"PL2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="wwwwwwwwww" hidden="1">{"PL2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="WYEAR">#REF!</definedName>
+    <definedName name="W総合計02">#N/A</definedName>
+    <definedName name="W総合計03">#N/A</definedName>
+    <definedName name="W総合計99">#N/A</definedName>
+    <definedName name="x" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="x" hidden="1">{#N/A,#N/A,FALSE,"GERAL";#N/A,#N/A,FALSE,"012-96";#N/A,#N/A,FALSE,"018-96";#N/A,#N/A,FALSE,"027-96";#N/A,#N/A,FALSE,"059-96";#N/A,#N/A,FALSE,"076-96";#N/A,#N/A,FALSE,"019-97";#N/A,#N/A,FALSE,"021-97";#N/A,#N/A,FALSE,"022-97";#N/A,#N/A,FALSE,"028-97"}</definedName>
+    <definedName name="X11C">#N/A</definedName>
+    <definedName name="X11C_1">#N/A</definedName>
+    <definedName name="X11J">#N/A</definedName>
+    <definedName name="xa" hidden="1">#REF!</definedName>
+    <definedName name="xpaste1" hidden="1">#REF!</definedName>
+    <definedName name="xpaste4" hidden="1">#REF!</definedName>
+    <definedName name="xref" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_1" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_10" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_11" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_12" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_13" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_14" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_15" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_16" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_17" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_18" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_19" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_2" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_20" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_21" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_22" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_23" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_24" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_25" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_26" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_27" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_28" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_3" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_30" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_31" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_32" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_33" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_34" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_36" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_39" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_4" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_42" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_46" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_47" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_48" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_49" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_5" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_50" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_51" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_52" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_53" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_6" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_7" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_8" hidden="1">#REF!</definedName>
+    <definedName name="XREF_COLUMN_9" hidden="1">#REF!</definedName>
+    <definedName name="xref1" hidden="1">#REF!</definedName>
+    <definedName name="xref2" hidden="1">#REF!</definedName>
+    <definedName name="xref3" hidden="1">7</definedName>
+    <definedName name="xref4" hidden="1">#REF!</definedName>
+    <definedName name="xref5" hidden="1">#REF!</definedName>
+    <definedName name="xref6" hidden="1">#REF!</definedName>
+    <definedName name="xref7" hidden="1">69</definedName>
+    <definedName name="xref8" hidden="1">#REF!</definedName>
+    <definedName name="xref9" hidden="1">#REF!</definedName>
+    <definedName name="XRefActiveRow" hidden="1">#REF!</definedName>
+    <definedName name="XRefColumnsCount" hidden="1">7</definedName>
+    <definedName name="XRefCopy1" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy10" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy10Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy11" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy11Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy12" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy12Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy13" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy13Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy14" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy14Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy15" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy15Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy16" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy16Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy17" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy17Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy18" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy18Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy19" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy19Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy1Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy2" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy20" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy20Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy21" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy21Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy22" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy22Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy23" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy23Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy24" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy24Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy25" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy25Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy26" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy26Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy27" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy27Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy28" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy28Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy29" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy29Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy2Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy3" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy30" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy30Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy31" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy31Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy32" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy32Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy33" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy33Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy34" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy34Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy35" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy35Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy36" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy36Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy37" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy37Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy38" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy38Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy39" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy39Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy3Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy4" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy40" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy40Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy41" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy41Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy42" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy42Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy43" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy43Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy44" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy44Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy45" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy45Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy46" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy46Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy47" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy47Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy48" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy48Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy49" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy49Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy4Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy5" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy50" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy50Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy51" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy51Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy52" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy52Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy53" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy53Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy54" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy54Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy55" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy56" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy56Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy57" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy57Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy58" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy58Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy59" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy59Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy5Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy6" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy60" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy60Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy61" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy61Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy62" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy62Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy63" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy63Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy64" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy64Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy65" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy65Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy66" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy66Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy67" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy68" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy69" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy6Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy7" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy70" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy70Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy71Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy72" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy72Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy73" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy73Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy74" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy74Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy75" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy75Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy76" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy76Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy77" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy77Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy78" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy78Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy79" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy79Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy7Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy8" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy80" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy80Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy81Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy82Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy83" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy83Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy84Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy85" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy85Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy86" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy87" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy87Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy88Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy89" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy89Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy8Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy9" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy90" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy90Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy91" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy91Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy92" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy92Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy93" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy93Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy94" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy94Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy95" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy95Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy96" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy96Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy97" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy97Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopy99">#REF!</definedName>
+    <definedName name="XRefCopy99Row">#REF!</definedName>
+    <definedName name="XRefCopy9Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefCopyRangeCount" hidden="1">50</definedName>
+    <definedName name="XRefPaste1" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste10" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste100Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste10Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste11" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste11Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste12" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste12Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste13" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste13Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste14" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste14Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste15" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste15Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste16" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste16Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste17" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste17Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste18" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste18Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste19" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste19Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste1Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste2" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste20" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste20Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste21" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste21Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste22" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste22Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste23" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste23Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste24" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste24Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste25" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste25Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste26" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste26Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste27" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste27Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste28" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste28Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste29" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste29Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste2Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste3" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste30" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste30Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste31" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste31Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste32" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste32Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste33" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste33Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste34" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste34Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste35" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste35Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste36" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste36Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste37" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste37Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste38" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste38Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste39" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste39Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste3Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste4" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste40" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste40Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste41" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste41Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste42" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste42Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste43" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste43Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste44" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste44Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste45" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste45Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste46" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste46Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste47" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste47Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste48" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste48Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste49" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste49Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste4Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste5" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste50" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste50Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste51" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste51Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste52" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste52Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste53" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste53Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste54" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste54Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste55" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste55Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste56" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste56Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste57" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste57Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste58" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste58Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste59" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste59Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste5Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste6" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste60" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste60Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste61" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste61Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste62" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste62Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste63" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste63Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste64" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste64Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste65" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste65Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste66" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste66Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste67" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste67Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste68" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste68Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste69" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste69Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste6Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste7" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste70" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste70Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste71" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste71Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste73" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste73Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste74" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste74Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste75" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste75Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste76" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste76Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste77" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste77Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste79" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste79Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste7Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste8" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste80" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste80Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste81" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste81Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste82" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste82Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste83" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste83Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste84" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste84Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste85" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste85Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste86" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste86Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste87" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste87Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste88Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste89Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste8Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste9" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste90Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste91Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste92Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste93" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste93Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste94Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste95Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste96Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste97Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste98Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste99Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPaste9Row" hidden="1">#REF!</definedName>
+    <definedName name="XRefPasteRangeCount" hidden="1">62</definedName>
+    <definedName name="xshj1">#N/A</definedName>
+    <definedName name="xshj2">#N/A</definedName>
+    <definedName name="XSRG3">#N/A</definedName>
+    <definedName name="xsssw" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="xsssw" hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="XTAL">#REF!</definedName>
+    <definedName name="XTE">#N/A</definedName>
+    <definedName name="xuxa" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="xuxa">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="xuxa1" localSheetId="0">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="xuxa1">{"'REL CUSTODIF'!$B$1:$H$72"}</definedName>
+    <definedName name="XX">#N/A</definedName>
+    <definedName name="XX_1">#N/A</definedName>
+    <definedName name="XXW" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"SIM95"}</definedName>
+    <definedName name="XXW" hidden="1">{#N/A,#N/A,FALSE,"SIM95"}</definedName>
+    <definedName name="XXX">#N/A</definedName>
+    <definedName name="xxxx" hidden="1">#REF!</definedName>
+    <definedName name="xxxxx">#REF!</definedName>
+    <definedName name="xxxxxxxxxx" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="xxxxxxxxxx" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="xxxxxxxxxxx" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="xxxxxxxxxxx" hidden="1">{#N/A,#N/A,FALSE,"Synth";"parc_DC",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";"CR_GSM_acté_DC",#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs"}</definedName>
+    <definedName name="xxxxxxxxxxxxx" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="xxxxxxxxxxxxx" hidden="1">{#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI"}</definedName>
+    <definedName name="xxxxxxxxxxxxxxxx" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Synth";#N/A,#N/A,FALSE,"concu";"parc_global",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";#N/A,#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Réseaux";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI";#N/A,#N/A,FALSE,"R2000";#N/A,#N/A,FALSE,"BIBOP"}</definedName>
+    <definedName name="xxxxxxxxxxxxxxxx" hidden="1">{#N/A,#N/A,FALSE,"Synth";#N/A,#N/A,FALSE,"concu";"parc_global",#N/A,FALSE,"parc";#N/A,#N/A,FALSE,"CA prest";#N/A,#N/A,FALSE,"Ratio CA";#N/A,#N/A,FALSE,"Trafic";#N/A,#N/A,FALSE,"CR GSM_acté";#N/A,#N/A,FALSE,"Réseaux";#N/A,#N/A,FALSE,"Abonnés";#N/A,#N/A,FALSE,"Créances";#N/A,#N/A,FALSE,"Effectifs";#N/A,#N/A,FALSE,"SI";#N/A,#N/A,FALSE,"R2000";#N/A,#N/A,FALSE,"BIBOP"}</definedName>
+    <definedName name="XXXXXXXXXXXXXXXXXX" hidden="1">#REF!</definedName>
+    <definedName name="xxy" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"SIM95"}</definedName>
+    <definedName name="xxy" hidden="1">{#N/A,#N/A,FALSE,"SIM95"}</definedName>
+    <definedName name="XYLENE">#REF!</definedName>
+    <definedName name="XYLENEE">#REF!</definedName>
+    <definedName name="xz" hidden="1">#REF!</definedName>
+    <definedName name="y" localSheetId="0" hidden="1">{"clp_bs_doc",#N/A,FALSE,"CLP";"clp_is_doc",#N/A,FALSE,"CLP";"clp_cf_doc",#N/A,FALSE,"CLP";"clp_fr_doc",#N/A,FALSE,"CLP"}</definedName>
+    <definedName name="y" hidden="1">{"clp_bs_doc",#N/A,FALSE,"CLP";"clp_is_doc",#N/A,FALSE,"CLP";"clp_cf_doc",#N/A,FALSE,"CLP";"clp_fr_doc",#N/A,FALSE,"CLP"}</definedName>
+    <definedName name="y_1">#N/A</definedName>
+    <definedName name="y10_1">#N/A</definedName>
+    <definedName name="YBGR">#N/A</definedName>
+    <definedName name="YBGR_1">#N/A</definedName>
+    <definedName name="YCXGFJDX" hidden="1">#REF!</definedName>
+    <definedName name="YEAR0">#REF!</definedName>
+    <definedName name="YEAR1">#REF!</definedName>
+    <definedName name="YEAR10">#REF!</definedName>
+    <definedName name="YEAR2">#REF!</definedName>
+    <definedName name="YEAR3">#REF!</definedName>
+    <definedName name="YEAR4">#REF!</definedName>
+    <definedName name="YEAR5">#REF!</definedName>
+    <definedName name="YEAR6">#REF!</definedName>
+    <definedName name="YEAR7">#REF!</definedName>
+    <definedName name="YEAR8">#REF!</definedName>
+    <definedName name="YEAR9">#REF!</definedName>
+    <definedName name="yesno">#N/A</definedName>
+    <definedName name="YFCL1">#N/A</definedName>
+    <definedName name="YFCL2">#N/A</definedName>
+    <definedName name="YFCL3">#N/A</definedName>
+    <definedName name="yjk" hidden="1">#REF!</definedName>
+    <definedName name="you">#REF!</definedName>
+    <definedName name="yr">#REF!</definedName>
+    <definedName name="yrh" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="yrh" hidden="1">{#N/A,#N/A,FALSE,"Aging Summary";#N/A,#N/A,FALSE,"Ratio Analysis";#N/A,#N/A,FALSE,"Test 120 Day Accts";#N/A,#N/A,FALSE,"Tickmarks"}</definedName>
+    <definedName name="YRS">#REF!</definedName>
+    <definedName name="yrtrrgrg" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="yrtrrgrg" hidden="1">{#N/A,#N/A,FALSE,"Graficos    ( 9 )"}</definedName>
+    <definedName name="yt">#REF!</definedName>
+    <definedName name="ytdPriorMth">#REF!</definedName>
+    <definedName name="ythdfgghn">#N/A</definedName>
+    <definedName name="YY">#N/A</definedName>
+    <definedName name="YY_1">#N/A</definedName>
+    <definedName name="YYY">#N/A</definedName>
+    <definedName name="YYY_1">#N/A</definedName>
+    <definedName name="YYZ" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"SIM95"}</definedName>
+    <definedName name="YYZ" hidden="1">{#N/A,#N/A,FALSE,"SIM95"}</definedName>
+    <definedName name="z">#REF!</definedName>
+    <definedName name="ｚ">#N/A</definedName>
+    <definedName name="z\sxc" hidden="1">#REF!</definedName>
+    <definedName name="Z_1">#REF!</definedName>
+    <definedName name="ｚ_1">#N/A</definedName>
+    <definedName name="Z_3">#REF!</definedName>
+    <definedName name="Z_3F65678D_18AA_48DA_8E30_C0F6CC37F51B_.wvu.Cols" hidden="1">#REF!,#REF!</definedName>
+    <definedName name="Z_56741B30_9E05_11D4_BE09_0050040BF713_.wvu.Cols" hidden="1">#REF!</definedName>
+    <definedName name="Z_56741B30_9E05_11D4_BE09_0050040BF713_.wvu.PrintTitles" hidden="1">#REF!</definedName>
+    <definedName name="Z_9C764411_CC6B_11D4_A50D_00010277FBAA_.wvu.PrintArea" hidden="1">#REF!</definedName>
+    <definedName name="Z_CAR">#N/A</definedName>
+    <definedName name="Z757Z120">#REF!</definedName>
+    <definedName name="ZHEJ1">#N/A</definedName>
+    <definedName name="ZHEJ2">#N/A</definedName>
+    <definedName name="ZHEJ3">#N/A</definedName>
+    <definedName name="zjgz1">#N/A</definedName>
+    <definedName name="zjgz2">#N/A</definedName>
+    <definedName name="zjgz3">#N/A</definedName>
+    <definedName name="zlbzf1">#N/A</definedName>
+    <definedName name="zlbzf2">#N/A</definedName>
+    <definedName name="zlbzf3">#N/A</definedName>
+    <definedName name="zukei">"図形グループ 944"</definedName>
+    <definedName name="ZUL1">#N/A</definedName>
+    <definedName name="ZUL2">#N/A</definedName>
+    <definedName name="ZUL3">#N/A</definedName>
+    <definedName name="zxd" localSheetId="0" hidden="1">{"ANAR",#N/A,FALSE,"Dist total";"MARGEN",#N/A,FALSE,"Dist total";"COMENTARIO",#N/A,FALSE,"Ficha CODICE";"CONSEJO",#N/A,FALSE,"Dist p0";"uno",#N/A,FALSE,"Dist total"}</definedName>
+    <definedName name="zxd" hidden="1">{"ANAR",#N/A,FALSE,"Dist total";"MARGEN",#N/A,FALSE,"Dist total";"COMENTARIO",#N/A,FALSE,"Ficha CODICE";"CONSEJO",#N/A,FALSE,"Dist p0";"uno",#N/A,FALSE,"Dist total"}</definedName>
+    <definedName name="ZZ">#N/A</definedName>
+    <definedName name="ZZ_1">#N/A</definedName>
+    <definedName name="zzjgz1">#N/A</definedName>
+    <definedName name="zzjgz2">#N/A</definedName>
+    <definedName name="zzjgz3">#N/A</definedName>
+    <definedName name="zzz" localSheetId="0" hidden="1">{"report",#N/A,FALSE,"dataBase"}</definedName>
+    <definedName name="zzz" hidden="1">{"report",#N/A,FALSE,"dataBase"}</definedName>
+    <definedName name="zzz.com" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Title Page";#N/A,#N/A,FALSE,"Conclusions";#N/A,#N/A,FALSE,"Assum.";#N/A,#N/A,FALSE,"Sun  DCF-WC-Dep";#N/A,#N/A,FALSE,"MarketValue";#N/A,#N/A,FALSE,"BalSheet";#N/A,#N/A,FALSE,"WACC";#N/A,#N/A,FALSE,"PC+ Info.";#N/A,#N/A,FALSE,"PC+Info_2"}</definedName>
+    <definedName name="zzz.com" hidden="1">{#N/A,#N/A,FALSE,"Title Page";#N/A,#N/A,FALSE,"Conclusions";#N/A,#N/A,FALSE,"Assum.";#N/A,#N/A,FALSE,"Sun  DCF-WC-Dep";#N/A,#N/A,FALSE,"MarketValue";#N/A,#N/A,FALSE,"BalSheet";#N/A,#N/A,FALSE,"WACC";#N/A,#N/A,FALSE,"PC+ Info.";#N/A,#N/A,FALSE,"PC+Info_2"}</definedName>
+    <definedName name="ｚｚｚｚ" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="ｚｚｚｚ" hidden="1">{#N/A,#N/A,FALSE,"IPEC Stair Step";#N/A,#N/A,FALSE,"Overview";#N/A,#N/A,FALSE,"Supporting Explanations"}</definedName>
+    <definedName name="ZZZZZZ" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="ZZZZZZ" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="ZZZZZZZ" localSheetId="0" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="ZZZZZZZ" hidden="1">{#N/A,#N/A,TRUE,"Total Market";#N/A,#N/A,TRUE,"Pricing Table";#N/A,#N/A,TRUE,"Residential Minutes";#N/A,#N/A,TRUE,"Small Bus Minutes";#N/A,#N/A,TRUE,"Medium Bus Minures";#N/A,#N/A,TRUE,"Corporate Min penetration";#N/A,#N/A,TRUE,"Line Penetration";#N/A,#N/A,TRUE,"Direct Line Penetration";#N/A,#N/A,TRUE,"Indirect Lines";#N/A,#N/A,TRUE,"Penetration% by Customer";#N/A,#N/A,TRUE,"Penetration% by Product";#N/A,#N/A,TRUE,"Minutes-Revenue by Product";#N/A,#N/A,TRUE,"Product Minute penetration";#N/A,#N/A,TRUE,"Customer Minutes Penetration"}</definedName>
+    <definedName name="zzzzzzzzzzzzzzzzzz" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"ACTIVO - hoja 1";#N/A,#N/A,FALSE,"ACTIVO - hoja 2";#N/A,#N/A,FALSE,"PASIVO - hoja 1";#N/A,#N/A,FALSE,"PASIVO - hoja 2";#N/A,#N/A,FALSE,"GASTOS - hoja 1 ";#N/A,#N/A,FALSE,"GASTOS - hoja 2";#N/A,#N/A,FALSE,"INGRESOS - hoja 1 ";#N/A,#N/A,FALSE,"INGRESOS - hoja 2"}</definedName>
+    <definedName name="zzzzzzzzzzzzzzzzzz" hidden="1">{#N/A,#N/A,FALSE,"ACTIVO - hoja 1";#N/A,#N/A,FALSE,"ACTIVO - hoja 2";#N/A,#N/A,FALSE,"PASIVO - hoja 1";#N/A,#N/A,FALSE,"PASIVO - hoja 2";#N/A,#N/A,FALSE,"GASTOS - hoja 1 ";#N/A,#N/A,FALSE,"GASTOS - hoja 2";#N/A,#N/A,FALSE,"INGRESOS - hoja 1 ";#N/A,#N/A,FALSE,"INGRESOS - hoja 2"}</definedName>
+    <definedName name="βe">#REF!</definedName>
+    <definedName name="π">PI()</definedName>
+    <definedName name="あ１">#N/A</definedName>
+    <definedName name="あｂｃ">#N/A</definedName>
+    <definedName name="あｐ１">#N/A</definedName>
+    <definedName name="あああ">#N/A</definedName>
+    <definedName name="い">#N/A</definedName>
+    <definedName name="いい">#N/A</definedName>
+    <definedName name="いい_1">#N/A</definedName>
+    <definedName name="ｲﾝｻｲﾄ織込" localSheetId="0" hidden="1">{"RES-2001",#N/A,FALSE,"BL2000";"A1-2001",#N/A,FALSE,"BL2000";"A2-2001",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="ｲﾝｻｲﾄ織込" hidden="1">{"RES-2001",#N/A,FALSE,"BL2000";"A1-2001",#N/A,FALSE,"BL2000";"A2-2001",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="キャンセル_Click">#N/A</definedName>
+    <definedName name="グラフ作成ボタン_Click_1">#N/A</definedName>
+    <definedName name="コメントOFF">#N/A</definedName>
+    <definedName name="コメントOFF_1">#N/A</definedName>
+    <definedName name="コメントON">#N/A</definedName>
+    <definedName name="コメントON_1">#N/A</definedName>
+    <definedName name="ささ" localSheetId="0" hidden="1">{"'Sheet1'!$A$3:$I$11"}</definedName>
+    <definedName name="ささ" hidden="1">{"'Sheet1'!$A$3:$I$11"}</definedName>
+    <definedName name="シートコピー">#N/A</definedName>
+    <definedName name="シートコピー_1">#N/A</definedName>
+    <definedName name="シｰト名LIST">#N/A</definedName>
+    <definedName name="シｰト名LIST_1">#N/A</definedName>
+    <definedName name="シｰト変換">#N/A</definedName>
+    <definedName name="シｰト変換_1">#N/A</definedName>
+    <definedName name="しかく">#N/A</definedName>
+    <definedName name="ｽｸﾗｯﾌﾟﾘﾀｰﾝ">#N/A</definedName>
+    <definedName name="セット数">#N/A</definedName>
+    <definedName name="セレクト">"ボタン 22"</definedName>
+    <definedName name="その他増加費用">#N/A</definedName>
+    <definedName name="た">#N/A</definedName>
+    <definedName name="だ">#N/A</definedName>
+    <definedName name="ダクト幅">#N/A</definedName>
+    <definedName name="ダクト幅_1">#N/A</definedName>
+    <definedName name="チェックシｰト作成">#N/A</definedName>
+    <definedName name="ちゅ">#N/A</definedName>
+    <definedName name="ﾃﾞｰﾀ２">#N/A</definedName>
+    <definedName name="ﾃﾞｰﾀ３">#N/A</definedName>
+    <definedName name="ﾃﾞｰﾀ４">#N/A</definedName>
+    <definedName name="ﾃﾞｰﾀ５">#N/A</definedName>
+    <definedName name="データクリア">#N/A</definedName>
+    <definedName name="データクリア範囲１">#N/A</definedName>
+    <definedName name="データクリア範囲２">#N/A</definedName>
+    <definedName name="データ保存">#N/A</definedName>
+    <definedName name="テキスト新車車種_Click">#N/A</definedName>
+    <definedName name="テキスト新車車種_Click_1">#N/A</definedName>
+    <definedName name="どおも" hidden="1">#REF!</definedName>
+    <definedName name="トヨタ向け部品リスト">#N/A</definedName>
+    <definedName name="ﾄﾖ車1500">#N/A</definedName>
+    <definedName name="なし">#N/A</definedName>
+    <definedName name="なし_1">#N/A</definedName>
+    <definedName name="ネ移債">#N/A</definedName>
+    <definedName name="プレス">#N/A</definedName>
+    <definedName name="ボタン4_Click">#N/A</definedName>
+    <definedName name="ボタン4_Click_1">#N/A</definedName>
+    <definedName name="ボタン上_Click">#N/A</definedName>
+    <definedName name="ボタン上_Click_1">#N/A</definedName>
+    <definedName name="ボタン下_Click">#N/A</definedName>
+    <definedName name="ボタン下_Click_1">#N/A</definedName>
+    <definedName name="ボタン入力_工程_Click">#N/A</definedName>
+    <definedName name="ボタン入力_工程_Click_1">#N/A</definedName>
+    <definedName name="ﾏｸﾛ.試作時期選択">#N/A</definedName>
+    <definedName name="マクロ4.試作時期選択">#N/A</definedName>
+    <definedName name="マクロ5.計算">#N/A</definedName>
+    <definedName name="マクロ6.NPESシｰト作成">#N/A</definedName>
+    <definedName name="マクロ6.挽回記入">#N/A</definedName>
+    <definedName name="マクロ6.評価シｰト作成">#N/A</definedName>
+    <definedName name="まとめ３">#N/A</definedName>
+    <definedName name="まとめ３_1">#N/A</definedName>
+    <definedName name="まとめ４">#N/A</definedName>
+    <definedName name="まとめ４_1">#N/A</definedName>
+    <definedName name="まとめコピｰ">#N/A</definedName>
+    <definedName name="まとめコピｰ_1">#N/A</definedName>
+    <definedName name="ﾒｲﾝﾒﾆｭ_">#N/A</definedName>
+    <definedName name="メーカー表示順3">#N/A</definedName>
+    <definedName name="ユニット">#N/A</definedName>
+    <definedName name="ライン">#N/A</definedName>
+    <definedName name="ライン１">#N/A</definedName>
+    <definedName name="ライン１９">#N/A</definedName>
+    <definedName name="ライン４">#N/A</definedName>
+    <definedName name="ライン９">#N/A</definedName>
+    <definedName name="リセット">#N/A</definedName>
+    <definedName name="レート表">#N/A</definedName>
+    <definedName name="レート表_1">#N/A</definedName>
+    <definedName name="レシオ">#N/A</definedName>
+    <definedName name="わあわ" localSheetId="0" hidden="1">{"CTO ACUMULADO",#N/A,FALSE,"BASE ANEXOS";"VAR ACUMULADAS",#N/A,FALSE,"BASE ANEXOS"}</definedName>
+    <definedName name="わあわ" hidden="1">{"CTO ACUMULADO",#N/A,FALSE,"BASE ANEXOS";"VAR ACUMULADAS",#N/A,FALSE,"BASE ANEXOS"}</definedName>
+    <definedName name="b">#N/A</definedName>
+    <definedName name="금형단가">89064</definedName>
+    <definedName name="기아단가">89064</definedName>
+    <definedName name="비용">#N/A</definedName>
+    <definedName name="소하단가">89064</definedName>
+    <definedName name="전">#N/A</definedName>
+    <definedName name="주택사업본부">#N/A</definedName>
+    <definedName name="철구사업본부">#N/A</definedName>
+    <definedName name="현대단가">107630</definedName>
+    <definedName name="一">#N/A</definedName>
+    <definedName name="一_1">#N/A</definedName>
+    <definedName name="一切工作">#N/A</definedName>
+    <definedName name="一右面">#N/A</definedName>
+    <definedName name="一右面_1">#N/A</definedName>
+    <definedName name="一和">#N/A</definedName>
+    <definedName name="一和_1">#N/A</definedName>
+    <definedName name="一落千丈">#N/A</definedName>
+    <definedName name="一落千丈_1">#N/A</definedName>
+    <definedName name="不">#N/A</definedName>
+    <definedName name="不_1">#N/A</definedName>
+    <definedName name="不一">#N/A</definedName>
+    <definedName name="不一_1">#N/A</definedName>
+    <definedName name="不上">#N/A</definedName>
+    <definedName name="不上_1">#N/A</definedName>
+    <definedName name="不是非曲直">#N/A</definedName>
+    <definedName name="不是非曲直_1">#N/A</definedName>
+    <definedName name="中1">#N/A</definedName>
+    <definedName name="中1_1">#N/A</definedName>
+    <definedName name="中一二在">#N/A</definedName>
+    <definedName name="中一二在_1">#N/A</definedName>
+    <definedName name="中草药">#N/A</definedName>
+    <definedName name="中草药_1">#N/A</definedName>
+    <definedName name="中西AUM金型">#N/A</definedName>
+    <definedName name="中西金型">#N/A</definedName>
+    <definedName name="主地区性">#N/A</definedName>
+    <definedName name="主地区性_1">#N/A</definedName>
+    <definedName name="予算ｱｲﾃﾑ名">#N/A</definedName>
+    <definedName name="事厅">#N/A</definedName>
+    <definedName name="事厅_1">#N/A</definedName>
+    <definedName name="事在">#N/A</definedName>
+    <definedName name="事在_1">#N/A</definedName>
+    <definedName name="交期">#N/A</definedName>
+    <definedName name="交期_1">#N/A</definedName>
+    <definedName name="交期P3">#N/A</definedName>
+    <definedName name="交期P3_1">#N/A</definedName>
+    <definedName name="京1合計02">#N/A</definedName>
+    <definedName name="京1合計03">#N/A</definedName>
+    <definedName name="京1合計99">#N/A</definedName>
+    <definedName name="京2合計02">#N/A</definedName>
+    <definedName name="京2合計03">#N/A</definedName>
+    <definedName name="京2合計99">#N/A</definedName>
+    <definedName name="京総合計02">#N/A</definedName>
+    <definedName name="京総合計03">#N/A</definedName>
+    <definedName name="京総合計99">#N/A</definedName>
+    <definedName name="亲切亲切器">#N/A</definedName>
+    <definedName name="亲切亲切器_1">#N/A</definedName>
+    <definedName name="人">#N/A</definedName>
+    <definedName name="人_1">#N/A</definedName>
+    <definedName name="人世间">#N/A</definedName>
+    <definedName name="人世间_1">#N/A</definedName>
+    <definedName name="人人">#N/A</definedName>
+    <definedName name="人人_1">#N/A</definedName>
+    <definedName name="从">#N/A</definedName>
+    <definedName name="从_1">#N/A</definedName>
+    <definedName name="仮単価発注" localSheetId="0" hidden="1">{"'Sheet1'!$A$3:$I$11"}</definedName>
+    <definedName name="仮単価発注" hidden="1">{"'Sheet1'!$A$3:$I$11"}</definedName>
+    <definedName name="件数集計コピー元1">#N/A</definedName>
+    <definedName name="件数集計コピー元２">#N/A</definedName>
+    <definedName name="休">#N/A</definedName>
+    <definedName name="你">#N/A</definedName>
+    <definedName name="你_1">#N/A</definedName>
+    <definedName name="促销费用">#N/A</definedName>
+    <definedName name="修正">#N/A</definedName>
+    <definedName name="修正抽出条件">#N/A</definedName>
+    <definedName name="假">#N/A</definedName>
+    <definedName name="假_1">#N/A</definedName>
+    <definedName name="入力画面へ切替">#N/A</definedName>
+    <definedName name="全">#N/A</definedName>
+    <definedName name="全_1">#N/A</definedName>
+    <definedName name="全車">#N/A</definedName>
+    <definedName name="八月度记录表">#N/A</definedName>
+    <definedName name="八月度记录表_1">#N/A</definedName>
+    <definedName name="共通性評分基準">#N/A</definedName>
+    <definedName name="兴建">#N/A</definedName>
+    <definedName name="兴建_1">#N/A</definedName>
+    <definedName name="其他费用3">#N/A</definedName>
+    <definedName name="具">#N/A</definedName>
+    <definedName name="具_1">#N/A</definedName>
+    <definedName name="具具">#N/A</definedName>
+    <definedName name="具具_1">#N/A</definedName>
+    <definedName name="内製総合計02">#N/A</definedName>
+    <definedName name="内製総合計03">#N/A</definedName>
+    <definedName name="内製総合計99">#N/A</definedName>
+    <definedName name="冷延板厚ｴｷｽﾄﾗ">#N/A</definedName>
+    <definedName name="刀">#N/A</definedName>
+    <definedName name="刀_1">#N/A</definedName>
+    <definedName name="刀刀">#N/A</definedName>
+    <definedName name="刀刀_1">#N/A</definedName>
+    <definedName name="分">#N/A</definedName>
+    <definedName name="分_1">#N/A</definedName>
+    <definedName name="分析">#N/A</definedName>
+    <definedName name="分析_1">#N/A</definedName>
+    <definedName name="分析１">#N/A</definedName>
+    <definedName name="分類">#N/A</definedName>
+    <definedName name="分類_1">#N/A</definedName>
+    <definedName name="切断">#N/A</definedName>
+    <definedName name="划时代法">#N/A</definedName>
+    <definedName name="划时代法_1">#N/A</definedName>
+    <definedName name="列再表示">#N/A</definedName>
+    <definedName name="列非表示">#N/A</definedName>
+    <definedName name="初检作业不良">#N/A</definedName>
+    <definedName name="初检作业不良_1">#N/A</definedName>
+    <definedName name="初檢作業不良">#N/A</definedName>
+    <definedName name="初檢作業不良_1">#N/A</definedName>
+    <definedName name="初檢作業不良數">#N/A</definedName>
+    <definedName name="初檢作業不良數_1">#N/A</definedName>
+    <definedName name="初檢面差不良">#N/A</definedName>
+    <definedName name="初檢面差不良_1">#N/A</definedName>
+    <definedName name="前">#N/A</definedName>
+    <definedName name="前_1">#N/A</definedName>
+    <definedName name="前前">#N/A</definedName>
+    <definedName name="前前_1">#N/A</definedName>
+    <definedName name="剖白">#N/A</definedName>
+    <definedName name="剖白_1">#N/A</definedName>
+    <definedName name="劉">#N/A</definedName>
+    <definedName name="劉_1">#N/A</definedName>
+    <definedName name="加工F">#N/A</definedName>
+    <definedName name="加工V">#N/A</definedName>
+    <definedName name="区分">#N/A</definedName>
+    <definedName name="十">#N/A</definedName>
+    <definedName name="十_1">#N/A</definedName>
+    <definedName name="十分工商业搞活">#N/A</definedName>
+    <definedName name="十分工商业搞活_1">#N/A</definedName>
+    <definedName name="半产品税">#N/A</definedName>
+    <definedName name="半产品税_1">#N/A</definedName>
+    <definedName name="单位代码">#N/A</definedName>
+    <definedName name="単価">#N/A</definedName>
+    <definedName name="単価表">#N/A</definedName>
+    <definedName name="単価表時期">#N/A</definedName>
+    <definedName name="単区有コピｰ">#N/A</definedName>
+    <definedName name="単区無コピｰ">#N/A</definedName>
+    <definedName name="印刷">#N/A</definedName>
+    <definedName name="印刷範囲">#N/A</definedName>
+    <definedName name="印範">#N/A</definedName>
+    <definedName name="印範ｰ1">#N/A</definedName>
+    <definedName name="印範ｰ3">#N/A</definedName>
+    <definedName name="印範ｰ4">#N/A</definedName>
+    <definedName name="印範ｰ5">#N/A</definedName>
+    <definedName name="印範ｰ6">#N/A</definedName>
+    <definedName name="印範_2">#N/A</definedName>
+    <definedName name="印範1">#N/A</definedName>
+    <definedName name="印範2">#N/A</definedName>
+    <definedName name="印範3">#N/A</definedName>
+    <definedName name="印範4">#N/A</definedName>
+    <definedName name="印範7">#N/A</definedName>
+    <definedName name="危险预知">#N/A</definedName>
+    <definedName name="原因_対策判定結果">#N/A</definedName>
+    <definedName name="原因_対策承認結果">#N/A</definedName>
+    <definedName name="原因_恒久対策">#N/A</definedName>
+    <definedName name="原因分類">#N/A</definedName>
+    <definedName name="原因分類_対策判定">#N/A</definedName>
+    <definedName name="原因分類_対策回答">#N/A</definedName>
+    <definedName name="原因分類_対策承認">#N/A</definedName>
+    <definedName name="原本作成">#N/A</definedName>
+    <definedName name="原本作成_1">#N/A</definedName>
+    <definedName name="反省">#N/A</definedName>
+    <definedName name="反省_1">#N/A</definedName>
+    <definedName name="发">#N/A</definedName>
+    <definedName name="发_1">#N/A</definedName>
+    <definedName name="发挥衣服">#N/A</definedName>
+    <definedName name="发挥衣服_1">#N/A</definedName>
+    <definedName name="取消">#N/A</definedName>
+    <definedName name="古代上">#N/A</definedName>
+    <definedName name="古代上_1">#N/A</definedName>
+    <definedName name="台X12100台X12">#N/A</definedName>
+    <definedName name="台数入力へ切替">#N/A</definedName>
+    <definedName name="各書類表示">#N/A</definedName>
+    <definedName name="合乎">#N/A</definedName>
+    <definedName name="合乎_1">#N/A</definedName>
+    <definedName name="合区有コピｰ">#N/A</definedName>
+    <definedName name="合区無コピｰ">#N/A</definedName>
+    <definedName name="合計">#N/A</definedName>
+    <definedName name="合計１">#N/A</definedName>
+    <definedName name="合計２">#N/A</definedName>
+    <definedName name="合計３">#N/A</definedName>
+    <definedName name="吉">#N/A</definedName>
+    <definedName name="吉_1">#N/A</definedName>
+    <definedName name="名單">#N/A</definedName>
+    <definedName name="名單_1">#N/A</definedName>
+    <definedName name="后">#N/A</definedName>
+    <definedName name="后_1">#N/A</definedName>
+    <definedName name="吳">#N/A</definedName>
+    <definedName name="吳_1">#N/A</definedName>
+    <definedName name="和">#N/A</definedName>
+    <definedName name="和一地区性">#N/A</definedName>
+    <definedName name="和一地区性_1">#N/A</definedName>
+    <definedName name="和平共处">#N/A</definedName>
+    <definedName name="和平共处_1">#N/A</definedName>
+    <definedName name="品質94_3">#N/A</definedName>
+    <definedName name="品質94_6">#N/A</definedName>
+    <definedName name="品質94_9">#N/A</definedName>
+    <definedName name="品質95_1">#N/A</definedName>
+    <definedName name="品質95_3">#N/A</definedName>
+    <definedName name="品質95_7">#N/A</definedName>
+    <definedName name="哩哩啦啦">#N/A</definedName>
+    <definedName name="哩哩啦啦_1">#N/A</definedName>
+    <definedName name="喜">#N/A</definedName>
+    <definedName name="喜_1">#N/A</definedName>
+    <definedName name="喜喜">#N/A</definedName>
+    <definedName name="喜喜_1">#N/A</definedName>
+    <definedName name="單">#N/A</definedName>
+    <definedName name="單_1">#N/A</definedName>
+    <definedName name="單單">#N/A</definedName>
+    <definedName name="單單_1">#N/A</definedName>
+    <definedName name="囚">#N/A</definedName>
+    <definedName name="囚_1">#N/A</definedName>
+    <definedName name="回答件数">#N/A</definedName>
+    <definedName name="回顾3">#N/A</definedName>
+    <definedName name="回顾3_1">#N/A</definedName>
+    <definedName name="团">#N/A</definedName>
+    <definedName name="团_1">#N/A</definedName>
+    <definedName name="国内差旅费3">#N/A</definedName>
+    <definedName name="国内準総合計02">#N/A</definedName>
+    <definedName name="国内準総合計03">#N/A</definedName>
+    <definedName name="国内準総合計99">#N/A</definedName>
+    <definedName name="国内総合計02">#N/A</definedName>
+    <definedName name="国内総合計03">#N/A</definedName>
+    <definedName name="国内総合計99">#N/A</definedName>
+    <definedName name="国外伙食补贴3">#N/A</definedName>
+    <definedName name="国外住宿费3">#N/A</definedName>
+    <definedName name="国外公杂费3">#N/A</definedName>
+    <definedName name="国外零用费3">#N/A</definedName>
+    <definedName name="国际机票3">#N/A</definedName>
+    <definedName name="圖示">#N/A</definedName>
+    <definedName name="圧造">#N/A</definedName>
+    <definedName name="地">#N/A</definedName>
+    <definedName name="地_1">#N/A</definedName>
+    <definedName name="地方汗津津">#N/A</definedName>
+    <definedName name="地方汗津津_1">#N/A</definedName>
+    <definedName name="场地费3">#N/A</definedName>
+    <definedName name="培训方式3">#N/A</definedName>
+    <definedName name="培训组织部门3">#N/A</definedName>
+    <definedName name="培训费3">#N/A</definedName>
+    <definedName name="培训项目类别3">#N/A</definedName>
+    <definedName name="基本２">#N/A</definedName>
+    <definedName name="基準位置1">#N/A</definedName>
+    <definedName name="基準位置2">#N/A</definedName>
+    <definedName name="基表番号入力">#N/A</definedName>
+    <definedName name="報報">#N/A</definedName>
+    <definedName name="報報_1">#N/A</definedName>
+    <definedName name="塗装">#N/A</definedName>
+    <definedName name="増加分">#N/A</definedName>
+    <definedName name="增增">#N/A</definedName>
+    <definedName name="增增_1">#N/A</definedName>
+    <definedName name="売約書">#N/A</definedName>
+    <definedName name="売約書１">#N/A</definedName>
+    <definedName name="売約書２">#N/A</definedName>
+    <definedName name="変動">#N/A</definedName>
+    <definedName name="変動分集計保存ボタン_Click">#N/A</definedName>
+    <definedName name="変動分集計保存ボタン_Click_1">#N/A</definedName>
+    <definedName name="変動分集計完了ボタン_Click">#N/A</definedName>
+    <definedName name="変動分集計完了ボタン_Click_1">#N/A</definedName>
+    <definedName name="変動分集計更新ボタン_Click">#N/A</definedName>
+    <definedName name="変動分集計更新ボタン_Click_1">#N/A</definedName>
+    <definedName name="変動要因">#N/A</definedName>
+    <definedName name="夜">#N/A</definedName>
+    <definedName name="夜_1">#N/A</definedName>
+    <definedName name="大分類">#N/A</definedName>
+    <definedName name="大日程ｶｸ1">#N/A</definedName>
+    <definedName name="夾">#N/A</definedName>
+    <definedName name="夾_1">#N/A</definedName>
+    <definedName name="夾夾">#N/A</definedName>
+    <definedName name="夾夾_1">#N/A</definedName>
+    <definedName name="契約値">#N/A</definedName>
+    <definedName name="姊姊">#N/A</definedName>
+    <definedName name="姊姊_1">#N/A</definedName>
+    <definedName name="安">#N/A</definedName>
+    <definedName name="安_1">#N/A</definedName>
+    <definedName name="安安">#N/A</definedName>
+    <definedName name="安安_1">#N/A</definedName>
+    <definedName name="安衛">#N/A</definedName>
+    <definedName name="安衛_1">#N/A</definedName>
+    <definedName name="実施">#N/A</definedName>
+    <definedName name="実績単価">#N/A</definedName>
+    <definedName name="実行1">#N/A</definedName>
+    <definedName name="實績">#N/A</definedName>
+    <definedName name="實績_1">#N/A</definedName>
+    <definedName name="対策判定">#N/A</definedName>
+    <definedName name="対策判定２">#N/A</definedName>
+    <definedName name="対策判定結果">#N/A</definedName>
+    <definedName name="対策回答">#N/A</definedName>
+    <definedName name="対策回答済み">#N/A</definedName>
+    <definedName name="対策承認">#N/A</definedName>
+    <definedName name="対策承認２">#N/A</definedName>
+    <definedName name="対策承認待ち">#N/A</definedName>
+    <definedName name="対策承認結果">#N/A</definedName>
+    <definedName name="対策案内容">#N/A</definedName>
+    <definedName name="対策者">#N/A</definedName>
+    <definedName name="寿">#N/A</definedName>
+    <definedName name="寿技研熱溶着">#N/A</definedName>
+    <definedName name="小計コピー１">#N/A</definedName>
+    <definedName name="小計コピー２">#N/A</definedName>
+    <definedName name="工具刀费">#N/A</definedName>
+    <definedName name="工具刀费_1">#N/A</definedName>
+    <definedName name="工刀具費">#N/A</definedName>
+    <definedName name="工刀具費_1">#N/A</definedName>
+    <definedName name="工数レシオ">#N/A</definedName>
+    <definedName name="工数倍率">#N/A</definedName>
+    <definedName name="工程作业表">#N/A</definedName>
+    <definedName name="工程名称">#N/A</definedName>
+    <definedName name="工程流程表">#N/A</definedName>
+    <definedName name="左">#N/A</definedName>
+    <definedName name="左_1">#N/A</definedName>
+    <definedName name="左左">#N/A</definedName>
+    <definedName name="左左_1">#N/A</definedName>
+    <definedName name="差異分析3">#N/A</definedName>
+    <definedName name="師">#N/A</definedName>
+    <definedName name="平面更改版">#N/A</definedName>
+    <definedName name="平面更改版_1">#N/A</definedName>
+    <definedName name="年">#N/A</definedName>
+    <definedName name="年_1">#N/A</definedName>
+    <definedName name="年月">#N/A</definedName>
+    <definedName name="广泛">#N/A</definedName>
+    <definedName name="广泛_1">#N/A</definedName>
+    <definedName name="广泛广泛法">#N/A</definedName>
+    <definedName name="广泛广泛法_1">#N/A</definedName>
+    <definedName name="广泛感">#N/A</definedName>
+    <definedName name="广泛感_1">#N/A</definedName>
+    <definedName name="序时帐反对撒法">#N/A</definedName>
+    <definedName name="序时帐反对撒法_1">#N/A</definedName>
+    <definedName name="廖廖">#N/A</definedName>
+    <definedName name="廖廖_1">#N/A</definedName>
+    <definedName name="廢">#N/A</definedName>
+    <definedName name="廢_1">#N/A</definedName>
+    <definedName name="延延">#N/A</definedName>
+    <definedName name="延延_1">#N/A</definedName>
+    <definedName name="张群英会">#N/A</definedName>
+    <definedName name="张群英会_1">#N/A</definedName>
+    <definedName name="後">#N/A</definedName>
+    <definedName name="後_1">#N/A</definedName>
+    <definedName name="後後">#N/A</definedName>
+    <definedName name="後後_1">#N/A</definedName>
+    <definedName name="怒">#N/A</definedName>
+    <definedName name="怒_1">#N/A</definedName>
+    <definedName name="总人数3">#N/A</definedName>
+    <definedName name="总学时3">#N/A</definedName>
+    <definedName name="恒久対策">#N/A</definedName>
+    <definedName name="惶惶">#N/A</definedName>
+    <definedName name="惶惶_1">#N/A</definedName>
+    <definedName name="愛知総合計02">#N/A</definedName>
+    <definedName name="愛知総合計03">#N/A</definedName>
+    <definedName name="愛知総合計99">#N/A</definedName>
+    <definedName name="戻る">#N/A</definedName>
+    <definedName name="才">#N/A</definedName>
+    <definedName name="才_1">#N/A</definedName>
+    <definedName name="投資目的">#N/A</definedName>
+    <definedName name="抽出">#N/A</definedName>
+    <definedName name="抽出_1">#N/A</definedName>
+    <definedName name="按分">#N/A</definedName>
+    <definedName name="挽回シｰト作成">#N/A</definedName>
+    <definedName name="挽回記入">#N/A</definedName>
+    <definedName name="授课津贴3">#N/A</definedName>
+    <definedName name="採用時期">#N/A</definedName>
+    <definedName name="控え印刷">#N/A</definedName>
+    <definedName name="控え印刷_1">#N/A</definedName>
+    <definedName name="收生生">#N/A</definedName>
+    <definedName name="收生生_1">#N/A</definedName>
+    <definedName name="改善2">#N/A</definedName>
+    <definedName name="故障１">#N/A</definedName>
+    <definedName name="故障报告">#N/A</definedName>
+    <definedName name="故障报告_1">#N/A</definedName>
+    <definedName name="效">#N/A</definedName>
+    <definedName name="效_1">#N/A</definedName>
+    <definedName name="效益">#N/A</definedName>
+    <definedName name="文字2">"文字 2"</definedName>
+    <definedName name="料">#N/A</definedName>
+    <definedName name="料_1">#N/A</definedName>
+    <definedName name="新_改">#N/A</definedName>
+    <definedName name="新・改">#N/A</definedName>
+    <definedName name="新人">#N/A</definedName>
+    <definedName name="新人_1">#N/A</definedName>
+    <definedName name="新人培训">#N/A</definedName>
+    <definedName name="新人培训_1">#N/A</definedName>
+    <definedName name="方針書" localSheetId="0" hidden="1">{"PL2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="方針書" hidden="1">{"PL2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="方針書A" localSheetId="0" hidden="1">{"RES-2001",#N/A,FALSE,"BL2000";"A1-2001",#N/A,FALSE,"BL2000";"A2-2001",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="方針書A" hidden="1">{"RES-2001",#N/A,FALSE,"BL2000";"A1-2001",#N/A,FALSE,"BL2000";"A2-2001",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="方針書Attachment" localSheetId="0" hidden="1">{"RES-2000",#N/A,FALSE,"BL2000";"A1-2000",#N/A,FALSE,"BL2000";"A2-2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="方針書Attachment" hidden="1">{"RES-2000",#N/A,FALSE,"BL2000";"A1-2000",#N/A,FALSE,"BL2000";"A2-2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="日">#N/A</definedName>
+    <definedName name="日_1">#N/A</definedName>
+    <definedName name="日デ総合計02">#N/A</definedName>
+    <definedName name="日デ総合計03">#N/A</definedName>
+    <definedName name="日デ総合計99">#N/A</definedName>
+    <definedName name="日報">#N/A</definedName>
+    <definedName name="日報_1">#N/A</definedName>
+    <definedName name="日日">#N/A</definedName>
+    <definedName name="日日_1">#N/A</definedName>
+    <definedName name="日車総合計02">#N/A</definedName>
+    <definedName name="日車総合計03">#N/A</definedName>
+    <definedName name="日車総合計99">#N/A</definedName>
+    <definedName name="明">#N/A</definedName>
+    <definedName name="明_1">#N/A</definedName>
+    <definedName name="明明">#N/A</definedName>
+    <definedName name="明明_1">#N/A</definedName>
+    <definedName name="明細">#N/A</definedName>
+    <definedName name="明細２">#N/A</definedName>
+    <definedName name="明細A3印刷">#N/A</definedName>
+    <definedName name="明細A3印刷_1">#N/A</definedName>
+    <definedName name="明細A4印刷">#N/A</definedName>
+    <definedName name="明細A4印刷_1">#N/A</definedName>
+    <definedName name="明細書">#N/A</definedName>
+    <definedName name="是">#N/A</definedName>
+    <definedName name="是_1">#N/A</definedName>
+    <definedName name="是不">#N/A</definedName>
+    <definedName name="是不_1">#N/A</definedName>
+    <definedName name="時時">#N/A</definedName>
+    <definedName name="時時_1">#N/A</definedName>
+    <definedName name="曾">#N/A</definedName>
+    <definedName name="曾_1">#N/A</definedName>
+    <definedName name="會">#N/A</definedName>
+    <definedName name="會_1">#N/A</definedName>
+    <definedName name="會1">#N/A</definedName>
+    <definedName name="會2">#N/A</definedName>
+    <definedName name="會A">#N/A</definedName>
+    <definedName name="會B">#N/A</definedName>
+    <definedName name="月">#N/A</definedName>
+    <definedName name="月_1">#N/A</definedName>
+    <definedName name="月報">#N/A</definedName>
+    <definedName name="月報_1">#N/A</definedName>
+    <definedName name="月控管项目新世纪">#N/A</definedName>
+    <definedName name="期数3">#N/A</definedName>
+    <definedName name="未结案红卡">#N/A</definedName>
+    <definedName name="未结案红卡_1">#N/A</definedName>
+    <definedName name="本">#N/A</definedName>
+    <definedName name="本_1">#N/A</definedName>
+    <definedName name="本企形式3">#N/A</definedName>
+    <definedName name="本周检修计划">#N/A</definedName>
+    <definedName name="本周检修计划_1">#N/A</definedName>
+    <definedName name="本周检修计划１８">#N/A</definedName>
+    <definedName name="本周检修计划１８_1">#N/A</definedName>
+    <definedName name="材料">#N/A</definedName>
+    <definedName name="材料_1">#N/A</definedName>
+    <definedName name="材料EX">#N/A</definedName>
+    <definedName name="材料NT">#N/A</definedName>
+    <definedName name="材料倍率">#N/A</definedName>
+    <definedName name="松坂ﾚｲｱｳﾄ">#N/A</definedName>
+    <definedName name="林">#N/A</definedName>
+    <definedName name="林_1">#N/A</definedName>
+    <definedName name="林林">#N/A</definedName>
+    <definedName name="林林_1">#N/A</definedName>
+    <definedName name="栃木">#N/A</definedName>
+    <definedName name="标识2">#N/A</definedName>
+    <definedName name="梱包数量集計">#N/A</definedName>
+    <definedName name="梱包数量集計_1">#N/A</definedName>
+    <definedName name="検査">#N/A</definedName>
+    <definedName name="標準車">#N/A</definedName>
+    <definedName name="樹脂">#N/A</definedName>
+    <definedName name="機引場">#N/A</definedName>
+    <definedName name="機引場_1">#N/A</definedName>
+    <definedName name="次">#N/A</definedName>
+    <definedName name="正規２">#N/A</definedName>
+    <definedName name="死">#N/A</definedName>
+    <definedName name="死_1">#N/A</definedName>
+    <definedName name="段">#N/A</definedName>
+    <definedName name="段_1">#N/A</definedName>
+    <definedName name="段取">#N/A</definedName>
+    <definedName name="比較">#N/A</definedName>
+    <definedName name="水是否">#N/A</definedName>
+    <definedName name="水是否_1">#N/A</definedName>
+    <definedName name="汇总">#N/A</definedName>
+    <definedName name="汇总_1">#N/A</definedName>
+    <definedName name="汽">#N/A</definedName>
+    <definedName name="汽_1">#N/A</definedName>
+    <definedName name="沝">#N/A</definedName>
+    <definedName name="沝_1">#N/A</definedName>
+    <definedName name="活動目標">#N/A</definedName>
+    <definedName name="活動目標_1">#N/A</definedName>
+    <definedName name="活動計劃書" hidden="1">#REF!</definedName>
+    <definedName name="深深">#N/A</definedName>
+    <definedName name="深深_1">#N/A</definedName>
+    <definedName name="湘1合計02">#N/A</definedName>
+    <definedName name="湘1合計03">#N/A</definedName>
+    <definedName name="湘1合計99">#N/A</definedName>
+    <definedName name="湘2合計02">#N/A</definedName>
+    <definedName name="湘2合計03">#N/A</definedName>
+    <definedName name="湘2合計99">#N/A</definedName>
+    <definedName name="滑滑">#N/A</definedName>
+    <definedName name="滑滑_1">#N/A</definedName>
+    <definedName name="点检问题汇总">#N/A</definedName>
+    <definedName name="点检问题汇总1">#N/A</definedName>
+    <definedName name="点检问题汇总1_1">#N/A</definedName>
+    <definedName name="焊" hidden="1">#N/A</definedName>
+    <definedName name="焊装新十大">#N/A</definedName>
+    <definedName name="焊装新十大_1">#N/A</definedName>
+    <definedName name="焊装管理项目一览表">#N/A</definedName>
+    <definedName name="熱延板厚ｴｷｽﾄﾗ">#N/A</definedName>
+    <definedName name="犯">#N/A</definedName>
+    <definedName name="犯_1">#N/A</definedName>
+    <definedName name="班">#N/A</definedName>
+    <definedName name="班_1">#N/A</definedName>
+    <definedName name="班長教育訓練">#N/A</definedName>
+    <definedName name="班長教育訓練_1">#N/A</definedName>
+    <definedName name="生">#N/A</definedName>
+    <definedName name="生_1">#N/A</definedName>
+    <definedName name="生涯管理">#N/A</definedName>
+    <definedName name="生涯管理_1">#N/A</definedName>
+    <definedName name="生産台数">#N/A</definedName>
+    <definedName name="発行件数">#N/A</definedName>
+    <definedName name="発行区分">#N/A</definedName>
+    <definedName name="白求恩">#N/A</definedName>
+    <definedName name="白求恩_1">#N/A</definedName>
+    <definedName name="的">#N/A</definedName>
+    <definedName name="的_1">#N/A</definedName>
+    <definedName name="目">#N/A</definedName>
+    <definedName name="目_1">#N/A</definedName>
+    <definedName name="目標">#N/A</definedName>
+    <definedName name="目標_1">#N/A</definedName>
+    <definedName name="目標1">#N/A</definedName>
+    <definedName name="目標1_1">#N/A</definedName>
+    <definedName name="目標2">#N/A</definedName>
+    <definedName name="目標2_1">#N/A</definedName>
+    <definedName name="目標3">#N/A</definedName>
+    <definedName name="目標3_1">#N/A</definedName>
+    <definedName name="目次1">#N/A</definedName>
+    <definedName name="目次make">#N/A</definedName>
+    <definedName name="目目">#N/A</definedName>
+    <definedName name="目目_1">#N/A</definedName>
+    <definedName name="直接固定費" localSheetId="0" hidden="1">{"COMNUS2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="直接固定費" hidden="1">{"COMNUS2000",#N/A,FALSE,"BL2000"}</definedName>
+    <definedName name="真">#N/A</definedName>
+    <definedName name="真_1">#N/A</definedName>
+    <definedName name="磨">#N/A</definedName>
+    <definedName name="磨_1">#N/A</definedName>
+    <definedName name="科目余额表">#N/A</definedName>
+    <definedName name="稍">#N/A</definedName>
+    <definedName name="稍_1">#N/A</definedName>
+    <definedName name="稍稍">#N/A</definedName>
+    <definedName name="稍稍_1">#N/A</definedName>
+    <definedName name="稼働時間">#N/A</definedName>
+    <definedName name="空白1">#N/A</definedName>
+    <definedName name="空白1_1">#N/A</definedName>
+    <definedName name="空白2">#N/A</definedName>
+    <definedName name="空白2_1">#N/A</definedName>
+    <definedName name="空空">#N/A</definedName>
+    <definedName name="空空_1">#N/A</definedName>
+    <definedName name="空調器ｻｲｽﾞ">#N/A</definedName>
+    <definedName name="立刻">#N/A</definedName>
+    <definedName name="立刻_1">#N/A</definedName>
+    <definedName name="笔直">#N/A</definedName>
+    <definedName name="笔直_1">#N/A</definedName>
+    <definedName name="第">#N/A</definedName>
+    <definedName name="第_1">#N/A</definedName>
+    <definedName name="等">#N/A</definedName>
+    <definedName name="等_1">#N/A</definedName>
+    <definedName name="签证费3">#N/A</definedName>
+    <definedName name="管理图">#N/A</definedName>
+    <definedName name="管理项目定义新">#N/A</definedName>
+    <definedName name="箱見積り">#N/A</definedName>
+    <definedName name="紛紛">#N/A</definedName>
+    <definedName name="紛紛_1">#N/A</definedName>
+    <definedName name="素重列番">#N/A</definedName>
+    <definedName name="累计">#N/A</definedName>
+    <definedName name="組">#N/A</definedName>
+    <definedName name="組_1">#N/A</definedName>
+    <definedName name="組立">#N/A</definedName>
+    <definedName name="組組">#N/A</definedName>
+    <definedName name="組組_1">#N/A</definedName>
+    <definedName name="結束">#N/A</definedName>
+    <definedName name="結束_1">#N/A</definedName>
+    <definedName name="結果">#N/A</definedName>
+    <definedName name="結果_1">#N/A</definedName>
+    <definedName name="結果分析">#N/A</definedName>
+    <definedName name="結果分析_1">#N/A</definedName>
+    <definedName name="結果節">#N/A</definedName>
+    <definedName name="結果節_1">#N/A</definedName>
+    <definedName name="績">#N/A</definedName>
+    <definedName name="績_1">#N/A</definedName>
+    <definedName name="績績">#N/A</definedName>
+    <definedName name="績績_1">#N/A</definedName>
+    <definedName name="續">#N/A</definedName>
+    <definedName name="續_1">#N/A</definedName>
+    <definedName name="續集">#N/A</definedName>
+    <definedName name="續集_1">#N/A</definedName>
+    <definedName name="结果">#N/A</definedName>
+    <definedName name="结果分析">#N/A</definedName>
+    <definedName name="结果分析_1">#N/A</definedName>
+    <definedName name="考务津贴3">#N/A</definedName>
+    <definedName name="胡明智">#N/A</definedName>
+    <definedName name="能力Ｍ１">#N/A</definedName>
+    <definedName name="與">#N/A</definedName>
+    <definedName name="與_1">#N/A</definedName>
+    <definedName name="華">#N/A</definedName>
+    <definedName name="華_1">#N/A</definedName>
+    <definedName name="表">#N/A</definedName>
+    <definedName name="表ｰ1番地">#N/A</definedName>
+    <definedName name="表ｰ2番地">#N/A</definedName>
+    <definedName name="表ｰ3番地">#N/A</definedName>
+    <definedName name="表ｰ4番地">#N/A</definedName>
+    <definedName name="表ｰ5番地">#N/A</definedName>
+    <definedName name="表ｰ6番地">#N/A</definedName>
+    <definedName name="表ｰ7番地">#N/A</definedName>
+    <definedName name="表_1">#N/A</definedName>
+    <definedName name="表單">#N/A</definedName>
+    <definedName name="表單_1">#N/A</definedName>
+    <definedName name="表紙11">#N/A</definedName>
+    <definedName name="表紙12">#N/A</definedName>
+    <definedName name="表紙13">#N/A</definedName>
+    <definedName name="表紙14">#N/A</definedName>
+    <definedName name="表紙日程">#N/A</definedName>
+    <definedName name="表表">#N/A</definedName>
+    <definedName name="表表_1">#N/A</definedName>
+    <definedName name="製造計画名">#N/A</definedName>
+    <definedName name="製造課">#N/A</definedName>
+    <definedName name="製重列番">#N/A</definedName>
+    <definedName name="要因">#N/A</definedName>
+    <definedName name="要因_1">#N/A</definedName>
+    <definedName name="要対策件数">#N/A</definedName>
+    <definedName name="見出し">#N/A</definedName>
+    <definedName name="見出し2">#N/A</definedName>
+    <definedName name="見出し3">#N/A</definedName>
+    <definedName name="見出し4">#N/A</definedName>
+    <definedName name="見出し6">#N/A</definedName>
+    <definedName name="見積作成FORM">#N/A</definedName>
+    <definedName name="見積作成FORM_1">#N/A</definedName>
+    <definedName name="見積書印刷">#N/A</definedName>
+    <definedName name="見積書印刷_1">#N/A</definedName>
+    <definedName name="解析">#N/A</definedName>
+    <definedName name="解析_1">#N/A</definedName>
+    <definedName name="言">#N/A</definedName>
+    <definedName name="言_1">#N/A</definedName>
+    <definedName name="計劃">#N/A</definedName>
+    <definedName name="計劃一覽表">#N/A</definedName>
+    <definedName name="計劃保養">#N/A</definedName>
+    <definedName name="計劃點">#N/A</definedName>
+    <definedName name="計算">#N/A</definedName>
+    <definedName name="計算範囲">#N/A</definedName>
+    <definedName name="設備">#N/A</definedName>
+    <definedName name="設備計画表木下組">#N/A</definedName>
+    <definedName name="設備計画表木下組_1">#N/A</definedName>
+    <definedName name="設計対策者">#N/A</definedName>
+    <definedName name="診">#N/A</definedName>
+    <definedName name="診_1">#N/A</definedName>
+    <definedName name="診診">#N/A</definedName>
+    <definedName name="診診_1">#N/A</definedName>
+    <definedName name="評価シート作成">#N/A</definedName>
+    <definedName name="評価表作成">#N/A</definedName>
+    <definedName name="說">#N/A</definedName>
+    <definedName name="說_1">#N/A</definedName>
+    <definedName name="說話">#N/A</definedName>
+    <definedName name="說話_1">#N/A</definedName>
+    <definedName name="説明①オンオフマクロ">#N/A</definedName>
+    <definedName name="読み">#N/A</definedName>
+    <definedName name="読み込み">#N/A</definedName>
+    <definedName name="課ｺｰﾄﾞ">#N/A</definedName>
+    <definedName name="調整">#N/A</definedName>
+    <definedName name="设备">#N/A</definedName>
+    <definedName name="设备_1">#N/A</definedName>
+    <definedName name="设备不良">#N/A</definedName>
+    <definedName name="设备不良_1">#N/A</definedName>
+    <definedName name="设备不良报告书">#N/A</definedName>
+    <definedName name="设备不良报告书_1">#N/A</definedName>
+    <definedName name="貞貞">#N/A</definedName>
+    <definedName name="貞貞_1">#N/A</definedName>
+    <definedName name="負荷計算">#N/A</definedName>
+    <definedName name="責任部署判定待ち">#N/A</definedName>
+    <definedName name="購入品差額">#N/A</definedName>
+    <definedName name="購入品明細">#N/A</definedName>
+    <definedName name="賽">#N/A</definedName>
+    <definedName name="賽_1">#N/A</definedName>
+    <definedName name="賽賽">#N/A</definedName>
+    <definedName name="賽賽_1">#N/A</definedName>
+    <definedName name="賽跑">#N/A</definedName>
+    <definedName name="賽跑_1">#N/A</definedName>
+    <definedName name="购置费3">#N/A</definedName>
+    <definedName name="费用">#N/A</definedName>
+    <definedName name="资料津贴3">#N/A</definedName>
+    <definedName name="赴日产资料费3">#N/A</definedName>
+    <definedName name="身">#N/A</definedName>
+    <definedName name="身_1">#N/A</definedName>
+    <definedName name="車">#N/A</definedName>
+    <definedName name="車_1">#N/A</definedName>
+    <definedName name="車体新車">#N/A</definedName>
+    <definedName name="車種係数">#N/A</definedName>
+    <definedName name="車裝壓造YATC">#N/A</definedName>
+    <definedName name="車車">#N/A</definedName>
+    <definedName name="車車_1">#N/A</definedName>
+    <definedName name="輸送">#N/A</definedName>
+    <definedName name="追加はじめ">#N/A</definedName>
+    <definedName name="連">#N/A</definedName>
+    <definedName name="連_1">#N/A</definedName>
+    <definedName name="週">#N/A</definedName>
+    <definedName name="週_1">#N/A</definedName>
+    <definedName name="週報">#N/A</definedName>
+    <definedName name="週報_1">#N/A</definedName>
+    <definedName name="週週">#N/A</definedName>
+    <definedName name="週週_1">#N/A</definedName>
+    <definedName name="選択1">#N/A</definedName>
+    <definedName name="選択10">#N/A</definedName>
+    <definedName name="選択11">#N/A</definedName>
+    <definedName name="選択12">#N/A</definedName>
+    <definedName name="選択13">#N/A</definedName>
+    <definedName name="選択14">#N/A</definedName>
+    <definedName name="選択15">#N/A</definedName>
+    <definedName name="選択2">#N/A</definedName>
+    <definedName name="選択3">#N/A</definedName>
+    <definedName name="選択4">#N/A</definedName>
+    <definedName name="選択5">#N/A</definedName>
+    <definedName name="選択6">#N/A</definedName>
+    <definedName name="選択7">#N/A</definedName>
+    <definedName name="選択8">#N/A</definedName>
+    <definedName name="選択9">#N/A</definedName>
+    <definedName name="選択A">#N/A</definedName>
+    <definedName name="選択B">#N/A</definedName>
+    <definedName name="部不">#N/A</definedName>
+    <definedName name="部不_1">#N/A</definedName>
+    <definedName name="部品名称">#N/A</definedName>
+    <definedName name="部品点数">#N/A</definedName>
+    <definedName name="部得回数">#N/A</definedName>
+    <definedName name="部得数量">#N/A</definedName>
+    <definedName name="鋼材費列番">#N/A</definedName>
+    <definedName name="鍾">#N/A</definedName>
+    <definedName name="鍾_1">#N/A</definedName>
+    <definedName name="門">#N/A</definedName>
+    <definedName name="門_1">#N/A</definedName>
+    <definedName name="門門">#N/A</definedName>
+    <definedName name="門門_1">#N/A</definedName>
+    <definedName name="關">#N/A</definedName>
+    <definedName name="關_1">#N/A</definedName>
+    <definedName name="附属国好样的后果">#N/A</definedName>
+    <definedName name="附属国好样的后果_1">#N/A</definedName>
+    <definedName name="降">#N/A</definedName>
+    <definedName name="降低">#N/A</definedName>
+    <definedName name="降底">#N/A</definedName>
+    <definedName name="院院">#N/A</definedName>
+    <definedName name="院院_1">#N/A</definedName>
+    <definedName name="集流环感">#N/A</definedName>
+    <definedName name="集流环感_1">#N/A</definedName>
+    <definedName name="集計期間設定">#N/A</definedName>
+    <definedName name="零稜">#N/A</definedName>
+    <definedName name="零稜_1">#N/A</definedName>
+    <definedName name="震">#N/A</definedName>
+    <definedName name="震_1">#N/A</definedName>
+    <definedName name="震震">#N/A</definedName>
+    <definedName name="震震_1">#N/A</definedName>
+    <definedName name="靈">#N/A</definedName>
+    <definedName name="靈_1">#N/A</definedName>
+    <definedName name="靈感">#N/A</definedName>
+    <definedName name="靈感_1">#N/A</definedName>
+    <definedName name="非諮">#N/A</definedName>
+    <definedName name="非諮_1">#N/A</definedName>
+    <definedName name="項目集計1">#N/A</definedName>
+    <definedName name="項目集計1_1">#N/A</definedName>
+    <definedName name="須須">#N/A</definedName>
+    <definedName name="須須_1">#N/A</definedName>
+    <definedName name="頭出し">#N/A</definedName>
+    <definedName name="願">#N/A</definedName>
+    <definedName name="願_1">#N/A</definedName>
+    <definedName name="願望">#N/A</definedName>
+    <definedName name="願望_1">#N/A</definedName>
+    <definedName name="類">#N/A</definedName>
+    <definedName name="類_1">#N/A</definedName>
+    <definedName name="類別">#N/A</definedName>
+    <definedName name="類別_1">#N/A</definedName>
+    <definedName name="類類">#N/A</definedName>
+    <definedName name="類類_1">#N/A</definedName>
+    <definedName name="高田総合計02">#N/A</definedName>
+    <definedName name="高田総合計03">#N/A</definedName>
+    <definedName name="高田総合計99">#N/A</definedName>
+    <definedName name="黃">#N/A</definedName>
+    <definedName name="黃_1">#N/A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="Q29" i="8" l="1"/>
-[...188 lines deleted...]
-  <c r="P29" i="8" s="1"/>
+  <c r="W28" i="10" l="1"/>
+  <c r="T26" i="10"/>
+  <c r="S26" i="10"/>
+  <c r="R26" i="10"/>
+  <c r="Q26" i="10"/>
+  <c r="P26" i="10"/>
+  <c r="O26" i="10"/>
+  <c r="N26" i="10"/>
+  <c r="M26" i="10"/>
+  <c r="L26" i="10"/>
+  <c r="K26" i="10"/>
+  <c r="J26" i="10"/>
+  <c r="I26" i="10"/>
+  <c r="H26" i="10"/>
+  <c r="F26" i="10"/>
+  <c r="E26" i="10"/>
+  <c r="D26" i="10"/>
+  <c r="C26" i="10"/>
+  <c r="T23" i="10"/>
+  <c r="T22" i="10"/>
+  <c r="T21" i="10"/>
+  <c r="W20" i="10"/>
+  <c r="P20" i="10"/>
+  <c r="O20" i="10"/>
+  <c r="N20" i="10"/>
+  <c r="M20" i="10"/>
+  <c r="L20" i="10"/>
+  <c r="T20" i="10" s="1"/>
+  <c r="K20" i="10"/>
+  <c r="J20" i="10"/>
+  <c r="I20" i="10"/>
+  <c r="H20" i="10"/>
+  <c r="G20" i="10"/>
+  <c r="F20" i="10"/>
+  <c r="E20" i="10"/>
+  <c r="D20" i="10"/>
+  <c r="C20" i="10"/>
+  <c r="W19" i="10"/>
+  <c r="T19" i="10"/>
+  <c r="W18" i="10"/>
+  <c r="T18" i="10"/>
+  <c r="W17" i="10"/>
+  <c r="T17" i="10"/>
+  <c r="W16" i="10"/>
+  <c r="N13" i="10"/>
+  <c r="M13" i="10"/>
+  <c r="T16" i="10"/>
+  <c r="W15" i="10"/>
+  <c r="S13" i="10"/>
+  <c r="R13" i="10"/>
+  <c r="T15" i="10"/>
+  <c r="V13" i="10"/>
+  <c r="W14" i="10"/>
+  <c r="T14" i="10"/>
+  <c r="Q13" i="10"/>
+  <c r="P13" i="10"/>
+  <c r="O13" i="10"/>
+  <c r="I13" i="10"/>
+  <c r="H13" i="10"/>
+  <c r="G13" i="10"/>
+  <c r="F13" i="10"/>
+  <c r="L13" i="10"/>
+  <c r="K13" i="10"/>
+  <c r="J13" i="10"/>
+  <c r="E13" i="10"/>
+  <c r="D13" i="10"/>
+  <c r="C13" i="10"/>
+  <c r="W12" i="10"/>
+  <c r="S10" i="10"/>
+  <c r="T12" i="10"/>
+  <c r="F10" i="10"/>
+  <c r="V10" i="10"/>
+  <c r="W11" i="10"/>
+  <c r="R10" i="10"/>
+  <c r="Q10" i="10"/>
+  <c r="P10" i="10"/>
+  <c r="J10" i="10"/>
+  <c r="I10" i="10"/>
+  <c r="T11" i="10"/>
+  <c r="G10" i="10"/>
+  <c r="O10" i="10"/>
+  <c r="N10" i="10"/>
+  <c r="M10" i="10"/>
+  <c r="L10" i="10"/>
+  <c r="K10" i="10"/>
+  <c r="E10" i="10"/>
+  <c r="D10" i="10"/>
+  <c r="C10" i="10"/>
+  <c r="U8" i="10"/>
+  <c r="S8" i="10"/>
+  <c r="S7" i="10" s="1"/>
+  <c r="S6" i="10" s="1"/>
+  <c r="R8" i="10"/>
+  <c r="R7" i="10" s="1"/>
+  <c r="R6" i="10" s="1"/>
+  <c r="O8" i="10"/>
+  <c r="N8" i="10"/>
+  <c r="M8" i="10"/>
+  <c r="G8" i="10"/>
+  <c r="G7" i="10" s="1"/>
+  <c r="G6" i="10" s="1"/>
+  <c r="F8" i="10"/>
+  <c r="V8" i="10"/>
+  <c r="V7" i="10" s="1"/>
+  <c r="V6" i="10" s="1"/>
+  <c r="Q8" i="10"/>
+  <c r="P8" i="10"/>
+  <c r="L8" i="10"/>
+  <c r="L7" i="10" s="1"/>
+  <c r="L6" i="10" s="1"/>
+  <c r="K8" i="10"/>
+  <c r="K7" i="10" s="1"/>
+  <c r="K6" i="10" s="1"/>
+  <c r="J8" i="10"/>
+  <c r="I8" i="10"/>
+  <c r="H8" i="10"/>
+  <c r="E8" i="10"/>
+  <c r="D8" i="10"/>
+  <c r="C8" i="10"/>
+  <c r="E7" i="10"/>
+  <c r="E6" i="10" s="1"/>
+  <c r="E28" i="10" s="1"/>
+  <c r="D7" i="10"/>
+  <c r="D6" i="10" s="1"/>
+  <c r="D28" i="10" s="1"/>
+  <c r="C7" i="10"/>
+  <c r="C6" i="10" s="1"/>
+  <c r="C28" i="10" s="1"/>
+  <c r="C29" i="10" s="1"/>
+  <c r="T26" i="9"/>
+  <c r="S26" i="9"/>
+  <c r="R26" i="9"/>
+  <c r="Q26" i="9"/>
+  <c r="P26" i="9"/>
+  <c r="O26" i="9"/>
+  <c r="N26" i="9"/>
+  <c r="M26" i="9"/>
+  <c r="L26" i="9"/>
+  <c r="K26" i="9"/>
+  <c r="J26" i="9"/>
+  <c r="I26" i="9"/>
+  <c r="H26" i="9"/>
+  <c r="F26" i="9"/>
+  <c r="E26" i="9"/>
+  <c r="D26" i="9"/>
+  <c r="C26" i="9"/>
+  <c r="T23" i="9"/>
+  <c r="T22" i="9"/>
+  <c r="T21" i="9"/>
+  <c r="V20" i="9"/>
+  <c r="P20" i="9"/>
+  <c r="O20" i="9"/>
+  <c r="N20" i="9"/>
+  <c r="M20" i="9"/>
+  <c r="L20" i="9"/>
+  <c r="K20" i="9"/>
+  <c r="J20" i="9"/>
+  <c r="I20" i="9"/>
+  <c r="H20" i="9"/>
+  <c r="T20" i="9" s="1"/>
+  <c r="G20" i="9"/>
+  <c r="F20" i="9"/>
+  <c r="E20" i="9"/>
+  <c r="D20" i="9"/>
+  <c r="C20" i="9"/>
+  <c r="V19" i="9"/>
+  <c r="T19" i="9"/>
+  <c r="V18" i="9"/>
+  <c r="T18" i="9"/>
+  <c r="V17" i="9"/>
+  <c r="T17" i="9"/>
+  <c r="V16" i="9"/>
+  <c r="T16" i="9"/>
+  <c r="U13" i="9"/>
+  <c r="V13" i="9" s="1"/>
+  <c r="M13" i="9"/>
+  <c r="T15" i="9"/>
+  <c r="V14" i="9"/>
+  <c r="N13" i="9"/>
+  <c r="N7" i="9" s="1"/>
+  <c r="N6" i="9" s="1"/>
+  <c r="T14" i="9"/>
+  <c r="F13" i="9"/>
+  <c r="F7" i="9" s="1"/>
+  <c r="F6" i="9" s="1"/>
+  <c r="S13" i="9"/>
+  <c r="R13" i="9"/>
+  <c r="Q13" i="9"/>
+  <c r="P13" i="9"/>
+  <c r="P7" i="9" s="1"/>
+  <c r="P6" i="9" s="1"/>
+  <c r="O13" i="9"/>
+  <c r="O7" i="9" s="1"/>
+  <c r="O6" i="9" s="1"/>
+  <c r="L13" i="9"/>
+  <c r="K13" i="9"/>
+  <c r="J13" i="9"/>
+  <c r="I13" i="9"/>
+  <c r="H13" i="9"/>
+  <c r="T13" i="9" s="1"/>
+  <c r="G13" i="9"/>
+  <c r="G7" i="9" s="1"/>
+  <c r="E13" i="9"/>
+  <c r="D13" i="9"/>
+  <c r="C13" i="9"/>
+  <c r="V12" i="9"/>
+  <c r="S10" i="9"/>
+  <c r="K10" i="9"/>
+  <c r="V11" i="9"/>
+  <c r="T11" i="9"/>
+  <c r="L10" i="9"/>
+  <c r="U10" i="9"/>
+  <c r="R10" i="9"/>
+  <c r="Q10" i="9"/>
+  <c r="P10" i="9"/>
+  <c r="O10" i="9"/>
+  <c r="N10" i="9"/>
+  <c r="M10" i="9"/>
+  <c r="J10" i="9"/>
+  <c r="I10" i="9"/>
+  <c r="H10" i="9"/>
+  <c r="G10" i="9"/>
+  <c r="F10" i="9"/>
+  <c r="E10" i="9"/>
+  <c r="E7" i="9" s="1"/>
+  <c r="E6" i="9" s="1"/>
+  <c r="E28" i="9" s="1"/>
+  <c r="D10" i="9"/>
+  <c r="C10" i="9"/>
+  <c r="V9" i="9"/>
+  <c r="Q8" i="9"/>
+  <c r="Q7" i="9" s="1"/>
+  <c r="Q6" i="9" s="1"/>
+  <c r="L8" i="9"/>
+  <c r="L7" i="9" s="1"/>
+  <c r="L6" i="9" s="1"/>
+  <c r="I8" i="9"/>
+  <c r="I7" i="9" s="1"/>
+  <c r="I6" i="9" s="1"/>
+  <c r="T9" i="9"/>
+  <c r="U8" i="9"/>
+  <c r="V8" i="9" s="1"/>
+  <c r="S8" i="9"/>
+  <c r="R8" i="9"/>
+  <c r="R7" i="9" s="1"/>
+  <c r="R6" i="9" s="1"/>
+  <c r="P8" i="9"/>
+  <c r="O8" i="9"/>
+  <c r="N8" i="9"/>
+  <c r="M8" i="9"/>
+  <c r="K8" i="9"/>
+  <c r="K7" i="9" s="1"/>
+  <c r="K6" i="9" s="1"/>
+  <c r="J8" i="9"/>
+  <c r="J7" i="9" s="1"/>
+  <c r="J6" i="9" s="1"/>
+  <c r="H8" i="9"/>
+  <c r="G8" i="9"/>
+  <c r="F8" i="9"/>
+  <c r="E8" i="9"/>
+  <c r="D8" i="9"/>
+  <c r="C8" i="9"/>
+  <c r="C7" i="9" s="1"/>
+  <c r="C6" i="9" s="1"/>
+  <c r="C28" i="9" s="1"/>
+  <c r="C29" i="9" s="1"/>
+  <c r="D7" i="9"/>
+  <c r="D6" i="9"/>
+  <c r="D28" i="9" s="1"/>
+  <c r="W8" i="10" l="1"/>
+  <c r="T8" i="10"/>
+  <c r="Q7" i="10"/>
+  <c r="Q6" i="10" s="1"/>
+  <c r="F7" i="10"/>
+  <c r="F6" i="10" s="1"/>
+  <c r="D29" i="10"/>
+  <c r="E29" i="10"/>
+  <c r="F29" i="10" s="1"/>
+  <c r="G29" i="10" s="1"/>
+  <c r="H29" i="10" s="1"/>
+  <c r="I29" i="10" s="1"/>
+  <c r="J29" i="10" s="1"/>
+  <c r="K29" i="10" s="1"/>
+  <c r="L29" i="10" s="1"/>
+  <c r="M29" i="10" s="1"/>
+  <c r="N29" i="10" s="1"/>
+  <c r="O29" i="10" s="1"/>
+  <c r="P29" i="10" s="1"/>
+  <c r="Q29" i="10" s="1"/>
+  <c r="R29" i="10" s="1"/>
+  <c r="S29" i="10" s="1"/>
+  <c r="P7" i="10"/>
+  <c r="P6" i="10" s="1"/>
+  <c r="I7" i="10"/>
+  <c r="I6" i="10" s="1"/>
+  <c r="M7" i="10"/>
+  <c r="M6" i="10" s="1"/>
+  <c r="J7" i="10"/>
+  <c r="J6" i="10" s="1"/>
+  <c r="N7" i="10"/>
+  <c r="N6" i="10" s="1"/>
+  <c r="T13" i="10"/>
+  <c r="O7" i="10"/>
+  <c r="O6" i="10" s="1"/>
+  <c r="W9" i="10"/>
+  <c r="U10" i="10"/>
+  <c r="W10" i="10" s="1"/>
+  <c r="U13" i="10"/>
+  <c r="W13" i="10" s="1"/>
+  <c r="T9" i="10"/>
+  <c r="H10" i="10"/>
+  <c r="T10" i="10" s="1"/>
+  <c r="G6" i="9"/>
+  <c r="T10" i="9"/>
+  <c r="U7" i="9"/>
+  <c r="T8" i="9"/>
+  <c r="S7" i="9"/>
+  <c r="S6" i="9" s="1"/>
+  <c r="D29" i="9"/>
+  <c r="E29" i="9" s="1"/>
+  <c r="F29" i="9" s="1"/>
+  <c r="G29" i="9" s="1"/>
+  <c r="H29" i="9" s="1"/>
+  <c r="I29" i="9" s="1"/>
+  <c r="J29" i="9" s="1"/>
+  <c r="K29" i="9" s="1"/>
+  <c r="L29" i="9" s="1"/>
+  <c r="M29" i="9" s="1"/>
+  <c r="N29" i="9" s="1"/>
+  <c r="O29" i="9" s="1"/>
+  <c r="P29" i="9" s="1"/>
+  <c r="Q29" i="9" s="1"/>
+  <c r="R29" i="9" s="1"/>
+  <c r="S29" i="9" s="1"/>
+  <c r="M7" i="9"/>
+  <c r="M6" i="9" s="1"/>
+  <c r="H7" i="9"/>
+  <c r="H6" i="9" s="1"/>
+  <c r="T12" i="9"/>
+  <c r="V15" i="9"/>
+  <c r="V10" i="9"/>
+  <c r="H7" i="10" l="1"/>
+  <c r="H6" i="10" s="1"/>
+  <c r="T7" i="10"/>
+  <c r="T6" i="10" s="1"/>
+  <c r="T29" i="10" s="1"/>
+  <c r="U7" i="10"/>
+  <c r="U6" i="9"/>
+  <c r="V6" i="9" s="1"/>
+  <c r="V7" i="9"/>
+  <c r="T7" i="9"/>
+  <c r="T6" i="9" s="1"/>
+  <c r="T29" i="9" s="1"/>
+  <c r="U29" i="9" s="1"/>
+  <c r="V29" i="9" s="1"/>
+  <c r="U6" i="10" l="1"/>
+  <c r="W6" i="10" s="1"/>
+  <c r="W7" i="10"/>
+  <c r="W29" i="10"/>
+  <c r="U29" i="10"/>
+  <c r="V29" i="10" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="47">
   <si>
     <t>Saldo Conta Regulatória</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Penalidades </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(b.1.1)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">       Penalidade de Variação (PVD)</t>
   </si>
   <si>
@@ -377,169 +30587,83 @@
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(c.1)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Inadimplência não Coberta pela Garantia </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(c.2)</t>
     </r>
   </si>
   <si>
-    <r>
-[...13 lines deleted...]
-  <si>
     <t>Notas Explicativas</t>
   </si>
   <si>
     <t>1) Excedentes incluem Autorizados e Não-Autorizados;</t>
   </si>
   <si>
     <t>Em R$ milhões a preços nominais</t>
   </si>
   <si>
     <t>3) Variação do POCC (MI x PG) corresponde a variações resultantes de diferenças entre a etapa de Manifestação de Interesse e Proposta Garantida no Processo de Oferta e Contratação de Capacidade</t>
   </si>
   <si>
     <t>4) Os valores apurados em cada ano estão com a mesma data base aprovada para as tarifas do ano correspondente.</t>
   </si>
   <si>
     <t>5) O saldo da Conta Regulatória será corrigido pela Selic até a mesma data base da compensação tarifária, conforme orientações dispostas no Ofício nº 427-2023 e na Nota Técnica nº 08-2023;</t>
   </si>
   <si>
     <t>6) Os valores estão sujeitos a revisão até o momento da publicação da Demonstração Financeira.</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Compensação </t>
-[...34 lines deleted...]
-    <r>
       <t xml:space="preserve">Compensação na Tarifa de Transporte </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">(f.1) </t>
-    </r>
-[...33 lines deleted...]
-      <t>) + g]</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Opex (Orçado x Realizado) </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(e)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Apuração Anual </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
@@ -559,123 +30683,220 @@
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(b.1.5)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Outros </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(c.3)</t>
     </r>
   </si>
   <si>
-    <t>2) Outros incluem apuração de receitas de Excedentes derivados da Metodologia de Faturamento e Sobrereceita derivada da parcela GASIG dos Produtos de Curto Prazo</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Depreciação e Remuneração Capex (Orçado x Realizado) </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(d)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">7) As informações apresentadas no quadro de apuração são preliminares e estão sob processo de avaliação pelo Orgão Regulador. </t>
   </si>
   <si>
     <t>8)  Ao longo das apurações mensais, poderão ocorrer variações ou ajustes retroativos, a fim de que sejam registradas as informações consolidadas.</t>
   </si>
   <si>
     <t>9) Diferente das outras rubricas, o capex e o opex possuem tratamento quinquenal, conforme sistemática de ciclos regulatórios, nos termos da proposta de metodologia de ciclo regulatório. A apuração destes valores para 2024 e 2025 está em avaliação pelo Orgão Regulador.</t>
   </si>
   <si>
     <r>
       <t>Receita Adicional</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (b.1)</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Apurado até Novembro</t>
+      <t xml:space="preserve">Compensação em tarifa com SELIC </t>
     </r>
     <r>
       <rPr>
-        <b/>
-        <sz val="12"/>
+        <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>/2025</t>
+      <t>(f)</t>
     </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>= (f.1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Saldo Anual com SELIC </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(g) = (a + f)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Saldo Acumulado com SELIC </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(h) = [h(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ano anterior</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>) + g]</t>
+    </r>
+  </si>
+  <si>
+    <t>2) Outros incluem apuração de receitas de Excedentes derivados da Metodologia de Faturamento, Sobrereceita derivada da parcela GASIG dos Produtos de Curto Prazo e Receita Adicional derivada de disputa de capacidade no ponto;</t>
+  </si>
+  <si>
+    <t>2) Excedentes incluem Autorizados e Não-Autorizados;</t>
+  </si>
+  <si>
+    <t>3) Outros incluem apuração de receitas de Excedentes derivados da Metodologia de Faturamento, Sobrereceita derivada da parcela GASIG dos Produtos de Curto Prazo e Receita Adicional derivada de disputa de capacidade no ponto</t>
+  </si>
+  <si>
+    <t>4) Variação do POCC (MI x PG) corresponde a variações resultantes de diferenças entre a etapa de Manifestação de Interesse e Proposta Garantida no Processo de Oferta e Contratação de Capacidade</t>
+  </si>
+  <si>
+    <t>5) Os valores apurados em cada ano estão com a mesma data base aprovada para as tarifas do ano correspondente.</t>
+  </si>
+  <si>
+    <t>6) O saldo da Conta Regulatória será corrigido pela Selic até a mesma data base da compensação tarifária, conforme orientações dispostas no Ofício nº 427-2023 e na Nota Técnica nº 08-2023;</t>
+  </si>
+  <si>
+    <t>7) Os valores estão sujeitos a revisão até o momento da publicação da Demonstração Financeira.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8) As informações apresentadas no quadro de apuração são preliminares e estão sob processo de avaliação pelo Orgão Regulador. </t>
+  </si>
+  <si>
+    <t>9)  Ao longo das apurações mensais, poderão ocorrer variações ou ajustes retroativos, a fim de que sejam registradas as informações consolidadas.</t>
+  </si>
+  <si>
+    <t>10) Diferente das outras rubricas, o capex e o opex possuem tratamento quinquenal, conforme sistemática de ciclos regulatórios, nos termos da proposta de metodologia de ciclo regulatório. A apuração destes valores para 2024 e 2025 está em avaliação pelo Orgão Regulador.</t>
+  </si>
+  <si>
+    <t>1) Considerando que a ANP ainda não aprovou a Proposta Tarifária da NTS referente ao 1º Ciclo 2026-2030, e que os valores e parâmetros atualmente utilizados para a cobrança da tarifa do Serviço de Transporte Extraordinário divergem daqueles previstos na referida proposta, os valores poderão ser alterados quando da aprovação final da Receita Máxima Permitida para 2026 pela Agência.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <numFmts count="10">
+  <numFmts count="7">
     <numFmt numFmtId="44" formatCode="_-&quot;R$&quot;\ * #,##0.00_-;\-&quot;R$&quot;\ * #,##0.00_-;_-&quot;R$&quot;\ * &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="0.00000"/>
     <numFmt numFmtId="167" formatCode="_(&quot;R$ &quot;* #,##0.00_);_(&quot;R$ &quot;* \(#,##0.00\);_(&quot;R$ &quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="General_)"/>
-    <numFmt numFmtId="169" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="171" formatCode="_-* #,##0.000_-;\-* #,##0.000_-;_-* &quot;-&quot;???_-;_-@_-"/>
   </numFmts>
   <fonts count="49" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -986,72 +31207,60 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1" tint="0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="41">
+  <fills count="40">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="3"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.34998626667073579"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
@@ -1214,52 +31423,58 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE9EDF7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="83">
+  <borders count="84">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color theme="3"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </bottom>
@@ -1358,63 +31573,50 @@
       <bottom style="hair">
         <color theme="0" tint="-0.14996795556505021"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </right>
       <top style="hair">
         <color theme="0" tint="-0.14996795556505021"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </right>
-      <top style="hair">
-[...11 lines deleted...]
-      <right/>
       <top style="hair">
         <color theme="0" tint="-0.14996795556505021"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
@@ -1529,61 +31731,50 @@
       <top style="hair">
         <color theme="0" tint="-0.14996795556505021"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </left>
@@ -1596,76 +31787,50 @@
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </right>
       <top/>
-      <bottom style="thin">
-[...24 lines deleted...]
-      </top>
       <bottom style="thin">
         <color theme="0" tint="-0.34998626667073579"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dotted">
         <color theme="0" tint="-0.499984740745262"/>
       </left>
       <right style="dotted">
         <color theme="0" tint="-0.499984740745262"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dotted">
         <color theme="0" tint="-0.499984740745262"/>
       </left>
       <right style="dotted">
@@ -1768,63 +31933,50 @@
         <color theme="0" tint="-0.14996795556505021"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </right>
       <top style="hair">
         <color theme="0" tint="-0.14993743705557422"/>
       </top>
       <bottom style="hair">
         <color theme="0" tint="-0.14996795556505021"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </right>
-      <top style="hair">
-[...11 lines deleted...]
-      <right/>
       <top style="hair">
         <color theme="0" tint="-0.14993743705557422"/>
       </top>
       <bottom style="hair">
         <color theme="0" tint="-0.14996795556505021"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dotted">
         <color theme="0" tint="-0.499984740745262"/>
       </left>
       <right style="dotted">
         <color theme="0" tint="-0.499984740745262"/>
       </right>
       <top style="hair">
         <color theme="0" tint="-0.14993743705557422"/>
       </top>
       <bottom style="hair">
         <color theme="0" tint="-0.14996795556505021"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dotted">
@@ -2057,65 +32209,50 @@
       <right style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </right>
       <top style="hair">
         <color theme="0" tint="-0.14996795556505021"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </left>
       <right style="dotted">
         <color theme="0" tint="-0.499984740745262"/>
       </right>
       <top style="hair">
         <color theme="0" tint="-0.14993743705557422"/>
       </top>
       <bottom style="hair">
         <color theme="0" tint="-0.14996795556505021"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="dotted">
-[...13 lines deleted...]
-    <border>
       <left style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </left>
       <right style="dotted">
         <color theme="0" tint="-0.499984740745262"/>
       </right>
       <top style="hair">
         <color theme="0" tint="-0.14996795556505021"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="dotted">
         <color theme="0" tint="-0.499984740745262"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </right>
       <top/>
       <bottom style="hair">
         <color theme="0" tint="-0.14996795556505021"/>
       </bottom>
       <diagonal/>
     </border>
@@ -2186,65 +32323,50 @@
       <right style="dotted">
         <color theme="0" tint="-0.499984740745262"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dotted">
         <color theme="0" tint="-0.499984740745262"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="dotted">
-[...13 lines deleted...]
-    <border>
       <left style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </left>
       <right/>
       <top style="hair">
         <color theme="0" tint="-0.24994659260841701"/>
       </top>
       <bottom style="hair">
         <color theme="0" tint="-0.24994659260841701"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color theme="0" tint="-0.499984740745262"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.499984740745262"/>
@@ -2265,622 +32387,738 @@
         <color theme="0" tint="-0.499984740745262"/>
       </right>
       <top style="medium">
         <color theme="0" tint="-0.499984740745262"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </left>
       <right style="dotted">
         <color theme="0" tint="-0.499984740745262"/>
       </right>
       <top style="medium">
         <color theme="0" tint="-0.499984740745262"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="dotted">
+        <color theme="0" tint="-0.499984740745262"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="6"/>
+      </left>
+      <right style="dotted">
+        <color theme="0" tint="-0.499984740745262"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color theme="0" tint="-0.499984740745262"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color theme="0" tint="-0.14993743705557422"/>
+      </top>
+      <bottom style="hair">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="hair">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="155">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="13" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="27" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="27" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="27" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="27" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="27" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="27" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="168" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="14" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="28" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="28" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="40" fontId="31" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="143">
+  <cellXfs count="147">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="33" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="33" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="33" fillId="3" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="33" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="34" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="34" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="34" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="33" fillId="3" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="33" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="3" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="17" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="26" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="34" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="34" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="34" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="43" fillId="7" borderId="0" xfId="154" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="43" fillId="5" borderId="0" xfId="154" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="41" fillId="0" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="41" fillId="0" borderId="33" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="39" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="37" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="41" fillId="0" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="41" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="41" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="44" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="41" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="44" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
-    <xf numFmtId="165" fontId="34" fillId="5" borderId="45" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="34" fillId="3" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="34" fillId="5" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="3" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="34" fillId="5" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="34" fillId="3" borderId="43" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="34" fillId="5" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="41" fillId="0" borderId="48" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="34" fillId="5" borderId="48" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="41" fillId="0" borderId="45" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="3" borderId="49" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="41" fillId="0" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="37" borderId="49" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="41" fillId="0" borderId="53" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="33" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="0" borderId="52" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="2" borderId="58" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="3" borderId="63" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="41" fillId="0" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="41" fillId="0" borderId="60" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="41" fillId="0" borderId="51" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="41" fillId="0" borderId="63" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="39" borderId="54" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="41" fillId="0" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="37" borderId="65" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="33" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="37" borderId="66" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="41" fillId="0" borderId="67" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="33" fillId="37" borderId="68" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="33" fillId="37" borderId="69" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="33" fillId="37" borderId="70" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="33" fillId="2" borderId="74" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="37" borderId="75" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="2" borderId="72" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="45" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="165" fontId="34" fillId="5" borderId="55" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="165" fontId="34" fillId="5" borderId="69" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="46" fillId="5" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="41" fillId="0" borderId="70" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="46" fillId="5" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="41" fillId="0" borderId="65" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-    <xf numFmtId="0" fontId="45" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="5" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="165" fontId="46" fillId="7" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="165" fontId="46" fillId="7" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="46" fillId="5" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="165" fontId="46" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="46" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="71" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="3" borderId="43" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="46" fillId="0" borderId="78" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="34" fillId="3" borderId="62" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="63" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="17" fontId="42" fillId="38" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    <xf numFmtId="17" fontId="42" fillId="38" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="34" fillId="5" borderId="48" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="17" fontId="42" fillId="38" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="17" fontId="42" fillId="38" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="38" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="17" fontId="42" fillId="39" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="39" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="33" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="33" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="2" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="2" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="3" borderId="43" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="3" borderId="42" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="3" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="3" borderId="53" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="46" fillId="5" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="63" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="46" fillId="5" borderId="71" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="3" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="3" borderId="33" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="46" fillId="5" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="3" borderId="62" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="3" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="3" borderId="63" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="34" fillId="3" borderId="51" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="40" fillId="37" borderId="58" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="40" fillId="37" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="40" fillId="37" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="40" fillId="37" borderId="59" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="41" fillId="0" borderId="64" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="34" fillId="5" borderId="67" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="41" fillId="5" borderId="51" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="170" fontId="9" fillId="3" borderId="64" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="33" fillId="2" borderId="76" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="2" borderId="77" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="170" fontId="34" fillId="5" borderId="52" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="9" fillId="2" borderId="78" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="170" fontId="46" fillId="0" borderId="66" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="34" fillId="3" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="34" fillId="5" borderId="65" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="46" fillId="5" borderId="79" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="34" fillId="5" borderId="68" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="34" fillId="3" borderId="80" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="41" fillId="5" borderId="66" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="34" fillId="3" borderId="81" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="40" fillId="39" borderId="63" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="34" fillId="3" borderId="82" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="33" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="40" fillId="37" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="170" fontId="40" fillId="39" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="165" fontId="34" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="40" fillId="39" borderId="49" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="165" fontId="34" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="40" fillId="39" borderId="64" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="165" fontId="41" fillId="0" borderId="83" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="155">
     <cellStyle name="20% - Ênfase1" xfId="18" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Ênfase1 2" xfId="36" xr:uid="{3409494F-C779-4A0D-80CC-D7A4861328F3}"/>
     <cellStyle name="20% - Ênfase2" xfId="21" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Ênfase2 2" xfId="37" xr:uid="{BBDDB72A-ADC5-4F06-8C89-CC6FE3B8261B}"/>
     <cellStyle name="20% - Ênfase3" xfId="24" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Ênfase3 2" xfId="38" xr:uid="{5B6E2C82-CC8A-44FC-A838-EBE1AB1CB2A3}"/>
     <cellStyle name="20% - Ênfase4" xfId="27" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Ênfase4 2" xfId="39" xr:uid="{AAE456FB-4D10-4614-BA5C-738C810142D6}"/>
     <cellStyle name="20% - Ênfase5" xfId="30" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Ênfase5 2" xfId="40" xr:uid="{B74D0709-ABAA-4845-A672-9989B82BB0FA}"/>
     <cellStyle name="20% - Ênfase6" xfId="33" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Ênfase6 2" xfId="41" xr:uid="{A42D90BD-0A3D-466A-AD90-B15D45356C06}"/>
     <cellStyle name="40% - Ênfase1" xfId="19" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Ênfase1 2" xfId="42" xr:uid="{DFBFB8AA-E480-4416-A880-907E34966208}"/>
     <cellStyle name="40% - Ênfase2" xfId="22" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Ênfase2 2" xfId="43" xr:uid="{B9BF6A44-E34F-430A-85E3-2389131F01DE}"/>
     <cellStyle name="40% - Ênfase3" xfId="25" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Ênfase3 2" xfId="44" xr:uid="{AD5D52FE-8C06-4357-990C-F556B7C2B734}"/>
     <cellStyle name="40% - Ênfase4" xfId="28" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Ênfase4 2" xfId="45" xr:uid="{A195A9D4-EC27-4A16-A1F3-7AD492C24C3A}"/>
     <cellStyle name="40% - Ênfase5" xfId="31" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Ênfase5 2" xfId="46" xr:uid="{2CD9C2DE-8221-41D0-B13A-971D3E7C8A54}"/>
@@ -3100,127 +33338,159 @@
       <tableStyleElement type="firstColumn" dxfId="3"/>
       <tableStyleElement type="lastColumn" dxfId="2"/>
       <tableStyleElement type="firstRowStripe" dxfId="1"/>
       <tableStyleElement type="firstColumnStripe" dxfId="0"/>
     </tableStyle>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FFE6EBF6"/>
       <color rgb="FFE9EDF7"/>
       <color rgb="FFFDFDFD"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>23812</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1484789" cy="714412"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Imagem 2">
+        <xdr:cNvPr id="2" name="Imagem 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C6E7F99-15BC-4928-8510-0943F0209B81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F8A1156-7A19-4F5D-A32F-E75225C76A50}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="392906" y="0"/>
+          <a:off x="417512" y="0"/>
           <a:ext cx="1484789" cy="714412"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-</externalLink>
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>23812</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1484789" cy="714412"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagem 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59BF7BE1-C49B-4FB5-8705-3BACD09BFAD0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="395287" y="0"/>
+          <a:ext cx="1484789" cy="714412"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office 2013 - 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3478,2223 +33748,4542 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2AC3A905-320E-463A-A09E-2802D24B71BA}">
-  <sheetPr codeName="Planilha2">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8CD98AA-22DC-4508-9944-3BC117B79338}">
+  <sheetPr codeName="Planilha31">
     <tabColor theme="9" tint="0.79998168889431442"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:Y42"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="G29" sqref="G29"/>
+      <selection activeCell="Z16" sqref="Z16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="14.5" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="5.5703125" style="2" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="23" max="16384" width="9.28515625" style="2"/>
+    <col min="1" max="1" width="5.54296875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="59.26953125" style="2" customWidth="1"/>
+    <col min="3" max="5" width="10.54296875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="11.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.1796875" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="19" width="11.7265625" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="20" max="20" width="11" style="2" customWidth="1" collapsed="1"/>
+    <col min="21" max="21" width="11.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="11.7265625" style="2" customWidth="1"/>
+    <col min="23" max="23" width="11" style="2" customWidth="1"/>
+    <col min="24" max="16384" width="9.26953125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:23" ht="50.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="3"/>
       <c r="B1"/>
       <c r="C1"/>
-      <c r="D1" s="53"/>
-[...16 lines deleted...]
-      <c r="U1"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+      <c r="W1" s="48"/>
     </row>
-    <row r="2" spans="1:23" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="44"/>
+    <row r="2" spans="1:23" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="38"/>
       <c r="B2" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="5"/>
-      <c r="D2" s="54"/>
-[...3 lines deleted...]
-      <c r="H2" s="54"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
       <c r="I2" s="17"/>
-      <c r="J2" s="36"/>
-[...12 lines deleted...]
-      <c r="U2" s="49"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="34"/>
+      <c r="O2" s="34"/>
+      <c r="P2" s="34"/>
+      <c r="Q2" s="34"/>
+      <c r="R2" s="34"/>
+      <c r="S2" s="34"/>
+      <c r="T2" s="33"/>
+      <c r="U2" s="34"/>
+      <c r="V2" s="34"/>
+      <c r="W2" s="33"/>
     </row>
-    <row r="3" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
-      <c r="U3"/>
+      <c r="W3"/>
     </row>
-    <row r="4" spans="1:23" s="6" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:23" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A4" s="19"/>
       <c r="B4" s="20"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="I4" s="19"/>
       <c r="J4" s="19"/>
       <c r="K4" s="19"/>
       <c r="L4" s="19"/>
       <c r="M4" s="19"/>
       <c r="N4" s="19"/>
       <c r="O4" s="19"/>
       <c r="P4" s="19"/>
       <c r="Q4" s="19"/>
       <c r="R4" s="19"/>
       <c r="S4" s="19"/>
-      <c r="T4" s="29" t="s">
-[...2 lines deleted...]
-      <c r="U4" s="29"/>
+      <c r="W4" s="27" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:23" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A5" s="16"/>
       <c r="B5" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="12">
         <v>2020</v>
       </c>
       <c r="D5" s="9">
         <v>2021</v>
       </c>
       <c r="E5" s="9">
         <v>2022</v>
       </c>
       <c r="F5" s="9">
         <v>2023</v>
       </c>
       <c r="G5" s="21">
         <v>2024</v>
       </c>
-      <c r="H5" s="119">
+      <c r="H5" s="92">
         <v>45658</v>
       </c>
-      <c r="I5" s="120">
+      <c r="I5" s="93">
         <v>45689</v>
       </c>
-      <c r="J5" s="120">
+      <c r="J5" s="93">
         <v>45717</v>
       </c>
-      <c r="K5" s="120">
+      <c r="K5" s="93">
         <v>45748</v>
       </c>
-      <c r="L5" s="120">
+      <c r="L5" s="93">
         <v>45778</v>
       </c>
-      <c r="M5" s="120">
+      <c r="M5" s="93">
         <v>45809</v>
       </c>
-      <c r="N5" s="121">
+      <c r="N5" s="94">
         <v>45839</v>
       </c>
-      <c r="O5" s="121">
+      <c r="O5" s="94">
         <v>45870</v>
       </c>
-      <c r="P5" s="120">
+      <c r="P5" s="93">
         <v>45901</v>
       </c>
-      <c r="Q5" s="120">
+      <c r="Q5" s="93">
         <v>45931</v>
       </c>
-      <c r="R5" s="121">
+      <c r="R5" s="94">
         <v>45962</v>
       </c>
-      <c r="S5" s="122">
+      <c r="S5" s="95">
         <v>45992</v>
       </c>
-      <c r="T5" s="123">
+      <c r="T5" s="96">
         <v>2025</v>
       </c>
-      <c r="U5" s="26"/>
+      <c r="U5" s="97">
+        <v>46023</v>
+      </c>
+      <c r="V5" s="97">
+        <v>46054</v>
+      </c>
+      <c r="W5" s="98">
+        <v>2026</v>
+      </c>
     </row>
-    <row r="6" spans="1:23" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:23" ht="18.5" x14ac:dyDescent="0.35">
       <c r="A6" s="4"/>
       <c r="B6" s="22" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C6" s="23">
-        <f>C7+C20+C24+C25</f>
+        <f t="shared" ref="C6:V6" si="0">C7+C20+C24+C25</f>
         <v>0</v>
       </c>
       <c r="D6" s="23">
-        <f t="shared" ref="D6:S6" si="0">D7+D20+D24+D25</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E6" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F6" s="23">
         <f t="shared" si="0"/>
-        <v>-27.67064871592309</v>
-[...1 lines deleted...]
-      <c r="G6" s="23">
+        <v>-27.670648715923068</v>
+      </c>
+      <c r="G6" s="134">
         <f t="shared" si="0"/>
-        <v>-80.294407785339288</v>
+        <v>-79.783088885406713</v>
       </c>
       <c r="H6" s="23">
         <f t="shared" si="0"/>
-        <v>-13.37073613052571</v>
-[...1 lines deleted...]
-      <c r="I6" s="23">
+        <v>-13.349215796556273</v>
+      </c>
+      <c r="I6" s="99">
         <f t="shared" si="0"/>
-        <v>-17.146793554623834</v>
-[...1 lines deleted...]
-      <c r="J6" s="23">
+        <v>-16.192274650921764</v>
+      </c>
+      <c r="J6" s="99">
         <f t="shared" si="0"/>
-        <v>-18.258302690927348</v>
-[...1 lines deleted...]
-      <c r="K6" s="23">
+        <v>-15.262857487123235</v>
+      </c>
+      <c r="K6" s="99">
         <f t="shared" si="0"/>
-        <v>-26.71043941319077</v>
-[...1 lines deleted...]
-      <c r="L6" s="23">
+        <v>-25.75820181674494</v>
+      </c>
+      <c r="L6" s="99">
         <f t="shared" si="0"/>
-        <v>-31.199645152383376</v>
-[...1 lines deleted...]
-      <c r="M6" s="23">
+        <v>-31.221421414061886</v>
+      </c>
+      <c r="M6" s="99">
         <f t="shared" si="0"/>
         <v>-29.883413648332709</v>
       </c>
-      <c r="N6" s="23">
+      <c r="N6" s="99">
         <f t="shared" si="0"/>
         <v>-24.894659468049532</v>
       </c>
-      <c r="O6" s="23">
+      <c r="O6" s="99">
         <f t="shared" si="0"/>
         <v>-23.803837261273983</v>
       </c>
-      <c r="P6" s="23">
+      <c r="P6" s="99">
         <f t="shared" si="0"/>
         <v>-22.348590127313578</v>
       </c>
-      <c r="Q6" s="23">
+      <c r="Q6" s="99">
         <f t="shared" si="0"/>
         <v>-11.401502410605611</v>
       </c>
-      <c r="R6" s="23">
+      <c r="R6" s="99">
         <f t="shared" si="0"/>
-        <v>-12.59368964302498</v>
-[...1 lines deleted...]
-      <c r="S6" s="23">
+        <v>-12.663427422972708</v>
+      </c>
+      <c r="S6" s="99">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...7 lines deleted...]
-        <v>-161.46399005803329</v>
+        <v>-13.881077351394</v>
+      </c>
+      <c r="T6" s="100">
+        <f>T7+T20+T25</f>
+        <v>-240.66047885535025</v>
+      </c>
+      <c r="U6" s="99">
+        <f t="shared" si="0"/>
+        <v>-26.018243155118725</v>
+      </c>
+      <c r="V6" s="99">
+        <f t="shared" si="0"/>
+        <v>-32.671451294045745</v>
+      </c>
+      <c r="W6" s="104">
+        <f t="shared" ref="W6:W19" si="1">SUM(U6:V6)</f>
+        <v>-58.68969444916447</v>
       </c>
     </row>
-    <row r="7" spans="1:23" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:23" ht="18.5" x14ac:dyDescent="0.35">
       <c r="A7" s="4"/>
       <c r="B7" s="10" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C7" s="18">
-        <f t="shared" ref="C7:S7" si="2">SUM(C8,C10,C13,C18,C19)</f>
+        <f t="shared" ref="C7:V7" si="2">SUM(C8,C10,C13,C18,C19)</f>
         <v>0</v>
       </c>
       <c r="D7" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="E7" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="F7" s="18">
+      <c r="F7" s="32">
         <f t="shared" si="2"/>
-        <v>-27.67064871592309</v>
-[...1 lines deleted...]
-      <c r="G7" s="34">
+        <v>-27.670648715923068</v>
+      </c>
+      <c r="G7" s="32">
         <f t="shared" si="2"/>
-        <v>-80.294407785339288</v>
-[...1 lines deleted...]
-      <c r="H7" s="79">
+        <v>-79.783088885406713</v>
+      </c>
+      <c r="H7" s="135">
         <f t="shared" si="2"/>
-        <v>-13.37073613052571</v>
-[...1 lines deleted...]
-      <c r="I7" s="52">
+        <v>-13.349215796556273</v>
+      </c>
+      <c r="I7" s="102">
         <f t="shared" si="2"/>
-        <v>-17.146793554623834</v>
-[...1 lines deleted...]
-      <c r="J7" s="52">
+        <v>-16.192274650921764</v>
+      </c>
+      <c r="J7" s="102">
         <f t="shared" si="2"/>
-        <v>-18.258302690927348</v>
-[...1 lines deleted...]
-      <c r="K7" s="52">
+        <v>-15.262857487123235</v>
+      </c>
+      <c r="K7" s="102">
         <f t="shared" si="2"/>
-        <v>-26.71043941319077</v>
-[...1 lines deleted...]
-      <c r="L7" s="52">
+        <v>-25.75820181674494</v>
+      </c>
+      <c r="L7" s="102">
         <f t="shared" si="2"/>
-        <v>-31.199645152383376</v>
-[...1 lines deleted...]
-      <c r="M7" s="52">
+        <v>-31.221421414061886</v>
+      </c>
+      <c r="M7" s="102">
         <f t="shared" si="2"/>
         <v>-29.883413648332709</v>
       </c>
-      <c r="N7" s="68">
+      <c r="N7" s="103">
         <f t="shared" si="2"/>
         <v>-24.894659468049532</v>
       </c>
-      <c r="O7" s="68">
+      <c r="O7" s="103">
         <f t="shared" si="2"/>
         <v>-23.803837261273983</v>
       </c>
-      <c r="P7" s="52">
+      <c r="P7" s="102">
         <f t="shared" si="2"/>
         <v>-22.348590127313578</v>
       </c>
-      <c r="Q7" s="52">
+      <c r="Q7" s="102">
         <f t="shared" si="2"/>
         <v>-11.401502410605611</v>
       </c>
-      <c r="R7" s="68">
+      <c r="R7" s="103">
         <f t="shared" si="2"/>
-        <v>-12.59368964302498</v>
-[...1 lines deleted...]
-      <c r="S7" s="132">
+        <v>-12.663427422972708</v>
+      </c>
+      <c r="S7" s="103">
         <f t="shared" si="2"/>
+        <v>-13.881077351394</v>
+      </c>
+      <c r="T7" s="136">
+        <f>T8+T10+T13+T18+T19</f>
+        <v>-240.66047885535025</v>
+      </c>
+      <c r="U7" s="103">
+        <f t="shared" si="2"/>
+        <v>-26.018243155118725</v>
+      </c>
+      <c r="V7" s="103">
+        <f t="shared" si="2"/>
+        <v>-32.671451294045745</v>
+      </c>
+      <c r="W7" s="104">
+        <f t="shared" si="1"/>
+        <v>-58.68969444916447</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="4"/>
+      <c r="B8" s="49" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="54">
+        <f>-SUM(C9:C9)</f>
         <v>0</v>
       </c>
-      <c r="T7" s="74">
-[...5 lines deleted...]
-        <v>-161.46399005803329</v>
+      <c r="D8" s="54">
+        <f>-SUM(D9:D9)</f>
+        <v>0</v>
+      </c>
+      <c r="E8" s="54">
+        <f>-SUM(E9:E9)</f>
+        <v>0</v>
+      </c>
+      <c r="F8" s="86">
+        <f t="shared" ref="F8:V8" si="3">SUM(F9:F9)</f>
+        <v>-14.045862365811972</v>
+      </c>
+      <c r="G8" s="137">
+        <f t="shared" si="3"/>
+        <v>-10.941841388466084</v>
+      </c>
+      <c r="H8" s="87">
+        <f t="shared" si="3"/>
+        <v>-1.310367759627475</v>
+      </c>
+      <c r="I8" s="106">
+        <f t="shared" si="3"/>
+        <v>-1.6761565743313622</v>
+      </c>
+      <c r="J8" s="106">
+        <f t="shared" si="3"/>
+        <v>-1.6070528953649168</v>
+      </c>
+      <c r="K8" s="106">
+        <f t="shared" si="3"/>
+        <v>-2.8834999791868978</v>
+      </c>
+      <c r="L8" s="106">
+        <f t="shared" si="3"/>
+        <v>-1.2077125251581324</v>
+      </c>
+      <c r="M8" s="106">
+        <f t="shared" si="3"/>
+        <v>-3.9268710816106673</v>
+      </c>
+      <c r="N8" s="107">
+        <f t="shared" si="3"/>
+        <v>-1.1217185860094012</v>
+      </c>
+      <c r="O8" s="107">
+        <f t="shared" si="3"/>
+        <v>-1.0717435767625652</v>
+      </c>
+      <c r="P8" s="107">
+        <f t="shared" si="3"/>
+        <v>-1.320003553379675</v>
+      </c>
+      <c r="Q8" s="107">
+        <f t="shared" si="3"/>
+        <v>-2.107774099653005</v>
+      </c>
+      <c r="R8" s="107">
+        <f t="shared" si="3"/>
+        <v>-1.6824378105588023</v>
+      </c>
+      <c r="S8" s="107">
+        <f t="shared" si="3"/>
+        <v>-1.0109401029824654</v>
+      </c>
+      <c r="T8" s="108">
+        <f t="shared" ref="T8:T23" si="4">SUM(H8:S8)</f>
+        <v>-20.926278544625369</v>
+      </c>
+      <c r="U8" s="107">
+        <f t="shared" si="3"/>
+        <v>-2.6472950551187218</v>
+      </c>
+      <c r="V8" s="107">
+        <f t="shared" si="3"/>
+        <v>-2.1839862740457403</v>
+      </c>
+      <c r="W8" s="108">
+        <f t="shared" si="1"/>
+        <v>-4.8312813291644616</v>
       </c>
     </row>
-    <row r="8" spans="1:23" ht="18.75" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-        <f t="shared" ref="C8:E8" si="4">-SUM(C9:C9)</f>
+    <row r="9" spans="1:23" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="4"/>
+      <c r="B9" s="77" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="78">
         <v>0</v>
       </c>
-      <c r="D8" s="67">
+      <c r="D9" s="78">
+        <v>0</v>
+      </c>
+      <c r="E9" s="78">
+        <v>0</v>
+      </c>
+      <c r="F9" s="78">
+        <v>-14.045862365811972</v>
+      </c>
+      <c r="G9" s="109">
+        <v>-10.941841388466084</v>
+      </c>
+      <c r="H9" s="88">
+        <v>-1.310367759627475</v>
+      </c>
+      <c r="I9" s="110">
+        <v>-1.6761565743313622</v>
+      </c>
+      <c r="J9" s="110">
+        <v>-1.6070528953649168</v>
+      </c>
+      <c r="K9" s="110">
+        <v>-2.8834999791868978</v>
+      </c>
+      <c r="L9" s="110">
+        <v>-1.2077125251581324</v>
+      </c>
+      <c r="M9" s="110">
+        <v>-3.9268710816106673</v>
+      </c>
+      <c r="N9" s="110">
+        <v>-1.1217185860094012</v>
+      </c>
+      <c r="O9" s="110">
+        <v>-1.0717435767625652</v>
+      </c>
+      <c r="P9" s="110">
+        <v>-1.320003553379675</v>
+      </c>
+      <c r="Q9" s="110">
+        <v>-2.107774099653005</v>
+      </c>
+      <c r="R9" s="110">
+        <v>-1.6824378105588023</v>
+      </c>
+      <c r="S9" s="110">
+        <v>-1.0109401029824654</v>
+      </c>
+      <c r="T9" s="111">
+        <f t="shared" si="4"/>
+        <v>-20.926278544625369</v>
+      </c>
+      <c r="U9" s="110">
+        <v>-2.6472950551187218</v>
+      </c>
+      <c r="V9" s="110">
+        <v>-2.1839862740457403</v>
+      </c>
+      <c r="W9" s="138">
+        <f t="shared" si="1"/>
+        <v>-4.8312813291644616</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="4"/>
+      <c r="B10" s="50" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="51">
+        <f t="shared" ref="C10:V10" si="5">SUM(C11:C12)</f>
+        <v>0</v>
+      </c>
+      <c r="D10" s="51">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="E10" s="51">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="F10" s="51">
+        <f t="shared" si="5"/>
+        <v>-12.669978583918718</v>
+      </c>
+      <c r="G10" s="112">
+        <f t="shared" si="5"/>
+        <v>-55.154142637643702</v>
+      </c>
+      <c r="H10" s="51">
+        <f t="shared" si="5"/>
+        <v>-10.893471770137699</v>
+      </c>
+      <c r="I10" s="112">
+        <f t="shared" si="5"/>
+        <v>-12.443036333658535</v>
+      </c>
+      <c r="J10" s="112">
+        <f t="shared" si="5"/>
+        <v>-9.0710610390916955</v>
+      </c>
+      <c r="K10" s="112">
+        <f t="shared" si="5"/>
+        <v>-16.901477690305487</v>
+      </c>
+      <c r="L10" s="112">
+        <f t="shared" si="5"/>
+        <v>-22.50199673553476</v>
+      </c>
+      <c r="M10" s="112">
+        <f t="shared" si="5"/>
+        <v>-16.175062644015146</v>
+      </c>
+      <c r="N10" s="112">
+        <f t="shared" si="5"/>
+        <v>-16.614989693491317</v>
+      </c>
+      <c r="O10" s="112">
+        <f t="shared" si="5"/>
+        <v>-18.1425670404128</v>
+      </c>
+      <c r="P10" s="113">
+        <f t="shared" si="5"/>
+        <v>-16.078824186595746</v>
+      </c>
+      <c r="Q10" s="113">
+        <f t="shared" si="5"/>
+        <v>-6.9108059973361762</v>
+      </c>
+      <c r="R10" s="113">
+        <f t="shared" si="5"/>
+        <v>-8.4425810401040966</v>
+      </c>
+      <c r="S10" s="113">
+        <f t="shared" si="5"/>
+        <v>-10.676360374840186</v>
+      </c>
+      <c r="T10" s="114">
+        <f t="shared" si="4"/>
+        <v>-164.85223454552366</v>
+      </c>
+      <c r="U10" s="113">
+        <f t="shared" si="5"/>
+        <v>-20.917530970000001</v>
+      </c>
+      <c r="V10" s="113">
+        <f t="shared" si="5"/>
+        <v>-25.463382520000003</v>
+      </c>
+      <c r="W10" s="139">
+        <f t="shared" si="1"/>
+        <v>-46.380913490000005</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="4"/>
+      <c r="B11" s="77" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="79">
+        <v>0</v>
+      </c>
+      <c r="D11" s="79">
+        <v>0</v>
+      </c>
+      <c r="E11" s="79">
+        <v>0</v>
+      </c>
+      <c r="F11" s="79">
+        <v>-2.7218164054500948</v>
+      </c>
+      <c r="G11" s="115">
+        <v>-21.484638579322439</v>
+      </c>
+      <c r="H11" s="88">
+        <v>-5.1079346612501801</v>
+      </c>
+      <c r="I11" s="110">
+        <v>-4.2618449337979953</v>
+      </c>
+      <c r="J11" s="110">
+        <v>-4.2188236324016488</v>
+      </c>
+      <c r="K11" s="110">
+        <v>-6.4998893309133008</v>
+      </c>
+      <c r="L11" s="110">
+        <v>-8.6086340259108898</v>
+      </c>
+      <c r="M11" s="110">
+        <v>-7.8294139765024164</v>
+      </c>
+      <c r="N11" s="110">
+        <v>-9.5532010430620034</v>
+      </c>
+      <c r="O11" s="110">
+        <v>-9.3954133672202271</v>
+      </c>
+      <c r="P11" s="110">
+        <v>-10.117270500737975</v>
+      </c>
+      <c r="Q11" s="110">
+        <v>-3.2188763374549976</v>
+      </c>
+      <c r="R11" s="110">
+        <v>-4.2875126228388885</v>
+      </c>
+      <c r="S11" s="110">
+        <v>-6.0168813601111353</v>
+      </c>
+      <c r="T11" s="111">
+        <f t="shared" si="4"/>
+        <v>-79.115695792201677</v>
+      </c>
+      <c r="U11" s="110">
+        <v>-7.0894316400000017</v>
+      </c>
+      <c r="V11" s="110">
+        <v>-9.5687764399999988</v>
+      </c>
+      <c r="W11" s="111">
+        <f t="shared" si="1"/>
+        <v>-16.658208080000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="4"/>
+      <c r="B12" s="80" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="81">
+        <v>0</v>
+      </c>
+      <c r="D12" s="81">
+        <v>0</v>
+      </c>
+      <c r="E12" s="81">
+        <v>0</v>
+      </c>
+      <c r="F12" s="79">
+        <v>-9.9481621784686229</v>
+      </c>
+      <c r="G12" s="115">
+        <v>-33.669504058321259</v>
+      </c>
+      <c r="H12" s="88">
+        <v>-5.7855371088875192</v>
+      </c>
+      <c r="I12" s="110">
+        <v>-8.1811913998605394</v>
+      </c>
+      <c r="J12" s="110">
+        <v>-4.8522374066900475</v>
+      </c>
+      <c r="K12" s="110">
+        <v>-10.401588359392186</v>
+      </c>
+      <c r="L12" s="110">
+        <v>-13.893362709623869</v>
+      </c>
+      <c r="M12" s="110">
+        <v>-8.3456486675127284</v>
+      </c>
+      <c r="N12" s="110">
+        <v>-7.0617886504293139</v>
+      </c>
+      <c r="O12" s="110">
+        <v>-8.747153673192571</v>
+      </c>
+      <c r="P12" s="110">
+        <v>-5.9615536858577709</v>
+      </c>
+      <c r="Q12" s="110">
+        <v>-3.6919296598811786</v>
+      </c>
+      <c r="R12" s="110">
+        <v>-4.1550684172652081</v>
+      </c>
+      <c r="S12" s="110">
+        <v>-4.6594790147290501</v>
+      </c>
+      <c r="T12" s="111">
+        <f t="shared" si="4"/>
+        <v>-85.73653875332198</v>
+      </c>
+      <c r="U12" s="110">
+        <v>-13.828099330000001</v>
+      </c>
+      <c r="V12" s="110">
+        <v>-15.894606080000003</v>
+      </c>
+      <c r="W12" s="138">
+        <f t="shared" si="1"/>
+        <v>-29.722705410000003</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="4"/>
+      <c r="B13" s="50" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="51">
+        <f t="shared" ref="C13:V13" si="6">SUM(C14:C17)</f>
+        <v>0</v>
+      </c>
+      <c r="D13" s="51">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="E13" s="51">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F13" s="51">
+        <f t="shared" si="6"/>
+        <v>-1.0330255902793204</v>
+      </c>
+      <c r="G13" s="112">
+        <f t="shared" si="6"/>
+        <v>-10.048126432972854</v>
+      </c>
+      <c r="H13" s="51">
+        <f t="shared" si="6"/>
+        <v>-0.78534804611643783</v>
+      </c>
+      <c r="I13" s="112">
+        <f t="shared" si="6"/>
+        <v>-1.8110981354363931</v>
+      </c>
+      <c r="J13" s="112">
+        <f t="shared" si="6"/>
+        <v>-4.078607305541941</v>
+      </c>
+      <c r="K13" s="112">
+        <f t="shared" si="6"/>
+        <v>-4.3041921876849933</v>
+      </c>
+      <c r="L13" s="112">
+        <f t="shared" si="6"/>
+        <v>-6.2575700220255115</v>
+      </c>
+      <c r="M13" s="112">
+        <f t="shared" si="6"/>
+        <v>-6.0778446753900859</v>
+      </c>
+      <c r="N13" s="112">
+        <f t="shared" si="6"/>
+        <v>-4.2819793397976245</v>
+      </c>
+      <c r="O13" s="112">
+        <f t="shared" si="6"/>
+        <v>-3.3746678507872589</v>
+      </c>
+      <c r="P13" s="106">
+        <f t="shared" si="6"/>
+        <v>-3.3916879872983361</v>
+      </c>
+      <c r="Q13" s="106">
+        <f t="shared" si="6"/>
+        <v>-2.0377257811184859</v>
+      </c>
+      <c r="R13" s="106">
+        <f t="shared" si="6"/>
+        <v>-2.1101282803086048</v>
+      </c>
+      <c r="S13" s="106">
+        <f t="shared" si="6"/>
+        <v>-1.7873824654933483</v>
+      </c>
+      <c r="T13" s="114">
+        <f t="shared" si="4"/>
+        <v>-40.298232076999028</v>
+      </c>
+      <c r="U13" s="106">
+        <f t="shared" si="6"/>
+        <v>-1.1427495500000002</v>
+      </c>
+      <c r="V13" s="106">
+        <f t="shared" si="6"/>
+        <v>-2.5757982400000006</v>
+      </c>
+      <c r="W13" s="139">
+        <f t="shared" si="1"/>
+        <v>-3.7185477900000006</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="4"/>
+      <c r="B14" s="82" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="83">
+        <v>0</v>
+      </c>
+      <c r="D14" s="83">
+        <v>0</v>
+      </c>
+      <c r="E14" s="83">
+        <v>0</v>
+      </c>
+      <c r="F14" s="83">
+        <v>-0.56834898928021049</v>
+      </c>
+      <c r="G14" s="116">
+        <v>-1.0184248319165767</v>
+      </c>
+      <c r="H14" s="88">
+        <v>-0.46384784588013073</v>
+      </c>
+      <c r="I14" s="110">
+        <v>-1.5843519561867836</v>
+      </c>
+      <c r="J14" s="110">
+        <v>-3.6020467741045961</v>
+      </c>
+      <c r="K14" s="110">
+        <v>-3.8585257469609373</v>
+      </c>
+      <c r="L14" s="110">
+        <v>-0.4863805418981681</v>
+      </c>
+      <c r="M14" s="110">
+        <v>-0.8522735276141632</v>
+      </c>
+      <c r="N14" s="110">
+        <v>-0.48980031965006421</v>
+      </c>
+      <c r="O14" s="110">
+        <v>-0.21954929017054334</v>
+      </c>
+      <c r="P14" s="110">
+        <v>-0.4131757650487472</v>
+      </c>
+      <c r="Q14" s="110">
+        <v>-0.47878737181491976</v>
+      </c>
+      <c r="R14" s="110">
+        <v>-0.5145401634420389</v>
+      </c>
+      <c r="S14" s="110">
+        <v>-0.23339003331023586</v>
+      </c>
+      <c r="T14" s="84">
+        <f t="shared" si="4"/>
+        <v>-13.196669336081325</v>
+      </c>
+      <c r="U14" s="110">
+        <v>-0.57781723000000007</v>
+      </c>
+      <c r="V14" s="110">
+        <v>-2.2655939100000002</v>
+      </c>
+      <c r="W14" s="111">
+        <f t="shared" si="1"/>
+        <v>-2.8434111400000002</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="4"/>
+      <c r="B15" s="82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="83">
+        <v>0</v>
+      </c>
+      <c r="D15" s="83">
+        <v>0</v>
+      </c>
+      <c r="E15" s="83">
+        <v>0</v>
+      </c>
+      <c r="F15" s="83">
+        <v>-0.46467660099910996</v>
+      </c>
+      <c r="G15" s="116">
+        <v>-4.8046105385305165</v>
+      </c>
+      <c r="H15" s="88">
+        <v>-0.23083154612277218</v>
+      </c>
+      <c r="I15" s="110">
+        <v>-0.14485191101802961</v>
+      </c>
+      <c r="J15" s="110">
+        <v>-0.38589187732380953</v>
+      </c>
+      <c r="K15" s="110">
+        <v>-0.28626699323432997</v>
+      </c>
+      <c r="L15" s="110">
+        <v>-5.6064767177212937</v>
+      </c>
+      <c r="M15" s="110">
+        <v>-5.0661717002861968</v>
+      </c>
+      <c r="N15" s="110">
+        <v>-3.6475347852808953</v>
+      </c>
+      <c r="O15" s="110">
+        <v>-3.0104743257500508</v>
+      </c>
+      <c r="P15" s="110">
+        <v>-2.838533930443139</v>
+      </c>
+      <c r="Q15" s="110">
+        <v>-6.6097969100839997E-3</v>
+      </c>
+      <c r="R15" s="110">
+        <v>-9.3334621001905704E-2</v>
+      </c>
+      <c r="S15" s="110">
+        <v>-1.6638197896303168E-3</v>
+      </c>
+      <c r="T15" s="84">
+        <f t="shared" si="4"/>
+        <v>-21.318642024882134</v>
+      </c>
+      <c r="U15" s="110">
+        <v>-0.55372885000000005</v>
+      </c>
+      <c r="V15" s="110">
+        <v>-0.30008507000000001</v>
+      </c>
+      <c r="W15" s="111">
+        <f t="shared" si="1"/>
+        <v>-0.85381392000000011</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="4"/>
+      <c r="B16" s="82" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="83">
+        <v>0</v>
+      </c>
+      <c r="D16" s="83">
+        <v>0</v>
+      </c>
+      <c r="E16" s="83">
+        <v>0</v>
+      </c>
+      <c r="F16" s="83">
+        <v>0</v>
+      </c>
+      <c r="G16" s="116">
+        <v>-4.2250910625257596</v>
+      </c>
+      <c r="H16" s="88">
+        <v>-9.0668654113534933E-2</v>
+      </c>
+      <c r="I16" s="110">
+        <v>-8.1894268231579928E-2</v>
+      </c>
+      <c r="J16" s="110">
+        <v>-9.0668654113534933E-2</v>
+      </c>
+      <c r="K16" s="110">
+        <v>-0.15939944748972601</v>
+      </c>
+      <c r="L16" s="110">
+        <v>-0.16471276240605018</v>
+      </c>
+      <c r="M16" s="110">
+        <v>-0.15939944748972601</v>
+      </c>
+      <c r="N16" s="110">
+        <v>-0.144644234866665</v>
+      </c>
+      <c r="O16" s="110">
+        <v>-0.144644234866665</v>
+      </c>
+      <c r="P16" s="110">
+        <v>-0.13997829180644999</v>
+      </c>
+      <c r="Q16" s="110">
+        <v>-1.5523286123934821</v>
+      </c>
+      <c r="R16" s="110">
+        <v>-1.5022534958646601</v>
+      </c>
+      <c r="S16" s="110">
+        <v>-1.5523286123934821</v>
+      </c>
+      <c r="T16" s="84">
+        <f t="shared" si="4"/>
+        <v>-5.782920716035556</v>
+      </c>
+      <c r="U16" s="110">
+        <v>-1.1203470000000002E-2</v>
+      </c>
+      <c r="V16" s="110">
+        <v>-1.0119259999999998E-2</v>
+      </c>
+      <c r="W16" s="111">
+        <f t="shared" si="1"/>
+        <v>-2.1322729999999998E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="4"/>
+      <c r="B17" s="85" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="83">
+        <v>0</v>
+      </c>
+      <c r="D17" s="83">
+        <v>0</v>
+      </c>
+      <c r="E17" s="83">
+        <v>0</v>
+      </c>
+      <c r="F17" s="83">
+        <v>0</v>
+      </c>
+      <c r="G17" s="116">
+        <v>0</v>
+      </c>
+      <c r="H17" s="88">
+        <v>0</v>
+      </c>
+      <c r="I17" s="110">
+        <v>0</v>
+      </c>
+      <c r="J17" s="110">
+        <v>0</v>
+      </c>
+      <c r="K17" s="110">
+        <v>0</v>
+      </c>
+      <c r="L17" s="110">
+        <v>0</v>
+      </c>
+      <c r="M17" s="110">
+        <v>0</v>
+      </c>
+      <c r="N17" s="110">
+        <v>0</v>
+      </c>
+      <c r="O17" s="110">
+        <v>0</v>
+      </c>
+      <c r="P17" s="110">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="110">
+        <v>0</v>
+      </c>
+      <c r="R17" s="110">
+        <v>0</v>
+      </c>
+      <c r="S17" s="110">
+        <v>0</v>
+      </c>
+      <c r="T17" s="84">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="E8" s="67">
+      <c r="U17" s="110">
+        <v>0</v>
+      </c>
+      <c r="V17" s="110">
+        <v>0</v>
+      </c>
+      <c r="W17" s="138">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="4"/>
+      <c r="B18" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="51">
+        <v>0</v>
+      </c>
+      <c r="D18" s="51">
+        <v>0</v>
+      </c>
+      <c r="E18" s="51">
+        <v>0</v>
+      </c>
+      <c r="F18" s="51">
+        <v>0</v>
+      </c>
+      <c r="G18" s="140">
+        <v>0</v>
+      </c>
+      <c r="H18" s="87">
+        <v>-6.6398324008017248E-2</v>
+      </c>
+      <c r="I18" s="117">
+        <v>-5.9972679749176874E-2</v>
+      </c>
+      <c r="J18" s="117">
+        <v>-6.6398324008017248E-2</v>
+      </c>
+      <c r="K18" s="117">
+        <v>-6.4256442588403767E-2</v>
+      </c>
+      <c r="L18" s="117">
+        <v>-6.6398324008017248E-2</v>
+      </c>
+      <c r="M18" s="117">
+        <v>-6.4256442588403767E-2</v>
+      </c>
+      <c r="N18" s="117">
+        <v>-6.6398324008017248E-2</v>
+      </c>
+      <c r="O18" s="117">
+        <v>-6.6398324008017248E-2</v>
+      </c>
+      <c r="P18" s="117">
+        <v>-6.4256442588403767E-2</v>
+      </c>
+      <c r="Q18" s="117">
+        <v>-6.6398324008017248E-2</v>
+      </c>
+      <c r="R18" s="117">
+        <v>-6.4256442588403767E-2</v>
+      </c>
+      <c r="S18" s="117">
+        <v>-6.6398324008017248E-2</v>
+      </c>
+      <c r="T18" s="118">
         <f t="shared" si="4"/>
+        <v>-0.78178671815891287</v>
+      </c>
+      <c r="U18" s="117">
         <v>0</v>
       </c>
-      <c r="F8" s="110">
-[...52 lines deleted...]
-        <f t="shared" si="5"/>
+      <c r="V18" s="117">
         <v>0</v>
       </c>
-      <c r="T8" s="117">
-[...7 lines deleted...]
-      <c r="W8" s="142"/>
+      <c r="W18" s="114">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
     </row>
-    <row r="9" spans="1:23" ht="18.75" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C9" s="98">
+    <row r="19" spans="1:25" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="4"/>
+      <c r="B19" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="53">
         <v>0</v>
       </c>
-      <c r="D9" s="98">
+      <c r="D19" s="53">
         <v>0</v>
       </c>
-      <c r="E9" s="98">
+      <c r="E19" s="53">
         <v>0</v>
       </c>
-      <c r="F9" s="98">
-[...48 lines deleted...]
-        <v>-13.733379401288852</v>
+      <c r="F19" s="53">
+        <v>7.8217824086942556E-2</v>
+      </c>
+      <c r="G19" s="141">
+        <v>-3.6389784263240723</v>
+      </c>
+      <c r="H19" s="63">
+        <v>-0.29362989666664374</v>
+      </c>
+      <c r="I19" s="119">
+        <v>-0.20201092774629725</v>
+      </c>
+      <c r="J19" s="119">
+        <v>-0.43973792311666698</v>
+      </c>
+      <c r="K19" s="119">
+        <v>-1.6047755169791571</v>
+      </c>
+      <c r="L19" s="119">
+        <v>-1.1877438073354671</v>
+      </c>
+      <c r="M19" s="119">
+        <v>-3.6393788047284059</v>
+      </c>
+      <c r="N19" s="119">
+        <v>-2.8095735247431741</v>
+      </c>
+      <c r="O19" s="119">
+        <v>-1.1484604693033449</v>
+      </c>
+      <c r="P19" s="119">
+        <v>-1.4938179574514172</v>
+      </c>
+      <c r="Q19" s="119">
+        <v>-0.27879820848992737</v>
+      </c>
+      <c r="R19" s="119">
+        <v>-0.36402384941280114</v>
+      </c>
+      <c r="S19" s="119">
+        <v>-0.33999608406998372</v>
+      </c>
+      <c r="T19" s="120">
+        <f t="shared" si="4"/>
+        <v>-13.801946970043288</v>
+      </c>
+      <c r="U19" s="119">
+        <v>-1.3106675800000003</v>
+      </c>
+      <c r="V19" s="119">
+        <v>-2.4482842599999994</v>
+      </c>
+      <c r="W19" s="139">
+        <f t="shared" si="1"/>
+        <v>-3.7589518399999999</v>
       </c>
     </row>
-    <row r="10" spans="1:23" ht="18.75" x14ac:dyDescent="0.25">
-[...678 lines deleted...]
-    <row r="20" spans="1:25" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:25" ht="18.5" x14ac:dyDescent="0.35">
       <c r="A20"/>
       <c r="B20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="24">
-        <f t="shared" ref="C20:O20" si="11">SUM(C21:C23)</f>
+        <f t="shared" ref="C20:P20" si="7">SUM(C21:C23)</f>
         <v>0</v>
       </c>
       <c r="D20" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="E20" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="F20" s="24">
-        <f t="shared" si="11"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="G20" s="24">
-        <f t="shared" si="11"/>
+      <c r="G20" s="142">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="H20" s="138">
-        <f t="shared" si="11"/>
+      <c r="H20" s="121">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="I20" s="138">
-        <f t="shared" si="11"/>
+      <c r="I20" s="121">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="J20" s="138">
-        <f t="shared" si="11"/>
+      <c r="J20" s="121">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="K20" s="138">
-        <f t="shared" si="11"/>
+      <c r="K20" s="121">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="L20" s="138">
-        <f t="shared" si="11"/>
+      <c r="L20" s="121">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="M20" s="138">
-        <f t="shared" si="11"/>
+      <c r="M20" s="121">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="N20" s="138">
-        <f t="shared" si="11"/>
+      <c r="N20" s="121">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="O20" s="138">
-        <f t="shared" si="11"/>
+      <c r="O20" s="121">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="P20" s="139">
-        <f>SUM(P21:P23)</f>
+      <c r="P20" s="122">
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="Q20" s="139">
+      <c r="Q20" s="122">
         <v>0</v>
       </c>
-      <c r="R20" s="140">
+      <c r="R20" s="123">
         <v>0</v>
       </c>
-      <c r="S20" s="141">
+      <c r="S20" s="124">
         <v>0</v>
       </c>
-      <c r="T20" s="74">
-        <f t="shared" ref="T20:T23" si="12">SUM(H20:S20)</f>
+      <c r="T20" s="60">
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U20" s="50">
-        <f t="shared" si="3"/>
+      <c r="U20" s="124">
         <v>0</v>
       </c>
+      <c r="V20" s="143">
+        <v>0</v>
+      </c>
+      <c r="W20" s="60">
+        <f t="shared" ref="W20" si="8">U20</f>
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:25" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:25" ht="16" x14ac:dyDescent="0.4">
       <c r="A21"/>
       <c r="B21" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C21" s="31">
+      <c r="C21" s="29">
         <v>0</v>
       </c>
-      <c r="D21" s="31">
+      <c r="D21" s="29">
         <v>0</v>
       </c>
-      <c r="E21" s="31">
+      <c r="E21" s="29">
         <v>0</v>
       </c>
-      <c r="F21" s="31">
+      <c r="F21" s="29">
         <v>0</v>
       </c>
-      <c r="G21" s="42">
+      <c r="G21" s="144">
         <v>0</v>
       </c>
-      <c r="H21" s="114">
+      <c r="H21" s="88">
         <v>0</v>
       </c>
-      <c r="I21" s="115">
+      <c r="I21" s="89">
         <v>0</v>
       </c>
-      <c r="J21" s="115">
+      <c r="J21" s="89">
         <v>0</v>
       </c>
-      <c r="K21" s="115">
+      <c r="K21" s="89">
         <v>0</v>
       </c>
-      <c r="L21" s="115">
+      <c r="L21" s="89">
         <v>0</v>
       </c>
-      <c r="M21" s="115">
+      <c r="M21" s="89">
         <v>0</v>
       </c>
-      <c r="N21" s="116">
+      <c r="N21" s="90">
         <v>0</v>
       </c>
-      <c r="O21" s="116">
+      <c r="O21" s="90">
         <v>0</v>
       </c>
-      <c r="P21" s="56">
+      <c r="P21" s="45">
         <v>0</v>
       </c>
-      <c r="Q21" s="56">
+      <c r="Q21" s="45">
         <v>0</v>
       </c>
-      <c r="R21" s="69">
+      <c r="R21" s="55">
         <v>0</v>
       </c>
-      <c r="S21" s="81">
+      <c r="S21" s="125">
         <v>0</v>
       </c>
-      <c r="T21" s="77">
-        <f t="shared" si="12"/>
+      <c r="T21" s="61">
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U21" s="50">
-        <f t="shared" si="3"/>
+      <c r="U21" s="125">
         <v>0</v>
       </c>
-      <c r="Y21" s="118"/>
+      <c r="V21" s="125">
+        <v>0</v>
+      </c>
+      <c r="W21" s="61"/>
+      <c r="Y21" s="91"/>
     </row>
-    <row r="22" spans="1:25" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:25" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A22"/>
       <c r="B22" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="C22" s="31">
+      <c r="C22" s="29">
         <v>0</v>
       </c>
-      <c r="D22" s="31">
+      <c r="D22" s="29">
         <v>0</v>
       </c>
-      <c r="E22" s="31">
+      <c r="E22" s="29">
         <v>0</v>
       </c>
-      <c r="F22" s="31">
+      <c r="F22" s="29">
         <v>0</v>
       </c>
-      <c r="G22" s="42">
+      <c r="G22" s="144">
         <v>0</v>
       </c>
-      <c r="H22" s="83">
+      <c r="H22" s="65">
         <v>0</v>
       </c>
-      <c r="I22" s="57">
+      <c r="I22" s="46">
         <v>0</v>
       </c>
-      <c r="J22" s="57">
+      <c r="J22" s="46">
         <v>0</v>
       </c>
-      <c r="K22" s="57">
+      <c r="K22" s="46">
         <v>0</v>
       </c>
-      <c r="L22" s="58">
+      <c r="L22" s="47">
         <v>0</v>
       </c>
-      <c r="M22" s="58">
+      <c r="M22" s="47">
         <v>0</v>
       </c>
-      <c r="N22" s="71">
+      <c r="N22" s="57">
         <v>0</v>
       </c>
-      <c r="O22" s="71">
+      <c r="O22" s="57">
         <v>0</v>
       </c>
-      <c r="P22" s="46">
+      <c r="P22" s="40">
         <v>0</v>
       </c>
-      <c r="Q22" s="46">
+      <c r="Q22" s="40">
         <v>0</v>
       </c>
-      <c r="R22" s="70">
+      <c r="R22" s="56">
         <v>0</v>
       </c>
-      <c r="S22" s="82">
+      <c r="S22" s="64">
         <v>0</v>
       </c>
-      <c r="T22" s="78">
-        <f t="shared" si="12"/>
+      <c r="T22" s="61">
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U22" s="50">
-        <f t="shared" si="3"/>
+      <c r="U22" s="64">
         <v>0</v>
       </c>
+      <c r="V22" s="64">
+        <v>0</v>
+      </c>
+      <c r="W22" s="61"/>
     </row>
-    <row r="23" spans="1:25" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:25" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A23"/>
       <c r="B23" s="15" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="C23" s="32">
+        <v>27</v>
+      </c>
+      <c r="C23" s="30">
         <v>0</v>
       </c>
-      <c r="D23" s="32">
+      <c r="D23" s="30">
         <v>0</v>
       </c>
-      <c r="E23" s="32">
+      <c r="E23" s="30">
         <v>0</v>
       </c>
-      <c r="F23" s="32">
+      <c r="F23" s="30">
         <v>0</v>
       </c>
-      <c r="G23" s="43">
+      <c r="G23" s="145">
         <v>0</v>
       </c>
-      <c r="H23" s="83">
+      <c r="H23" s="65">
         <v>0</v>
       </c>
-      <c r="I23" s="57">
+      <c r="I23" s="46">
         <v>0</v>
       </c>
-      <c r="J23" s="57">
+      <c r="J23" s="46">
         <v>0</v>
       </c>
-      <c r="K23" s="57">
+      <c r="K23" s="46">
         <v>0</v>
       </c>
-      <c r="L23" s="58">
+      <c r="L23" s="47">
         <v>0</v>
       </c>
-      <c r="M23" s="58">
+      <c r="M23" s="47">
         <v>0</v>
       </c>
-      <c r="N23" s="71">
+      <c r="N23" s="57">
         <v>0</v>
       </c>
-      <c r="O23" s="71">
+      <c r="O23" s="57">
         <v>0</v>
       </c>
-      <c r="P23" s="58">
+      <c r="P23" s="47">
         <v>0</v>
       </c>
-      <c r="Q23" s="58">
+      <c r="Q23" s="47">
         <v>0</v>
       </c>
-      <c r="R23" s="71">
+      <c r="R23" s="57">
         <v>0</v>
       </c>
-      <c r="S23" s="84">
+      <c r="S23" s="66">
         <v>0</v>
       </c>
-      <c r="T23" s="78">
-        <f t="shared" si="12"/>
+      <c r="T23" s="61">
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U23" s="50">
-        <f t="shared" si="3"/>
+      <c r="U23" s="66">
         <v>0</v>
       </c>
+      <c r="V23" s="66">
+        <v>0</v>
+      </c>
+      <c r="W23" s="61"/>
     </row>
-    <row r="24" spans="1:25" ht="27.75" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:25" ht="18.5" x14ac:dyDescent="0.35">
       <c r="A24"/>
       <c r="B24" s="10" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C24" s="18"/>
       <c r="D24" s="18"/>
       <c r="E24" s="18"/>
       <c r="F24" s="18"/>
-      <c r="G24" s="34"/>
-[...13 lines deleted...]
-      <c r="U24" s="50"/>
+      <c r="G24" s="32"/>
+      <c r="H24" s="67"/>
+      <c r="I24" s="41"/>
+      <c r="J24" s="41"/>
+      <c r="K24" s="41"/>
+      <c r="L24" s="41"/>
+      <c r="M24" s="41"/>
+      <c r="N24" s="58"/>
+      <c r="O24" s="58"/>
+      <c r="P24" s="41"/>
+      <c r="Q24" s="41"/>
+      <c r="R24" s="58"/>
+      <c r="S24" s="68"/>
+      <c r="T24" s="18"/>
+      <c r="U24" s="68"/>
+      <c r="V24" s="68"/>
+      <c r="W24" s="18"/>
     </row>
-    <row r="25" spans="1:25" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:25" ht="19" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A25"/>
       <c r="B25" s="10" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C25" s="18"/>
       <c r="D25" s="18"/>
       <c r="E25" s="18"/>
       <c r="F25" s="18"/>
-      <c r="G25" s="34"/>
-[...16 lines deleted...]
-      </c>
+      <c r="G25" s="32"/>
+      <c r="H25" s="67"/>
+      <c r="I25" s="41"/>
+      <c r="J25" s="41"/>
+      <c r="K25" s="41"/>
+      <c r="L25" s="41"/>
+      <c r="M25" s="41"/>
+      <c r="N25" s="58"/>
+      <c r="O25" s="58"/>
+      <c r="P25" s="41"/>
+      <c r="Q25" s="41"/>
+      <c r="R25" s="58"/>
+      <c r="S25" s="68"/>
+      <c r="T25" s="18"/>
+      <c r="U25" s="68"/>
+      <c r="V25" s="68"/>
+      <c r="W25" s="18"/>
     </row>
-    <row r="26" spans="1:25" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:25" ht="18.5" x14ac:dyDescent="0.35">
       <c r="A26"/>
-      <c r="B26" s="93" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="94">
+      <c r="B26" s="73" t="s">
+        <v>33</v>
+      </c>
+      <c r="C26" s="74">
         <f>SUM(C27)</f>
         <v>0</v>
       </c>
-      <c r="D26" s="94">
-        <f t="shared" ref="D26:F26" si="13">SUM(D27)</f>
+      <c r="D26" s="74">
+        <f>SUM(D27)</f>
         <v>0</v>
       </c>
-      <c r="E26" s="94">
-        <f t="shared" si="13"/>
+      <c r="E26" s="74">
+        <f>SUM(E27)</f>
         <v>0</v>
       </c>
-      <c r="F26" s="94">
-        <f t="shared" si="13"/>
+      <c r="F26" s="74">
+        <f>SUM(F27)</f>
         <v>0</v>
       </c>
-      <c r="G26" s="94">
+      <c r="G26" s="74">
         <v>0</v>
       </c>
-      <c r="H26" s="95">
-        <f>SUM(H27)</f>
+      <c r="H26" s="75">
+        <f t="shared" ref="H26:S26" si="9">SUM(H27)</f>
         <v>0</v>
       </c>
-      <c r="I26" s="95">
-        <f t="shared" ref="I26:S26" si="14">SUM(I27)</f>
+      <c r="I26" s="75">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J26" s="95">
-        <f t="shared" si="14"/>
+      <c r="J26" s="75">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="K26" s="95">
-        <f t="shared" si="14"/>
+      <c r="K26" s="75">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="L26" s="95">
-        <f t="shared" si="14"/>
+      <c r="L26" s="75">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="M26" s="95">
-        <f t="shared" si="14"/>
+      <c r="M26" s="75">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="N26" s="95">
-        <f t="shared" si="14"/>
+      <c r="N26" s="75">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="O26" s="95">
-        <f t="shared" si="14"/>
+      <c r="O26" s="75">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="P26" s="95">
-        <f t="shared" si="14"/>
+      <c r="P26" s="75">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="Q26" s="95">
-        <f t="shared" si="14"/>
+      <c r="Q26" s="75">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="R26" s="95">
-        <f t="shared" si="14"/>
+      <c r="R26" s="75">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="S26" s="95">
-        <f t="shared" si="14"/>
+      <c r="S26" s="75">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="T26" s="96">
-[...5 lines deleted...]
-      </c>
+      <c r="T26" s="74">
+        <f>T27</f>
+        <v>32.155850036113158</v>
+      </c>
+      <c r="U26" s="75"/>
+      <c r="V26" s="75"/>
+      <c r="W26" s="74"/>
     </row>
-    <row r="27" spans="1:25" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:25" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A27"/>
       <c r="B27" s="15" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C27" s="32">
+        <v>23</v>
+      </c>
+      <c r="C27" s="30">
         <v>0</v>
       </c>
-      <c r="D27" s="32">
+      <c r="D27" s="30">
         <v>0</v>
       </c>
-      <c r="E27" s="32">
+      <c r="E27" s="30">
         <v>0</v>
       </c>
-      <c r="F27" s="32">
+      <c r="F27" s="30">
         <v>0</v>
       </c>
-      <c r="G27" s="43">
+      <c r="G27" s="37">
         <v>0</v>
       </c>
-      <c r="H27" s="87">
+      <c r="H27" s="69">
         <v>0</v>
       </c>
-      <c r="I27" s="48">
+      <c r="I27" s="42">
         <v>0</v>
       </c>
-      <c r="J27" s="48">
+      <c r="J27" s="42">
         <v>0</v>
       </c>
-      <c r="K27" s="48">
+      <c r="K27" s="42">
         <v>0</v>
       </c>
-      <c r="L27" s="48">
+      <c r="L27" s="42">
         <v>0</v>
       </c>
-      <c r="M27" s="48">
+      <c r="M27" s="42">
         <v>0</v>
       </c>
-      <c r="N27" s="71">
+      <c r="N27" s="57">
         <v>0</v>
       </c>
-      <c r="O27" s="71">
+      <c r="O27" s="57">
         <v>0</v>
       </c>
-      <c r="P27" s="48">
+      <c r="P27" s="42">
         <v>0</v>
       </c>
-      <c r="Q27" s="48">
+      <c r="Q27" s="42">
         <v>0</v>
       </c>
-      <c r="R27" s="71">
+      <c r="R27" s="57">
         <v>0</v>
       </c>
-      <c r="S27" s="84">
+      <c r="S27" s="66">
         <v>0</v>
       </c>
-      <c r="T27" s="78">
-[...3 lines deleted...]
-        <f t="shared" si="3"/>
+      <c r="T27" s="61">
+        <v>32.155850036113158</v>
+      </c>
+      <c r="U27" s="66">
         <v>0</v>
       </c>
+      <c r="V27" s="146">
+        <v>0</v>
+      </c>
+      <c r="W27" s="61">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="1:25" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:25" ht="18.5" x14ac:dyDescent="0.35">
       <c r="A28"/>
       <c r="B28" s="25" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C28" s="18">
-        <f t="shared" ref="C28:T28" si="15">C6+C26</f>
+        <f t="shared" ref="C28:E28" si="10">C6+C26</f>
         <v>0</v>
       </c>
       <c r="D28" s="18">
-        <f t="shared" si="15"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="E28" s="18">
-        <f t="shared" si="15"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F28" s="18">
-        <f t="shared" si="15"/>
-[...60 lines deleted...]
-        <v>-161.46399005803329</v>
+        <v>-32.155850036113158</v>
+      </c>
+      <c r="G28" s="32">
+        <v>-96.645008771981452</v>
+      </c>
+      <c r="H28" s="67">
+        <v>-15.398793561323675</v>
+      </c>
+      <c r="I28" s="67">
+        <v>-18.494851646392092</v>
+      </c>
+      <c r="J28" s="67">
+        <v>-17.265425725343452</v>
+      </c>
+      <c r="K28" s="67">
+        <v>-28.827650649681562</v>
+      </c>
+      <c r="L28" s="67">
+        <v>-34.577129967739026</v>
+      </c>
+      <c r="M28" s="67">
+        <v>-32.694619861642046</v>
+      </c>
+      <c r="N28" s="67">
+        <v>-26.923156935037259</v>
+      </c>
+      <c r="O28" s="67">
+        <v>-25.447589653564233</v>
+      </c>
+      <c r="P28" s="67">
+        <v>-23.599071368296475</v>
+      </c>
+      <c r="Q28" s="67">
+        <v>-11.873326859695554</v>
+      </c>
+      <c r="R28" s="67">
+        <v>-13.020806145726436</v>
+      </c>
+      <c r="S28" s="67">
+        <v>-13.881077351394</v>
+      </c>
+      <c r="T28" s="60">
+        <v>-229.84764968972269</v>
+      </c>
+      <c r="U28" s="67">
+        <v>-26.018243155118718</v>
+      </c>
+      <c r="V28" s="67">
+        <v>-32.671451294045738</v>
+      </c>
+      <c r="W28" s="60">
+        <f>SUM(U28:V28)</f>
+        <v>-58.689694449164456</v>
       </c>
     </row>
-    <row r="29" spans="1:25" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:25" ht="18.5" x14ac:dyDescent="0.35">
       <c r="A29"/>
       <c r="B29" s="25" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="C29" s="23">
         <f>C28</f>
         <v>0</v>
       </c>
       <c r="D29" s="23">
-        <f>D28+C29</f>
+        <f t="shared" ref="D29:S29" si="11">D28+C29</f>
         <v>0</v>
       </c>
       <c r="E29" s="23">
-        <f>E28+D29</f>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F29" s="23">
-        <f>F28+E29</f>
-[...53 lines deleted...]
-      <c r="T29" s="73">
+        <f t="shared" si="11"/>
+        <v>-32.155850036113158</v>
+      </c>
+      <c r="G29" s="31">
+        <f t="shared" si="11"/>
+        <v>-128.8008588080946</v>
+      </c>
+      <c r="H29" s="70">
+        <f>H28+G29</f>
+        <v>-144.19965236941829</v>
+      </c>
+      <c r="I29" s="71">
+        <f t="shared" si="11"/>
+        <v>-162.69450401581037</v>
+      </c>
+      <c r="J29" s="71">
+        <f t="shared" si="11"/>
+        <v>-179.95992974115381</v>
+      </c>
+      <c r="K29" s="71">
+        <f t="shared" si="11"/>
+        <v>-208.78758039083539</v>
+      </c>
+      <c r="L29" s="71">
+        <f t="shared" si="11"/>
+        <v>-243.36471035857443</v>
+      </c>
+      <c r="M29" s="71">
+        <f t="shared" si="11"/>
+        <v>-276.05933022021645</v>
+      </c>
+      <c r="N29" s="72">
+        <f t="shared" si="11"/>
+        <v>-302.98248715525369</v>
+      </c>
+      <c r="O29" s="72">
+        <f t="shared" si="11"/>
+        <v>-328.43007680881794</v>
+      </c>
+      <c r="P29" s="71">
+        <f t="shared" si="11"/>
+        <v>-352.02914817711439</v>
+      </c>
+      <c r="Q29" s="71">
+        <f t="shared" si="11"/>
+        <v>-363.90247503680996</v>
+      </c>
+      <c r="R29" s="71">
+        <f t="shared" si="11"/>
+        <v>-376.92328118253641</v>
+      </c>
+      <c r="S29" s="71">
+        <f t="shared" si="11"/>
+        <v>-390.80435853393044</v>
+      </c>
+      <c r="T29" s="59">
         <f>T28+G29</f>
-        <v>-311.90601728559079</v>
-[...3 lines deleted...]
-        <v>-1328.6250030795245</v>
+        <v>-358.64850849781726</v>
+      </c>
+      <c r="U29" s="71">
+        <f>T29+U28</f>
+        <v>-384.666751652936</v>
+      </c>
+      <c r="V29" s="71">
+        <f>U29+V28</f>
+        <v>-417.33820294698171</v>
+      </c>
+      <c r="W29" s="59">
+        <f>T29+W28</f>
+        <v>-417.33820294698171</v>
       </c>
     </row>
-    <row r="30" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:25" ht="22" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30"/>
       <c r="B30" s="7"/>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
       <c r="M30" s="1"/>
       <c r="N30" s="1"/>
       <c r="O30" s="1"/>
       <c r="P30" s="1"/>
       <c r="Q30" s="1"/>
       <c r="R30" s="1"/>
       <c r="S30" s="1"/>
       <c r="T30" s="1"/>
-      <c r="U30" s="1"/>
+      <c r="W30" s="1"/>
     </row>
-    <row r="31" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31"/>
-      <c r="B31" s="40" t="s">
-[...20 lines deleted...]
-      <c r="U31" s="51"/>
+      <c r="B31" s="132" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" s="133"/>
+      <c r="D31" s="133"/>
+      <c r="E31" s="133"/>
+      <c r="F31" s="133"/>
+      <c r="G31" s="133"/>
+      <c r="H31" s="133"/>
+      <c r="I31" s="133"/>
+      <c r="J31" s="133"/>
+      <c r="K31" s="133"/>
+      <c r="L31" s="133"/>
+      <c r="M31" s="133"/>
+      <c r="N31" s="133"/>
+      <c r="O31" s="133"/>
+      <c r="P31" s="133"/>
+      <c r="Q31" s="133"/>
+      <c r="R31" s="133"/>
+      <c r="S31" s="133"/>
+      <c r="T31" s="133"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
     </row>
-    <row r="32" spans="1:25" ht="3.6" customHeight="1" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-      <c r="U32" s="30"/>
+    <row r="32" spans="1:25" ht="53.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B32" s="126" t="s">
+        <v>46</v>
+      </c>
+      <c r="C32" s="127"/>
+      <c r="D32" s="127"/>
+      <c r="E32" s="127"/>
+      <c r="F32" s="127"/>
+      <c r="G32" s="127"/>
+      <c r="H32" s="127"/>
+      <c r="I32" s="127"/>
+      <c r="J32" s="127"/>
+      <c r="K32" s="127"/>
+      <c r="L32" s="127"/>
+      <c r="M32" s="127"/>
+      <c r="N32" s="127"/>
+      <c r="O32" s="127"/>
+      <c r="P32" s="127"/>
+      <c r="Q32" s="127"/>
+      <c r="R32" s="127"/>
+      <c r="S32" s="127"/>
+      <c r="T32" s="128"/>
+      <c r="W32" s="28"/>
     </row>
-    <row r="33" spans="2:21" ht="15.75" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="U33" s="45"/>
+    <row r="33" spans="2:23" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B33" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="C33" s="127"/>
+      <c r="D33" s="127"/>
+      <c r="E33" s="127"/>
+      <c r="F33" s="127"/>
+      <c r="G33" s="127"/>
+      <c r="H33" s="127"/>
+      <c r="I33" s="127"/>
+      <c r="J33" s="127"/>
+      <c r="K33" s="127"/>
+      <c r="L33" s="127"/>
+      <c r="M33" s="127"/>
+      <c r="N33" s="127"/>
+      <c r="O33" s="127"/>
+      <c r="P33" s="127"/>
+      <c r="Q33" s="127"/>
+      <c r="R33" s="127"/>
+      <c r="S33" s="127"/>
+      <c r="T33" s="128"/>
     </row>
-    <row r="34" spans="2:21" ht="15.75" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="U34" s="45"/>
+    <row r="34" spans="2:23" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B34" s="126" t="s">
+        <v>38</v>
+      </c>
+      <c r="C34" s="127"/>
+      <c r="D34" s="127"/>
+      <c r="E34" s="127"/>
+      <c r="F34" s="127"/>
+      <c r="G34" s="127"/>
+      <c r="H34" s="127"/>
+      <c r="I34" s="127"/>
+      <c r="J34" s="127"/>
+      <c r="K34" s="127"/>
+      <c r="L34" s="127"/>
+      <c r="M34" s="127"/>
+      <c r="N34" s="127"/>
+      <c r="O34" s="127"/>
+      <c r="P34" s="127"/>
+      <c r="Q34" s="127"/>
+      <c r="R34" s="127"/>
+      <c r="S34" s="127"/>
+      <c r="T34" s="128"/>
     </row>
-    <row r="35" spans="2:21" ht="15.75" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="U35" s="45"/>
+    <row r="35" spans="2:23" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B35" s="126" t="s">
+        <v>39</v>
+      </c>
+      <c r="C35" s="127"/>
+      <c r="D35" s="127"/>
+      <c r="E35" s="127"/>
+      <c r="F35" s="127"/>
+      <c r="G35" s="127"/>
+      <c r="H35" s="127"/>
+      <c r="I35" s="127"/>
+      <c r="J35" s="127"/>
+      <c r="K35" s="127"/>
+      <c r="L35" s="127"/>
+      <c r="M35" s="127"/>
+      <c r="N35" s="127"/>
+      <c r="O35" s="127"/>
+      <c r="P35" s="127"/>
+      <c r="Q35" s="127"/>
+      <c r="R35" s="127"/>
+      <c r="S35" s="127"/>
+      <c r="T35" s="128"/>
     </row>
-    <row r="36" spans="2:21" ht="15.75" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="U36" s="45"/>
+    <row r="36" spans="2:23" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B36" s="126" t="s">
+        <v>40</v>
+      </c>
+      <c r="C36" s="127"/>
+      <c r="D36" s="127"/>
+      <c r="E36" s="127"/>
+      <c r="F36" s="127"/>
+      <c r="G36" s="127"/>
+      <c r="H36" s="127"/>
+      <c r="I36" s="127"/>
+      <c r="J36" s="127"/>
+      <c r="K36" s="127"/>
+      <c r="L36" s="127"/>
+      <c r="M36" s="127"/>
+      <c r="N36" s="127"/>
+      <c r="O36" s="127"/>
+      <c r="P36" s="127"/>
+      <c r="Q36" s="127"/>
+      <c r="R36" s="127"/>
+      <c r="S36" s="127"/>
+      <c r="T36" s="128"/>
     </row>
-    <row r="37" spans="2:21" ht="15.75" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="U37" s="45"/>
+    <row r="37" spans="2:23" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B37" s="126" t="s">
+        <v>41</v>
+      </c>
+      <c r="C37" s="127"/>
+      <c r="D37" s="127"/>
+      <c r="E37" s="127"/>
+      <c r="F37" s="127"/>
+      <c r="G37" s="127"/>
+      <c r="H37" s="127"/>
+      <c r="I37" s="127"/>
+      <c r="J37" s="127"/>
+      <c r="K37" s="127"/>
+      <c r="L37" s="127"/>
+      <c r="M37" s="127"/>
+      <c r="N37" s="127"/>
+      <c r="O37" s="127"/>
+      <c r="P37" s="127"/>
+      <c r="Q37" s="127"/>
+      <c r="R37" s="127"/>
+      <c r="S37" s="127"/>
+      <c r="T37" s="128"/>
     </row>
-    <row r="38" spans="2:21" ht="15.75" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="U38" s="45"/>
+    <row r="38" spans="2:23" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B38" s="126" t="s">
+        <v>42</v>
+      </c>
+      <c r="C38" s="127"/>
+      <c r="D38" s="127"/>
+      <c r="E38" s="127"/>
+      <c r="F38" s="127"/>
+      <c r="G38" s="127"/>
+      <c r="H38" s="127"/>
+      <c r="I38" s="127"/>
+      <c r="J38" s="127"/>
+      <c r="K38" s="127"/>
+      <c r="L38" s="127"/>
+      <c r="M38" s="127"/>
+      <c r="N38" s="127"/>
+      <c r="O38" s="127"/>
+      <c r="P38" s="127"/>
+      <c r="Q38" s="127"/>
+      <c r="R38" s="127"/>
+      <c r="S38" s="127"/>
+      <c r="T38" s="128"/>
     </row>
-    <row r="39" spans="2:21" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="U39" s="45"/>
+    <row r="39" spans="2:23" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B39" s="126" t="s">
+        <v>43</v>
+      </c>
+      <c r="C39" s="127"/>
+      <c r="D39" s="127"/>
+      <c r="E39" s="127"/>
+      <c r="F39" s="127"/>
+      <c r="G39" s="127"/>
+      <c r="H39" s="127"/>
+      <c r="I39" s="127"/>
+      <c r="J39" s="127"/>
+      <c r="K39" s="127"/>
+      <c r="L39" s="127"/>
+      <c r="M39" s="127"/>
+      <c r="N39" s="127"/>
+      <c r="O39" s="127"/>
+      <c r="P39" s="127"/>
+      <c r="Q39" s="127"/>
+      <c r="R39" s="127"/>
+      <c r="S39" s="127"/>
+      <c r="T39" s="128"/>
     </row>
-    <row r="40" spans="2:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="U40" s="45"/>
+    <row r="40" spans="2:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B40" s="126" t="s">
+        <v>44</v>
+      </c>
+      <c r="C40" s="127"/>
+      <c r="D40" s="127"/>
+      <c r="E40" s="127"/>
+      <c r="F40" s="127"/>
+      <c r="G40" s="127"/>
+      <c r="H40" s="127"/>
+      <c r="I40" s="127"/>
+      <c r="J40" s="127"/>
+      <c r="K40" s="127"/>
+      <c r="L40" s="127"/>
+      <c r="M40" s="127"/>
+      <c r="N40" s="127"/>
+      <c r="O40" s="127"/>
+      <c r="P40" s="127"/>
+      <c r="Q40" s="127"/>
+      <c r="R40" s="127"/>
+      <c r="S40" s="127"/>
+      <c r="T40" s="128"/>
     </row>
-    <row r="41" spans="2:21" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-      <c r="T41" s="127"/>
+    <row r="41" spans="2:23" ht="55.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B41" s="129" t="s">
+        <v>45</v>
+      </c>
+      <c r="C41" s="130"/>
+      <c r="D41" s="130"/>
+      <c r="E41" s="130"/>
+      <c r="F41" s="130"/>
+      <c r="G41" s="130"/>
+      <c r="H41" s="130"/>
+      <c r="I41" s="130"/>
+      <c r="J41" s="130"/>
+      <c r="K41" s="130"/>
+      <c r="L41" s="130"/>
+      <c r="M41" s="130"/>
+      <c r="N41" s="130"/>
+      <c r="O41" s="130"/>
+      <c r="P41" s="130"/>
+      <c r="Q41" s="130"/>
+      <c r="R41" s="130"/>
+      <c r="S41" s="130"/>
+      <c r="T41" s="131"/>
     </row>
-    <row r="42" spans="2:21" ht="15.75" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-      <c r="U42" s="45"/>
+    <row r="42" spans="2:23" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B42" s="39"/>
+      <c r="C42" s="39"/>
+      <c r="D42" s="39"/>
+      <c r="E42" s="39"/>
+      <c r="F42" s="39"/>
+      <c r="G42" s="39"/>
+      <c r="H42" s="39"/>
+      <c r="I42" s="39"/>
+      <c r="J42" s="39"/>
+      <c r="K42" s="39"/>
+      <c r="L42" s="39"/>
+      <c r="M42" s="39"/>
+      <c r="N42" s="39"/>
+      <c r="O42" s="39"/>
+      <c r="P42" s="39"/>
+      <c r="Q42" s="39"/>
+      <c r="R42" s="39"/>
+      <c r="S42" s="39"/>
+      <c r="T42" s="39"/>
+      <c r="W42" s="39"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-    <mergeCell ref="B41:T41"/>
+  <mergeCells count="11">
+    <mergeCell ref="B38:T38"/>
     <mergeCell ref="B39:T39"/>
     <mergeCell ref="B40:T40"/>
+    <mergeCell ref="B41:T41"/>
+    <mergeCell ref="B32:T32"/>
+    <mergeCell ref="B31:T31"/>
     <mergeCell ref="B33:T33"/>
     <mergeCell ref="B34:T34"/>
     <mergeCell ref="B35:T35"/>
     <mergeCell ref="B36:T36"/>
     <mergeCell ref="B37:T37"/>
-    <mergeCell ref="B38:T38"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="54" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
-    <ignoredError sqref="C13:E13 C20:G20 P20 T21:T23 P13:R13 F13:O13 T11:T19" formulaRange="1"/>
+    <ignoredError sqref="T6:T8" formula="1"/>
+    <ignoredError sqref="T9:T20" formula="1" formulaRange="1"/>
+    <ignoredError sqref="C13:S13 U13:W13 T21:T25 W28" formulaRange="1"/>
+  </ignoredErrors>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D86043F5-7986-489D-AD62-F38D2796672A}">
+  <sheetPr codeName="Planilha31">
+    <tabColor theme="9" tint="0.79998168889431442"/>
+    <pageSetUpPr autoPageBreaks="0"/>
+  </sheetPr>
+  <dimension ref="A1:X42"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="U9" sqref="U9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="14.5" outlineLevelCol="1" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="5.54296875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="59.26953125" style="2" customWidth="1"/>
+    <col min="3" max="5" width="10.54296875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="11.7265625" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9.26953125" style="2" customWidth="1"/>
+    <col min="8" max="19" width="11.7265625" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="20" max="20" width="11" style="2" customWidth="1" collapsed="1"/>
+    <col min="21" max="21" width="9" style="2" customWidth="1"/>
+    <col min="22" max="22" width="8.81640625" style="2" customWidth="1"/>
+    <col min="23" max="16384" width="9.26953125" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:22" ht="50.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="3"/>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+      <c r="V1" s="48"/>
+    </row>
+    <row r="2" spans="1:22" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="38"/>
+      <c r="B2" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="5"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="34"/>
+      <c r="O2" s="34"/>
+      <c r="P2" s="34"/>
+      <c r="Q2" s="34"/>
+      <c r="R2" s="34"/>
+      <c r="S2" s="34"/>
+      <c r="T2" s="33"/>
+      <c r="U2" s="34"/>
+      <c r="V2" s="33"/>
+    </row>
+    <row r="3" spans="1:22" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3"/>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3"/>
+      <c r="J3"/>
+      <c r="K3"/>
+      <c r="L3"/>
+      <c r="M3"/>
+      <c r="N3"/>
+      <c r="O3"/>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="V3"/>
+    </row>
+    <row r="4" spans="1:22" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="19"/>
+      <c r="B4" s="20"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="19"/>
+      <c r="L4" s="19"/>
+      <c r="M4" s="19"/>
+      <c r="N4" s="19"/>
+      <c r="O4" s="19"/>
+      <c r="P4" s="19"/>
+      <c r="Q4" s="19"/>
+      <c r="R4" s="19"/>
+      <c r="S4" s="19"/>
+      <c r="V4" s="27" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="16"/>
+      <c r="B5" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="12">
+        <v>2020</v>
+      </c>
+      <c r="D5" s="9">
+        <v>2021</v>
+      </c>
+      <c r="E5" s="9">
+        <v>2022</v>
+      </c>
+      <c r="F5" s="9">
+        <v>2023</v>
+      </c>
+      <c r="G5" s="21">
+        <v>2024</v>
+      </c>
+      <c r="H5" s="92">
+        <v>45658</v>
+      </c>
+      <c r="I5" s="93">
+        <v>45689</v>
+      </c>
+      <c r="J5" s="93">
+        <v>45717</v>
+      </c>
+      <c r="K5" s="93">
+        <v>45748</v>
+      </c>
+      <c r="L5" s="93">
+        <v>45778</v>
+      </c>
+      <c r="M5" s="93">
+        <v>45809</v>
+      </c>
+      <c r="N5" s="94">
+        <v>45839</v>
+      </c>
+      <c r="O5" s="94">
+        <v>45870</v>
+      </c>
+      <c r="P5" s="93">
+        <v>45901</v>
+      </c>
+      <c r="Q5" s="93">
+        <v>45931</v>
+      </c>
+      <c r="R5" s="94">
+        <v>45962</v>
+      </c>
+      <c r="S5" s="95">
+        <v>45992</v>
+      </c>
+      <c r="T5" s="96">
+        <v>2025</v>
+      </c>
+      <c r="U5" s="97">
+        <v>46023</v>
+      </c>
+      <c r="V5" s="98">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="4"/>
+      <c r="B6" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="23">
+        <f t="shared" ref="C6:U6" si="0">C7+C20+C24+C25</f>
+        <v>0</v>
+      </c>
+      <c r="D6" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="E6" s="23">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F6" s="23">
+        <f t="shared" si="0"/>
+        <v>-27.670648715923068</v>
+      </c>
+      <c r="G6" s="99">
+        <f t="shared" si="0"/>
+        <v>-79.783088885406713</v>
+      </c>
+      <c r="H6" s="23">
+        <f t="shared" si="0"/>
+        <v>-13.349215796556273</v>
+      </c>
+      <c r="I6" s="99">
+        <f t="shared" si="0"/>
+        <v>-16.192274650921764</v>
+      </c>
+      <c r="J6" s="99">
+        <f t="shared" si="0"/>
+        <v>-15.262857487123235</v>
+      </c>
+      <c r="K6" s="99">
+        <f t="shared" si="0"/>
+        <v>-25.75820181674494</v>
+      </c>
+      <c r="L6" s="99">
+        <f t="shared" si="0"/>
+        <v>-31.221421414061886</v>
+      </c>
+      <c r="M6" s="99">
+        <f t="shared" si="0"/>
+        <v>-29.883413648332709</v>
+      </c>
+      <c r="N6" s="99">
+        <f t="shared" si="0"/>
+        <v>-24.894659468049532</v>
+      </c>
+      <c r="O6" s="99">
+        <f t="shared" si="0"/>
+        <v>-23.803837261273983</v>
+      </c>
+      <c r="P6" s="99">
+        <f t="shared" si="0"/>
+        <v>-22.348590127313578</v>
+      </c>
+      <c r="Q6" s="99">
+        <f t="shared" si="0"/>
+        <v>-11.401502410605611</v>
+      </c>
+      <c r="R6" s="99">
+        <f t="shared" si="0"/>
+        <v>-12.663427422972708</v>
+      </c>
+      <c r="S6" s="99">
+        <f t="shared" si="0"/>
+        <v>-13.881077351394</v>
+      </c>
+      <c r="T6" s="100">
+        <f>T7+T20+T25</f>
+        <v>-240.66047885535025</v>
+      </c>
+      <c r="U6" s="99">
+        <f t="shared" si="0"/>
+        <v>-26.012735721737506</v>
+      </c>
+      <c r="V6" s="100">
+        <f>U6</f>
+        <v>-26.012735721737506</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="4"/>
+      <c r="B7" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" s="18">
+        <f t="shared" ref="C7:U7" si="1">SUM(C8,C10,C13,C18,C19)</f>
+        <v>0</v>
+      </c>
+      <c r="D7" s="18">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E7" s="18">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="F7" s="18">
+        <f t="shared" si="1"/>
+        <v>-27.670648715923068</v>
+      </c>
+      <c r="G7" s="101">
+        <f t="shared" si="1"/>
+        <v>-79.783088885406713</v>
+      </c>
+      <c r="H7" s="62">
+        <f t="shared" si="1"/>
+        <v>-13.349215796556273</v>
+      </c>
+      <c r="I7" s="102">
+        <f t="shared" si="1"/>
+        <v>-16.192274650921764</v>
+      </c>
+      <c r="J7" s="102">
+        <f t="shared" si="1"/>
+        <v>-15.262857487123235</v>
+      </c>
+      <c r="K7" s="102">
+        <f t="shared" si="1"/>
+        <v>-25.75820181674494</v>
+      </c>
+      <c r="L7" s="102">
+        <f t="shared" si="1"/>
+        <v>-31.221421414061886</v>
+      </c>
+      <c r="M7" s="102">
+        <f t="shared" si="1"/>
+        <v>-29.883413648332709</v>
+      </c>
+      <c r="N7" s="103">
+        <f t="shared" si="1"/>
+        <v>-24.894659468049532</v>
+      </c>
+      <c r="O7" s="103">
+        <f t="shared" si="1"/>
+        <v>-23.803837261273983</v>
+      </c>
+      <c r="P7" s="102">
+        <f t="shared" si="1"/>
+        <v>-22.348590127313578</v>
+      </c>
+      <c r="Q7" s="102">
+        <f t="shared" si="1"/>
+        <v>-11.401502410605611</v>
+      </c>
+      <c r="R7" s="103">
+        <f t="shared" si="1"/>
+        <v>-12.663427422972708</v>
+      </c>
+      <c r="S7" s="103">
+        <f t="shared" si="1"/>
+        <v>-13.881077351394</v>
+      </c>
+      <c r="T7" s="104">
+        <f>T8+T10+T13+T18+T19</f>
+        <v>-240.66047885535025</v>
+      </c>
+      <c r="U7" s="62">
+        <f t="shared" si="1"/>
+        <v>-26.012735721737506</v>
+      </c>
+      <c r="V7" s="104">
+        <f t="shared" ref="V7:V20" si="2">U7</f>
+        <v>-26.012735721737506</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="4"/>
+      <c r="B8" s="49" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="54">
+        <f>-SUM(C9:C9)</f>
+        <v>0</v>
+      </c>
+      <c r="D8" s="54">
+        <f>-SUM(D9:D9)</f>
+        <v>0</v>
+      </c>
+      <c r="E8" s="54">
+        <f>-SUM(E9:E9)</f>
+        <v>0</v>
+      </c>
+      <c r="F8" s="86">
+        <f t="shared" ref="F8:U8" si="3">SUM(F9:F9)</f>
+        <v>-14.045862365811972</v>
+      </c>
+      <c r="G8" s="105">
+        <f t="shared" si="3"/>
+        <v>-10.941841388466084</v>
+      </c>
+      <c r="H8" s="87">
+        <f t="shared" si="3"/>
+        <v>-1.310367759627475</v>
+      </c>
+      <c r="I8" s="106">
+        <f t="shared" si="3"/>
+        <v>-1.6761565743313622</v>
+      </c>
+      <c r="J8" s="106">
+        <f t="shared" si="3"/>
+        <v>-1.6070528953649168</v>
+      </c>
+      <c r="K8" s="106">
+        <f t="shared" si="3"/>
+        <v>-2.8834999791868978</v>
+      </c>
+      <c r="L8" s="106">
+        <f t="shared" si="3"/>
+        <v>-1.2077125251581324</v>
+      </c>
+      <c r="M8" s="106">
+        <f t="shared" si="3"/>
+        <v>-3.9268710816106673</v>
+      </c>
+      <c r="N8" s="107">
+        <f t="shared" si="3"/>
+        <v>-1.1217185860094012</v>
+      </c>
+      <c r="O8" s="107">
+        <f t="shared" si="3"/>
+        <v>-1.0717435767625652</v>
+      </c>
+      <c r="P8" s="107">
+        <f t="shared" si="3"/>
+        <v>-1.320003553379675</v>
+      </c>
+      <c r="Q8" s="107">
+        <f t="shared" si="3"/>
+        <v>-2.107774099653005</v>
+      </c>
+      <c r="R8" s="107">
+        <f t="shared" si="3"/>
+        <v>-1.6824378105588023</v>
+      </c>
+      <c r="S8" s="107">
+        <f t="shared" si="3"/>
+        <v>-1.0109401029824654</v>
+      </c>
+      <c r="T8" s="108">
+        <f t="shared" ref="T8:T23" si="4">SUM(H8:S8)</f>
+        <v>-20.926278544625369</v>
+      </c>
+      <c r="U8" s="87">
+        <f t="shared" si="3"/>
+        <v>-2.6472950551187218</v>
+      </c>
+      <c r="V8" s="108">
+        <f t="shared" si="2"/>
+        <v>-2.6472950551187218</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="4"/>
+      <c r="B9" s="77" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="78">
+        <v>0</v>
+      </c>
+      <c r="D9" s="78">
+        <v>0</v>
+      </c>
+      <c r="E9" s="78">
+        <v>0</v>
+      </c>
+      <c r="F9" s="78">
+        <v>-14.045862365811972</v>
+      </c>
+      <c r="G9" s="109">
+        <v>-10.941841388466084</v>
+      </c>
+      <c r="H9" s="88">
+        <v>-1.310367759627475</v>
+      </c>
+      <c r="I9" s="110">
+        <v>-1.6761565743313622</v>
+      </c>
+      <c r="J9" s="110">
+        <v>-1.6070528953649168</v>
+      </c>
+      <c r="K9" s="110">
+        <v>-2.8834999791868978</v>
+      </c>
+      <c r="L9" s="110">
+        <v>-1.2077125251581324</v>
+      </c>
+      <c r="M9" s="110">
+        <v>-3.9268710816106673</v>
+      </c>
+      <c r="N9" s="110">
+        <v>-1.1217185860094012</v>
+      </c>
+      <c r="O9" s="110">
+        <v>-1.0717435767625652</v>
+      </c>
+      <c r="P9" s="110">
+        <v>-1.320003553379675</v>
+      </c>
+      <c r="Q9" s="110">
+        <v>-2.107774099653005</v>
+      </c>
+      <c r="R9" s="110">
+        <v>-1.6824378105588023</v>
+      </c>
+      <c r="S9" s="110">
+        <v>-1.0109401029824654</v>
+      </c>
+      <c r="T9" s="111">
+        <f t="shared" si="4"/>
+        <v>-20.926278544625369</v>
+      </c>
+      <c r="U9" s="110">
+        <v>-2.6472950551187218</v>
+      </c>
+      <c r="V9" s="111">
+        <f t="shared" si="2"/>
+        <v>-2.6472950551187218</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="4"/>
+      <c r="B10" s="50" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="51">
+        <f t="shared" ref="C10:U10" si="5">SUM(C11:C12)</f>
+        <v>0</v>
+      </c>
+      <c r="D10" s="51">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="E10" s="51">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="F10" s="51">
+        <f t="shared" si="5"/>
+        <v>-12.669978583918718</v>
+      </c>
+      <c r="G10" s="112">
+        <f t="shared" si="5"/>
+        <v>-55.154142637643702</v>
+      </c>
+      <c r="H10" s="51">
+        <f t="shared" si="5"/>
+        <v>-10.893471770137699</v>
+      </c>
+      <c r="I10" s="112">
+        <f t="shared" si="5"/>
+        <v>-12.443036333658535</v>
+      </c>
+      <c r="J10" s="112">
+        <f t="shared" si="5"/>
+        <v>-9.0710610390916955</v>
+      </c>
+      <c r="K10" s="112">
+        <f t="shared" si="5"/>
+        <v>-16.901477690305487</v>
+      </c>
+      <c r="L10" s="112">
+        <f t="shared" si="5"/>
+        <v>-22.50199673553476</v>
+      </c>
+      <c r="M10" s="112">
+        <f t="shared" si="5"/>
+        <v>-16.175062644015146</v>
+      </c>
+      <c r="N10" s="112">
+        <f t="shared" si="5"/>
+        <v>-16.614989693491317</v>
+      </c>
+      <c r="O10" s="112">
+        <f t="shared" si="5"/>
+        <v>-18.1425670404128</v>
+      </c>
+      <c r="P10" s="113">
+        <f t="shared" si="5"/>
+        <v>-16.078824186595746</v>
+      </c>
+      <c r="Q10" s="113">
+        <f t="shared" si="5"/>
+        <v>-6.9108059973361762</v>
+      </c>
+      <c r="R10" s="113">
+        <f t="shared" si="5"/>
+        <v>-8.4425810401040966</v>
+      </c>
+      <c r="S10" s="113">
+        <f t="shared" si="5"/>
+        <v>-10.676360374840186</v>
+      </c>
+      <c r="T10" s="114">
+        <f t="shared" si="4"/>
+        <v>-164.85223454552366</v>
+      </c>
+      <c r="U10" s="113">
+        <f t="shared" si="5"/>
+        <v>-20.919303736176385</v>
+      </c>
+      <c r="V10" s="114">
+        <f t="shared" si="2"/>
+        <v>-20.919303736176385</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="4"/>
+      <c r="B11" s="77" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="79">
+        <v>0</v>
+      </c>
+      <c r="D11" s="79">
+        <v>0</v>
+      </c>
+      <c r="E11" s="79">
+        <v>0</v>
+      </c>
+      <c r="F11" s="79">
+        <v>-2.7218164054500948</v>
+      </c>
+      <c r="G11" s="115">
+        <v>-21.484638579322439</v>
+      </c>
+      <c r="H11" s="88">
+        <v>-5.1079346612501801</v>
+      </c>
+      <c r="I11" s="110">
+        <v>-4.2618449337979953</v>
+      </c>
+      <c r="J11" s="110">
+        <v>-4.2188236324016488</v>
+      </c>
+      <c r="K11" s="110">
+        <v>-6.4998893309133008</v>
+      </c>
+      <c r="L11" s="110">
+        <v>-8.6086340259108898</v>
+      </c>
+      <c r="M11" s="110">
+        <v>-7.8294139765024164</v>
+      </c>
+      <c r="N11" s="110">
+        <v>-9.5532010430620034</v>
+      </c>
+      <c r="O11" s="110">
+        <v>-9.3954133672202271</v>
+      </c>
+      <c r="P11" s="110">
+        <v>-10.117270500737975</v>
+      </c>
+      <c r="Q11" s="110">
+        <v>-3.2188763374549976</v>
+      </c>
+      <c r="R11" s="110">
+        <v>-4.2875126228388885</v>
+      </c>
+      <c r="S11" s="110">
+        <v>-6.0168813601111353</v>
+      </c>
+      <c r="T11" s="111">
+        <f t="shared" si="4"/>
+        <v>-79.115695792201677</v>
+      </c>
+      <c r="U11" s="110">
+        <v>-7.0909358730659147</v>
+      </c>
+      <c r="V11" s="111">
+        <f t="shared" si="2"/>
+        <v>-7.0909358730659147</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="4"/>
+      <c r="B12" s="80" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" s="81">
+        <v>0</v>
+      </c>
+      <c r="D12" s="81">
+        <v>0</v>
+      </c>
+      <c r="E12" s="81">
+        <v>0</v>
+      </c>
+      <c r="F12" s="79">
+        <v>-9.9481621784686229</v>
+      </c>
+      <c r="G12" s="115">
+        <v>-33.669504058321259</v>
+      </c>
+      <c r="H12" s="88">
+        <v>-5.7855371088875192</v>
+      </c>
+      <c r="I12" s="110">
+        <v>-8.1811913998605394</v>
+      </c>
+      <c r="J12" s="110">
+        <v>-4.8522374066900475</v>
+      </c>
+      <c r="K12" s="110">
+        <v>-10.401588359392186</v>
+      </c>
+      <c r="L12" s="110">
+        <v>-13.893362709623869</v>
+      </c>
+      <c r="M12" s="110">
+        <v>-8.3456486675127284</v>
+      </c>
+      <c r="N12" s="110">
+        <v>-7.0617886504293139</v>
+      </c>
+      <c r="O12" s="110">
+        <v>-8.747153673192571</v>
+      </c>
+      <c r="P12" s="110">
+        <v>-5.9615536858577709</v>
+      </c>
+      <c r="Q12" s="110">
+        <v>-3.6919296598811786</v>
+      </c>
+      <c r="R12" s="110">
+        <v>-4.1550684172652081</v>
+      </c>
+      <c r="S12" s="110">
+        <v>-4.6594790147290501</v>
+      </c>
+      <c r="T12" s="111">
+        <f t="shared" si="4"/>
+        <v>-85.73653875332198</v>
+      </c>
+      <c r="U12" s="110">
+        <v>-13.82836786311047</v>
+      </c>
+      <c r="V12" s="111">
+        <f t="shared" si="2"/>
+        <v>-13.82836786311047</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="4"/>
+      <c r="B13" s="50" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="51">
+        <f t="shared" ref="C13:U13" si="6">SUM(C14:C17)</f>
+        <v>0</v>
+      </c>
+      <c r="D13" s="51">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="E13" s="51">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F13" s="51">
+        <f t="shared" si="6"/>
+        <v>-1.0330255902793204</v>
+      </c>
+      <c r="G13" s="112">
+        <f t="shared" si="6"/>
+        <v>-10.048126432972854</v>
+      </c>
+      <c r="H13" s="51">
+        <f t="shared" si="6"/>
+        <v>-0.78534804611643783</v>
+      </c>
+      <c r="I13" s="112">
+        <f t="shared" si="6"/>
+        <v>-1.8110981354363931</v>
+      </c>
+      <c r="J13" s="112">
+        <f t="shared" si="6"/>
+        <v>-4.078607305541941</v>
+      </c>
+      <c r="K13" s="112">
+        <f t="shared" si="6"/>
+        <v>-4.3041921876849933</v>
+      </c>
+      <c r="L13" s="112">
+        <f t="shared" si="6"/>
+        <v>-6.2575700220255115</v>
+      </c>
+      <c r="M13" s="112">
+        <f t="shared" si="6"/>
+        <v>-6.0778446753900859</v>
+      </c>
+      <c r="N13" s="112">
+        <f t="shared" si="6"/>
+        <v>-4.2819793397976245</v>
+      </c>
+      <c r="O13" s="112">
+        <f t="shared" si="6"/>
+        <v>-3.3746678507872589</v>
+      </c>
+      <c r="P13" s="106">
+        <f t="shared" si="6"/>
+        <v>-3.3916879872983361</v>
+      </c>
+      <c r="Q13" s="106">
+        <f t="shared" si="6"/>
+        <v>-2.0377257811184859</v>
+      </c>
+      <c r="R13" s="106">
+        <f t="shared" si="6"/>
+        <v>-2.1101282803086048</v>
+      </c>
+      <c r="S13" s="106">
+        <f t="shared" si="6"/>
+        <v>-1.7873824654933483</v>
+      </c>
+      <c r="T13" s="114">
+        <f t="shared" si="4"/>
+        <v>-40.298232076999028</v>
+      </c>
+      <c r="U13" s="106">
+        <f t="shared" si="6"/>
+        <v>-1.134972389831469</v>
+      </c>
+      <c r="V13" s="114">
+        <f t="shared" si="2"/>
+        <v>-1.134972389831469</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="4"/>
+      <c r="B14" s="82" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="83">
+        <v>0</v>
+      </c>
+      <c r="D14" s="83">
+        <v>0</v>
+      </c>
+      <c r="E14" s="83">
+        <v>0</v>
+      </c>
+      <c r="F14" s="83">
+        <v>-0.56834898928021049</v>
+      </c>
+      <c r="G14" s="116">
+        <v>-1.0184248319165767</v>
+      </c>
+      <c r="H14" s="88">
+        <v>-0.46384784588013073</v>
+      </c>
+      <c r="I14" s="110">
+        <v>-1.5843519561867836</v>
+      </c>
+      <c r="J14" s="110">
+        <v>-3.6020467741045961</v>
+      </c>
+      <c r="K14" s="110">
+        <v>-3.8585257469609373</v>
+      </c>
+      <c r="L14" s="110">
+        <v>-0.4863805418981681</v>
+      </c>
+      <c r="M14" s="110">
+        <v>-0.8522735276141632</v>
+      </c>
+      <c r="N14" s="110">
+        <v>-0.48980031965006421</v>
+      </c>
+      <c r="O14" s="110">
+        <v>-0.21954929017054334</v>
+      </c>
+      <c r="P14" s="110">
+        <v>-0.4131757650487472</v>
+      </c>
+      <c r="Q14" s="110">
+        <v>-0.47878737181491976</v>
+      </c>
+      <c r="R14" s="110">
+        <v>-0.5145401634420389</v>
+      </c>
+      <c r="S14" s="110">
+        <v>-0.23339003331023586</v>
+      </c>
+      <c r="T14" s="84">
+        <f t="shared" si="4"/>
+        <v>-13.196669336081325</v>
+      </c>
+      <c r="U14" s="110">
+        <v>-0.57004006707761223</v>
+      </c>
+      <c r="V14" s="84">
+        <f t="shared" si="2"/>
+        <v>-0.57004006707761223</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="4"/>
+      <c r="B15" s="82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="83">
+        <v>0</v>
+      </c>
+      <c r="D15" s="83">
+        <v>0</v>
+      </c>
+      <c r="E15" s="83">
+        <v>0</v>
+      </c>
+      <c r="F15" s="83">
+        <v>-0.46467660099910996</v>
+      </c>
+      <c r="G15" s="116">
+        <v>-4.8046105385305165</v>
+      </c>
+      <c r="H15" s="88">
+        <v>-0.23083154612277218</v>
+      </c>
+      <c r="I15" s="110">
+        <v>-0.14485191101802961</v>
+      </c>
+      <c r="J15" s="110">
+        <v>-0.38589187732380953</v>
+      </c>
+      <c r="K15" s="110">
+        <v>-0.28626699323432997</v>
+      </c>
+      <c r="L15" s="110">
+        <v>-5.6064767177212937</v>
+      </c>
+      <c r="M15" s="110">
+        <v>-5.0661717002861968</v>
+      </c>
+      <c r="N15" s="110">
+        <v>-3.6475347852808953</v>
+      </c>
+      <c r="O15" s="110">
+        <v>-3.0104743257500508</v>
+      </c>
+      <c r="P15" s="110">
+        <v>-2.838533930443139</v>
+      </c>
+      <c r="Q15" s="110">
+        <v>-6.6097969100839997E-3</v>
+      </c>
+      <c r="R15" s="110">
+        <v>-9.3334621001905704E-2</v>
+      </c>
+      <c r="S15" s="110">
+        <v>-1.6638197896303168E-3</v>
+      </c>
+      <c r="T15" s="84">
+        <f t="shared" si="4"/>
+        <v>-21.318642024882134</v>
+      </c>
+      <c r="U15" s="110">
+        <v>-0.55372885575537045</v>
+      </c>
+      <c r="V15" s="84">
+        <f t="shared" si="2"/>
+        <v>-0.55372885575537045</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="4"/>
+      <c r="B16" s="82" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="83">
+        <v>0</v>
+      </c>
+      <c r="D16" s="83">
+        <v>0</v>
+      </c>
+      <c r="E16" s="83">
+        <v>0</v>
+      </c>
+      <c r="F16" s="83">
+        <v>0</v>
+      </c>
+      <c r="G16" s="116">
+        <v>-4.2250910625257596</v>
+      </c>
+      <c r="H16" s="88">
+        <v>-9.0668654113534933E-2</v>
+      </c>
+      <c r="I16" s="110">
+        <v>-8.1894268231579928E-2</v>
+      </c>
+      <c r="J16" s="110">
+        <v>-9.0668654113534933E-2</v>
+      </c>
+      <c r="K16" s="110">
+        <v>-0.15939944748972601</v>
+      </c>
+      <c r="L16" s="110">
+        <v>-0.16471276240605018</v>
+      </c>
+      <c r="M16" s="110">
+        <v>-0.15939944748972601</v>
+      </c>
+      <c r="N16" s="110">
+        <v>-0.144644234866665</v>
+      </c>
+      <c r="O16" s="110">
+        <v>-0.144644234866665</v>
+      </c>
+      <c r="P16" s="110">
+        <v>-0.13997829180644999</v>
+      </c>
+      <c r="Q16" s="110">
+        <v>-1.5523286123934821</v>
+      </c>
+      <c r="R16" s="110">
+        <v>-1.5022534958646601</v>
+      </c>
+      <c r="S16" s="110">
+        <v>-1.5523286123934821</v>
+      </c>
+      <c r="T16" s="84">
+        <f t="shared" si="4"/>
+        <v>-5.782920716035556</v>
+      </c>
+      <c r="U16" s="110">
+        <v>-1.1203466998486499E-2</v>
+      </c>
+      <c r="V16" s="84">
+        <f t="shared" si="2"/>
+        <v>-1.1203466998486499E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="4"/>
+      <c r="B17" s="85" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="83">
+        <v>0</v>
+      </c>
+      <c r="D17" s="83">
+        <v>0</v>
+      </c>
+      <c r="E17" s="83">
+        <v>0</v>
+      </c>
+      <c r="F17" s="83">
+        <v>0</v>
+      </c>
+      <c r="G17" s="116">
+        <v>0</v>
+      </c>
+      <c r="H17" s="88">
+        <v>0</v>
+      </c>
+      <c r="I17" s="110">
+        <v>0</v>
+      </c>
+      <c r="J17" s="110">
+        <v>0</v>
+      </c>
+      <c r="K17" s="110">
+        <v>0</v>
+      </c>
+      <c r="L17" s="110">
+        <v>0</v>
+      </c>
+      <c r="M17" s="110">
+        <v>0</v>
+      </c>
+      <c r="N17" s="110">
+        <v>0</v>
+      </c>
+      <c r="O17" s="110">
+        <v>0</v>
+      </c>
+      <c r="P17" s="110">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="110">
+        <v>0</v>
+      </c>
+      <c r="R17" s="110">
+        <v>0</v>
+      </c>
+      <c r="S17" s="110">
+        <v>0</v>
+      </c>
+      <c r="T17" s="84">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="U17" s="88"/>
+      <c r="V17" s="84">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="4"/>
+      <c r="B18" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="C18" s="51">
+        <v>0</v>
+      </c>
+      <c r="D18" s="51">
+        <v>0</v>
+      </c>
+      <c r="E18" s="51">
+        <v>0</v>
+      </c>
+      <c r="F18" s="51">
+        <v>0</v>
+      </c>
+      <c r="G18" s="51">
+        <v>0</v>
+      </c>
+      <c r="H18" s="87">
+        <v>-6.6398324008017248E-2</v>
+      </c>
+      <c r="I18" s="117">
+        <v>-5.9972679749176874E-2</v>
+      </c>
+      <c r="J18" s="117">
+        <v>-6.6398324008017248E-2</v>
+      </c>
+      <c r="K18" s="117">
+        <v>-6.4256442588403767E-2</v>
+      </c>
+      <c r="L18" s="117">
+        <v>-6.6398324008017248E-2</v>
+      </c>
+      <c r="M18" s="117">
+        <v>-6.4256442588403767E-2</v>
+      </c>
+      <c r="N18" s="117">
+        <v>-6.6398324008017248E-2</v>
+      </c>
+      <c r="O18" s="117">
+        <v>-6.6398324008017248E-2</v>
+      </c>
+      <c r="P18" s="117">
+        <v>-6.4256442588403767E-2</v>
+      </c>
+      <c r="Q18" s="117">
+        <v>-6.6398324008017248E-2</v>
+      </c>
+      <c r="R18" s="117">
+        <v>-6.4256442588403767E-2</v>
+      </c>
+      <c r="S18" s="117">
+        <v>-6.6398324008017248E-2</v>
+      </c>
+      <c r="T18" s="118">
+        <f t="shared" si="4"/>
+        <v>-0.78178671815891287</v>
+      </c>
+      <c r="U18" s="87">
+        <v>0</v>
+      </c>
+      <c r="V18" s="118">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="4"/>
+      <c r="B19" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="53">
+        <v>0</v>
+      </c>
+      <c r="D19" s="53">
+        <v>0</v>
+      </c>
+      <c r="E19" s="53">
+        <v>0</v>
+      </c>
+      <c r="F19" s="53">
+        <v>7.8217824086942556E-2</v>
+      </c>
+      <c r="G19" s="53">
+        <v>-3.6389784263240723</v>
+      </c>
+      <c r="H19" s="63">
+        <v>-0.29362989666664374</v>
+      </c>
+      <c r="I19" s="119">
+        <v>-0.20201092774629725</v>
+      </c>
+      <c r="J19" s="119">
+        <v>-0.43973792311666698</v>
+      </c>
+      <c r="K19" s="119">
+        <v>-1.6047755169791571</v>
+      </c>
+      <c r="L19" s="119">
+        <v>-1.1877438073354671</v>
+      </c>
+      <c r="M19" s="119">
+        <v>-3.6393788047284059</v>
+      </c>
+      <c r="N19" s="119">
+        <v>-2.8095735247431741</v>
+      </c>
+      <c r="O19" s="119">
+        <v>-1.1484604693033449</v>
+      </c>
+      <c r="P19" s="119">
+        <v>-1.4938179574514172</v>
+      </c>
+      <c r="Q19" s="119">
+        <v>-0.27879820848992737</v>
+      </c>
+      <c r="R19" s="119">
+        <v>-0.36402384941280114</v>
+      </c>
+      <c r="S19" s="119">
+        <v>-0.33999608406998372</v>
+      </c>
+      <c r="T19" s="120">
+        <f t="shared" si="4"/>
+        <v>-13.801946970043288</v>
+      </c>
+      <c r="U19" s="63">
+        <v>-1.3111645406109314</v>
+      </c>
+      <c r="V19" s="120">
+        <f t="shared" si="2"/>
+        <v>-1.3111645406109314</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A20"/>
+      <c r="B20" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="24">
+        <f t="shared" ref="C20:P20" si="7">SUM(C21:C23)</f>
+        <v>0</v>
+      </c>
+      <c r="D20" s="24">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="E20" s="24">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="F20" s="24">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="G20" s="24">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="H20" s="121">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="I20" s="121">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="J20" s="121">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="K20" s="121">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="L20" s="121">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="M20" s="121">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="N20" s="121">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="O20" s="121">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="P20" s="122">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="Q20" s="122">
+        <v>0</v>
+      </c>
+      <c r="R20" s="123">
+        <v>0</v>
+      </c>
+      <c r="S20" s="124">
+        <v>0</v>
+      </c>
+      <c r="T20" s="60">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="U20" s="124">
+        <v>0</v>
+      </c>
+      <c r="V20" s="60">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24" ht="16" x14ac:dyDescent="0.4">
+      <c r="A21"/>
+      <c r="B21" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="29">
+        <v>0</v>
+      </c>
+      <c r="D21" s="29">
+        <v>0</v>
+      </c>
+      <c r="E21" s="29">
+        <v>0</v>
+      </c>
+      <c r="F21" s="29">
+        <v>0</v>
+      </c>
+      <c r="G21" s="29">
+        <v>0</v>
+      </c>
+      <c r="H21" s="88">
+        <v>0</v>
+      </c>
+      <c r="I21" s="89">
+        <v>0</v>
+      </c>
+      <c r="J21" s="89">
+        <v>0</v>
+      </c>
+      <c r="K21" s="89">
+        <v>0</v>
+      </c>
+      <c r="L21" s="89">
+        <v>0</v>
+      </c>
+      <c r="M21" s="89">
+        <v>0</v>
+      </c>
+      <c r="N21" s="90">
+        <v>0</v>
+      </c>
+      <c r="O21" s="90">
+        <v>0</v>
+      </c>
+      <c r="P21" s="45">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="45">
+        <v>0</v>
+      </c>
+      <c r="R21" s="55">
+        <v>0</v>
+      </c>
+      <c r="S21" s="125">
+        <v>0</v>
+      </c>
+      <c r="T21" s="61">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="U21" s="125">
+        <v>0</v>
+      </c>
+      <c r="V21" s="61"/>
+      <c r="X21" s="91"/>
+    </row>
+    <row r="22" spans="1:24" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A22"/>
+      <c r="B22" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" s="29">
+        <v>0</v>
+      </c>
+      <c r="D22" s="29">
+        <v>0</v>
+      </c>
+      <c r="E22" s="29">
+        <v>0</v>
+      </c>
+      <c r="F22" s="29">
+        <v>0</v>
+      </c>
+      <c r="G22" s="29">
+        <v>0</v>
+      </c>
+      <c r="H22" s="65">
+        <v>0</v>
+      </c>
+      <c r="I22" s="46">
+        <v>0</v>
+      </c>
+      <c r="J22" s="46">
+        <v>0</v>
+      </c>
+      <c r="K22" s="46">
+        <v>0</v>
+      </c>
+      <c r="L22" s="47">
+        <v>0</v>
+      </c>
+      <c r="M22" s="47">
+        <v>0</v>
+      </c>
+      <c r="N22" s="57">
+        <v>0</v>
+      </c>
+      <c r="O22" s="57">
+        <v>0</v>
+      </c>
+      <c r="P22" s="40">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="40">
+        <v>0</v>
+      </c>
+      <c r="R22" s="56">
+        <v>0</v>
+      </c>
+      <c r="S22" s="64">
+        <v>0</v>
+      </c>
+      <c r="T22" s="61">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="U22" s="64">
+        <v>0</v>
+      </c>
+      <c r="V22" s="61"/>
+    </row>
+    <row r="23" spans="1:24" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A23"/>
+      <c r="B23" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="30">
+        <v>0</v>
+      </c>
+      <c r="D23" s="30">
+        <v>0</v>
+      </c>
+      <c r="E23" s="30">
+        <v>0</v>
+      </c>
+      <c r="F23" s="30">
+        <v>0</v>
+      </c>
+      <c r="G23" s="30">
+        <v>0</v>
+      </c>
+      <c r="H23" s="65">
+        <v>0</v>
+      </c>
+      <c r="I23" s="46">
+        <v>0</v>
+      </c>
+      <c r="J23" s="46">
+        <v>0</v>
+      </c>
+      <c r="K23" s="46">
+        <v>0</v>
+      </c>
+      <c r="L23" s="47">
+        <v>0</v>
+      </c>
+      <c r="M23" s="47">
+        <v>0</v>
+      </c>
+      <c r="N23" s="57">
+        <v>0</v>
+      </c>
+      <c r="O23" s="57">
+        <v>0</v>
+      </c>
+      <c r="P23" s="47">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="47">
+        <v>0</v>
+      </c>
+      <c r="R23" s="57">
+        <v>0</v>
+      </c>
+      <c r="S23" s="66">
+        <v>0</v>
+      </c>
+      <c r="T23" s="61">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="U23" s="66">
+        <v>0</v>
+      </c>
+      <c r="V23" s="61"/>
+    </row>
+    <row r="24" spans="1:24" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A24"/>
+      <c r="B24" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="18"/>
+      <c r="D24" s="18"/>
+      <c r="E24" s="18"/>
+      <c r="F24" s="18"/>
+      <c r="G24" s="32"/>
+      <c r="H24" s="67"/>
+      <c r="I24" s="41"/>
+      <c r="J24" s="41"/>
+      <c r="K24" s="41"/>
+      <c r="L24" s="41"/>
+      <c r="M24" s="41"/>
+      <c r="N24" s="58"/>
+      <c r="O24" s="58"/>
+      <c r="P24" s="41"/>
+      <c r="Q24" s="41"/>
+      <c r="R24" s="58"/>
+      <c r="S24" s="68"/>
+      <c r="T24" s="18"/>
+      <c r="U24" s="68"/>
+      <c r="V24" s="60"/>
+    </row>
+    <row r="25" spans="1:24" ht="19" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A25"/>
+      <c r="B25" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C25" s="18"/>
+      <c r="D25" s="18"/>
+      <c r="E25" s="18"/>
+      <c r="F25" s="18"/>
+      <c r="G25" s="32"/>
+      <c r="H25" s="67"/>
+      <c r="I25" s="41"/>
+      <c r="J25" s="41"/>
+      <c r="K25" s="41"/>
+      <c r="L25" s="41"/>
+      <c r="M25" s="41"/>
+      <c r="N25" s="58"/>
+      <c r="O25" s="58"/>
+      <c r="P25" s="41"/>
+      <c r="Q25" s="41"/>
+      <c r="R25" s="58"/>
+      <c r="S25" s="68"/>
+      <c r="T25" s="18"/>
+      <c r="U25" s="68"/>
+      <c r="V25" s="60"/>
+    </row>
+    <row r="26" spans="1:24" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A26"/>
+      <c r="B26" s="73" t="s">
+        <v>33</v>
+      </c>
+      <c r="C26" s="74">
+        <f>SUM(C27)</f>
+        <v>0</v>
+      </c>
+      <c r="D26" s="74">
+        <f>SUM(D27)</f>
+        <v>0</v>
+      </c>
+      <c r="E26" s="74">
+        <f>SUM(E27)</f>
+        <v>0</v>
+      </c>
+      <c r="F26" s="74">
+        <f>SUM(F27)</f>
+        <v>0</v>
+      </c>
+      <c r="G26" s="74">
+        <v>0</v>
+      </c>
+      <c r="H26" s="75">
+        <f t="shared" ref="H26:S26" si="8">SUM(H27)</f>
+        <v>0</v>
+      </c>
+      <c r="I26" s="75">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J26" s="75">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="K26" s="75">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L26" s="75">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="M26" s="75">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="N26" s="75">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="O26" s="75">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="P26" s="75">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="Q26" s="75">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="R26" s="75">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="S26" s="75">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="T26" s="74">
+        <f>T27</f>
+        <v>32.155850036113158</v>
+      </c>
+      <c r="U26" s="75"/>
+      <c r="V26" s="76"/>
+    </row>
+    <row r="27" spans="1:24" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A27"/>
+      <c r="B27" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="C27" s="30">
+        <v>0</v>
+      </c>
+      <c r="D27" s="30">
+        <v>0</v>
+      </c>
+      <c r="E27" s="30">
+        <v>0</v>
+      </c>
+      <c r="F27" s="30">
+        <v>0</v>
+      </c>
+      <c r="G27" s="37">
+        <v>0</v>
+      </c>
+      <c r="H27" s="69">
+        <v>0</v>
+      </c>
+      <c r="I27" s="42">
+        <v>0</v>
+      </c>
+      <c r="J27" s="42">
+        <v>0</v>
+      </c>
+      <c r="K27" s="42">
+        <v>0</v>
+      </c>
+      <c r="L27" s="42">
+        <v>0</v>
+      </c>
+      <c r="M27" s="42">
+        <v>0</v>
+      </c>
+      <c r="N27" s="57">
+        <v>0</v>
+      </c>
+      <c r="O27" s="57">
+        <v>0</v>
+      </c>
+      <c r="P27" s="42">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="42">
+        <v>0</v>
+      </c>
+      <c r="R27" s="57">
+        <v>0</v>
+      </c>
+      <c r="S27" s="66">
+        <v>0</v>
+      </c>
+      <c r="T27" s="61">
+        <v>32.155850036113158</v>
+      </c>
+      <c r="U27" s="66">
+        <v>0</v>
+      </c>
+      <c r="V27" s="61"/>
+    </row>
+    <row r="28" spans="1:24" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A28"/>
+      <c r="B28" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="C28" s="18">
+        <f t="shared" ref="C28:E28" si="9">C6+C26</f>
+        <v>0</v>
+      </c>
+      <c r="D28" s="18">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="E28" s="18">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="F28" s="18">
+        <v>-32.155850036113158</v>
+      </c>
+      <c r="G28" s="32">
+        <v>-96.645008771981452</v>
+      </c>
+      <c r="H28" s="67">
+        <v>-15.398793561323675</v>
+      </c>
+      <c r="I28" s="67">
+        <v>-18.494851646392092</v>
+      </c>
+      <c r="J28" s="67">
+        <v>-17.265425725343452</v>
+      </c>
+      <c r="K28" s="67">
+        <v>-28.827650649681562</v>
+      </c>
+      <c r="L28" s="67">
+        <v>-34.577129967739026</v>
+      </c>
+      <c r="M28" s="67">
+        <v>-32.694619861642046</v>
+      </c>
+      <c r="N28" s="67">
+        <v>-26.923156935037259</v>
+      </c>
+      <c r="O28" s="67">
+        <v>-25.447589653564233</v>
+      </c>
+      <c r="P28" s="67">
+        <v>-23.599071368296475</v>
+      </c>
+      <c r="Q28" s="67">
+        <v>-11.873326859695554</v>
+      </c>
+      <c r="R28" s="67">
+        <v>-13.020806145726436</v>
+      </c>
+      <c r="S28" s="67">
+        <v>-13.881077351394</v>
+      </c>
+      <c r="T28" s="60">
+        <v>-229.84764968972269</v>
+      </c>
+      <c r="U28" s="67">
+        <v>-26.01273572173751</v>
+      </c>
+      <c r="V28" s="60"/>
+    </row>
+    <row r="29" spans="1:24" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A29"/>
+      <c r="B29" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="C29" s="23">
+        <f>C28</f>
+        <v>0</v>
+      </c>
+      <c r="D29" s="23">
+        <f t="shared" ref="D29:S29" si="10">D28+C29</f>
+        <v>0</v>
+      </c>
+      <c r="E29" s="23">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="F29" s="23">
+        <f t="shared" si="10"/>
+        <v>-32.155850036113158</v>
+      </c>
+      <c r="G29" s="31">
+        <f t="shared" si="10"/>
+        <v>-128.8008588080946</v>
+      </c>
+      <c r="H29" s="70">
+        <f>H28+G29</f>
+        <v>-144.19965236941829</v>
+      </c>
+      <c r="I29" s="71">
+        <f t="shared" si="10"/>
+        <v>-162.69450401581037</v>
+      </c>
+      <c r="J29" s="71">
+        <f t="shared" si="10"/>
+        <v>-179.95992974115381</v>
+      </c>
+      <c r="K29" s="71">
+        <f t="shared" si="10"/>
+        <v>-208.78758039083539</v>
+      </c>
+      <c r="L29" s="71">
+        <f t="shared" si="10"/>
+        <v>-243.36471035857443</v>
+      </c>
+      <c r="M29" s="71">
+        <f t="shared" si="10"/>
+        <v>-276.05933022021645</v>
+      </c>
+      <c r="N29" s="72">
+        <f t="shared" si="10"/>
+        <v>-302.98248715525369</v>
+      </c>
+      <c r="O29" s="72">
+        <f t="shared" si="10"/>
+        <v>-328.43007680881794</v>
+      </c>
+      <c r="P29" s="71">
+        <f t="shared" si="10"/>
+        <v>-352.02914817711439</v>
+      </c>
+      <c r="Q29" s="71">
+        <f t="shared" si="10"/>
+        <v>-363.90247503680996</v>
+      </c>
+      <c r="R29" s="71">
+        <f t="shared" si="10"/>
+        <v>-376.92328118253641</v>
+      </c>
+      <c r="S29" s="71">
+        <f t="shared" si="10"/>
+        <v>-390.80435853393044</v>
+      </c>
+      <c r="T29" s="59">
+        <f>T28+G29</f>
+        <v>-358.64850849781726</v>
+      </c>
+      <c r="U29" s="71">
+        <f>T29+U28</f>
+        <v>-384.66124421955476</v>
+      </c>
+      <c r="V29" s="59">
+        <f>U29</f>
+        <v>-384.66124421955476</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30"/>
+      <c r="B30" s="7"/>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1"/>
+      <c r="G30" s="1"/>
+      <c r="H30" s="1"/>
+      <c r="I30" s="1"/>
+      <c r="J30" s="1"/>
+      <c r="K30" s="1"/>
+      <c r="L30" s="1"/>
+      <c r="M30" s="1"/>
+      <c r="N30" s="1"/>
+      <c r="O30" s="1"/>
+      <c r="P30" s="1"/>
+      <c r="Q30" s="1"/>
+      <c r="R30" s="1"/>
+      <c r="S30" s="1"/>
+      <c r="T30" s="1"/>
+      <c r="V30" s="1"/>
+    </row>
+    <row r="31" spans="1:24" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31"/>
+      <c r="B31" s="132" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" s="133"/>
+      <c r="D31" s="133"/>
+      <c r="E31" s="133"/>
+      <c r="F31" s="133"/>
+      <c r="G31" s="133"/>
+      <c r="H31" s="133"/>
+      <c r="I31" s="133"/>
+      <c r="J31" s="133"/>
+      <c r="K31" s="133"/>
+      <c r="L31" s="133"/>
+      <c r="M31" s="133"/>
+      <c r="N31" s="133"/>
+      <c r="O31" s="133"/>
+      <c r="P31" s="133"/>
+      <c r="Q31" s="133"/>
+      <c r="R31" s="133"/>
+      <c r="S31" s="133"/>
+      <c r="T31" s="133"/>
+      <c r="U31"/>
+      <c r="V31"/>
+    </row>
+    <row r="32" spans="1:24" ht="3.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B32" s="35"/>
+      <c r="C32" s="26"/>
+      <c r="D32" s="26"/>
+      <c r="E32" s="26"/>
+      <c r="F32" s="26"/>
+      <c r="G32" s="26"/>
+      <c r="H32" s="26"/>
+      <c r="I32" s="26"/>
+      <c r="J32" s="26"/>
+      <c r="K32" s="26"/>
+      <c r="L32" s="26"/>
+      <c r="M32" s="26"/>
+      <c r="N32" s="26"/>
+      <c r="O32" s="26"/>
+      <c r="P32" s="26"/>
+      <c r="Q32" s="26"/>
+      <c r="R32" s="26"/>
+      <c r="S32" s="26"/>
+      <c r="T32" s="36"/>
+      <c r="V32" s="28"/>
+    </row>
+    <row r="33" spans="2:22" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B33" s="126" t="s">
+        <v>17</v>
+      </c>
+      <c r="C33" s="127"/>
+      <c r="D33" s="127"/>
+      <c r="E33" s="127"/>
+      <c r="F33" s="127"/>
+      <c r="G33" s="127"/>
+      <c r="H33" s="127"/>
+      <c r="I33" s="127"/>
+      <c r="J33" s="127"/>
+      <c r="K33" s="127"/>
+      <c r="L33" s="127"/>
+      <c r="M33" s="127"/>
+      <c r="N33" s="127"/>
+      <c r="O33" s="127"/>
+      <c r="P33" s="127"/>
+      <c r="Q33" s="127"/>
+      <c r="R33" s="127"/>
+      <c r="S33" s="127"/>
+      <c r="T33" s="128"/>
+    </row>
+    <row r="34" spans="2:22" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B34" s="126" t="s">
+        <v>36</v>
+      </c>
+      <c r="C34" s="127"/>
+      <c r="D34" s="127"/>
+      <c r="E34" s="127"/>
+      <c r="F34" s="127"/>
+      <c r="G34" s="127"/>
+      <c r="H34" s="127"/>
+      <c r="I34" s="127"/>
+      <c r="J34" s="127"/>
+      <c r="K34" s="127"/>
+      <c r="L34" s="127"/>
+      <c r="M34" s="127"/>
+      <c r="N34" s="127"/>
+      <c r="O34" s="127"/>
+      <c r="P34" s="127"/>
+      <c r="Q34" s="127"/>
+      <c r="R34" s="127"/>
+      <c r="S34" s="127"/>
+      <c r="T34" s="128"/>
+    </row>
+    <row r="35" spans="2:22" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B35" s="126" t="s">
+        <v>19</v>
+      </c>
+      <c r="C35" s="127"/>
+      <c r="D35" s="127"/>
+      <c r="E35" s="127"/>
+      <c r="F35" s="127"/>
+      <c r="G35" s="127"/>
+      <c r="H35" s="127"/>
+      <c r="I35" s="127"/>
+      <c r="J35" s="127"/>
+      <c r="K35" s="127"/>
+      <c r="L35" s="127"/>
+      <c r="M35" s="127"/>
+      <c r="N35" s="127"/>
+      <c r="O35" s="127"/>
+      <c r="P35" s="127"/>
+      <c r="Q35" s="127"/>
+      <c r="R35" s="127"/>
+      <c r="S35" s="127"/>
+      <c r="T35" s="128"/>
+    </row>
+    <row r="36" spans="2:22" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B36" s="126" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" s="127"/>
+      <c r="D36" s="127"/>
+      <c r="E36" s="127"/>
+      <c r="F36" s="127"/>
+      <c r="G36" s="127"/>
+      <c r="H36" s="127"/>
+      <c r="I36" s="127"/>
+      <c r="J36" s="127"/>
+      <c r="K36" s="127"/>
+      <c r="L36" s="127"/>
+      <c r="M36" s="127"/>
+      <c r="N36" s="127"/>
+      <c r="O36" s="127"/>
+      <c r="P36" s="127"/>
+      <c r="Q36" s="127"/>
+      <c r="R36" s="127"/>
+      <c r="S36" s="127"/>
+      <c r="T36" s="128"/>
+    </row>
+    <row r="37" spans="2:22" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B37" s="126" t="s">
+        <v>21</v>
+      </c>
+      <c r="C37" s="127"/>
+      <c r="D37" s="127"/>
+      <c r="E37" s="127"/>
+      <c r="F37" s="127"/>
+      <c r="G37" s="127"/>
+      <c r="H37" s="127"/>
+      <c r="I37" s="127"/>
+      <c r="J37" s="127"/>
+      <c r="K37" s="127"/>
+      <c r="L37" s="127"/>
+      <c r="M37" s="127"/>
+      <c r="N37" s="127"/>
+      <c r="O37" s="127"/>
+      <c r="P37" s="127"/>
+      <c r="Q37" s="127"/>
+      <c r="R37" s="127"/>
+      <c r="S37" s="127"/>
+      <c r="T37" s="128"/>
+    </row>
+    <row r="38" spans="2:22" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B38" s="126" t="s">
+        <v>22</v>
+      </c>
+      <c r="C38" s="127"/>
+      <c r="D38" s="127"/>
+      <c r="E38" s="127"/>
+      <c r="F38" s="127"/>
+      <c r="G38" s="127"/>
+      <c r="H38" s="127"/>
+      <c r="I38" s="127"/>
+      <c r="J38" s="127"/>
+      <c r="K38" s="127"/>
+      <c r="L38" s="127"/>
+      <c r="M38" s="127"/>
+      <c r="N38" s="127"/>
+      <c r="O38" s="127"/>
+      <c r="P38" s="127"/>
+      <c r="Q38" s="127"/>
+      <c r="R38" s="127"/>
+      <c r="S38" s="127"/>
+      <c r="T38" s="128"/>
+    </row>
+    <row r="39" spans="2:22" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B39" s="126" t="s">
+        <v>29</v>
+      </c>
+      <c r="C39" s="127"/>
+      <c r="D39" s="127"/>
+      <c r="E39" s="127"/>
+      <c r="F39" s="127"/>
+      <c r="G39" s="127"/>
+      <c r="H39" s="127"/>
+      <c r="I39" s="127"/>
+      <c r="J39" s="127"/>
+      <c r="K39" s="127"/>
+      <c r="L39" s="127"/>
+      <c r="M39" s="127"/>
+      <c r="N39" s="127"/>
+      <c r="O39" s="127"/>
+      <c r="P39" s="127"/>
+      <c r="Q39" s="127"/>
+      <c r="R39" s="127"/>
+      <c r="S39" s="127"/>
+      <c r="T39" s="128"/>
+    </row>
+    <row r="40" spans="2:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B40" s="126" t="s">
+        <v>30</v>
+      </c>
+      <c r="C40" s="127"/>
+      <c r="D40" s="127"/>
+      <c r="E40" s="127"/>
+      <c r="F40" s="127"/>
+      <c r="G40" s="127"/>
+      <c r="H40" s="127"/>
+      <c r="I40" s="127"/>
+      <c r="J40" s="127"/>
+      <c r="K40" s="127"/>
+      <c r="L40" s="127"/>
+      <c r="M40" s="127"/>
+      <c r="N40" s="127"/>
+      <c r="O40" s="127"/>
+      <c r="P40" s="127"/>
+      <c r="Q40" s="127"/>
+      <c r="R40" s="127"/>
+      <c r="S40" s="127"/>
+      <c r="T40" s="128"/>
+    </row>
+    <row r="41" spans="2:22" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B41" s="129" t="s">
+        <v>31</v>
+      </c>
+      <c r="C41" s="130"/>
+      <c r="D41" s="130"/>
+      <c r="E41" s="130"/>
+      <c r="F41" s="130"/>
+      <c r="G41" s="130"/>
+      <c r="H41" s="130"/>
+      <c r="I41" s="130"/>
+      <c r="J41" s="130"/>
+      <c r="K41" s="130"/>
+      <c r="L41" s="130"/>
+      <c r="M41" s="130"/>
+      <c r="N41" s="130"/>
+      <c r="O41" s="130"/>
+      <c r="P41" s="130"/>
+      <c r="Q41" s="130"/>
+      <c r="R41" s="130"/>
+      <c r="S41" s="130"/>
+      <c r="T41" s="131"/>
+    </row>
+    <row r="42" spans="2:22" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B42" s="39"/>
+      <c r="C42" s="39"/>
+      <c r="D42" s="39"/>
+      <c r="E42" s="39"/>
+      <c r="F42" s="39"/>
+      <c r="G42" s="39"/>
+      <c r="H42" s="39"/>
+      <c r="I42" s="39"/>
+      <c r="J42" s="39"/>
+      <c r="K42" s="39"/>
+      <c r="L42" s="39"/>
+      <c r="M42" s="39"/>
+      <c r="N42" s="39"/>
+      <c r="O42" s="39"/>
+      <c r="P42" s="39"/>
+      <c r="Q42" s="39"/>
+      <c r="R42" s="39"/>
+      <c r="S42" s="39"/>
+      <c r="T42" s="39"/>
+      <c r="V42" s="39"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="B38:T38"/>
+    <mergeCell ref="B39:T39"/>
+    <mergeCell ref="B40:T40"/>
+    <mergeCell ref="B41:T41"/>
+    <mergeCell ref="B31:T31"/>
+    <mergeCell ref="B33:T33"/>
+    <mergeCell ref="B34:T34"/>
+    <mergeCell ref="B35:T35"/>
+    <mergeCell ref="B36:T36"/>
+    <mergeCell ref="B37:T37"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="54" orientation="landscape" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="T6:T8 T25:T27" formula="1"/>
+    <ignoredError sqref="T9:T24" formula="1" formulaRange="1"/>
+    <ignoredError sqref="C13:S13 U13:V13" formulaRange="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="7fd7fd22-f84e-4067-8c5a-86ad57200e89">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c3af0f75-91fd-4bec-8fdd-9554e27be04e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="7fd7fd22-f84e-4067-8c5a-86ad57200e89" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101000BD4DBF67BBCA5488A41FB569AFDA2AB" ma:contentTypeVersion="20" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="e294740a73cde8d43f2f68f3f91d8631">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="7fd7fd22-f84e-4067-8c5a-86ad57200e89" xmlns:ns3="c3af0f75-91fd-4bec-8fdd-9554e27be04e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c9697828e8b322dd9961fcc098982e13" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="7fd7fd22-f84e-4067-8c5a-86ad57200e89"/>
     <xsd:import namespace="c3af0f75-91fd-4bec-8fdd-9554e27be04e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -5922,124 +38511,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1FA2370-6FF4-4708-AF6F-1ED08A4F715B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{824A290C-23CF-4767-B761-261F41BC6534}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="7fd7fd22-f84e-4067-8c5a-86ad57200e89"/>
     <ds:schemaRef ds:uri="c3af0f75-91fd-4bec-8fdd-9554e27be04e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFDF1FB7-1A67-4241-B9B9-46A0570AE137}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="7fd7fd22-f84e-4067-8c5a-86ad57200e89"/>
     <ds:schemaRef ds:uri="c3af0f75-91fd-4bec-8fdd-9554e27be04e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalos Nomeados</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>'Quadro-Resumo | ATGás'!Area_de_impressao</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>CReg_Template_Site (2)</vt:lpstr>
+      <vt:lpstr>CReg_Template_Site</vt:lpstr>
+      <vt:lpstr>CReg_Template_Site!Area_de_impressao</vt:lpstr>
+      <vt:lpstr>'CReg_Template_Site (2)'!Area_de_impressao</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Fabio Vinolo Moreira</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>